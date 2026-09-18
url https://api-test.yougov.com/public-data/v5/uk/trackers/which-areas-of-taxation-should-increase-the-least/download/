--- v0 (2026-04-14)
+++ v1 (2026-09-18)
@@ -462,74 +462,75 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:Q15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes HAD to rise after the next general election, which of the following would you LEAST like to see increased? Please tick up to three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -569,50 +570,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-25</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Basic rate of income tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -621,50 +627,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Higher rate of income tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -673,50 +682,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Top rate of income tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -725,50 +737,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>National Insurance</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -777,50 +792,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Fuel duty</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -829,50 +847,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Capital gains tax</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -881,50 +902,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Corporation tax</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -933,50 +957,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Inheritance tax</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -985,50 +1012,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Council tax</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -1037,50 +1067,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -1089,50 +1122,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Stamp duty</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -1141,50 +1177,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -1193,50 +1232,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>1712</v>
       </c>
       <c r="C14" t="n">
         <v>1708</v>
       </c>
       <c r="D14" t="n">
         <v>1638</v>
       </c>
       <c r="E14" t="n">
         <v>1633</v>
       </c>
       <c r="F14" t="n">
         <v>1626</v>
       </c>
       <c r="G14" t="n">
         <v>1748</v>
       </c>
@@ -1245,50 +1287,53 @@
       </c>
       <c r="I14" t="n">
         <v>1784</v>
       </c>
       <c r="J14" t="n">
         <v>1778</v>
       </c>
       <c r="K14" t="n">
         <v>1761</v>
       </c>
       <c r="L14" t="n">
         <v>1770</v>
       </c>
       <c r="M14" t="n">
         <v>1690</v>
       </c>
       <c r="N14" t="n">
         <v>1707</v>
       </c>
       <c r="O14" t="n">
         <v>1763</v>
       </c>
       <c r="P14" t="n">
         <v>1771</v>
       </c>
+      <c r="Q14" t="n">
+        <v>1783</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>1712</v>
       </c>
       <c r="C15" t="n">
         <v>1708</v>
       </c>
       <c r="D15" t="n">
         <v>1638</v>
       </c>
       <c r="E15" t="n">
         <v>1633</v>
       </c>
       <c r="F15" t="n">
         <v>1626</v>
       </c>
       <c r="G15" t="n">
         <v>1748</v>
       </c>
@@ -1296,87 +1341,91 @@
         <v>1781</v>
       </c>
       <c r="I15" t="n">
         <v>1784</v>
       </c>
       <c r="J15" t="n">
         <v>1778</v>
       </c>
       <c r="K15" t="n">
         <v>1761</v>
       </c>
       <c r="L15" t="n">
         <v>1770</v>
       </c>
       <c r="M15" t="n">
         <v>1690</v>
       </c>
       <c r="N15" t="n">
         <v>1707</v>
       </c>
       <c r="O15" t="n">
         <v>1763</v>
       </c>
       <c r="P15" t="n">
         <v>1771</v>
+      </c>
+      <c r="Q15" t="n">
+        <v>1783</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:Q15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes HAD to rise after the next general election, which of the following would you LEAST like to see increased? Please tick up to three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1416,50 +1465,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-25</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Basic rate of income tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -1468,50 +1522,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Higher rate of income tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -1520,50 +1577,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Top rate of income tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -1572,50 +1632,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>National Insurance</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -1624,50 +1687,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Fuel duty</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -1676,50 +1742,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Capital gains tax</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -1728,50 +1797,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Corporation tax</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -1780,50 +1852,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Inheritance tax</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -1832,50 +1907,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Council tax</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -1884,50 +1962,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -1936,50 +2017,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Stamp duty</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -1988,50 +2072,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -2040,50 +2127,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>290</v>
       </c>
       <c r="C14" t="n">
         <v>297</v>
       </c>
       <c r="D14" t="n">
         <v>265</v>
       </c>
       <c r="E14" t="n">
         <v>280</v>
       </c>
       <c r="F14" t="n">
         <v>276</v>
       </c>
       <c r="G14" t="n">
         <v>298</v>
       </c>
@@ -2092,50 +2182,53 @@
       </c>
       <c r="I14" t="n">
         <v>302</v>
       </c>
       <c r="J14" t="n">
         <v>298</v>
       </c>
       <c r="K14" t="n">
         <v>299</v>
       </c>
       <c r="L14" t="n">
         <v>296</v>
       </c>
       <c r="M14" t="n">
         <v>278</v>
       </c>
       <c r="N14" t="n">
         <v>290</v>
       </c>
       <c r="O14" t="n">
         <v>287</v>
       </c>
       <c r="P14" t="n">
         <v>316</v>
       </c>
+      <c r="Q14" t="n">
+        <v>298</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>282</v>
       </c>
       <c r="C15" t="n">
         <v>282</v>
       </c>
       <c r="D15" t="n">
         <v>272</v>
       </c>
       <c r="E15" t="n">
         <v>271</v>
       </c>
       <c r="F15" t="n">
         <v>270</v>
       </c>
       <c r="G15" t="n">
         <v>290</v>
       </c>
@@ -2143,87 +2236,91 @@
         <v>296</v>
       </c>
       <c r="I15" t="n">
         <v>296</v>
       </c>
       <c r="J15" t="n">
         <v>295</v>
       </c>
       <c r="K15" t="n">
         <v>292</v>
       </c>
       <c r="L15" t="n">
         <v>294</v>
       </c>
       <c r="M15" t="n">
         <v>277</v>
       </c>
       <c r="N15" t="n">
         <v>280</v>
       </c>
       <c r="O15" t="n">
         <v>289</v>
       </c>
       <c r="P15" t="n">
         <v>290</v>
+      </c>
+      <c r="Q15" t="n">
+        <v>292</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:Q15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes HAD to rise after the next general election, which of the following would you LEAST like to see increased? Please tick up to three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2263,50 +2360,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-25</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Basic rate of income tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -2315,50 +2417,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Higher rate of income tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -2367,50 +2472,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Top rate of income tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2419,50 +2527,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>National Insurance</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -2471,50 +2582,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Fuel duty</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -2523,50 +2637,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Capital gains tax</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2575,50 +2692,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Corporation tax</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2627,50 +2747,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Inheritance tax</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -2679,50 +2802,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Council tax</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -2731,50 +2857,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -2783,50 +2912,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Stamp duty</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -2835,50 +2967,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -2887,50 +3022,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>412</v>
       </c>
       <c r="C14" t="n">
         <v>401</v>
       </c>
       <c r="D14" t="n">
         <v>402</v>
       </c>
       <c r="E14" t="n">
         <v>411</v>
       </c>
       <c r="F14" t="n">
         <v>410</v>
       </c>
       <c r="G14" t="n">
         <v>439</v>
       </c>
@@ -2939,50 +3077,53 @@
       </c>
       <c r="I14" t="n">
         <v>446</v>
       </c>
       <c r="J14" t="n">
         <v>438</v>
       </c>
       <c r="K14" t="n">
         <v>427</v>
       </c>
       <c r="L14" t="n">
         <v>423</v>
       </c>
       <c r="M14" t="n">
         <v>414</v>
       </c>
       <c r="N14" t="n">
         <v>415</v>
       </c>
       <c r="O14" t="n">
         <v>434</v>
       </c>
       <c r="P14" t="n">
         <v>378</v>
       </c>
+      <c r="Q14" t="n">
+        <v>439</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>418</v>
       </c>
       <c r="C15" t="n">
         <v>417</v>
       </c>
       <c r="D15" t="n">
         <v>395</v>
       </c>
       <c r="E15" t="n">
         <v>394</v>
       </c>
       <c r="F15" t="n">
         <v>392</v>
       </c>
       <c r="G15" t="n">
         <v>421</v>
       </c>
@@ -2990,87 +3131,91 @@
         <v>429</v>
       </c>
       <c r="I15" t="n">
         <v>430</v>
       </c>
       <c r="J15" t="n">
         <v>428</v>
       </c>
       <c r="K15" t="n">
         <v>424</v>
       </c>
       <c r="L15" t="n">
         <v>427</v>
       </c>
       <c r="M15" t="n">
         <v>401</v>
       </c>
       <c r="N15" t="n">
         <v>405</v>
       </c>
       <c r="O15" t="n">
         <v>418</v>
       </c>
       <c r="P15" t="n">
         <v>420</v>
+      </c>
+      <c r="Q15" t="n">
+        <v>423</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:Q15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes HAD to rise after the next general election, which of the following would you LEAST like to see increased? Please tick up to three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3110,50 +3255,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-25</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Basic rate of income tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -3162,50 +3312,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Higher rate of income tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -3214,50 +3367,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Top rate of income tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -3266,50 +3422,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>National Insurance</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -3318,50 +3477,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Fuel duty</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -3370,50 +3532,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Capital gains tax</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -3422,50 +3587,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Corporation tax</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -3474,50 +3642,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Inheritance tax</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -3526,50 +3697,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Council tax</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -3578,50 +3752,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -3630,50 +3807,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Stamp duty</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -3682,50 +3862,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -3734,50 +3917,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>151</v>
       </c>
       <c r="C14" t="n">
         <v>151</v>
       </c>
       <c r="D14" t="n">
         <v>149</v>
       </c>
       <c r="E14" t="n">
         <v>152</v>
       </c>
       <c r="F14" t="n">
         <v>148</v>
       </c>
       <c r="G14" t="n">
         <v>155</v>
       </c>
@@ -3786,50 +3972,53 @@
       </c>
       <c r="I14" t="n">
         <v>149</v>
       </c>
       <c r="J14" t="n">
         <v>157</v>
       </c>
       <c r="K14" t="n">
         <v>152</v>
       </c>
       <c r="L14" t="n">
         <v>149</v>
       </c>
       <c r="M14" t="n">
         <v>141</v>
       </c>
       <c r="N14" t="n">
         <v>138</v>
       </c>
       <c r="O14" t="n">
         <v>152</v>
       </c>
       <c r="P14" t="n">
         <v>163</v>
       </c>
+      <c r="Q14" t="n">
+        <v>157</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>147</v>
       </c>
       <c r="C15" t="n">
         <v>147</v>
       </c>
       <c r="D15" t="n">
         <v>141</v>
       </c>
       <c r="E15" t="n">
         <v>140</v>
       </c>
       <c r="F15" t="n">
         <v>140</v>
       </c>
       <c r="G15" t="n">
         <v>150</v>
       </c>
@@ -3837,87 +4026,91 @@
         <v>153</v>
       </c>
       <c r="I15" t="n">
         <v>153</v>
       </c>
       <c r="J15" t="n">
         <v>153</v>
       </c>
       <c r="K15" t="n">
         <v>151</v>
       </c>
       <c r="L15" t="n">
         <v>152</v>
       </c>
       <c r="M15" t="n">
         <v>147</v>
       </c>
       <c r="N15" t="n">
         <v>149</v>
       </c>
       <c r="O15" t="n">
         <v>153</v>
       </c>
       <c r="P15" t="n">
         <v>154</v>
+      </c>
+      <c r="Q15" t="n">
+        <v>155</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:Q15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes HAD to rise after the next general election, which of the following would you LEAST like to see increased? Please tick up to three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3957,50 +4150,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-25</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Basic rate of income tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -4009,50 +4207,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Higher rate of income tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -4061,50 +4262,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Top rate of income tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -4113,50 +4317,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>National Insurance</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -4165,50 +4372,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Fuel duty</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -4217,50 +4427,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Capital gains tax</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -4269,50 +4482,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Corporation tax</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -4321,50 +4537,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Inheritance tax</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -4373,50 +4592,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Council tax</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -4425,50 +4647,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -4477,50 +4702,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Stamp duty</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -4529,50 +4757,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -4581,50 +4812,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>86</v>
       </c>
       <c r="C14" t="n">
         <v>89</v>
       </c>
       <c r="D14" t="n">
         <v>86</v>
       </c>
       <c r="E14" t="n">
         <v>91</v>
       </c>
       <c r="F14" t="n">
         <v>33</v>
       </c>
       <c r="G14" t="n">
         <v>96</v>
       </c>
@@ -4633,50 +4867,53 @@
       </c>
       <c r="I14" t="n">
         <v>100</v>
       </c>
       <c r="J14" t="n">
         <v>91</v>
       </c>
       <c r="K14" t="n">
         <v>92</v>
       </c>
       <c r="L14" t="n">
         <v>92</v>
       </c>
       <c r="M14" t="n">
         <v>93</v>
       </c>
       <c r="N14" t="n">
         <v>92</v>
       </c>
       <c r="O14" t="n">
         <v>88</v>
       </c>
       <c r="P14" t="n">
         <v>84</v>
       </c>
+      <c r="Q14" t="n">
+        <v>92</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>87</v>
       </c>
       <c r="C15" t="n">
         <v>87</v>
       </c>
       <c r="D15" t="n">
         <v>84</v>
       </c>
       <c r="E15" t="n">
         <v>83</v>
       </c>
       <c r="F15" t="n">
         <v>83</v>
       </c>
       <c r="G15" t="n">
         <v>89</v>
       </c>
@@ -4684,87 +4921,91 @@
         <v>91</v>
       </c>
       <c r="I15" t="n">
         <v>91</v>
       </c>
       <c r="J15" t="n">
         <v>91</v>
       </c>
       <c r="K15" t="n">
         <v>90</v>
       </c>
       <c r="L15" t="n">
         <v>90</v>
       </c>
       <c r="M15" t="n">
         <v>81</v>
       </c>
       <c r="N15" t="n">
         <v>82</v>
       </c>
       <c r="O15" t="n">
         <v>85</v>
       </c>
       <c r="P15" t="n">
         <v>85</v>
+      </c>
+      <c r="Q15" t="n">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:Q15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes HAD to rise after the next general election, which of the following would you LEAST like to see increased? Please tick up to three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4804,50 +5045,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-25</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Basic rate of income tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -4856,50 +5102,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Higher rate of income tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -4908,50 +5157,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Top rate of income tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -4960,50 +5212,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>National Insurance</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -5012,50 +5267,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Fuel duty</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -5064,50 +5322,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Capital gains tax</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -5116,50 +5377,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Corporation tax</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -5168,50 +5432,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Inheritance tax</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -5220,50 +5487,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Council tax</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -5272,50 +5542,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -5324,50 +5597,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Stamp duty</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -5376,50 +5652,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -5428,50 +5707,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>589</v>
       </c>
       <c r="C14" t="n">
         <v>592</v>
       </c>
       <c r="D14" t="n">
         <v>601</v>
       </c>
       <c r="E14" t="n">
         <v>617</v>
       </c>
       <c r="F14" t="n">
         <v>614</v>
       </c>
       <c r="G14" t="n">
         <v>591</v>
       </c>
@@ -5480,50 +5762,53 @@
       </c>
       <c r="I14" t="n">
         <v>596</v>
       </c>
       <c r="J14" t="n">
         <v>602</v>
       </c>
       <c r="K14" t="n">
         <v>596</v>
       </c>
       <c r="L14" t="n">
         <v>598</v>
       </c>
       <c r="M14" t="n">
         <v>233</v>
       </c>
       <c r="N14" t="n">
         <v>252</v>
       </c>
       <c r="O14" t="n">
         <v>285</v>
       </c>
       <c r="P14" t="n">
         <v>277</v>
       </c>
+      <c r="Q14" t="n">
+        <v>265</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>570</v>
       </c>
       <c r="C15" t="n">
         <v>571</v>
       </c>
       <c r="D15" t="n">
         <v>560</v>
       </c>
       <c r="E15" t="n">
         <v>554</v>
       </c>
       <c r="F15" t="n">
         <v>562</v>
       </c>
       <c r="G15" t="n">
         <v>604</v>
       </c>
@@ -5531,87 +5816,91 @@
         <v>614</v>
       </c>
       <c r="I15" t="n">
         <v>613</v>
       </c>
       <c r="J15" t="n">
         <v>610</v>
       </c>
       <c r="K15" t="n">
         <v>611</v>
       </c>
       <c r="L15" t="n">
         <v>612</v>
       </c>
       <c r="M15" t="n">
         <v>304</v>
       </c>
       <c r="N15" t="n">
         <v>307</v>
       </c>
       <c r="O15" t="n">
         <v>318</v>
       </c>
       <c r="P15" t="n">
         <v>319</v>
+      </c>
+      <c r="Q15" t="n">
+        <v>325</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:Q15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes HAD to rise after the next general election, which of the following would you LEAST like to see increased? Please tick up to three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5651,50 +5940,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-25</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Basic rate of income tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.52</v>
       </c>
@@ -5703,50 +5997,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Higher rate of income tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -5755,50 +6052,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Top rate of income tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -5807,50 +6107,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>National Insurance</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -5859,50 +6162,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Fuel duty</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -5911,50 +6217,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Capital gains tax</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -5963,50 +6272,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Corporation tax</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -6015,50 +6327,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Inheritance tax</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -6067,50 +6382,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Council tax</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.6</v>
       </c>
@@ -6119,50 +6437,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -6171,50 +6492,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Stamp duty</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -6223,50 +6547,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -6275,50 +6602,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>562</v>
       </c>
       <c r="C14" t="n">
         <v>562</v>
       </c>
       <c r="D14" t="n">
         <v>431</v>
       </c>
       <c r="E14" t="n">
         <v>427</v>
       </c>
       <c r="F14" t="n">
         <v>472</v>
       </c>
       <c r="G14" t="n">
         <v>430</v>
       </c>
@@ -6327,50 +6657,53 @@
       </c>
       <c r="I14" t="n">
         <v>456</v>
       </c>
       <c r="J14" t="n">
         <v>445</v>
       </c>
       <c r="K14" t="n">
         <v>447</v>
       </c>
       <c r="L14" t="n">
         <v>440</v>
       </c>
       <c r="M14" t="n">
         <v>488</v>
       </c>
       <c r="N14" t="n">
         <v>508</v>
       </c>
       <c r="O14" t="n">
         <v>473</v>
       </c>
       <c r="P14" t="n">
         <v>478</v>
       </c>
+      <c r="Q14" t="n">
+        <v>475</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>537</v>
       </c>
       <c r="C15" t="n">
         <v>544</v>
       </c>
       <c r="D15" t="n">
         <v>408</v>
       </c>
       <c r="E15" t="n">
         <v>406</v>
       </c>
       <c r="F15" t="n">
         <v>407</v>
       </c>
       <c r="G15" t="n">
         <v>445</v>
       </c>
@@ -6378,87 +6711,91 @@
         <v>452</v>
       </c>
       <c r="I15" t="n">
         <v>457</v>
       </c>
       <c r="J15" t="n">
         <v>455</v>
       </c>
       <c r="K15" t="n">
         <v>450</v>
       </c>
       <c r="L15" t="n">
         <v>447</v>
       </c>
       <c r="M15" t="n">
         <v>434</v>
       </c>
       <c r="N15" t="n">
         <v>440</v>
       </c>
       <c r="O15" t="n">
         <v>453</v>
       </c>
       <c r="P15" t="n">
         <v>456</v>
+      </c>
+      <c r="Q15" t="n">
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:Q15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes HAD to rise after the next general election, which of the following would you LEAST like to see increased? Please tick up to three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6498,50 +6835,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-25</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Basic rate of income tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -6550,50 +6892,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Higher rate of income tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6602,50 +6947,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Top rate of income tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -6654,50 +7002,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>National Insurance</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -6706,50 +7057,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Fuel duty</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -6758,50 +7112,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Capital gains tax</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -6810,50 +7167,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Corporation tax</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -6862,50 +7222,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Inheritance tax</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6914,50 +7277,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Council tax</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -6966,50 +7332,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -7018,50 +7387,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Stamp duty</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -7070,50 +7442,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -7122,50 +7497,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>105</v>
       </c>
       <c r="C14" t="n">
         <v>102</v>
       </c>
       <c r="D14" t="n">
         <v>165</v>
       </c>
       <c r="E14" t="n">
         <v>165</v>
       </c>
       <c r="F14" t="n">
         <v>152</v>
       </c>
       <c r="G14" t="n">
         <v>163</v>
       </c>
@@ -7174,50 +7552,53 @@
       </c>
       <c r="I14" t="n">
         <v>157</v>
       </c>
       <c r="J14" t="n">
         <v>164</v>
       </c>
       <c r="K14" t="n">
         <v>152</v>
       </c>
       <c r="L14" t="n">
         <v>165</v>
       </c>
       <c r="M14" t="n">
         <v>202</v>
       </c>
       <c r="N14" t="n">
         <v>182</v>
       </c>
       <c r="O14" t="n">
         <v>174</v>
       </c>
       <c r="P14" t="n">
         <v>168</v>
       </c>
+      <c r="Q14" t="n">
+        <v>168</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>99</v>
       </c>
       <c r="C15" t="n">
         <v>97</v>
       </c>
       <c r="D15" t="n">
         <v>147</v>
       </c>
       <c r="E15" t="n">
         <v>149</v>
       </c>
       <c r="F15" t="n">
         <v>148</v>
       </c>
       <c r="G15" t="n">
         <v>161</v>
       </c>
@@ -7225,87 +7606,91 @@
         <v>165</v>
       </c>
       <c r="I15" t="n">
         <v>163</v>
       </c>
       <c r="J15" t="n">
         <v>163</v>
       </c>
       <c r="K15" t="n">
         <v>161</v>
       </c>
       <c r="L15" t="n">
         <v>162</v>
       </c>
       <c r="M15" t="n">
         <v>155</v>
       </c>
       <c r="N15" t="n">
         <v>157</v>
       </c>
       <c r="O15" t="n">
         <v>162</v>
       </c>
       <c r="P15" t="n">
         <v>163</v>
+      </c>
+      <c r="Q15" t="n">
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:Q15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes HAD to rise after the next general election, which of the following would you LEAST like to see increased? Please tick up to three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7345,50 +7730,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-25</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Basic rate of income tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -7397,50 +7787,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Higher rate of income tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -7449,50 +7842,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Top rate of income tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -7501,50 +7897,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>National Insurance</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -7553,50 +7952,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Fuel duty</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -7605,50 +8007,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Capital gains tax</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -7657,50 +8062,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Corporation tax</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -7709,50 +8117,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Inheritance tax</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -7761,50 +8172,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Council tax</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -7813,50 +8227,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -7865,50 +8282,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Stamp duty</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -7917,50 +8337,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -7969,50 +8392,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>778</v>
       </c>
       <c r="C14" t="n">
         <v>736</v>
       </c>
       <c r="D14" t="n">
         <v>714</v>
       </c>
       <c r="E14" t="n">
         <v>714</v>
       </c>
       <c r="F14" t="n">
         <v>694</v>
       </c>
       <c r="G14" t="n">
         <v>709</v>
       </c>
@@ -8021,50 +8447,53 @@
       </c>
       <c r="I14" t="n">
         <v>742</v>
       </c>
       <c r="J14" t="n">
         <v>702</v>
       </c>
       <c r="K14" t="n">
         <v>724</v>
       </c>
       <c r="L14" t="n">
         <v>698</v>
       </c>
       <c r="M14" t="n">
         <v>669</v>
       </c>
       <c r="N14" t="n">
         <v>706</v>
       </c>
       <c r="O14" t="n">
         <v>639</v>
       </c>
       <c r="P14" t="n">
         <v>655</v>
       </c>
+      <c r="Q14" t="n">
+        <v>648</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>659</v>
       </c>
       <c r="C15" t="n">
         <v>658</v>
       </c>
       <c r="D15" t="n">
         <v>608</v>
       </c>
       <c r="E15" t="n">
         <v>606</v>
       </c>
       <c r="F15" t="n">
         <v>603</v>
       </c>
       <c r="G15" t="n">
         <v>649</v>
       </c>
@@ -8072,87 +8501,91 @@
         <v>661</v>
       </c>
       <c r="I15" t="n">
         <v>662</v>
       </c>
       <c r="J15" t="n">
         <v>660</v>
       </c>
       <c r="K15" t="n">
         <v>653</v>
       </c>
       <c r="L15" t="n">
         <v>657</v>
       </c>
       <c r="M15" t="n">
         <v>627</v>
       </c>
       <c r="N15" t="n">
         <v>633</v>
       </c>
       <c r="O15" t="n">
         <v>654</v>
       </c>
       <c r="P15" t="n">
         <v>657</v>
+      </c>
+      <c r="Q15" t="n">
+        <v>661</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:Q15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes HAD to rise after the next general election, which of the following would you LEAST like to see increased? Please tick up to three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8192,50 +8625,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-25</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Basic rate of income tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -8244,50 +8682,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Higher rate of income tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -8296,50 +8737,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Top rate of income tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -8348,50 +8792,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>National Insurance</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -8400,50 +8847,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Fuel duty</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -8452,50 +8902,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Capital gains tax</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -8504,50 +8957,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Corporation tax</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -8556,50 +9012,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Inheritance tax</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -8608,50 +9067,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Council tax</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -8660,50 +9122,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -8712,50 +9177,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Stamp duty</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -8764,50 +9232,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -8816,50 +9287,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>680</v>
       </c>
       <c r="C14" t="n">
         <v>715</v>
       </c>
       <c r="D14" t="n">
         <v>681</v>
       </c>
       <c r="E14" t="n">
         <v>690</v>
       </c>
       <c r="F14" t="n">
         <v>682</v>
       </c>
       <c r="G14" t="n">
         <v>701</v>
       </c>
@@ -8868,50 +9342,53 @@
       </c>
       <c r="I14" t="n">
         <v>646</v>
       </c>
       <c r="J14" t="n">
         <v>696</v>
       </c>
       <c r="K14" t="n">
         <v>660</v>
       </c>
       <c r="L14" t="n">
         <v>639</v>
       </c>
       <c r="M14" t="n">
         <v>631</v>
       </c>
       <c r="N14" t="n">
         <v>616</v>
       </c>
       <c r="O14" t="n">
         <v>642</v>
       </c>
       <c r="P14" t="n">
         <v>634</v>
       </c>
+      <c r="Q14" t="n">
+        <v>628</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>705</v>
       </c>
       <c r="C15" t="n">
         <v>704</v>
       </c>
       <c r="D15" t="n">
         <v>649</v>
       </c>
       <c r="E15" t="n">
         <v>647</v>
       </c>
       <c r="F15" t="n">
         <v>644</v>
       </c>
       <c r="G15" t="n">
         <v>692</v>
       </c>
@@ -8919,87 +9396,91 @@
         <v>705</v>
       </c>
       <c r="I15" t="n">
         <v>706</v>
       </c>
       <c r="J15" t="n">
         <v>704</v>
       </c>
       <c r="K15" t="n">
         <v>697</v>
       </c>
       <c r="L15" t="n">
         <v>701</v>
       </c>
       <c r="M15" t="n">
         <v>669</v>
       </c>
       <c r="N15" t="n">
         <v>676</v>
       </c>
       <c r="O15" t="n">
         <v>698</v>
       </c>
       <c r="P15" t="n">
         <v>701</v>
+      </c>
+      <c r="Q15" t="n">
+        <v>706</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:Q15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes HAD to rise after the next general election, which of the following would you LEAST like to see increased? Please tick up to three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9039,50 +9520,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-25</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Basic rate of income tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -9091,50 +9577,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Higher rate of income tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -9143,50 +9632,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Top rate of income tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -9195,50 +9687,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>National Insurance</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -9247,50 +9742,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Fuel duty</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -9299,50 +9797,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Capital gains tax</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -9351,50 +9852,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Corporation tax</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -9403,50 +9907,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Inheritance tax</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -9455,50 +9962,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Council tax</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -9507,50 +10017,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -9559,50 +10072,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Stamp duty</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -9611,50 +10127,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -9663,50 +10182,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>228</v>
       </c>
       <c r="C14" t="n">
         <v>222</v>
       </c>
       <c r="D14" t="n">
         <v>213</v>
       </c>
       <c r="E14" t="n">
         <v>203</v>
       </c>
       <c r="F14" t="n">
         <v>205</v>
       </c>
       <c r="G14" t="n">
         <v>291</v>
       </c>
@@ -9715,50 +10237,53 @@
       </c>
       <c r="I14" t="n">
         <v>364</v>
       </c>
       <c r="J14" t="n">
         <v>331</v>
       </c>
       <c r="K14" t="n">
         <v>336</v>
       </c>
       <c r="L14" t="n">
         <v>399</v>
       </c>
       <c r="M14" t="n">
         <v>361</v>
       </c>
       <c r="N14" t="n">
         <v>350</v>
       </c>
       <c r="O14" t="n">
         <v>442</v>
       </c>
       <c r="P14" t="n">
         <v>436</v>
       </c>
+      <c r="Q14" t="n">
+        <v>448</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>309</v>
       </c>
       <c r="C15" t="n">
         <v>294</v>
       </c>
       <c r="D15" t="n">
         <v>330</v>
       </c>
       <c r="E15" t="n">
         <v>328</v>
       </c>
       <c r="F15" t="n">
         <v>318</v>
       </c>
       <c r="G15" t="n">
         <v>352</v>
       </c>
@@ -9766,87 +10291,91 @@
         <v>360</v>
       </c>
       <c r="I15" t="n">
         <v>386</v>
       </c>
       <c r="J15" t="n">
         <v>359</v>
       </c>
       <c r="K15" t="n">
         <v>364</v>
       </c>
       <c r="L15" t="n">
         <v>383</v>
       </c>
       <c r="M15" t="n">
         <v>367</v>
       </c>
       <c r="N15" t="n">
         <v>371</v>
       </c>
       <c r="O15" t="n">
         <v>385</v>
       </c>
       <c r="P15" t="n">
         <v>384</v>
+      </c>
+      <c r="Q15" t="n">
+        <v>379</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:Q15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes HAD to rise after the next general election, which of the following would you LEAST like to see increased? Please tick up to three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9886,50 +10415,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-25</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Basic rate of income tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -9938,50 +10472,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Higher rate of income tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -9990,50 +10527,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Top rate of income tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -10042,50 +10582,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>National Insurance</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -10094,50 +10637,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Fuel duty</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -10146,50 +10692,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Capital gains tax</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -10198,50 +10747,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Corporation tax</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -10250,50 +10802,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Inheritance tax</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -10302,50 +10857,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Council tax</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -10354,50 +10912,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -10406,50 +10967,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Stamp duty</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -10458,50 +11022,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -10510,50 +11077,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>156</v>
       </c>
       <c r="C14" t="n">
         <v>146</v>
       </c>
       <c r="D14" t="n">
         <v>115</v>
       </c>
       <c r="E14" t="n">
         <v>105</v>
       </c>
       <c r="F14" t="n">
         <v>110</v>
       </c>
       <c r="G14" t="n">
         <v>168</v>
       </c>
@@ -10562,50 +11132,53 @@
       </c>
       <c r="I14" t="n">
         <v>176</v>
       </c>
       <c r="J14" t="n">
         <v>182</v>
       </c>
       <c r="K14" t="n">
         <v>168</v>
       </c>
       <c r="L14" t="n">
         <v>176</v>
       </c>
       <c r="M14" t="n">
         <v>152</v>
       </c>
       <c r="N14" t="n">
         <v>134</v>
       </c>
       <c r="O14" t="n">
         <v>143</v>
       </c>
       <c r="P14" t="n">
         <v>149</v>
       </c>
+      <c r="Q14" t="n">
+        <v>163</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>188</v>
       </c>
       <c r="C15" t="n">
         <v>188</v>
       </c>
       <c r="D15" t="n">
         <v>179</v>
       </c>
       <c r="E15" t="n">
         <v>178</v>
       </c>
       <c r="F15" t="n">
         <v>177</v>
       </c>
       <c r="G15" t="n">
         <v>191</v>
       </c>
@@ -10613,87 +11186,91 @@
         <v>194</v>
       </c>
       <c r="I15" t="n">
         <v>194</v>
       </c>
       <c r="J15" t="n">
         <v>194</v>
       </c>
       <c r="K15" t="n">
         <v>192</v>
       </c>
       <c r="L15" t="n">
         <v>193</v>
       </c>
       <c r="M15" t="n">
         <v>184</v>
       </c>
       <c r="N15" t="n">
         <v>186</v>
       </c>
       <c r="O15" t="n">
         <v>192</v>
       </c>
       <c r="P15" t="n">
         <v>193</v>
+      </c>
+      <c r="Q15" t="n">
+        <v>194</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:Q15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes HAD to rise after the next general election, which of the following would you LEAST like to see increased? Please tick up to three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10733,50 +11310,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-25</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Basic rate of income tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -10785,50 +11367,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Higher rate of income tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -10837,50 +11422,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Top rate of income tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -10889,50 +11477,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>National Insurance</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -10941,50 +11532,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Fuel duty</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -10993,50 +11587,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Capital gains tax</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11045,50 +11642,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Corporation tax</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -11097,50 +11697,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Inheritance tax</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -11149,50 +11752,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Council tax</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -11201,50 +11807,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -11253,50 +11862,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Stamp duty</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -11305,50 +11917,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -11357,50 +11972,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>26</v>
       </c>
       <c r="C14" t="n">
         <v>35</v>
       </c>
       <c r="D14" t="n">
         <v>30</v>
       </c>
       <c r="E14" t="n">
         <v>26</v>
       </c>
       <c r="F14" t="n">
         <v>45</v>
       </c>
       <c r="G14" t="n">
         <v>47</v>
       </c>
@@ -11409,50 +12027,53 @@
       </c>
       <c r="I14" t="n">
         <v>32</v>
       </c>
       <c r="J14" t="n">
         <v>49</v>
       </c>
       <c r="K14" t="n">
         <v>41</v>
       </c>
       <c r="L14" t="n">
         <v>34</v>
       </c>
       <c r="M14" t="n">
         <v>29</v>
       </c>
       <c r="N14" t="n">
         <v>35</v>
       </c>
       <c r="O14" t="n">
         <v>40</v>
       </c>
       <c r="P14" t="n">
         <v>46</v>
       </c>
+      <c r="Q14" t="n">
+        <v>59</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>39</v>
       </c>
       <c r="C15" t="n">
         <v>52</v>
       </c>
       <c r="D15" t="n">
         <v>51</v>
       </c>
       <c r="E15" t="n">
         <v>52</v>
       </c>
       <c r="F15" t="n">
         <v>61</v>
       </c>
       <c r="G15" t="n">
         <v>55</v>
       </c>
@@ -11460,87 +12081,91 @@
         <v>55</v>
       </c>
       <c r="I15" t="n">
         <v>29</v>
       </c>
       <c r="J15" t="n">
         <v>56</v>
       </c>
       <c r="K15" t="n">
         <v>46</v>
       </c>
       <c r="L15" t="n">
         <v>29</v>
       </c>
       <c r="M15" t="n">
         <v>27</v>
       </c>
       <c r="N15" t="n">
         <v>27</v>
       </c>
       <c r="O15" t="n">
         <v>26</v>
       </c>
       <c r="P15" t="n">
         <v>29</v>
+      </c>
+      <c r="Q15" t="n">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:Q15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes HAD to rise after the next general election, which of the following would you LEAST like to see increased? Please tick up to three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11580,50 +12205,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-25</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Basic rate of income tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -11632,50 +12262,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Higher rate of income tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -11684,50 +12317,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Top rate of income tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -11736,50 +12372,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>National Insurance</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -11788,50 +12427,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Fuel duty</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -11840,50 +12482,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Capital gains tax</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -11892,50 +12537,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Corporation tax</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11944,50 +12592,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Inheritance tax</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -11996,50 +12647,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Council tax</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -12048,50 +12702,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -12100,50 +12757,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Stamp duty</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -12152,50 +12812,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -12204,50 +12867,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>1009</v>
       </c>
       <c r="C14" t="n">
         <v>986</v>
       </c>
       <c r="D14" t="n">
         <v>978</v>
       </c>
       <c r="E14" t="n">
         <v>986</v>
       </c>
       <c r="F14" t="n">
         <v>965</v>
       </c>
       <c r="G14" t="n">
         <v>1032</v>
       </c>
@@ -12256,50 +12922,53 @@
       </c>
       <c r="I14" t="n">
         <v>1055</v>
       </c>
       <c r="J14" t="n">
         <v>1070</v>
       </c>
       <c r="K14" t="n">
         <v>1044</v>
       </c>
       <c r="L14" t="n">
         <v>1079</v>
       </c>
       <c r="M14" t="n">
         <v>1019</v>
       </c>
       <c r="N14" t="n">
         <v>1009</v>
       </c>
       <c r="O14" t="n">
         <v>1042</v>
       </c>
       <c r="P14" t="n">
         <v>1048</v>
       </c>
+      <c r="Q14" t="n">
+        <v>1057</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>976</v>
       </c>
       <c r="C15" t="n">
         <v>974</v>
       </c>
       <c r="D15" t="n">
         <v>934</v>
       </c>
       <c r="E15" t="n">
         <v>931</v>
       </c>
       <c r="F15" t="n">
         <v>927</v>
       </c>
       <c r="G15" t="n">
         <v>996</v>
       </c>
@@ -12307,87 +12976,91 @@
         <v>1015</v>
       </c>
       <c r="I15" t="n">
         <v>1017</v>
       </c>
       <c r="J15" t="n">
         <v>1013</v>
       </c>
       <c r="K15" t="n">
         <v>1004</v>
       </c>
       <c r="L15" t="n">
         <v>1009</v>
       </c>
       <c r="M15" t="n">
         <v>963</v>
       </c>
       <c r="N15" t="n">
         <v>973</v>
       </c>
       <c r="O15" t="n">
         <v>1005</v>
       </c>
       <c r="P15" t="n">
         <v>1009</v>
+      </c>
+      <c r="Q15" t="n">
+        <v>1016</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:Q15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes HAD to rise after the next general election, which of the following would you LEAST like to see increased? Please tick up to three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12427,50 +13100,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-25</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Basic rate of income tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -12479,50 +13157,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Higher rate of income tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12531,50 +13212,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Top rate of income tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -12583,50 +13267,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>National Insurance</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -12635,50 +13322,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Fuel duty</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -12687,50 +13377,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Capital gains tax</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12739,50 +13432,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Corporation tax</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -12791,50 +13487,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Inheritance tax</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -12843,50 +13542,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Council tax</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -12895,50 +13597,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -12947,50 +13652,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Stamp duty</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12999,50 +13707,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -13051,50 +13762,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>703</v>
       </c>
       <c r="C14" t="n">
         <v>722</v>
       </c>
       <c r="D14" t="n">
         <v>660</v>
       </c>
       <c r="E14" t="n">
         <v>647</v>
       </c>
       <c r="F14" t="n">
         <v>661</v>
       </c>
       <c r="G14" t="n">
         <v>716</v>
       </c>
@@ -13103,50 +13817,53 @@
       </c>
       <c r="I14" t="n">
         <v>729</v>
       </c>
       <c r="J14" t="n">
         <v>708</v>
       </c>
       <c r="K14" t="n">
         <v>717</v>
       </c>
       <c r="L14" t="n">
         <v>691</v>
       </c>
       <c r="M14" t="n">
         <v>671</v>
       </c>
       <c r="N14" t="n">
         <v>698</v>
       </c>
       <c r="O14" t="n">
         <v>721</v>
       </c>
       <c r="P14" t="n">
         <v>723</v>
       </c>
+      <c r="Q14" t="n">
+        <v>726</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>736</v>
       </c>
       <c r="C15" t="n">
         <v>734</v>
       </c>
       <c r="D15" t="n">
         <v>704</v>
       </c>
       <c r="E15" t="n">
         <v>702</v>
       </c>
       <c r="F15" t="n">
         <v>699</v>
       </c>
       <c r="G15" t="n">
         <v>752</v>
       </c>
@@ -13154,87 +13871,91 @@
         <v>766</v>
       </c>
       <c r="I15" t="n">
         <v>767</v>
       </c>
       <c r="J15" t="n">
         <v>765</v>
       </c>
       <c r="K15" t="n">
         <v>757</v>
       </c>
       <c r="L15" t="n">
         <v>761</v>
       </c>
       <c r="M15" t="n">
         <v>727</v>
       </c>
       <c r="N15" t="n">
         <v>734</v>
       </c>
       <c r="O15" t="n">
         <v>758</v>
       </c>
       <c r="P15" t="n">
         <v>762</v>
+      </c>
+      <c r="Q15" t="n">
+        <v>767</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:Q15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes HAD to rise after the next general election, which of the following would you LEAST like to see increased? Please tick up to three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13274,50 +13995,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-25</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Basic rate of income tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -13326,50 +14052,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Higher rate of income tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -13378,50 +14107,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Top rate of income tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -13430,50 +14162,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>National Insurance</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -13482,50 +14217,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Fuel duty</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -13534,50 +14272,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Capital gains tax</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -13586,50 +14327,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Corporation tax</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -13638,50 +14382,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Inheritance tax</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -13690,50 +14437,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Council tax</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -13742,50 +14492,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -13794,50 +14547,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Stamp duty</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -13846,50 +14602,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -13898,50 +14657,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>697</v>
       </c>
       <c r="C14" t="n">
         <v>683</v>
       </c>
       <c r="D14" t="n">
         <v>665</v>
       </c>
       <c r="E14" t="n">
         <v>649</v>
       </c>
       <c r="F14" t="n">
         <v>678</v>
       </c>
       <c r="G14" t="n">
         <v>689</v>
       </c>
@@ -13950,50 +14712,53 @@
       </c>
       <c r="I14" t="n">
         <v>706</v>
       </c>
       <c r="J14" t="n">
         <v>691</v>
       </c>
       <c r="K14" t="n">
         <v>693</v>
       </c>
       <c r="L14" t="n">
         <v>685</v>
       </c>
       <c r="M14" t="n">
         <v>675</v>
       </c>
       <c r="N14" t="n">
         <v>670</v>
       </c>
       <c r="O14" t="n">
         <v>706</v>
       </c>
       <c r="P14" t="n">
         <v>721</v>
       </c>
+      <c r="Q14" t="n">
+        <v>698</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>721</v>
       </c>
       <c r="C15" t="n">
         <v>719</v>
       </c>
       <c r="D15" t="n">
         <v>683</v>
       </c>
       <c r="E15" t="n">
         <v>681</v>
       </c>
       <c r="F15" t="n">
         <v>678</v>
       </c>
       <c r="G15" t="n">
         <v>729</v>
       </c>
@@ -14001,87 +14766,91 @@
         <v>743</v>
       </c>
       <c r="I15" t="n">
         <v>744</v>
       </c>
       <c r="J15" t="n">
         <v>741</v>
       </c>
       <c r="K15" t="n">
         <v>734</v>
       </c>
       <c r="L15" t="n">
         <v>738</v>
       </c>
       <c r="M15" t="n">
         <v>705</v>
       </c>
       <c r="N15" t="n">
         <v>712</v>
       </c>
       <c r="O15" t="n">
         <v>735</v>
       </c>
       <c r="P15" t="n">
         <v>739</v>
+      </c>
+      <c r="Q15" t="n">
+        <v>744</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:Q15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes HAD to rise after the next general election, which of the following would you LEAST like to see increased? Please tick up to three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14121,50 +14890,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-25</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Basic rate of income tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -14173,50 +14947,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Higher rate of income tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -14225,50 +15002,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Top rate of income tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -14277,50 +15057,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>National Insurance</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -14329,50 +15112,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Fuel duty</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -14381,50 +15167,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Capital gains tax</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -14433,50 +15222,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Corporation tax</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -14485,50 +15277,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Inheritance tax</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -14537,50 +15332,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Council tax</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.52</v>
       </c>
@@ -14589,50 +15387,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -14641,50 +15442,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Stamp duty</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -14693,50 +15497,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -14745,50 +15552,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>416</v>
       </c>
       <c r="C14" t="n">
         <v>442</v>
       </c>
       <c r="D14" t="n">
         <v>404</v>
       </c>
       <c r="E14" t="n">
         <v>393</v>
       </c>
       <c r="F14" t="n">
         <v>405</v>
       </c>
       <c r="G14" t="n">
         <v>441</v>
       </c>
@@ -14797,50 +15607,53 @@
       </c>
       <c r="I14" t="n">
         <v>448</v>
       </c>
       <c r="J14" t="n">
         <v>447</v>
       </c>
       <c r="K14" t="n">
         <v>431</v>
       </c>
       <c r="L14" t="n">
         <v>437</v>
       </c>
       <c r="M14" t="n">
         <v>417</v>
       </c>
       <c r="N14" t="n">
         <v>425</v>
       </c>
       <c r="O14" t="n">
         <v>429</v>
       </c>
       <c r="P14" t="n">
         <v>435</v>
       </c>
+      <c r="Q14" t="n">
+        <v>429</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>407</v>
       </c>
       <c r="C15" t="n">
         <v>407</v>
       </c>
       <c r="D15" t="n">
         <v>395</v>
       </c>
       <c r="E15" t="n">
         <v>394</v>
       </c>
       <c r="F15" t="n">
         <v>392</v>
       </c>
       <c r="G15" t="n">
         <v>421</v>
       </c>
@@ -14848,87 +15661,91 @@
         <v>429</v>
       </c>
       <c r="I15" t="n">
         <v>430</v>
       </c>
       <c r="J15" t="n">
         <v>428</v>
       </c>
       <c r="K15" t="n">
         <v>424</v>
       </c>
       <c r="L15" t="n">
         <v>427</v>
       </c>
       <c r="M15" t="n">
         <v>407</v>
       </c>
       <c r="N15" t="n">
         <v>411</v>
       </c>
       <c r="O15" t="n">
         <v>425</v>
       </c>
       <c r="P15" t="n">
         <v>427</v>
+      </c>
+      <c r="Q15" t="n">
+        <v>430</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:Q15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes HAD to rise after the next general election, which of the following would you LEAST like to see increased? Please tick up to three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14968,50 +15785,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-25</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Basic rate of income tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -15020,50 +15842,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Higher rate of income tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -15072,50 +15897,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Top rate of income tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -15124,50 +15952,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>National Insurance</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -15176,50 +16007,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Fuel duty</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -15228,50 +16062,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Capital gains tax</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -15280,50 +16117,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Corporation tax</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -15332,50 +16172,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Inheritance tax</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -15384,50 +16227,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Council tax</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.58</v>
       </c>
@@ -15436,50 +16282,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -15488,50 +16337,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Stamp duty</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -15540,50 +16392,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -15592,50 +16447,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>443</v>
       </c>
       <c r="C14" t="n">
         <v>437</v>
       </c>
       <c r="D14" t="n">
         <v>454</v>
       </c>
       <c r="E14" t="n">
         <v>486</v>
       </c>
       <c r="F14" t="n">
         <v>433</v>
       </c>
       <c r="G14" t="n">
         <v>450</v>
       </c>
@@ -15644,50 +16502,53 @@
       </c>
       <c r="I14" t="n">
         <v>454</v>
       </c>
       <c r="J14" t="n">
         <v>458</v>
       </c>
       <c r="K14" t="n">
         <v>469</v>
       </c>
       <c r="L14" t="n">
         <v>472</v>
       </c>
       <c r="M14" t="n">
         <v>446</v>
       </c>
       <c r="N14" t="n">
         <v>478</v>
       </c>
       <c r="O14" t="n">
         <v>485</v>
       </c>
       <c r="P14" t="n">
         <v>466</v>
       </c>
+      <c r="Q14" t="n">
+        <v>493</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>395</v>
       </c>
       <c r="C15" t="n">
         <v>395</v>
       </c>
       <c r="D15" t="n">
         <v>382</v>
       </c>
       <c r="E15" t="n">
         <v>380</v>
       </c>
       <c r="F15" t="n">
         <v>379</v>
       </c>
       <c r="G15" t="n">
         <v>407</v>
       </c>
@@ -15695,87 +16556,91 @@
         <v>415</v>
       </c>
       <c r="I15" t="n">
         <v>416</v>
       </c>
       <c r="J15" t="n">
         <v>414</v>
       </c>
       <c r="K15" t="n">
         <v>410</v>
       </c>
       <c r="L15" t="n">
         <v>412</v>
       </c>
       <c r="M15" t="n">
         <v>394</v>
       </c>
       <c r="N15" t="n">
         <v>398</v>
       </c>
       <c r="O15" t="n">
         <v>411</v>
       </c>
       <c r="P15" t="n">
         <v>413</v>
+      </c>
+      <c r="Q15" t="n">
+        <v>415</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:Q15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes HAD to rise after the next general election, which of the following would you LEAST like to see increased? Please tick up to three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15815,50 +16680,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-25</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Basic rate of income tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -15867,50 +16737,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Higher rate of income tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -15919,50 +16792,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Top rate of income tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -15971,50 +16847,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>National Insurance</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -16023,50 +16902,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Fuel duty</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -16075,50 +16957,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Capital gains tax</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -16127,50 +17012,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Corporation tax</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -16179,50 +17067,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Inheritance tax</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -16231,50 +17122,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Council tax</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -16283,50 +17177,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -16335,50 +17232,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Stamp duty</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -16387,50 +17287,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -16439,50 +17342,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>765</v>
       </c>
       <c r="C14" t="n">
         <v>751</v>
       </c>
       <c r="D14" t="n">
         <v>704</v>
       </c>
       <c r="E14" t="n">
         <v>729</v>
       </c>
       <c r="F14" t="n">
         <v>719</v>
       </c>
       <c r="G14" t="n">
         <v>748</v>
       </c>
@@ -16491,50 +17397,53 @@
       </c>
       <c r="I14" t="n">
         <v>767</v>
       </c>
       <c r="J14" t="n">
         <v>787</v>
       </c>
       <c r="K14" t="n">
         <v>769</v>
       </c>
       <c r="L14" t="n">
         <v>790</v>
       </c>
       <c r="M14" t="n">
         <v>753</v>
       </c>
       <c r="N14" t="n">
         <v>786</v>
       </c>
       <c r="O14" t="n">
         <v>784</v>
       </c>
       <c r="P14" t="n">
         <v>808</v>
       </c>
+      <c r="Q14" t="n">
+        <v>784</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>829</v>
       </c>
       <c r="C15" t="n">
         <v>827</v>
       </c>
       <c r="D15" t="n">
         <v>796</v>
       </c>
       <c r="E15" t="n">
         <v>794</v>
       </c>
       <c r="F15" t="n">
         <v>790</v>
       </c>
       <c r="G15" t="n">
         <v>850</v>
       </c>
@@ -16542,87 +17451,91 @@
         <v>866</v>
       </c>
       <c r="I15" t="n">
         <v>867</v>
       </c>
       <c r="J15" t="n">
         <v>864</v>
       </c>
       <c r="K15" t="n">
         <v>856</v>
       </c>
       <c r="L15" t="n">
         <v>860</v>
       </c>
       <c r="M15" t="n">
         <v>821</v>
       </c>
       <c r="N15" t="n">
         <v>830</v>
       </c>
       <c r="O15" t="n">
         <v>857</v>
       </c>
       <c r="P15" t="n">
         <v>861</v>
+      </c>
+      <c r="Q15" t="n">
+        <v>867</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:Q15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes HAD to rise after the next general election, which of the following would you LEAST like to see increased? Please tick up to three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16662,50 +17575,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-25</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Basic rate of income tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -16714,50 +17632,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Higher rate of income tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -16766,50 +17687,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Top rate of income tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -16818,50 +17742,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>National Insurance</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -16870,50 +17797,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Fuel duty</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -16922,50 +17852,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Capital gains tax</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -16974,50 +17907,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Corporation tax</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -17026,50 +17962,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Inheritance tax</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -17078,50 +18017,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Council tax</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -17130,50 +18072,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -17182,50 +18127,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Stamp duty</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -17234,50 +18182,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -17286,50 +18237,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>947</v>
       </c>
       <c r="C14" t="n">
         <v>957</v>
       </c>
       <c r="D14" t="n">
         <v>934</v>
       </c>
       <c r="E14" t="n">
         <v>904</v>
       </c>
       <c r="F14" t="n">
         <v>907</v>
       </c>
       <c r="G14" t="n">
         <v>1000</v>
       </c>
@@ -17338,50 +18292,53 @@
       </c>
       <c r="I14" t="n">
         <v>1017</v>
       </c>
       <c r="J14" t="n">
         <v>991</v>
       </c>
       <c r="K14" t="n">
         <v>992</v>
       </c>
       <c r="L14" t="n">
         <v>980</v>
       </c>
       <c r="M14" t="n">
         <v>937</v>
       </c>
       <c r="N14" t="n">
         <v>921</v>
       </c>
       <c r="O14" t="n">
         <v>979</v>
       </c>
       <c r="P14" t="n">
         <v>963</v>
       </c>
+      <c r="Q14" t="n">
+        <v>999</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>883</v>
       </c>
       <c r="C15" t="n">
         <v>881</v>
       </c>
       <c r="D15" t="n">
         <v>842</v>
       </c>
       <c r="E15" t="n">
         <v>839</v>
       </c>
       <c r="F15" t="n">
         <v>836</v>
       </c>
       <c r="G15" t="n">
         <v>898</v>
       </c>
@@ -17389,87 +18346,91 @@
         <v>915</v>
       </c>
       <c r="I15" t="n">
         <v>917</v>
       </c>
       <c r="J15" t="n">
         <v>914</v>
       </c>
       <c r="K15" t="n">
         <v>905</v>
       </c>
       <c r="L15" t="n">
         <v>910</v>
       </c>
       <c r="M15" t="n">
         <v>869</v>
       </c>
       <c r="N15" t="n">
         <v>877</v>
       </c>
       <c r="O15" t="n">
         <v>906</v>
       </c>
       <c r="P15" t="n">
         <v>910</v>
+      </c>
+      <c r="Q15" t="n">
+        <v>916</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:Q15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes HAD to rise after the next general election, which of the following would you LEAST like to see increased? Please tick up to three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17509,50 +18470,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-25</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Basic rate of income tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -17561,50 +18527,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Higher rate of income tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -17613,50 +18582,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Top rate of income tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -17665,50 +18637,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>National Insurance</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -17717,50 +18692,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Fuel duty</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -17769,50 +18747,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Capital gains tax</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -17821,50 +18802,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Corporation tax</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -17873,50 +18857,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Inheritance tax</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -17925,50 +18912,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Council tax</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -17977,50 +18967,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -18029,50 +19022,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Stamp duty</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -18081,50 +19077,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -18133,50 +19132,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>186</v>
       </c>
       <c r="C14" t="n">
         <v>195</v>
       </c>
       <c r="D14" t="n">
         <v>162</v>
       </c>
       <c r="E14" t="n">
         <v>143</v>
       </c>
       <c r="F14" t="n">
         <v>197</v>
       </c>
       <c r="G14" t="n">
         <v>146</v>
       </c>
@@ -18185,50 +19187,53 @@
       </c>
       <c r="I14" t="n">
         <v>186</v>
       </c>
       <c r="J14" t="n">
         <v>186</v>
       </c>
       <c r="K14" t="n">
         <v>207</v>
       </c>
       <c r="L14" t="n">
         <v>204</v>
       </c>
       <c r="M14" t="n">
         <v>175</v>
       </c>
       <c r="N14" t="n">
         <v>195</v>
       </c>
       <c r="O14" t="n">
         <v>166</v>
       </c>
       <c r="P14" t="n">
         <v>175</v>
       </c>
+      <c r="Q14" t="n">
+        <v>159</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>205</v>
       </c>
       <c r="C15" t="n">
         <v>205</v>
       </c>
       <c r="D15" t="n">
         <v>197</v>
       </c>
       <c r="E15" t="n">
         <v>196</v>
       </c>
       <c r="F15" t="n">
         <v>195</v>
       </c>
       <c r="G15" t="n">
         <v>210</v>
       </c>
@@ -18236,87 +19241,91 @@
         <v>214</v>
       </c>
       <c r="I15" t="n">
         <v>214</v>
       </c>
       <c r="J15" t="n">
         <v>213</v>
       </c>
       <c r="K15" t="n">
         <v>211</v>
       </c>
       <c r="L15" t="n">
         <v>212</v>
       </c>
       <c r="M15" t="n">
         <v>204</v>
       </c>
       <c r="N15" t="n">
         <v>207</v>
       </c>
       <c r="O15" t="n">
         <v>213</v>
       </c>
       <c r="P15" t="n">
         <v>214</v>
+      </c>
+      <c r="Q15" t="n">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:Q15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes HAD to rise after the next general election, which of the following would you LEAST like to see increased? Please tick up to three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18356,50 +19365,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-25</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Basic rate of income tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -18408,50 +19422,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Higher rate of income tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -18460,50 +19477,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Top rate of income tax</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -18512,50 +19532,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>National Insurance</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -18564,50 +19587,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Fuel duty</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -18616,50 +19642,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Capital gains tax</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -18668,50 +19697,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Corporation tax</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -18720,50 +19752,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Inheritance tax</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -18772,50 +19807,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Council tax</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -18824,50 +19862,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -18876,50 +19917,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Stamp duty</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -18928,50 +19972,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -18980,50 +20027,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>587</v>
       </c>
       <c r="C14" t="n">
         <v>575</v>
       </c>
       <c r="D14" t="n">
         <v>574</v>
       </c>
       <c r="E14" t="n">
         <v>556</v>
       </c>
       <c r="F14" t="n">
         <v>562</v>
       </c>
       <c r="G14" t="n">
         <v>614</v>
       </c>
@@ -19032,50 +20082,53 @@
       </c>
       <c r="I14" t="n">
         <v>601</v>
       </c>
       <c r="J14" t="n">
         <v>608</v>
       </c>
       <c r="K14" t="n">
         <v>584</v>
       </c>
       <c r="L14" t="n">
         <v>606</v>
       </c>
       <c r="M14" t="n">
         <v>589</v>
       </c>
       <c r="N14" t="n">
         <v>577</v>
       </c>
       <c r="O14" t="n">
         <v>636</v>
       </c>
       <c r="P14" t="n">
         <v>655</v>
       </c>
+      <c r="Q14" t="n">
+        <v>638</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>572</v>
       </c>
       <c r="C15" t="n">
         <v>570</v>
       </c>
       <c r="D15" t="n">
         <v>550</v>
       </c>
       <c r="E15" t="n">
         <v>549</v>
       </c>
       <c r="F15" t="n">
         <v>546</v>
       </c>
       <c r="G15" t="n">
         <v>587</v>
       </c>
@@ -19083,46 +20136,49 @@
         <v>598</v>
       </c>
       <c r="I15" t="n">
         <v>599</v>
       </c>
       <c r="J15" t="n">
         <v>597</v>
       </c>
       <c r="K15" t="n">
         <v>592</v>
       </c>
       <c r="L15" t="n">
         <v>595</v>
       </c>
       <c r="M15" t="n">
         <v>580</v>
       </c>
       <c r="N15" t="n">
         <v>586</v>
       </c>
       <c r="O15" t="n">
         <v>605</v>
       </c>
       <c r="P15" t="n">
         <v>607</v>
+      </c>
+      <c r="Q15" t="n">
+        <v>612</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>