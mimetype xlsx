--- v2 (2026-07-24)
+++ v3 (2026-09-22)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT12"/>
+  <dimension ref="A1:AU12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -516,50 +516,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -749,50 +750,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -891,50 +897,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -1033,50 +1042,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -1175,50 +1187,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -1317,50 +1332,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -1459,50 +1477,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1601,50 +1622,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1743,50 +1767,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -1885,50 +1912,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -2027,50 +2057,53 @@
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT10" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU10" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>1712</v>
       </c>
       <c r="C11" t="n">
         <v>1689</v>
       </c>
       <c r="D11" t="n">
         <v>1668</v>
       </c>
       <c r="E11" t="n">
         <v>1708</v>
       </c>
       <c r="F11" t="n">
         <v>1637</v>
       </c>
       <c r="G11" t="n">
         <v>1674</v>
       </c>
@@ -2169,50 +2202,53 @@
       </c>
       <c r="AM11" t="n">
         <v>1708</v>
       </c>
       <c r="AN11" t="n">
         <v>1732</v>
       </c>
       <c r="AO11" t="n">
         <v>1744</v>
       </c>
       <c r="AP11" t="n">
         <v>1744</v>
       </c>
       <c r="AQ11" t="n">
         <v>1773</v>
       </c>
       <c r="AR11" t="n">
         <v>1771</v>
       </c>
       <c r="AS11" t="n">
         <v>1771</v>
       </c>
       <c r="AT11" t="n">
         <v>1745</v>
       </c>
+      <c r="AU11" t="n">
+        <v>1788</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>1712</v>
       </c>
       <c r="C12" t="n">
         <v>1689</v>
       </c>
       <c r="D12" t="n">
         <v>1668</v>
       </c>
       <c r="E12" t="n">
         <v>1708</v>
       </c>
       <c r="F12" t="n">
         <v>1637</v>
       </c>
       <c r="G12" t="n">
         <v>1674</v>
       </c>
@@ -2310,64 +2346,67 @@
         <v>1689</v>
       </c>
       <c r="AM12" t="n">
         <v>1708</v>
       </c>
       <c r="AN12" t="n">
         <v>1732</v>
       </c>
       <c r="AO12" t="n">
         <v>1744</v>
       </c>
       <c r="AP12" t="n">
         <v>1744</v>
       </c>
       <c r="AQ12" t="n">
         <v>1773</v>
       </c>
       <c r="AR12" t="n">
         <v>1771</v>
       </c>
       <c r="AS12" t="n">
         <v>1771</v>
       </c>
       <c r="AT12" t="n">
         <v>1745</v>
+      </c>
+      <c r="AU12" t="n">
+        <v>1788</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT12"/>
+  <dimension ref="A1:AU12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2377,50 +2416,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2610,50 +2650,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -2752,50 +2797,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -2894,50 +2942,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -3036,50 +3087,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -3178,50 +3232,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -3320,50 +3377,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -3462,50 +3522,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -3604,50 +3667,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3746,50 +3812,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -3888,50 +3957,53 @@
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT10" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU10" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>290</v>
       </c>
       <c r="C11" t="n">
         <v>287</v>
       </c>
       <c r="D11" t="n">
         <v>278</v>
       </c>
       <c r="E11" t="n">
         <v>297</v>
       </c>
       <c r="F11" t="n">
         <v>277</v>
       </c>
       <c r="G11" t="n">
         <v>279</v>
       </c>
@@ -4030,50 +4102,53 @@
       </c>
       <c r="AM11" t="n">
         <v>290</v>
       </c>
       <c r="AN11" t="n">
         <v>281</v>
       </c>
       <c r="AO11" t="n">
         <v>290</v>
       </c>
       <c r="AP11" t="n">
         <v>281</v>
       </c>
       <c r="AQ11" t="n">
         <v>300</v>
       </c>
       <c r="AR11" t="n">
         <v>293</v>
       </c>
       <c r="AS11" t="n">
         <v>290</v>
       </c>
       <c r="AT11" t="n">
         <v>271</v>
       </c>
+      <c r="AU11" t="n">
+        <v>312</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>282</v>
       </c>
       <c r="C12" t="n">
         <v>279</v>
       </c>
       <c r="D12" t="n">
         <v>275</v>
       </c>
       <c r="E12" t="n">
         <v>282</v>
       </c>
       <c r="F12" t="n">
         <v>272</v>
       </c>
       <c r="G12" t="n">
         <v>278</v>
       </c>
@@ -4171,64 +4246,67 @@
         <v>277</v>
       </c>
       <c r="AM12" t="n">
         <v>280</v>
       </c>
       <c r="AN12" t="n">
         <v>284</v>
       </c>
       <c r="AO12" t="n">
         <v>286</v>
       </c>
       <c r="AP12" t="n">
         <v>286</v>
       </c>
       <c r="AQ12" t="n">
         <v>291</v>
       </c>
       <c r="AR12" t="n">
         <v>290</v>
       </c>
       <c r="AS12" t="n">
         <v>290</v>
       </c>
       <c r="AT12" t="n">
         <v>286</v>
+      </c>
+      <c r="AU12" t="n">
+        <v>293</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT12"/>
+  <dimension ref="A1:AU12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4238,50 +4316,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4471,50 +4550,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -4613,50 +4697,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -4755,50 +4842,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -4897,50 +4987,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -5039,50 +5132,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -5181,50 +5277,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -5323,50 +5422,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -5465,50 +5567,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -5607,50 +5712,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -5749,50 +5857,53 @@
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT10" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU10" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>412</v>
       </c>
       <c r="C11" t="n">
         <v>404</v>
       </c>
       <c r="D11" t="n">
         <v>412</v>
       </c>
       <c r="E11" t="n">
         <v>401</v>
       </c>
       <c r="F11" t="n">
         <v>407</v>
       </c>
       <c r="G11" t="n">
         <v>397</v>
       </c>
@@ -5891,50 +6002,53 @@
       </c>
       <c r="AM11" t="n">
         <v>411</v>
       </c>
       <c r="AN11" t="n">
         <v>414</v>
       </c>
       <c r="AO11" t="n">
         <v>432</v>
       </c>
       <c r="AP11" t="n">
         <v>434</v>
       </c>
       <c r="AQ11" t="n">
         <v>386</v>
       </c>
       <c r="AR11" t="n">
         <v>419</v>
       </c>
       <c r="AS11" t="n">
         <v>426</v>
       </c>
       <c r="AT11" t="n">
         <v>447</v>
       </c>
+      <c r="AU11" t="n">
+        <v>408</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>418</v>
       </c>
       <c r="C12" t="n">
         <v>412</v>
       </c>
       <c r="D12" t="n">
         <v>407</v>
       </c>
       <c r="E12" t="n">
         <v>417</v>
       </c>
       <c r="F12" t="n">
         <v>395</v>
       </c>
       <c r="G12" t="n">
         <v>403</v>
       </c>
@@ -6032,64 +6146,67 @@
         <v>400</v>
       </c>
       <c r="AM12" t="n">
         <v>405</v>
       </c>
       <c r="AN12" t="n">
         <v>410</v>
       </c>
       <c r="AO12" t="n">
         <v>413</v>
       </c>
       <c r="AP12" t="n">
         <v>413</v>
       </c>
       <c r="AQ12" t="n">
         <v>420</v>
       </c>
       <c r="AR12" t="n">
         <v>420</v>
       </c>
       <c r="AS12" t="n">
         <v>420</v>
       </c>
       <c r="AT12" t="n">
         <v>414</v>
+      </c>
+      <c r="AU12" t="n">
+        <v>424</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT12"/>
+  <dimension ref="A1:AU12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6099,50 +6216,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6332,50 +6450,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -6474,50 +6597,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -6616,50 +6742,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -6758,50 +6887,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6900,50 +7032,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -7042,50 +7177,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -7184,50 +7322,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -7326,50 +7467,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -7468,50 +7612,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -7610,50 +7757,53 @@
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT10" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU10" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>151</v>
       </c>
       <c r="C11" t="n">
         <v>147</v>
       </c>
       <c r="D11" t="n">
         <v>143</v>
       </c>
       <c r="E11" t="n">
         <v>151</v>
       </c>
       <c r="F11" t="n">
         <v>133</v>
       </c>
       <c r="G11" t="n">
         <v>144</v>
       </c>
@@ -7752,50 +7902,53 @@
       </c>
       <c r="AM11" t="n">
         <v>146</v>
       </c>
       <c r="AN11" t="n">
         <v>139</v>
       </c>
       <c r="AO11" t="n">
         <v>144</v>
       </c>
       <c r="AP11" t="n">
         <v>135</v>
       </c>
       <c r="AQ11" t="n">
         <v>161</v>
       </c>
       <c r="AR11" t="n">
         <v>144</v>
       </c>
       <c r="AS11" t="n">
         <v>139</v>
       </c>
       <c r="AT11" t="n">
         <v>119</v>
       </c>
+      <c r="AU11" t="n">
+        <v>152</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>147</v>
       </c>
       <c r="C12" t="n">
         <v>145</v>
       </c>
       <c r="D12" t="n">
         <v>143</v>
       </c>
       <c r="E12" t="n">
         <v>147</v>
       </c>
       <c r="F12" t="n">
         <v>141</v>
       </c>
       <c r="G12" t="n">
         <v>144</v>
       </c>
@@ -7893,64 +8046,67 @@
         <v>147</v>
       </c>
       <c r="AM12" t="n">
         <v>149</v>
       </c>
       <c r="AN12" t="n">
         <v>151</v>
       </c>
       <c r="AO12" t="n">
         <v>152</v>
       </c>
       <c r="AP12" t="n">
         <v>152</v>
       </c>
       <c r="AQ12" t="n">
         <v>154</v>
       </c>
       <c r="AR12" t="n">
         <v>154</v>
       </c>
       <c r="AS12" t="n">
         <v>154</v>
       </c>
       <c r="AT12" t="n">
         <v>152</v>
+      </c>
+      <c r="AU12" t="n">
+        <v>156</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT12"/>
+  <dimension ref="A1:AU12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7960,50 +8116,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8193,50 +8350,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -8335,50 +8497,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -8477,50 +8642,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -8619,50 +8787,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -8761,50 +8932,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -8903,50 +9077,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -9045,50 +9222,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -9187,50 +9367,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -9329,50 +9512,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -9471,50 +9657,53 @@
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT10" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU10" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>86</v>
       </c>
       <c r="C11" t="n">
         <v>85</v>
       </c>
       <c r="D11" t="n">
         <v>92</v>
       </c>
       <c r="E11" t="n">
         <v>89</v>
       </c>
       <c r="F11" t="n">
         <v>90</v>
       </c>
       <c r="G11" t="n">
         <v>84</v>
       </c>
@@ -9613,50 +9802,53 @@
       </c>
       <c r="AM11" t="n">
         <v>90</v>
       </c>
       <c r="AN11" t="n">
         <v>92</v>
       </c>
       <c r="AO11" t="n">
         <v>93</v>
       </c>
       <c r="AP11" t="n">
         <v>84</v>
       </c>
       <c r="AQ11" t="n">
         <v>95</v>
       </c>
       <c r="AR11" t="n">
         <v>94</v>
       </c>
       <c r="AS11" t="n">
         <v>94</v>
       </c>
       <c r="AT11" t="n">
         <v>93</v>
       </c>
+      <c r="AU11" t="n">
+        <v>94</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>87</v>
       </c>
       <c r="C12" t="n">
         <v>86</v>
       </c>
       <c r="D12" t="n">
         <v>85</v>
       </c>
       <c r="E12" t="n">
         <v>87</v>
       </c>
       <c r="F12" t="n">
         <v>84</v>
       </c>
       <c r="G12" t="n">
         <v>85</v>
       </c>
@@ -9754,64 +9946,67 @@
         <v>81</v>
       </c>
       <c r="AM12" t="n">
         <v>82</v>
       </c>
       <c r="AN12" t="n">
         <v>83</v>
       </c>
       <c r="AO12" t="n">
         <v>84</v>
       </c>
       <c r="AP12" t="n">
         <v>84</v>
       </c>
       <c r="AQ12" t="n">
         <v>85</v>
       </c>
       <c r="AR12" t="n">
         <v>85</v>
       </c>
       <c r="AS12" t="n">
         <v>85</v>
       </c>
       <c r="AT12" t="n">
         <v>84</v>
+      </c>
+      <c r="AU12" t="n">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT12"/>
+  <dimension ref="A1:AU12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9821,50 +10016,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10054,50 +10250,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -10196,50 +10397,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -10338,50 +10542,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -10480,50 +10687,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -10622,50 +10832,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -10764,50 +10977,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -10906,50 +11122,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -11048,50 +11267,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -11190,50 +11412,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -11332,50 +11557,53 @@
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT10" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU10" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>589</v>
       </c>
       <c r="C11" t="n">
         <v>596</v>
       </c>
       <c r="D11" t="n">
         <v>590</v>
       </c>
       <c r="E11" t="n">
         <v>592</v>
       </c>
       <c r="F11" t="n">
         <v>613</v>
       </c>
       <c r="G11" t="n">
         <v>602</v>
       </c>
@@ -11474,50 +11702,53 @@
       </c>
       <c r="AM11" t="n">
         <v>277</v>
       </c>
       <c r="AN11" t="n">
         <v>263</v>
       </c>
       <c r="AO11" t="n">
         <v>300</v>
       </c>
       <c r="AP11" t="n">
         <v>279</v>
       </c>
       <c r="AQ11" t="n">
         <v>281</v>
       </c>
       <c r="AR11" t="n">
         <v>285</v>
       </c>
       <c r="AS11" t="n">
         <v>293</v>
       </c>
       <c r="AT11" t="n">
         <v>276</v>
       </c>
+      <c r="AU11" t="n">
+        <v>289</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>570</v>
       </c>
       <c r="C12" t="n">
         <v>570</v>
       </c>
       <c r="D12" t="n">
         <v>553</v>
       </c>
       <c r="E12" t="n">
         <v>571</v>
       </c>
       <c r="F12" t="n">
         <v>555</v>
       </c>
       <c r="G12" t="n">
         <v>573</v>
       </c>
@@ -11615,64 +11846,67 @@
         <v>304</v>
       </c>
       <c r="AM12" t="n">
         <v>307</v>
       </c>
       <c r="AN12" t="n">
         <v>312</v>
       </c>
       <c r="AO12" t="n">
         <v>315</v>
       </c>
       <c r="AP12" t="n">
         <v>314</v>
       </c>
       <c r="AQ12" t="n">
         <v>319</v>
       </c>
       <c r="AR12" t="n">
         <v>319</v>
       </c>
       <c r="AS12" t="n">
         <v>319</v>
       </c>
       <c r="AT12" t="n">
         <v>315</v>
+      </c>
+      <c r="AU12" t="n">
+        <v>325</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT12"/>
+  <dimension ref="A1:AU12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11682,50 +11916,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11915,50 +12150,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -12057,50 +12297,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -12199,50 +12442,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -12341,50 +12587,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -12483,50 +12732,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -12625,50 +12877,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -12767,50 +13022,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -12909,50 +13167,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -13051,50 +13312,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -13193,50 +13457,53 @@
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT10" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU10" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>562</v>
       </c>
       <c r="C11" t="n">
         <v>548</v>
       </c>
       <c r="D11" t="n">
         <v>532</v>
       </c>
       <c r="E11" t="n">
         <v>562</v>
       </c>
       <c r="F11" t="n">
         <v>450</v>
       </c>
       <c r="G11" t="n">
         <v>472</v>
       </c>
@@ -13335,50 +13602,53 @@
       </c>
       <c r="AM11" t="n">
         <v>547</v>
       </c>
       <c r="AN11" t="n">
         <v>465</v>
       </c>
       <c r="AO11" t="n">
         <v>484</v>
       </c>
       <c r="AP11" t="n">
         <v>490</v>
       </c>
       <c r="AQ11" t="n">
         <v>474</v>
       </c>
       <c r="AR11" t="n">
         <v>474</v>
       </c>
       <c r="AS11" t="n">
         <v>462</v>
       </c>
       <c r="AT11" t="n">
         <v>481</v>
       </c>
+      <c r="AU11" t="n">
+        <v>482</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>537</v>
       </c>
       <c r="C12" t="n">
         <v>538</v>
       </c>
       <c r="D12" t="n">
         <v>532</v>
       </c>
       <c r="E12" t="n">
         <v>544</v>
       </c>
       <c r="F12" t="n">
         <v>407</v>
       </c>
       <c r="G12" t="n">
         <v>418</v>
       </c>
@@ -13476,64 +13746,67 @@
         <v>434</v>
       </c>
       <c r="AM12" t="n">
         <v>441</v>
       </c>
       <c r="AN12" t="n">
         <v>445</v>
       </c>
       <c r="AO12" t="n">
         <v>450</v>
       </c>
       <c r="AP12" t="n">
         <v>448</v>
       </c>
       <c r="AQ12" t="n">
         <v>456</v>
       </c>
       <c r="AR12" t="n">
         <v>457</v>
       </c>
       <c r="AS12" t="n">
         <v>457</v>
       </c>
       <c r="AT12" t="n">
         <v>455</v>
+      </c>
+      <c r="AU12" t="n">
+        <v>466</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT12"/>
+  <dimension ref="A1:AU12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13543,50 +13816,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13776,50 +14050,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -13918,50 +14197,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -14060,50 +14342,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -14202,50 +14487,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -14344,50 +14632,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -14486,50 +14777,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -14628,50 +14922,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -14770,50 +15067,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -14912,50 +15212,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -15054,50 +15357,53 @@
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT10" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU10" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>105</v>
       </c>
       <c r="C11" t="n">
         <v>109</v>
       </c>
       <c r="D11" t="n">
         <v>109</v>
       </c>
       <c r="E11" t="n">
         <v>102</v>
       </c>
       <c r="F11" t="n">
         <v>161</v>
       </c>
       <c r="G11" t="n">
         <v>182</v>
       </c>
@@ -15196,50 +15502,53 @@
       </c>
       <c r="AM11" t="n">
         <v>163</v>
       </c>
       <c r="AN11" t="n">
         <v>167</v>
       </c>
       <c r="AO11" t="n">
         <v>162</v>
       </c>
       <c r="AP11" t="n">
         <v>160</v>
       </c>
       <c r="AQ11" t="n">
         <v>167</v>
       </c>
       <c r="AR11" t="n">
         <v>149</v>
       </c>
       <c r="AS11" t="n">
         <v>163</v>
       </c>
       <c r="AT11" t="n">
         <v>150</v>
       </c>
+      <c r="AU11" t="n">
+        <v>174</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>99</v>
       </c>
       <c r="C12" t="n">
         <v>97</v>
       </c>
       <c r="D12" t="n">
         <v>100</v>
       </c>
       <c r="E12" t="n">
         <v>97</v>
       </c>
       <c r="F12" t="n">
         <v>147</v>
       </c>
       <c r="G12" t="n">
         <v>151</v>
       </c>
@@ -15337,64 +15646,67 @@
         <v>155</v>
       </c>
       <c r="AM12" t="n">
         <v>157</v>
       </c>
       <c r="AN12" t="n">
         <v>159</v>
       </c>
       <c r="AO12" t="n">
         <v>160</v>
       </c>
       <c r="AP12" t="n">
         <v>162</v>
       </c>
       <c r="AQ12" t="n">
         <v>164</v>
       </c>
       <c r="AR12" t="n">
         <v>163</v>
       </c>
       <c r="AS12" t="n">
         <v>163</v>
       </c>
       <c r="AT12" t="n">
         <v>162</v>
+      </c>
+      <c r="AU12" t="n">
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT12"/>
+  <dimension ref="A1:AU12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15404,50 +15716,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15637,50 +15950,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -15779,50 +16097,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -15921,50 +16242,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -16063,50 +16387,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -16205,50 +16532,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -16347,50 +16677,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -16489,50 +16822,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -16631,50 +16967,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -16773,50 +17112,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -16915,50 +17257,53 @@
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU10" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>778</v>
       </c>
       <c r="C11" t="n">
         <v>765</v>
       </c>
       <c r="D11" t="n">
         <v>729</v>
       </c>
       <c r="E11" t="n">
         <v>736</v>
       </c>
       <c r="F11" t="n">
         <v>725</v>
       </c>
       <c r="G11" t="n">
         <v>737</v>
       </c>
@@ -17057,50 +17402,53 @@
       </c>
       <c r="AM11" t="n">
         <v>737</v>
       </c>
       <c r="AN11" t="n">
         <v>661</v>
       </c>
       <c r="AO11" t="n">
         <v>650</v>
       </c>
       <c r="AP11" t="n">
         <v>650</v>
       </c>
       <c r="AQ11" t="n">
         <v>650</v>
       </c>
       <c r="AR11" t="n">
         <v>643</v>
       </c>
       <c r="AS11" t="n">
         <v>659</v>
       </c>
       <c r="AT11" t="n">
         <v>634</v>
       </c>
+      <c r="AU11" t="n">
+        <v>660</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>659</v>
       </c>
       <c r="C12" t="n">
         <v>650</v>
       </c>
       <c r="D12" t="n">
         <v>642</v>
       </c>
       <c r="E12" t="n">
         <v>658</v>
       </c>
       <c r="F12" t="n">
         <v>607</v>
       </c>
       <c r="G12" t="n">
         <v>621</v>
       </c>
@@ -17198,64 +17546,67 @@
         <v>627</v>
       </c>
       <c r="AM12" t="n">
         <v>634</v>
       </c>
       <c r="AN12" t="n">
         <v>643</v>
       </c>
       <c r="AO12" t="n">
         <v>647</v>
       </c>
       <c r="AP12" t="n">
         <v>647</v>
       </c>
       <c r="AQ12" t="n">
         <v>658</v>
       </c>
       <c r="AR12" t="n">
         <v>657</v>
       </c>
       <c r="AS12" t="n">
         <v>657</v>
       </c>
       <c r="AT12" t="n">
         <v>647</v>
+      </c>
+      <c r="AU12" t="n">
+        <v>663</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT12"/>
+  <dimension ref="A1:AU12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17265,50 +17616,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17498,50 +17850,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -17640,50 +17997,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -17782,50 +18142,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -17924,50 +18287,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -18066,50 +18432,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -18208,50 +18577,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -18350,50 +18722,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -18492,50 +18867,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -18634,50 +19012,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -18776,50 +19157,53 @@
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT10" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU10" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>680</v>
       </c>
       <c r="C11" t="n">
         <v>668</v>
       </c>
       <c r="D11" t="n">
         <v>707</v>
       </c>
       <c r="E11" t="n">
         <v>715</v>
       </c>
       <c r="F11" t="n">
         <v>660</v>
       </c>
       <c r="G11" t="n">
         <v>685</v>
       </c>
@@ -18918,50 +19302,53 @@
       </c>
       <c r="AM11" t="n">
         <v>594</v>
       </c>
       <c r="AN11" t="n">
         <v>611</v>
       </c>
       <c r="AO11" t="n">
         <v>653</v>
       </c>
       <c r="AP11" t="n">
         <v>639</v>
       </c>
       <c r="AQ11" t="n">
         <v>650</v>
       </c>
       <c r="AR11" t="n">
         <v>657</v>
       </c>
       <c r="AS11" t="n">
         <v>630</v>
       </c>
       <c r="AT11" t="n">
         <v>620</v>
       </c>
+      <c r="AU11" t="n">
+        <v>633</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>705</v>
       </c>
       <c r="C12" t="n">
         <v>696</v>
       </c>
       <c r="D12" t="n">
         <v>687</v>
       </c>
       <c r="E12" t="n">
         <v>704</v>
       </c>
       <c r="F12" t="n">
         <v>648</v>
       </c>
       <c r="G12" t="n">
         <v>663</v>
       </c>
@@ -19059,64 +19446,67 @@
         <v>669</v>
       </c>
       <c r="AM12" t="n">
         <v>676</v>
       </c>
       <c r="AN12" t="n">
         <v>686</v>
       </c>
       <c r="AO12" t="n">
         <v>691</v>
       </c>
       <c r="AP12" t="n">
         <v>691</v>
       </c>
       <c r="AQ12" t="n">
         <v>702</v>
       </c>
       <c r="AR12" t="n">
         <v>701</v>
       </c>
       <c r="AS12" t="n">
         <v>701</v>
       </c>
       <c r="AT12" t="n">
         <v>691</v>
+      </c>
+      <c r="AU12" t="n">
+        <v>708</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT12"/>
+  <dimension ref="A1:AU12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19126,50 +19516,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19359,50 +19750,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -19501,50 +19897,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -19643,50 +20042,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -19785,50 +20187,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -19927,50 +20332,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -20069,50 +20477,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -20211,50 +20622,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -20353,50 +20767,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -20495,50 +20912,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -20637,50 +21057,53 @@
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT10" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AU10" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>228</v>
       </c>
       <c r="C11" t="n">
         <v>223</v>
       </c>
       <c r="D11" t="n">
         <v>212</v>
       </c>
       <c r="E11" t="n">
         <v>222</v>
       </c>
       <c r="F11" t="n">
         <v>233</v>
       </c>
       <c r="G11" t="n">
         <v>231</v>
       </c>
@@ -20779,50 +21202,53 @@
       </c>
       <c r="AM11" t="n">
         <v>350</v>
       </c>
       <c r="AN11" t="n">
         <v>424</v>
       </c>
       <c r="AO11" t="n">
         <v>398</v>
       </c>
       <c r="AP11" t="n">
         <v>410</v>
       </c>
       <c r="AQ11" t="n">
         <v>431</v>
       </c>
       <c r="AR11" t="n">
         <v>424</v>
       </c>
       <c r="AS11" t="n">
         <v>439</v>
       </c>
       <c r="AT11" t="n">
         <v>455</v>
       </c>
+      <c r="AU11" t="n">
+        <v>449</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>309</v>
       </c>
       <c r="C12" t="n">
         <v>302</v>
       </c>
       <c r="D12" t="n">
         <v>311</v>
       </c>
       <c r="E12" t="n">
         <v>294</v>
       </c>
       <c r="F12" t="n">
         <v>347</v>
       </c>
       <c r="G12" t="n">
         <v>352</v>
       </c>
@@ -20920,64 +21346,67 @@
         <v>366</v>
       </c>
       <c r="AM12" t="n">
         <v>378</v>
       </c>
       <c r="AN12" t="n">
         <v>383</v>
       </c>
       <c r="AO12" t="n">
         <v>378</v>
       </c>
       <c r="AP12" t="n">
         <v>377</v>
       </c>
       <c r="AQ12" t="n">
         <v>386</v>
       </c>
       <c r="AR12" t="n">
         <v>384</v>
       </c>
       <c r="AS12" t="n">
         <v>387</v>
       </c>
       <c r="AT12" t="n">
         <v>385</v>
+      </c>
+      <c r="AU12" t="n">
+        <v>383</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT12"/>
+  <dimension ref="A1:AU12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20987,50 +21416,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21220,50 +21650,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -21362,50 +21797,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -21504,50 +21942,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -21646,50 +22087,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -21788,50 +22232,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -21930,50 +22377,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -22072,50 +22522,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -22214,50 +22667,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -22356,50 +22812,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -22498,50 +22957,53 @@
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT10" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AU10" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>156</v>
       </c>
       <c r="C11" t="n">
         <v>157</v>
       </c>
       <c r="D11" t="n">
         <v>138</v>
       </c>
       <c r="E11" t="n">
         <v>146</v>
       </c>
       <c r="F11" t="n">
         <v>135</v>
       </c>
       <c r="G11" t="n">
         <v>151</v>
       </c>
@@ -22640,50 +23102,53 @@
       </c>
       <c r="AM11" t="n">
         <v>135</v>
       </c>
       <c r="AN11" t="n">
         <v>110</v>
       </c>
       <c r="AO11" t="n">
         <v>139</v>
       </c>
       <c r="AP11" t="n">
         <v>123</v>
       </c>
       <c r="AQ11" t="n">
         <v>128</v>
       </c>
       <c r="AR11" t="n">
         <v>134</v>
       </c>
       <c r="AS11" t="n">
         <v>132</v>
       </c>
       <c r="AT11" t="n">
         <v>173</v>
       </c>
+      <c r="AU11" t="n">
+        <v>162</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>188</v>
       </c>
       <c r="C12" t="n">
         <v>186</v>
       </c>
       <c r="D12" t="n">
         <v>183</v>
       </c>
       <c r="E12" t="n">
         <v>188</v>
       </c>
       <c r="F12" t="n">
         <v>178</v>
       </c>
       <c r="G12" t="n">
         <v>182</v>
       </c>
@@ -22781,64 +23246,67 @@
         <v>184</v>
       </c>
       <c r="AM12" t="n">
         <v>186</v>
       </c>
       <c r="AN12" t="n">
         <v>189</v>
       </c>
       <c r="AO12" t="n">
         <v>190</v>
       </c>
       <c r="AP12" t="n">
         <v>190</v>
       </c>
       <c r="AQ12" t="n">
         <v>193</v>
       </c>
       <c r="AR12" t="n">
         <v>193</v>
       </c>
       <c r="AS12" t="n">
         <v>193</v>
       </c>
       <c r="AT12" t="n">
         <v>190</v>
+      </c>
+      <c r="AU12" t="n">
+        <v>195</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT12"/>
+  <dimension ref="A1:AU12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22848,50 +23316,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23081,50 +23550,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -23223,50 +23697,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -23365,50 +23842,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -23507,50 +23987,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -23649,50 +24132,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -23791,50 +24277,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -23933,50 +24422,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -24075,50 +24567,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -24217,50 +24712,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.6</v>
       </c>
@@ -24359,50 +24857,53 @@
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AT10" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="AU10" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>26</v>
       </c>
       <c r="C11" t="n">
         <v>33</v>
       </c>
       <c r="D11" t="n">
         <v>20</v>
       </c>
       <c r="E11" t="n">
         <v>35</v>
       </c>
       <c r="F11" t="n">
         <v>19</v>
       </c>
       <c r="G11" t="n">
         <v>21</v>
       </c>
@@ -24501,50 +25002,53 @@
       </c>
       <c r="AM11" t="n">
         <v>27</v>
       </c>
       <c r="AN11" t="n">
         <v>36</v>
       </c>
       <c r="AO11" t="n">
         <v>43</v>
       </c>
       <c r="AP11" t="n">
         <v>45</v>
       </c>
       <c r="AQ11" t="n">
         <v>42</v>
       </c>
       <c r="AR11" t="n">
         <v>47</v>
       </c>
       <c r="AS11" t="n">
         <v>43</v>
       </c>
       <c r="AT11" t="n">
         <v>36</v>
       </c>
+      <c r="AU11" t="n">
+        <v>46</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>39</v>
       </c>
       <c r="C12" t="n">
         <v>41</v>
       </c>
       <c r="D12" t="n">
         <v>27</v>
       </c>
       <c r="E12" t="n">
         <v>52</v>
       </c>
       <c r="F12" t="n">
         <v>35</v>
       </c>
       <c r="G12" t="n">
         <v>38</v>
       </c>
@@ -24642,64 +25146,67 @@
         <v>28</v>
       </c>
       <c r="AM12" t="n">
         <v>20</v>
       </c>
       <c r="AN12" t="n">
         <v>20</v>
       </c>
       <c r="AO12" t="n">
         <v>28</v>
       </c>
       <c r="AP12" t="n">
         <v>30</v>
       </c>
       <c r="AQ12" t="n">
         <v>27</v>
       </c>
       <c r="AR12" t="n">
         <v>29</v>
       </c>
       <c r="AS12" t="n">
         <v>26</v>
       </c>
       <c r="AT12" t="n">
         <v>22</v>
+      </c>
+      <c r="AU12" t="n">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT12"/>
+  <dimension ref="A1:AU12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -24709,50 +25216,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -24942,50 +25450,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -25084,50 +25597,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -25226,50 +25742,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -25368,50 +25887,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -25510,50 +26032,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -25652,50 +26177,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -25794,50 +26322,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -25936,50 +26467,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -26078,50 +26612,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -26220,50 +26757,53 @@
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT10" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU10" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>1009</v>
       </c>
       <c r="C11" t="n">
         <v>1026</v>
       </c>
       <c r="D11" t="n">
         <v>1003</v>
       </c>
       <c r="E11" t="n">
         <v>986</v>
       </c>
       <c r="F11" t="n">
         <v>996</v>
       </c>
       <c r="G11" t="n">
         <v>993</v>
       </c>
@@ -26362,50 +26902,53 @@
       </c>
       <c r="AM11" t="n">
         <v>1002</v>
       </c>
       <c r="AN11" t="n">
         <v>1038</v>
       </c>
       <c r="AO11" t="n">
         <v>1051</v>
       </c>
       <c r="AP11" t="n">
         <v>1035</v>
       </c>
       <c r="AQ11" t="n">
         <v>1026</v>
       </c>
       <c r="AR11" t="n">
         <v>1037</v>
       </c>
       <c r="AS11" t="n">
         <v>1050</v>
       </c>
       <c r="AT11" t="n">
         <v>1054</v>
       </c>
+      <c r="AU11" t="n">
+        <v>1067</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>976</v>
       </c>
       <c r="C12" t="n">
         <v>963</v>
       </c>
       <c r="D12" t="n">
         <v>951</v>
       </c>
       <c r="E12" t="n">
         <v>974</v>
       </c>
       <c r="F12" t="n">
         <v>933</v>
       </c>
       <c r="G12" t="n">
         <v>954</v>
       </c>
@@ -26503,64 +27046,67 @@
         <v>963</v>
       </c>
       <c r="AM12" t="n">
         <v>974</v>
       </c>
       <c r="AN12" t="n">
         <v>987</v>
       </c>
       <c r="AO12" t="n">
         <v>994</v>
       </c>
       <c r="AP12" t="n">
         <v>994</v>
       </c>
       <c r="AQ12" t="n">
         <v>1011</v>
       </c>
       <c r="AR12" t="n">
         <v>1009</v>
       </c>
       <c r="AS12" t="n">
         <v>1009</v>
       </c>
       <c r="AT12" t="n">
         <v>995</v>
+      </c>
+      <c r="AU12" t="n">
+        <v>1019</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT12"/>
+  <dimension ref="A1:AU12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -26570,50 +27116,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -26803,50 +27350,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -26945,50 +27497,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -27087,50 +27642,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -27229,50 +27787,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -27371,50 +27932,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -27513,50 +28077,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -27655,50 +28222,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -27797,50 +28367,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -27939,50 +28512,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -28081,50 +28657,53 @@
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AT10" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AU10" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>703</v>
       </c>
       <c r="C11" t="n">
         <v>663</v>
       </c>
       <c r="D11" t="n">
         <v>665</v>
       </c>
       <c r="E11" t="n">
         <v>722</v>
       </c>
       <c r="F11" t="n">
         <v>641</v>
       </c>
       <c r="G11" t="n">
         <v>681</v>
       </c>
@@ -28223,50 +28802,53 @@
       </c>
       <c r="AM11" t="n">
         <v>706</v>
       </c>
       <c r="AN11" t="n">
         <v>694</v>
       </c>
       <c r="AO11" t="n">
         <v>693</v>
       </c>
       <c r="AP11" t="n">
         <v>709</v>
       </c>
       <c r="AQ11" t="n">
         <v>747</v>
       </c>
       <c r="AR11" t="n">
         <v>734</v>
       </c>
       <c r="AS11" t="n">
         <v>721</v>
       </c>
       <c r="AT11" t="n">
         <v>691</v>
       </c>
+      <c r="AU11" t="n">
+        <v>721</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>736</v>
       </c>
       <c r="C12" t="n">
         <v>726</v>
       </c>
       <c r="D12" t="n">
         <v>717</v>
       </c>
       <c r="E12" t="n">
         <v>734</v>
       </c>
       <c r="F12" t="n">
         <v>704</v>
       </c>
       <c r="G12" t="n">
         <v>720</v>
       </c>
@@ -28364,64 +28946,67 @@
         <v>726</v>
       </c>
       <c r="AM12" t="n">
         <v>734</v>
       </c>
       <c r="AN12" t="n">
         <v>745</v>
       </c>
       <c r="AO12" t="n">
         <v>750</v>
       </c>
       <c r="AP12" t="n">
         <v>750</v>
       </c>
       <c r="AQ12" t="n">
         <v>762</v>
       </c>
       <c r="AR12" t="n">
         <v>762</v>
       </c>
       <c r="AS12" t="n">
         <v>762</v>
       </c>
       <c r="AT12" t="n">
         <v>750</v>
+      </c>
+      <c r="AU12" t="n">
+        <v>769</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT12"/>
+  <dimension ref="A1:AU12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -28431,50 +29016,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -28664,50 +29250,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -28806,50 +29397,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -28948,50 +29542,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -29090,50 +29687,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -29232,50 +29832,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -29374,50 +29977,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -29516,50 +30122,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -29658,50 +30267,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -29800,50 +30412,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -29942,50 +30557,53 @@
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT10" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU10" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>697</v>
       </c>
       <c r="C11" t="n">
         <v>695</v>
       </c>
       <c r="D11" t="n">
         <v>660</v>
       </c>
       <c r="E11" t="n">
         <v>683</v>
       </c>
       <c r="F11" t="n">
         <v>647</v>
       </c>
       <c r="G11" t="n">
         <v>685</v>
       </c>
@@ -30084,50 +30702,53 @@
       </c>
       <c r="AM11" t="n">
         <v>683</v>
       </c>
       <c r="AN11" t="n">
         <v>714</v>
       </c>
       <c r="AO11" t="n">
         <v>690</v>
       </c>
       <c r="AP11" t="n">
         <v>725</v>
       </c>
       <c r="AQ11" t="n">
         <v>728</v>
       </c>
       <c r="AR11" t="n">
         <v>735</v>
       </c>
       <c r="AS11" t="n">
         <v>741</v>
       </c>
       <c r="AT11" t="n">
         <v>662</v>
       </c>
+      <c r="AU11" t="n">
+        <v>705</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>721</v>
       </c>
       <c r="C12" t="n">
         <v>711</v>
       </c>
       <c r="D12" t="n">
         <v>702</v>
       </c>
       <c r="E12" t="n">
         <v>719</v>
       </c>
       <c r="F12" t="n">
         <v>683</v>
       </c>
       <c r="G12" t="n">
         <v>698</v>
       </c>
@@ -30225,64 +30846,67 @@
         <v>704</v>
       </c>
       <c r="AM12" t="n">
         <v>712</v>
       </c>
       <c r="AN12" t="n">
         <v>722</v>
       </c>
       <c r="AO12" t="n">
         <v>727</v>
       </c>
       <c r="AP12" t="n">
         <v>727</v>
       </c>
       <c r="AQ12" t="n">
         <v>739</v>
       </c>
       <c r="AR12" t="n">
         <v>739</v>
       </c>
       <c r="AS12" t="n">
         <v>739</v>
       </c>
       <c r="AT12" t="n">
         <v>728</v>
+      </c>
+      <c r="AU12" t="n">
+        <v>746</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT12"/>
+  <dimension ref="A1:AU12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -30292,50 +30916,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -30525,50 +31150,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -30667,50 +31297,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -30809,50 +31442,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -30951,50 +31587,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -31093,50 +31732,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -31235,50 +31877,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -31377,50 +32022,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -31519,50 +32167,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -31661,50 +32312,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -31803,50 +32457,53 @@
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT10" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU10" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>416</v>
       </c>
       <c r="C11" t="n">
         <v>409</v>
       </c>
       <c r="D11" t="n">
         <v>431</v>
       </c>
       <c r="E11" t="n">
         <v>442</v>
       </c>
       <c r="F11" t="n">
         <v>399</v>
       </c>
       <c r="G11" t="n">
         <v>408</v>
       </c>
@@ -31945,50 +32602,53 @@
       </c>
       <c r="AM11" t="n">
         <v>424</v>
       </c>
       <c r="AN11" t="n">
         <v>429</v>
       </c>
       <c r="AO11" t="n">
         <v>426</v>
       </c>
       <c r="AP11" t="n">
         <v>420</v>
       </c>
       <c r="AQ11" t="n">
         <v>441</v>
       </c>
       <c r="AR11" t="n">
         <v>420</v>
       </c>
       <c r="AS11" t="n">
         <v>421</v>
       </c>
       <c r="AT11" t="n">
         <v>421</v>
       </c>
+      <c r="AU11" t="n">
+        <v>448</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>407</v>
       </c>
       <c r="C12" t="n">
         <v>402</v>
       </c>
       <c r="D12" t="n">
         <v>397</v>
       </c>
       <c r="E12" t="n">
         <v>407</v>
       </c>
       <c r="F12" t="n">
         <v>395</v>
       </c>
       <c r="G12" t="n">
         <v>403</v>
       </c>
@@ -32086,64 +32746,67 @@
         <v>407</v>
       </c>
       <c r="AM12" t="n">
         <v>412</v>
       </c>
       <c r="AN12" t="n">
         <v>417</v>
       </c>
       <c r="AO12" t="n">
         <v>420</v>
       </c>
       <c r="AP12" t="n">
         <v>420</v>
       </c>
       <c r="AQ12" t="n">
         <v>427</v>
       </c>
       <c r="AR12" t="n">
         <v>427</v>
       </c>
       <c r="AS12" t="n">
         <v>427</v>
       </c>
       <c r="AT12" t="n">
         <v>421</v>
+      </c>
+      <c r="AU12" t="n">
+        <v>431</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT12"/>
+  <dimension ref="A1:AU12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -32153,50 +32816,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -32386,50 +33050,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -32528,50 +33197,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -32670,50 +33342,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -32812,50 +33487,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -32954,50 +33632,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -33096,50 +33777,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -33238,50 +33922,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -33380,50 +34067,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -33522,50 +34212,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -33664,50 +34357,53 @@
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT10" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU10" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>443</v>
       </c>
       <c r="C11" t="n">
         <v>428</v>
       </c>
       <c r="D11" t="n">
         <v>439</v>
       </c>
       <c r="E11" t="n">
         <v>437</v>
       </c>
       <c r="F11" t="n">
         <v>456</v>
       </c>
       <c r="G11" t="n">
         <v>430</v>
       </c>
@@ -33806,50 +34502,53 @@
       </c>
       <c r="AM11" t="n">
         <v>466</v>
       </c>
       <c r="AN11" t="n">
         <v>479</v>
       </c>
       <c r="AO11" t="n">
         <v>489</v>
       </c>
       <c r="AP11" t="n">
         <v>476</v>
       </c>
       <c r="AQ11" t="n">
         <v>476</v>
       </c>
       <c r="AR11" t="n">
         <v>482</v>
       </c>
       <c r="AS11" t="n">
         <v>477</v>
       </c>
       <c r="AT11" t="n">
         <v>489</v>
       </c>
+      <c r="AU11" t="n">
+        <v>473</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>395</v>
       </c>
       <c r="C12" t="n">
         <v>390</v>
       </c>
       <c r="D12" t="n">
         <v>385</v>
       </c>
       <c r="E12" t="n">
         <v>395</v>
       </c>
       <c r="F12" t="n">
         <v>381</v>
       </c>
       <c r="G12" t="n">
         <v>390</v>
       </c>
@@ -33947,64 +34646,67 @@
         <v>394</v>
       </c>
       <c r="AM12" t="n">
         <v>398</v>
       </c>
       <c r="AN12" t="n">
         <v>404</v>
       </c>
       <c r="AO12" t="n">
         <v>406</v>
       </c>
       <c r="AP12" t="n">
         <v>406</v>
       </c>
       <c r="AQ12" t="n">
         <v>413</v>
       </c>
       <c r="AR12" t="n">
         <v>413</v>
       </c>
       <c r="AS12" t="n">
         <v>413</v>
       </c>
       <c r="AT12" t="n">
         <v>407</v>
+      </c>
+      <c r="AU12" t="n">
+        <v>417</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT12"/>
+  <dimension ref="A1:AU12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -34014,50 +34716,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -34247,50 +34950,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -34389,50 +35097,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -34531,50 +35242,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -34673,50 +35387,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -34815,50 +35532,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -34957,50 +35677,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -35099,50 +35822,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -35241,50 +35967,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -35383,50 +36112,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -35525,50 +36257,53 @@
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT10" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU10" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>765</v>
       </c>
       <c r="C11" t="n">
         <v>736</v>
       </c>
       <c r="D11" t="n">
         <v>744</v>
       </c>
       <c r="E11" t="n">
         <v>751</v>
       </c>
       <c r="F11" t="n">
         <v>702</v>
       </c>
       <c r="G11" t="n">
         <v>724</v>
       </c>
@@ -35667,50 +36402,53 @@
       </c>
       <c r="AM11" t="n">
         <v>766</v>
       </c>
       <c r="AN11" t="n">
         <v>789</v>
       </c>
       <c r="AO11" t="n">
         <v>772</v>
       </c>
       <c r="AP11" t="n">
         <v>805</v>
       </c>
       <c r="AQ11" t="n">
         <v>805</v>
       </c>
       <c r="AR11" t="n">
         <v>803</v>
       </c>
       <c r="AS11" t="n">
         <v>797</v>
       </c>
       <c r="AT11" t="n">
         <v>762</v>
       </c>
+      <c r="AU11" t="n">
+        <v>799</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>829</v>
       </c>
       <c r="C12" t="n">
         <v>817</v>
       </c>
       <c r="D12" t="n">
         <v>807</v>
       </c>
       <c r="E12" t="n">
         <v>827</v>
       </c>
       <c r="F12" t="n">
         <v>796</v>
       </c>
       <c r="G12" t="n">
         <v>814</v>
       </c>
@@ -35808,64 +36546,67 @@
         <v>821</v>
       </c>
       <c r="AM12" t="n">
         <v>830</v>
       </c>
       <c r="AN12" t="n">
         <v>842</v>
       </c>
       <c r="AO12" t="n">
         <v>848</v>
       </c>
       <c r="AP12" t="n">
         <v>848</v>
       </c>
       <c r="AQ12" t="n">
         <v>862</v>
       </c>
       <c r="AR12" t="n">
         <v>861</v>
       </c>
       <c r="AS12" t="n">
         <v>861</v>
       </c>
       <c r="AT12" t="n">
         <v>848</v>
+      </c>
+      <c r="AU12" t="n">
+        <v>869</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT12"/>
+  <dimension ref="A1:AU12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -35875,50 +36616,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -36108,50 +36850,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -36250,50 +36997,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -36392,50 +37142,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -36534,50 +37287,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -36676,50 +37432,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -36818,50 +37577,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -36960,50 +37722,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -37102,50 +37867,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -37244,50 +38012,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -37386,50 +38157,53 @@
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT10" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AU10" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>947</v>
       </c>
       <c r="C11" t="n">
         <v>953</v>
       </c>
       <c r="D11" t="n">
         <v>924</v>
       </c>
       <c r="E11" t="n">
         <v>957</v>
       </c>
       <c r="F11" t="n">
         <v>935</v>
       </c>
       <c r="G11" t="n">
         <v>950</v>
       </c>
@@ -37528,50 +38302,53 @@
       </c>
       <c r="AM11" t="n">
         <v>942</v>
       </c>
       <c r="AN11" t="n">
         <v>943</v>
       </c>
       <c r="AO11" t="n">
         <v>972</v>
       </c>
       <c r="AP11" t="n">
         <v>939</v>
       </c>
       <c r="AQ11" t="n">
         <v>968</v>
       </c>
       <c r="AR11" t="n">
         <v>968</v>
       </c>
       <c r="AS11" t="n">
         <v>974</v>
       </c>
       <c r="AT11" t="n">
         <v>983</v>
       </c>
+      <c r="AU11" t="n">
+        <v>989</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>883</v>
       </c>
       <c r="C12" t="n">
         <v>872</v>
       </c>
       <c r="D12" t="n">
         <v>861</v>
       </c>
       <c r="E12" t="n">
         <v>881</v>
       </c>
       <c r="F12" t="n">
         <v>841</v>
       </c>
       <c r="G12" t="n">
         <v>860</v>
       </c>
@@ -37669,64 +38446,67 @@
         <v>868</v>
       </c>
       <c r="AM12" t="n">
         <v>878</v>
       </c>
       <c r="AN12" t="n">
         <v>890</v>
       </c>
       <c r="AO12" t="n">
         <v>896</v>
       </c>
       <c r="AP12" t="n">
         <v>896</v>
       </c>
       <c r="AQ12" t="n">
         <v>911</v>
       </c>
       <c r="AR12" t="n">
         <v>910</v>
       </c>
       <c r="AS12" t="n">
         <v>910</v>
       </c>
       <c r="AT12" t="n">
         <v>897</v>
+      </c>
+      <c r="AU12" t="n">
+        <v>919</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT12"/>
+  <dimension ref="A1:AU12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -37736,50 +38516,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -37969,50 +38750,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -38111,50 +38897,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -38253,50 +39042,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -38395,50 +39187,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -38537,50 +39332,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -38679,50 +39477,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -38821,50 +39622,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -38963,50 +39767,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -39105,50 +39912,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -39247,50 +40057,53 @@
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT10" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU10" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>186</v>
       </c>
       <c r="C11" t="n">
         <v>189</v>
       </c>
       <c r="D11" t="n">
         <v>177</v>
       </c>
       <c r="E11" t="n">
         <v>195</v>
       </c>
       <c r="F11" t="n">
         <v>164</v>
       </c>
       <c r="G11" t="n">
         <v>198</v>
       </c>
@@ -39389,50 +40202,53 @@
       </c>
       <c r="AM11" t="n">
         <v>181</v>
       </c>
       <c r="AN11" t="n">
         <v>172</v>
       </c>
       <c r="AO11" t="n">
         <v>162</v>
       </c>
       <c r="AP11" t="n">
         <v>183</v>
       </c>
       <c r="AQ11" t="n">
         <v>198</v>
       </c>
       <c r="AR11" t="n">
         <v>175</v>
       </c>
       <c r="AS11" t="n">
         <v>185</v>
       </c>
       <c r="AT11" t="n">
         <v>185</v>
       </c>
+      <c r="AU11" t="n">
+        <v>169</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>205</v>
       </c>
       <c r="C12" t="n">
         <v>203</v>
       </c>
       <c r="D12" t="n">
         <v>200</v>
       </c>
       <c r="E12" t="n">
         <v>205</v>
       </c>
       <c r="F12" t="n">
         <v>197</v>
       </c>
       <c r="G12" t="n">
         <v>201</v>
       </c>
@@ -39530,64 +40346,67 @@
         <v>204</v>
       </c>
       <c r="AM12" t="n">
         <v>207</v>
       </c>
       <c r="AN12" t="n">
         <v>210</v>
       </c>
       <c r="AO12" t="n">
         <v>211</v>
       </c>
       <c r="AP12" t="n">
         <v>211</v>
       </c>
       <c r="AQ12" t="n">
         <v>215</v>
       </c>
       <c r="AR12" t="n">
         <v>214</v>
       </c>
       <c r="AS12" t="n">
         <v>214</v>
       </c>
       <c r="AT12" t="n">
         <v>211</v>
+      </c>
+      <c r="AU12" t="n">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT12"/>
+  <dimension ref="A1:AU12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -39597,50 +40416,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -39830,50 +40650,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -39972,50 +40797,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -40114,50 +40942,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -40256,50 +41087,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -40398,50 +41232,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -40540,50 +41377,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -40682,50 +41522,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -40824,50 +41667,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -40966,50 +41812,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -41108,50 +41957,53 @@
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT10" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU10" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>587</v>
       </c>
       <c r="C11" t="n">
         <v>577</v>
       </c>
       <c r="D11" t="n">
         <v>566</v>
       </c>
       <c r="E11" t="n">
         <v>575</v>
       </c>
       <c r="F11" t="n">
         <v>566</v>
       </c>
       <c r="G11" t="n">
         <v>572</v>
       </c>
@@ -41250,50 +42102,53 @@
       </c>
       <c r="AM11" t="n">
         <v>590</v>
       </c>
       <c r="AN11" t="n">
         <v>634</v>
       </c>
       <c r="AO11" t="n">
         <v>623</v>
       </c>
       <c r="AP11" t="n">
         <v>627</v>
       </c>
       <c r="AQ11" t="n">
         <v>633</v>
       </c>
       <c r="AR11" t="n">
         <v>646</v>
       </c>
       <c r="AS11" t="n">
         <v>637</v>
       </c>
       <c r="AT11" t="n">
         <v>630</v>
       </c>
+      <c r="AU11" t="n">
+        <v>653</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>572</v>
       </c>
       <c r="C12" t="n">
         <v>564</v>
       </c>
       <c r="D12" t="n">
         <v>557</v>
       </c>
       <c r="E12" t="n">
         <v>570</v>
       </c>
       <c r="F12" t="n">
         <v>549</v>
       </c>
       <c r="G12" t="n">
         <v>562</v>
       </c>
@@ -41391,46 +42246,49 @@
         <v>579</v>
       </c>
       <c r="AM12" t="n">
         <v>586</v>
       </c>
       <c r="AN12" t="n">
         <v>594</v>
       </c>
       <c r="AO12" t="n">
         <v>598</v>
       </c>
       <c r="AP12" t="n">
         <v>598</v>
       </c>
       <c r="AQ12" t="n">
         <v>608</v>
       </c>
       <c r="AR12" t="n">
         <v>607</v>
       </c>
       <c r="AS12" t="n">
         <v>607</v>
       </c>
       <c r="AT12" t="n">
         <v>599</v>
+      </c>
+      <c r="AU12" t="n">
+        <v>613</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>