--- v0 (2026-04-15)
+++ v1 (2026-05-30)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR12"/>
+  <dimension ref="A1:AS12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -514,50 +514,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -737,50 +738,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -873,50 +879,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -1009,50 +1018,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -1145,50 +1157,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -1281,50 +1296,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -1417,50 +1435,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1553,50 +1574,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1689,50 +1713,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -1825,50 +1852,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -1961,50 +1991,53 @@
       </c>
       <c r="AK10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS10" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>1712</v>
       </c>
       <c r="C11" t="n">
         <v>1689</v>
       </c>
       <c r="D11" t="n">
         <v>1668</v>
       </c>
       <c r="E11" t="n">
         <v>1708</v>
       </c>
       <c r="F11" t="n">
         <v>1637</v>
       </c>
       <c r="G11" t="n">
         <v>1674</v>
       </c>
@@ -2097,50 +2130,53 @@
       </c>
       <c r="AK11" t="n">
         <v>1702</v>
       </c>
       <c r="AL11" t="n">
         <v>1689</v>
       </c>
       <c r="AM11" t="n">
         <v>1708</v>
       </c>
       <c r="AN11" t="n">
         <v>1732</v>
       </c>
       <c r="AO11" t="n">
         <v>1744</v>
       </c>
       <c r="AP11" t="n">
         <v>1744</v>
       </c>
       <c r="AQ11" t="n">
         <v>1773</v>
       </c>
       <c r="AR11" t="n">
         <v>1771</v>
       </c>
+      <c r="AS11" t="n">
+        <v>1771</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>1712</v>
       </c>
       <c r="C12" t="n">
         <v>1689</v>
       </c>
       <c r="D12" t="n">
         <v>1668</v>
       </c>
       <c r="E12" t="n">
         <v>1708</v>
       </c>
       <c r="F12" t="n">
         <v>1637</v>
       </c>
       <c r="G12" t="n">
         <v>1674</v>
       </c>
@@ -2231,65 +2267,68 @@
       <c r="AJ12" t="n">
         <v>1699</v>
       </c>
       <c r="AK12" t="n">
         <v>1702</v>
       </c>
       <c r="AL12" t="n">
         <v>1689</v>
       </c>
       <c r="AM12" t="n">
         <v>1708</v>
       </c>
       <c r="AN12" t="n">
         <v>1732</v>
       </c>
       <c r="AO12" t="n">
         <v>1744</v>
       </c>
       <c r="AP12" t="n">
         <v>1744</v>
       </c>
       <c r="AQ12" t="n">
         <v>1773</v>
       </c>
       <c r="AR12" t="n">
+        <v>1771</v>
+      </c>
+      <c r="AS12" t="n">
         <v>1771</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR12"/>
+  <dimension ref="A1:AS12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2297,50 +2336,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2520,50 +2560,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -2656,50 +2701,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -2792,50 +2840,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -2928,50 +2979,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -3064,50 +3118,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -3200,50 +3257,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -3336,50 +3396,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -3472,50 +3535,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3608,50 +3674,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -3744,50 +3813,53 @@
       </c>
       <c r="AK10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AS10" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>290</v>
       </c>
       <c r="C11" t="n">
         <v>287</v>
       </c>
       <c r="D11" t="n">
         <v>278</v>
       </c>
       <c r="E11" t="n">
         <v>297</v>
       </c>
       <c r="F11" t="n">
         <v>277</v>
       </c>
       <c r="G11" t="n">
         <v>279</v>
       </c>
@@ -3880,50 +3952,53 @@
       </c>
       <c r="AK11" t="n">
         <v>288</v>
       </c>
       <c r="AL11" t="n">
         <v>281</v>
       </c>
       <c r="AM11" t="n">
         <v>290</v>
       </c>
       <c r="AN11" t="n">
         <v>281</v>
       </c>
       <c r="AO11" t="n">
         <v>290</v>
       </c>
       <c r="AP11" t="n">
         <v>281</v>
       </c>
       <c r="AQ11" t="n">
         <v>300</v>
       </c>
       <c r="AR11" t="n">
         <v>293</v>
       </c>
+      <c r="AS11" t="n">
+        <v>290</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>282</v>
       </c>
       <c r="C12" t="n">
         <v>279</v>
       </c>
       <c r="D12" t="n">
         <v>275</v>
       </c>
       <c r="E12" t="n">
         <v>282</v>
       </c>
       <c r="F12" t="n">
         <v>272</v>
       </c>
       <c r="G12" t="n">
         <v>278</v>
       </c>
@@ -4014,65 +4089,68 @@
       <c r="AJ12" t="n">
         <v>279</v>
       </c>
       <c r="AK12" t="n">
         <v>279</v>
       </c>
       <c r="AL12" t="n">
         <v>277</v>
       </c>
       <c r="AM12" t="n">
         <v>280</v>
       </c>
       <c r="AN12" t="n">
         <v>284</v>
       </c>
       <c r="AO12" t="n">
         <v>286</v>
       </c>
       <c r="AP12" t="n">
         <v>286</v>
       </c>
       <c r="AQ12" t="n">
         <v>291</v>
       </c>
       <c r="AR12" t="n">
+        <v>290</v>
+      </c>
+      <c r="AS12" t="n">
         <v>290</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR12"/>
+  <dimension ref="A1:AS12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4080,50 +4158,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4303,50 +4382,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -4439,50 +4523,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -4575,50 +4662,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -4711,50 +4801,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -4847,50 +4940,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -4983,50 +5079,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -5119,50 +5218,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -5255,50 +5357,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -5391,50 +5496,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -5527,50 +5635,53 @@
       </c>
       <c r="AK10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS10" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>412</v>
       </c>
       <c r="C11" t="n">
         <v>404</v>
       </c>
       <c r="D11" t="n">
         <v>412</v>
       </c>
       <c r="E11" t="n">
         <v>401</v>
       </c>
       <c r="F11" t="n">
         <v>407</v>
       </c>
       <c r="G11" t="n">
         <v>397</v>
       </c>
@@ -5663,50 +5774,53 @@
       </c>
       <c r="AK11" t="n">
         <v>418</v>
       </c>
       <c r="AL11" t="n">
         <v>413</v>
       </c>
       <c r="AM11" t="n">
         <v>411</v>
       </c>
       <c r="AN11" t="n">
         <v>414</v>
       </c>
       <c r="AO11" t="n">
         <v>432</v>
       </c>
       <c r="AP11" t="n">
         <v>434</v>
       </c>
       <c r="AQ11" t="n">
         <v>386</v>
       </c>
       <c r="AR11" t="n">
         <v>419</v>
       </c>
+      <c r="AS11" t="n">
+        <v>426</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>418</v>
       </c>
       <c r="C12" t="n">
         <v>412</v>
       </c>
       <c r="D12" t="n">
         <v>407</v>
       </c>
       <c r="E12" t="n">
         <v>417</v>
       </c>
       <c r="F12" t="n">
         <v>395</v>
       </c>
       <c r="G12" t="n">
         <v>403</v>
       </c>
@@ -5797,65 +5911,68 @@
       <c r="AJ12" t="n">
         <v>403</v>
       </c>
       <c r="AK12" t="n">
         <v>403</v>
       </c>
       <c r="AL12" t="n">
         <v>400</v>
       </c>
       <c r="AM12" t="n">
         <v>405</v>
       </c>
       <c r="AN12" t="n">
         <v>410</v>
       </c>
       <c r="AO12" t="n">
         <v>413</v>
       </c>
       <c r="AP12" t="n">
         <v>413</v>
       </c>
       <c r="AQ12" t="n">
         <v>420</v>
       </c>
       <c r="AR12" t="n">
+        <v>420</v>
+      </c>
+      <c r="AS12" t="n">
         <v>420</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR12"/>
+  <dimension ref="A1:AS12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5863,50 +5980,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6086,50 +6204,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -6222,50 +6345,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -6358,50 +6484,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -6494,50 +6623,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6630,50 +6762,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -6766,50 +6901,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -6902,50 +7040,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -7038,50 +7179,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -7174,50 +7318,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -7310,50 +7457,53 @@
       </c>
       <c r="AK10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS10" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>151</v>
       </c>
       <c r="C11" t="n">
         <v>147</v>
       </c>
       <c r="D11" t="n">
         <v>143</v>
       </c>
       <c r="E11" t="n">
         <v>151</v>
       </c>
       <c r="F11" t="n">
         <v>133</v>
       </c>
       <c r="G11" t="n">
         <v>144</v>
       </c>
@@ -7446,50 +7596,53 @@
       </c>
       <c r="AK11" t="n">
         <v>138</v>
       </c>
       <c r="AL11" t="n">
         <v>138</v>
       </c>
       <c r="AM11" t="n">
         <v>146</v>
       </c>
       <c r="AN11" t="n">
         <v>139</v>
       </c>
       <c r="AO11" t="n">
         <v>144</v>
       </c>
       <c r="AP11" t="n">
         <v>135</v>
       </c>
       <c r="AQ11" t="n">
         <v>161</v>
       </c>
       <c r="AR11" t="n">
         <v>144</v>
       </c>
+      <c r="AS11" t="n">
+        <v>139</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>147</v>
       </c>
       <c r="C12" t="n">
         <v>145</v>
       </c>
       <c r="D12" t="n">
         <v>143</v>
       </c>
       <c r="E12" t="n">
         <v>147</v>
       </c>
       <c r="F12" t="n">
         <v>141</v>
       </c>
       <c r="G12" t="n">
         <v>144</v>
       </c>
@@ -7580,65 +7733,68 @@
       <c r="AJ12" t="n">
         <v>148</v>
       </c>
       <c r="AK12" t="n">
         <v>148</v>
       </c>
       <c r="AL12" t="n">
         <v>147</v>
       </c>
       <c r="AM12" t="n">
         <v>149</v>
       </c>
       <c r="AN12" t="n">
         <v>151</v>
       </c>
       <c r="AO12" t="n">
         <v>152</v>
       </c>
       <c r="AP12" t="n">
         <v>152</v>
       </c>
       <c r="AQ12" t="n">
         <v>154</v>
       </c>
       <c r="AR12" t="n">
+        <v>154</v>
+      </c>
+      <c r="AS12" t="n">
         <v>154</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR12"/>
+  <dimension ref="A1:AS12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7646,50 +7802,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7869,50 +8026,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -8005,50 +8167,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -8141,50 +8306,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -8277,50 +8445,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -8413,50 +8584,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -8549,50 +8723,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -8685,50 +8862,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -8821,50 +9001,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -8957,50 +9140,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -9093,50 +9279,53 @@
       </c>
       <c r="AK10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AS10" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>86</v>
       </c>
       <c r="C11" t="n">
         <v>85</v>
       </c>
       <c r="D11" t="n">
         <v>92</v>
       </c>
       <c r="E11" t="n">
         <v>89</v>
       </c>
       <c r="F11" t="n">
         <v>90</v>
       </c>
       <c r="G11" t="n">
         <v>84</v>
       </c>
@@ -9229,50 +9418,53 @@
       </c>
       <c r="AK11" t="n">
         <v>90</v>
       </c>
       <c r="AL11" t="n">
         <v>92</v>
       </c>
       <c r="AM11" t="n">
         <v>90</v>
       </c>
       <c r="AN11" t="n">
         <v>92</v>
       </c>
       <c r="AO11" t="n">
         <v>93</v>
       </c>
       <c r="AP11" t="n">
         <v>84</v>
       </c>
       <c r="AQ11" t="n">
         <v>95</v>
       </c>
       <c r="AR11" t="n">
         <v>94</v>
       </c>
+      <c r="AS11" t="n">
+        <v>94</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>87</v>
       </c>
       <c r="C12" t="n">
         <v>86</v>
       </c>
       <c r="D12" t="n">
         <v>85</v>
       </c>
       <c r="E12" t="n">
         <v>87</v>
       </c>
       <c r="F12" t="n">
         <v>84</v>
       </c>
       <c r="G12" t="n">
         <v>85</v>
       </c>
@@ -9363,65 +9555,68 @@
       <c r="AJ12" t="n">
         <v>82</v>
       </c>
       <c r="AK12" t="n">
         <v>82</v>
       </c>
       <c r="AL12" t="n">
         <v>81</v>
       </c>
       <c r="AM12" t="n">
         <v>82</v>
       </c>
       <c r="AN12" t="n">
         <v>83</v>
       </c>
       <c r="AO12" t="n">
         <v>84</v>
       </c>
       <c r="AP12" t="n">
         <v>84</v>
       </c>
       <c r="AQ12" t="n">
         <v>85</v>
       </c>
       <c r="AR12" t="n">
+        <v>85</v>
+      </c>
+      <c r="AS12" t="n">
         <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR12"/>
+  <dimension ref="A1:AS12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9429,50 +9624,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9652,50 +9848,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -9788,50 +9989,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -9924,50 +10128,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -10060,50 +10267,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -10196,50 +10406,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -10332,50 +10545,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -10468,50 +10684,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -10604,50 +10823,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -10740,50 +10962,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -10876,50 +11101,53 @@
       </c>
       <c r="AK10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS10" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>589</v>
       </c>
       <c r="C11" t="n">
         <v>596</v>
       </c>
       <c r="D11" t="n">
         <v>590</v>
       </c>
       <c r="E11" t="n">
         <v>592</v>
       </c>
       <c r="F11" t="n">
         <v>613</v>
       </c>
       <c r="G11" t="n">
         <v>602</v>
       </c>
@@ -11012,50 +11240,53 @@
       </c>
       <c r="AK11" t="n">
         <v>242</v>
       </c>
       <c r="AL11" t="n">
         <v>258</v>
       </c>
       <c r="AM11" t="n">
         <v>277</v>
       </c>
       <c r="AN11" t="n">
         <v>263</v>
       </c>
       <c r="AO11" t="n">
         <v>300</v>
       </c>
       <c r="AP11" t="n">
         <v>279</v>
       </c>
       <c r="AQ11" t="n">
         <v>281</v>
       </c>
       <c r="AR11" t="n">
         <v>285</v>
       </c>
+      <c r="AS11" t="n">
+        <v>293</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>570</v>
       </c>
       <c r="C12" t="n">
         <v>570</v>
       </c>
       <c r="D12" t="n">
         <v>553</v>
       </c>
       <c r="E12" t="n">
         <v>571</v>
       </c>
       <c r="F12" t="n">
         <v>555</v>
       </c>
       <c r="G12" t="n">
         <v>573</v>
       </c>
@@ -11146,65 +11377,68 @@
       <c r="AJ12" t="n">
         <v>306</v>
       </c>
       <c r="AK12" t="n">
         <v>306</v>
       </c>
       <c r="AL12" t="n">
         <v>304</v>
       </c>
       <c r="AM12" t="n">
         <v>307</v>
       </c>
       <c r="AN12" t="n">
         <v>312</v>
       </c>
       <c r="AO12" t="n">
         <v>315</v>
       </c>
       <c r="AP12" t="n">
         <v>314</v>
       </c>
       <c r="AQ12" t="n">
         <v>319</v>
       </c>
       <c r="AR12" t="n">
+        <v>319</v>
+      </c>
+      <c r="AS12" t="n">
         <v>319</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR12"/>
+  <dimension ref="A1:AS12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11212,50 +11446,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11435,50 +11670,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -11571,50 +11811,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -11707,50 +11950,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -11843,50 +12089,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -11979,50 +12228,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -12115,50 +12367,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -12251,50 +12506,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -12387,50 +12645,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -12523,50 +12784,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -12659,50 +12923,53 @@
       </c>
       <c r="AK10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS10" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>562</v>
       </c>
       <c r="C11" t="n">
         <v>548</v>
       </c>
       <c r="D11" t="n">
         <v>532</v>
       </c>
       <c r="E11" t="n">
         <v>562</v>
       </c>
       <c r="F11" t="n">
         <v>450</v>
       </c>
       <c r="G11" t="n">
         <v>472</v>
       </c>
@@ -12795,50 +13062,53 @@
       </c>
       <c r="AK11" t="n">
         <v>506</v>
       </c>
       <c r="AL11" t="n">
         <v>485</v>
       </c>
       <c r="AM11" t="n">
         <v>547</v>
       </c>
       <c r="AN11" t="n">
         <v>465</v>
       </c>
       <c r="AO11" t="n">
         <v>484</v>
       </c>
       <c r="AP11" t="n">
         <v>490</v>
       </c>
       <c r="AQ11" t="n">
         <v>474</v>
       </c>
       <c r="AR11" t="n">
         <v>474</v>
       </c>
+      <c r="AS11" t="n">
+        <v>462</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>537</v>
       </c>
       <c r="C12" t="n">
         <v>538</v>
       </c>
       <c r="D12" t="n">
         <v>532</v>
       </c>
       <c r="E12" t="n">
         <v>544</v>
       </c>
       <c r="F12" t="n">
         <v>407</v>
       </c>
       <c r="G12" t="n">
         <v>418</v>
       </c>
@@ -12929,65 +13199,68 @@
       <c r="AJ12" t="n">
         <v>437</v>
       </c>
       <c r="AK12" t="n">
         <v>437</v>
       </c>
       <c r="AL12" t="n">
         <v>434</v>
       </c>
       <c r="AM12" t="n">
         <v>441</v>
       </c>
       <c r="AN12" t="n">
         <v>445</v>
       </c>
       <c r="AO12" t="n">
         <v>450</v>
       </c>
       <c r="AP12" t="n">
         <v>448</v>
       </c>
       <c r="AQ12" t="n">
         <v>456</v>
       </c>
       <c r="AR12" t="n">
+        <v>457</v>
+      </c>
+      <c r="AS12" t="n">
         <v>457</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR12"/>
+  <dimension ref="A1:AS12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12995,50 +13268,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13218,50 +13492,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -13354,50 +13633,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -13490,50 +13772,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -13626,50 +13911,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -13762,50 +14050,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -13898,50 +14189,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -14034,50 +14328,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -14170,50 +14467,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -14306,50 +14606,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -14442,50 +14745,53 @@
       </c>
       <c r="AK10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS10" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>105</v>
       </c>
       <c r="C11" t="n">
         <v>109</v>
       </c>
       <c r="D11" t="n">
         <v>109</v>
       </c>
       <c r="E11" t="n">
         <v>102</v>
       </c>
       <c r="F11" t="n">
         <v>161</v>
       </c>
       <c r="G11" t="n">
         <v>182</v>
       </c>
@@ -14578,50 +14884,53 @@
       </c>
       <c r="AK11" t="n">
         <v>192</v>
       </c>
       <c r="AL11" t="n">
         <v>177</v>
       </c>
       <c r="AM11" t="n">
         <v>163</v>
       </c>
       <c r="AN11" t="n">
         <v>167</v>
       </c>
       <c r="AO11" t="n">
         <v>162</v>
       </c>
       <c r="AP11" t="n">
         <v>160</v>
       </c>
       <c r="AQ11" t="n">
         <v>167</v>
       </c>
       <c r="AR11" t="n">
         <v>149</v>
       </c>
+      <c r="AS11" t="n">
+        <v>163</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>99</v>
       </c>
       <c r="C12" t="n">
         <v>97</v>
       </c>
       <c r="D12" t="n">
         <v>100</v>
       </c>
       <c r="E12" t="n">
         <v>97</v>
       </c>
       <c r="F12" t="n">
         <v>147</v>
       </c>
       <c r="G12" t="n">
         <v>151</v>
       </c>
@@ -14712,65 +15021,68 @@
       <c r="AJ12" t="n">
         <v>156</v>
       </c>
       <c r="AK12" t="n">
         <v>157</v>
       </c>
       <c r="AL12" t="n">
         <v>155</v>
       </c>
       <c r="AM12" t="n">
         <v>157</v>
       </c>
       <c r="AN12" t="n">
         <v>159</v>
       </c>
       <c r="AO12" t="n">
         <v>160</v>
       </c>
       <c r="AP12" t="n">
         <v>162</v>
       </c>
       <c r="AQ12" t="n">
         <v>164</v>
       </c>
       <c r="AR12" t="n">
+        <v>163</v>
+      </c>
+      <c r="AS12" t="n">
         <v>163</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR12"/>
+  <dimension ref="A1:AS12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14778,50 +15090,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15001,50 +15314,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -15137,50 +15455,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -15273,50 +15594,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -15409,50 +15733,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -15545,50 +15872,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -15681,50 +16011,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -15817,50 +16150,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -15953,50 +16289,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -16089,50 +16428,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -16225,50 +16567,53 @@
       </c>
       <c r="AK10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS10" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>778</v>
       </c>
       <c r="C11" t="n">
         <v>765</v>
       </c>
       <c r="D11" t="n">
         <v>729</v>
       </c>
       <c r="E11" t="n">
         <v>736</v>
       </c>
       <c r="F11" t="n">
         <v>725</v>
       </c>
       <c r="G11" t="n">
         <v>737</v>
       </c>
@@ -16361,50 +16706,53 @@
       </c>
       <c r="AK11" t="n">
         <v>740</v>
       </c>
       <c r="AL11" t="n">
         <v>691</v>
       </c>
       <c r="AM11" t="n">
         <v>737</v>
       </c>
       <c r="AN11" t="n">
         <v>661</v>
       </c>
       <c r="AO11" t="n">
         <v>650</v>
       </c>
       <c r="AP11" t="n">
         <v>650</v>
       </c>
       <c r="AQ11" t="n">
         <v>650</v>
       </c>
       <c r="AR11" t="n">
         <v>643</v>
       </c>
+      <c r="AS11" t="n">
+        <v>659</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>659</v>
       </c>
       <c r="C12" t="n">
         <v>650</v>
       </c>
       <c r="D12" t="n">
         <v>642</v>
       </c>
       <c r="E12" t="n">
         <v>658</v>
       </c>
       <c r="F12" t="n">
         <v>607</v>
       </c>
       <c r="G12" t="n">
         <v>621</v>
       </c>
@@ -16495,65 +16843,68 @@
       <c r="AJ12" t="n">
         <v>630</v>
       </c>
       <c r="AK12" t="n">
         <v>631</v>
       </c>
       <c r="AL12" t="n">
         <v>627</v>
       </c>
       <c r="AM12" t="n">
         <v>634</v>
       </c>
       <c r="AN12" t="n">
         <v>643</v>
       </c>
       <c r="AO12" t="n">
         <v>647</v>
       </c>
       <c r="AP12" t="n">
         <v>647</v>
       </c>
       <c r="AQ12" t="n">
         <v>658</v>
       </c>
       <c r="AR12" t="n">
+        <v>657</v>
+      </c>
+      <c r="AS12" t="n">
         <v>657</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR12"/>
+  <dimension ref="A1:AS12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16561,50 +16912,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16784,50 +17136,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -16920,50 +17277,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -17056,50 +17416,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -17192,50 +17555,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -17328,50 +17694,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -17464,50 +17833,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -17600,50 +17972,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -17736,50 +18111,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -17872,50 +18250,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -18008,50 +18389,53 @@
       </c>
       <c r="AK10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS10" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>680</v>
       </c>
       <c r="C11" t="n">
         <v>668</v>
       </c>
       <c r="D11" t="n">
         <v>707</v>
       </c>
       <c r="E11" t="n">
         <v>715</v>
       </c>
       <c r="F11" t="n">
         <v>660</v>
       </c>
       <c r="G11" t="n">
         <v>685</v>
       </c>
@@ -18144,50 +18528,53 @@
       </c>
       <c r="AK11" t="n">
         <v>585</v>
       </c>
       <c r="AL11" t="n">
         <v>618</v>
       </c>
       <c r="AM11" t="n">
         <v>594</v>
       </c>
       <c r="AN11" t="n">
         <v>611</v>
       </c>
       <c r="AO11" t="n">
         <v>653</v>
       </c>
       <c r="AP11" t="n">
         <v>639</v>
       </c>
       <c r="AQ11" t="n">
         <v>650</v>
       </c>
       <c r="AR11" t="n">
         <v>657</v>
       </c>
+      <c r="AS11" t="n">
+        <v>630</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>705</v>
       </c>
       <c r="C12" t="n">
         <v>696</v>
       </c>
       <c r="D12" t="n">
         <v>687</v>
       </c>
       <c r="E12" t="n">
         <v>704</v>
       </c>
       <c r="F12" t="n">
         <v>648</v>
       </c>
       <c r="G12" t="n">
         <v>663</v>
       </c>
@@ -18278,65 +18665,68 @@
       <c r="AJ12" t="n">
         <v>673</v>
       </c>
       <c r="AK12" t="n">
         <v>674</v>
       </c>
       <c r="AL12" t="n">
         <v>669</v>
       </c>
       <c r="AM12" t="n">
         <v>676</v>
       </c>
       <c r="AN12" t="n">
         <v>686</v>
       </c>
       <c r="AO12" t="n">
         <v>691</v>
       </c>
       <c r="AP12" t="n">
         <v>691</v>
       </c>
       <c r="AQ12" t="n">
         <v>702</v>
       </c>
       <c r="AR12" t="n">
+        <v>701</v>
+      </c>
+      <c r="AS12" t="n">
         <v>701</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR12"/>
+  <dimension ref="A1:AS12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18344,50 +18734,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18567,50 +18958,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -18703,50 +19099,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -18839,50 +19238,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -18975,50 +19377,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -19111,50 +19516,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -19247,50 +19655,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -19383,50 +19794,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -19519,50 +19933,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -19655,50 +20072,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -19791,50 +20211,53 @@
       </c>
       <c r="AK10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AS10" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>228</v>
       </c>
       <c r="C11" t="n">
         <v>223</v>
       </c>
       <c r="D11" t="n">
         <v>212</v>
       </c>
       <c r="E11" t="n">
         <v>222</v>
       </c>
       <c r="F11" t="n">
         <v>233</v>
       </c>
       <c r="G11" t="n">
         <v>231</v>
       </c>
@@ -19927,50 +20350,53 @@
       </c>
       <c r="AK11" t="n">
         <v>349</v>
       </c>
       <c r="AL11" t="n">
         <v>345</v>
       </c>
       <c r="AM11" t="n">
         <v>350</v>
       </c>
       <c r="AN11" t="n">
         <v>424</v>
       </c>
       <c r="AO11" t="n">
         <v>398</v>
       </c>
       <c r="AP11" t="n">
         <v>410</v>
       </c>
       <c r="AQ11" t="n">
         <v>431</v>
       </c>
       <c r="AR11" t="n">
         <v>424</v>
       </c>
+      <c r="AS11" t="n">
+        <v>439</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>309</v>
       </c>
       <c r="C12" t="n">
         <v>302</v>
       </c>
       <c r="D12" t="n">
         <v>311</v>
       </c>
       <c r="E12" t="n">
         <v>294</v>
       </c>
       <c r="F12" t="n">
         <v>347</v>
       </c>
       <c r="G12" t="n">
         <v>352</v>
       </c>
@@ -20062,64 +20488,67 @@
         <v>364</v>
       </c>
       <c r="AK12" t="n">
         <v>374</v>
       </c>
       <c r="AL12" t="n">
         <v>366</v>
       </c>
       <c r="AM12" t="n">
         <v>378</v>
       </c>
       <c r="AN12" t="n">
         <v>383</v>
       </c>
       <c r="AO12" t="n">
         <v>378</v>
       </c>
       <c r="AP12" t="n">
         <v>377</v>
       </c>
       <c r="AQ12" t="n">
         <v>386</v>
       </c>
       <c r="AR12" t="n">
         <v>384</v>
+      </c>
+      <c r="AS12" t="n">
+        <v>387</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR12"/>
+  <dimension ref="A1:AS12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20127,50 +20556,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20350,50 +20780,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -20486,50 +20921,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -20622,50 +21060,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -20758,50 +21199,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -20894,50 +21338,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -21030,50 +21477,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -21166,50 +21616,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -21302,50 +21755,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -21438,50 +21894,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -21574,50 +22033,53 @@
       </c>
       <c r="AK10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AS10" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>156</v>
       </c>
       <c r="C11" t="n">
         <v>157</v>
       </c>
       <c r="D11" t="n">
         <v>138</v>
       </c>
       <c r="E11" t="n">
         <v>146</v>
       </c>
       <c r="F11" t="n">
         <v>135</v>
       </c>
       <c r="G11" t="n">
         <v>151</v>
       </c>
@@ -21710,50 +22172,53 @@
       </c>
       <c r="AK11" t="n">
         <v>142</v>
       </c>
       <c r="AL11" t="n">
         <v>147</v>
       </c>
       <c r="AM11" t="n">
         <v>135</v>
       </c>
       <c r="AN11" t="n">
         <v>110</v>
       </c>
       <c r="AO11" t="n">
         <v>139</v>
       </c>
       <c r="AP11" t="n">
         <v>123</v>
       </c>
       <c r="AQ11" t="n">
         <v>128</v>
       </c>
       <c r="AR11" t="n">
         <v>134</v>
       </c>
+      <c r="AS11" t="n">
+        <v>132</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>188</v>
       </c>
       <c r="C12" t="n">
         <v>186</v>
       </c>
       <c r="D12" t="n">
         <v>183</v>
       </c>
       <c r="E12" t="n">
         <v>188</v>
       </c>
       <c r="F12" t="n">
         <v>178</v>
       </c>
       <c r="G12" t="n">
         <v>182</v>
       </c>
@@ -21844,65 +22309,68 @@
       <c r="AJ12" t="n">
         <v>185</v>
       </c>
       <c r="AK12" t="n">
         <v>186</v>
       </c>
       <c r="AL12" t="n">
         <v>184</v>
       </c>
       <c r="AM12" t="n">
         <v>186</v>
       </c>
       <c r="AN12" t="n">
         <v>189</v>
       </c>
       <c r="AO12" t="n">
         <v>190</v>
       </c>
       <c r="AP12" t="n">
         <v>190</v>
       </c>
       <c r="AQ12" t="n">
         <v>193</v>
       </c>
       <c r="AR12" t="n">
+        <v>193</v>
+      </c>
+      <c r="AS12" t="n">
         <v>193</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR12"/>
+  <dimension ref="A1:AS12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21910,50 +22378,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22133,50 +22602,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -22269,50 +22743,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -22405,50 +22882,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -22541,50 +23021,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -22677,50 +23160,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -22813,50 +23299,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -22949,50 +23438,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -23085,50 +23577,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -23221,50 +23716,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.6</v>
       </c>
@@ -23357,50 +23855,53 @@
       </c>
       <c r="AK10" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AS10" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>26</v>
       </c>
       <c r="C11" t="n">
         <v>33</v>
       </c>
       <c r="D11" t="n">
         <v>20</v>
       </c>
       <c r="E11" t="n">
         <v>35</v>
       </c>
       <c r="F11" t="n">
         <v>19</v>
       </c>
       <c r="G11" t="n">
         <v>21</v>
       </c>
@@ -23493,50 +23994,53 @@
       </c>
       <c r="AK11" t="n">
         <v>28</v>
       </c>
       <c r="AL11" t="n">
         <v>35</v>
       </c>
       <c r="AM11" t="n">
         <v>27</v>
       </c>
       <c r="AN11" t="n">
         <v>36</v>
       </c>
       <c r="AO11" t="n">
         <v>43</v>
       </c>
       <c r="AP11" t="n">
         <v>45</v>
       </c>
       <c r="AQ11" t="n">
         <v>42</v>
       </c>
       <c r="AR11" t="n">
         <v>47</v>
       </c>
+      <c r="AS11" t="n">
+        <v>43</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>39</v>
       </c>
       <c r="C12" t="n">
         <v>41</v>
       </c>
       <c r="D12" t="n">
         <v>27</v>
       </c>
       <c r="E12" t="n">
         <v>52</v>
       </c>
       <c r="F12" t="n">
         <v>35</v>
       </c>
       <c r="G12" t="n">
         <v>38</v>
       </c>
@@ -23628,64 +24132,67 @@
         <v>32</v>
       </c>
       <c r="AK12" t="n">
         <v>22</v>
       </c>
       <c r="AL12" t="n">
         <v>28</v>
       </c>
       <c r="AM12" t="n">
         <v>20</v>
       </c>
       <c r="AN12" t="n">
         <v>20</v>
       </c>
       <c r="AO12" t="n">
         <v>28</v>
       </c>
       <c r="AP12" t="n">
         <v>30</v>
       </c>
       <c r="AQ12" t="n">
         <v>27</v>
       </c>
       <c r="AR12" t="n">
         <v>29</v>
+      </c>
+      <c r="AS12" t="n">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR12"/>
+  <dimension ref="A1:AS12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -23693,50 +24200,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23916,50 +24424,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -24052,50 +24565,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -24188,50 +24704,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -24324,50 +24843,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -24460,50 +24982,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -24596,50 +25121,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -24732,50 +25260,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -24868,50 +25399,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -25004,50 +25538,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -25140,50 +25677,53 @@
       </c>
       <c r="AK10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS10" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>1009</v>
       </c>
       <c r="C11" t="n">
         <v>1026</v>
       </c>
       <c r="D11" t="n">
         <v>1003</v>
       </c>
       <c r="E11" t="n">
         <v>986</v>
       </c>
       <c r="F11" t="n">
         <v>996</v>
       </c>
       <c r="G11" t="n">
         <v>993</v>
       </c>
@@ -25276,50 +25816,53 @@
       </c>
       <c r="AK11" t="n">
         <v>1032</v>
       </c>
       <c r="AL11" t="n">
         <v>1028</v>
       </c>
       <c r="AM11" t="n">
         <v>1002</v>
       </c>
       <c r="AN11" t="n">
         <v>1038</v>
       </c>
       <c r="AO11" t="n">
         <v>1051</v>
       </c>
       <c r="AP11" t="n">
         <v>1035</v>
       </c>
       <c r="AQ11" t="n">
         <v>1026</v>
       </c>
       <c r="AR11" t="n">
         <v>1037</v>
       </c>
+      <c r="AS11" t="n">
+        <v>1050</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>976</v>
       </c>
       <c r="C12" t="n">
         <v>963</v>
       </c>
       <c r="D12" t="n">
         <v>951</v>
       </c>
       <c r="E12" t="n">
         <v>974</v>
       </c>
       <c r="F12" t="n">
         <v>933</v>
       </c>
       <c r="G12" t="n">
         <v>954</v>
       </c>
@@ -25410,65 +25953,68 @@
       <c r="AJ12" t="n">
         <v>968</v>
       </c>
       <c r="AK12" t="n">
         <v>970</v>
       </c>
       <c r="AL12" t="n">
         <v>963</v>
       </c>
       <c r="AM12" t="n">
         <v>974</v>
       </c>
       <c r="AN12" t="n">
         <v>987</v>
       </c>
       <c r="AO12" t="n">
         <v>994</v>
       </c>
       <c r="AP12" t="n">
         <v>994</v>
       </c>
       <c r="AQ12" t="n">
         <v>1011</v>
       </c>
       <c r="AR12" t="n">
+        <v>1009</v>
+      </c>
+      <c r="AS12" t="n">
         <v>1009</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR12"/>
+  <dimension ref="A1:AS12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -25476,50 +26022,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25699,50 +26246,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -25835,50 +26387,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -25971,50 +26526,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -26107,50 +26665,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -26243,50 +26804,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -26379,50 +26943,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -26515,50 +27082,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -26651,50 +27221,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -26787,50 +27360,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -26923,50 +27499,53 @@
       </c>
       <c r="AK10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AS10" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>703</v>
       </c>
       <c r="C11" t="n">
         <v>663</v>
       </c>
       <c r="D11" t="n">
         <v>665</v>
       </c>
       <c r="E11" t="n">
         <v>722</v>
       </c>
       <c r="F11" t="n">
         <v>641</v>
       </c>
       <c r="G11" t="n">
         <v>681</v>
       </c>
@@ -27059,50 +27638,53 @@
       </c>
       <c r="AK11" t="n">
         <v>670</v>
       </c>
       <c r="AL11" t="n">
         <v>661</v>
       </c>
       <c r="AM11" t="n">
         <v>706</v>
       </c>
       <c r="AN11" t="n">
         <v>694</v>
       </c>
       <c r="AO11" t="n">
         <v>693</v>
       </c>
       <c r="AP11" t="n">
         <v>709</v>
       </c>
       <c r="AQ11" t="n">
         <v>747</v>
       </c>
       <c r="AR11" t="n">
         <v>734</v>
       </c>
+      <c r="AS11" t="n">
+        <v>721</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>736</v>
       </c>
       <c r="C12" t="n">
         <v>726</v>
       </c>
       <c r="D12" t="n">
         <v>717</v>
       </c>
       <c r="E12" t="n">
         <v>734</v>
       </c>
       <c r="F12" t="n">
         <v>704</v>
       </c>
       <c r="G12" t="n">
         <v>720</v>
       </c>
@@ -27193,65 +27775,68 @@
       <c r="AJ12" t="n">
         <v>731</v>
       </c>
       <c r="AK12" t="n">
         <v>732</v>
       </c>
       <c r="AL12" t="n">
         <v>726</v>
       </c>
       <c r="AM12" t="n">
         <v>734</v>
       </c>
       <c r="AN12" t="n">
         <v>745</v>
       </c>
       <c r="AO12" t="n">
         <v>750</v>
       </c>
       <c r="AP12" t="n">
         <v>750</v>
       </c>
       <c r="AQ12" t="n">
         <v>762</v>
       </c>
       <c r="AR12" t="n">
+        <v>762</v>
+      </c>
+      <c r="AS12" t="n">
         <v>762</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR12"/>
+  <dimension ref="A1:AS12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -27259,50 +27844,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27482,50 +28068,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -27618,50 +28209,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -27754,50 +28348,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -27890,50 +28487,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -28026,50 +28626,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -28162,50 +28765,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -28298,50 +28904,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -28434,50 +29043,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -28570,50 +29182,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -28706,50 +29321,53 @@
       </c>
       <c r="AK10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS10" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>697</v>
       </c>
       <c r="C11" t="n">
         <v>695</v>
       </c>
       <c r="D11" t="n">
         <v>660</v>
       </c>
       <c r="E11" t="n">
         <v>683</v>
       </c>
       <c r="F11" t="n">
         <v>647</v>
       </c>
       <c r="G11" t="n">
         <v>685</v>
       </c>
@@ -28842,50 +29460,53 @@
       </c>
       <c r="AK11" t="n">
         <v>668</v>
       </c>
       <c r="AL11" t="n">
         <v>666</v>
       </c>
       <c r="AM11" t="n">
         <v>683</v>
       </c>
       <c r="AN11" t="n">
         <v>714</v>
       </c>
       <c r="AO11" t="n">
         <v>690</v>
       </c>
       <c r="AP11" t="n">
         <v>725</v>
       </c>
       <c r="AQ11" t="n">
         <v>728</v>
       </c>
       <c r="AR11" t="n">
         <v>735</v>
       </c>
+      <c r="AS11" t="n">
+        <v>741</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>721</v>
       </c>
       <c r="C12" t="n">
         <v>711</v>
       </c>
       <c r="D12" t="n">
         <v>702</v>
       </c>
       <c r="E12" t="n">
         <v>719</v>
       </c>
       <c r="F12" t="n">
         <v>683</v>
       </c>
       <c r="G12" t="n">
         <v>698</v>
       </c>
@@ -28976,65 +29597,68 @@
       <c r="AJ12" t="n">
         <v>708</v>
       </c>
       <c r="AK12" t="n">
         <v>710</v>
       </c>
       <c r="AL12" t="n">
         <v>704</v>
       </c>
       <c r="AM12" t="n">
         <v>712</v>
       </c>
       <c r="AN12" t="n">
         <v>722</v>
       </c>
       <c r="AO12" t="n">
         <v>727</v>
       </c>
       <c r="AP12" t="n">
         <v>727</v>
       </c>
       <c r="AQ12" t="n">
         <v>739</v>
       </c>
       <c r="AR12" t="n">
+        <v>739</v>
+      </c>
+      <c r="AS12" t="n">
         <v>739</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR12"/>
+  <dimension ref="A1:AS12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -29042,50 +29666,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -29265,50 +29890,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -29401,50 +30031,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -29537,50 +30170,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -29673,50 +30309,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -29809,50 +30448,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -29945,50 +30587,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -30081,50 +30726,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -30217,50 +30865,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -30353,50 +31004,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -30489,50 +31143,53 @@
       </c>
       <c r="AK10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS10" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>416</v>
       </c>
       <c r="C11" t="n">
         <v>409</v>
       </c>
       <c r="D11" t="n">
         <v>431</v>
       </c>
       <c r="E11" t="n">
         <v>442</v>
       </c>
       <c r="F11" t="n">
         <v>399</v>
       </c>
       <c r="G11" t="n">
         <v>408</v>
       </c>
@@ -30625,50 +31282,53 @@
       </c>
       <c r="AK11" t="n">
         <v>426</v>
       </c>
       <c r="AL11" t="n">
         <v>410</v>
       </c>
       <c r="AM11" t="n">
         <v>424</v>
       </c>
       <c r="AN11" t="n">
         <v>429</v>
       </c>
       <c r="AO11" t="n">
         <v>426</v>
       </c>
       <c r="AP11" t="n">
         <v>420</v>
       </c>
       <c r="AQ11" t="n">
         <v>441</v>
       </c>
       <c r="AR11" t="n">
         <v>420</v>
       </c>
+      <c r="AS11" t="n">
+        <v>421</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>407</v>
       </c>
       <c r="C12" t="n">
         <v>402</v>
       </c>
       <c r="D12" t="n">
         <v>397</v>
       </c>
       <c r="E12" t="n">
         <v>407</v>
       </c>
       <c r="F12" t="n">
         <v>395</v>
       </c>
       <c r="G12" t="n">
         <v>403</v>
       </c>
@@ -30759,65 +31419,68 @@
       <c r="AJ12" t="n">
         <v>409</v>
       </c>
       <c r="AK12" t="n">
         <v>410</v>
       </c>
       <c r="AL12" t="n">
         <v>407</v>
       </c>
       <c r="AM12" t="n">
         <v>412</v>
       </c>
       <c r="AN12" t="n">
         <v>417</v>
       </c>
       <c r="AO12" t="n">
         <v>420</v>
       </c>
       <c r="AP12" t="n">
         <v>420</v>
       </c>
       <c r="AQ12" t="n">
         <v>427</v>
       </c>
       <c r="AR12" t="n">
+        <v>427</v>
+      </c>
+      <c r="AS12" t="n">
         <v>427</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR12"/>
+  <dimension ref="A1:AS12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -30825,50 +31488,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -31048,50 +31712,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -31184,50 +31853,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -31320,50 +31992,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -31456,50 +32131,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -31592,50 +32270,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -31728,50 +32409,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -31864,50 +32548,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -32000,50 +32687,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -32136,50 +32826,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -32272,50 +32965,53 @@
       </c>
       <c r="AK10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS10" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>443</v>
       </c>
       <c r="C11" t="n">
         <v>428</v>
       </c>
       <c r="D11" t="n">
         <v>439</v>
       </c>
       <c r="E11" t="n">
         <v>437</v>
       </c>
       <c r="F11" t="n">
         <v>456</v>
       </c>
       <c r="G11" t="n">
         <v>430</v>
       </c>
@@ -32408,50 +33104,53 @@
       </c>
       <c r="AK11" t="n">
         <v>466</v>
       </c>
       <c r="AL11" t="n">
         <v>466</v>
       </c>
       <c r="AM11" t="n">
         <v>466</v>
       </c>
       <c r="AN11" t="n">
         <v>479</v>
       </c>
       <c r="AO11" t="n">
         <v>489</v>
       </c>
       <c r="AP11" t="n">
         <v>476</v>
       </c>
       <c r="AQ11" t="n">
         <v>476</v>
       </c>
       <c r="AR11" t="n">
         <v>482</v>
       </c>
+      <c r="AS11" t="n">
+        <v>477</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>395</v>
       </c>
       <c r="C12" t="n">
         <v>390</v>
       </c>
       <c r="D12" t="n">
         <v>385</v>
       </c>
       <c r="E12" t="n">
         <v>395</v>
       </c>
       <c r="F12" t="n">
         <v>381</v>
       </c>
       <c r="G12" t="n">
         <v>390</v>
       </c>
@@ -32542,65 +33241,68 @@
       <c r="AJ12" t="n">
         <v>396</v>
       </c>
       <c r="AK12" t="n">
         <v>397</v>
       </c>
       <c r="AL12" t="n">
         <v>394</v>
       </c>
       <c r="AM12" t="n">
         <v>398</v>
       </c>
       <c r="AN12" t="n">
         <v>404</v>
       </c>
       <c r="AO12" t="n">
         <v>406</v>
       </c>
       <c r="AP12" t="n">
         <v>406</v>
       </c>
       <c r="AQ12" t="n">
         <v>413</v>
       </c>
       <c r="AR12" t="n">
+        <v>413</v>
+      </c>
+      <c r="AS12" t="n">
         <v>413</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR12"/>
+  <dimension ref="A1:AS12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -32608,50 +33310,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -32831,50 +33534,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -32967,50 +33675,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -33103,50 +33814,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -33239,50 +33953,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -33375,50 +34092,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -33511,50 +34231,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -33647,50 +34370,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -33783,50 +34509,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -33919,50 +34648,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -34055,50 +34787,53 @@
       </c>
       <c r="AK10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS10" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>765</v>
       </c>
       <c r="C11" t="n">
         <v>736</v>
       </c>
       <c r="D11" t="n">
         <v>744</v>
       </c>
       <c r="E11" t="n">
         <v>751</v>
       </c>
       <c r="F11" t="n">
         <v>702</v>
       </c>
       <c r="G11" t="n">
         <v>724</v>
       </c>
@@ -34191,50 +34926,53 @@
       </c>
       <c r="AK11" t="n">
         <v>759</v>
       </c>
       <c r="AL11" t="n">
         <v>747</v>
       </c>
       <c r="AM11" t="n">
         <v>766</v>
       </c>
       <c r="AN11" t="n">
         <v>789</v>
       </c>
       <c r="AO11" t="n">
         <v>772</v>
       </c>
       <c r="AP11" t="n">
         <v>805</v>
       </c>
       <c r="AQ11" t="n">
         <v>805</v>
       </c>
       <c r="AR11" t="n">
         <v>803</v>
       </c>
+      <c r="AS11" t="n">
+        <v>797</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>829</v>
       </c>
       <c r="C12" t="n">
         <v>817</v>
       </c>
       <c r="D12" t="n">
         <v>807</v>
       </c>
       <c r="E12" t="n">
         <v>827</v>
       </c>
       <c r="F12" t="n">
         <v>796</v>
       </c>
       <c r="G12" t="n">
         <v>814</v>
       </c>
@@ -34325,65 +35063,68 @@
       <c r="AJ12" t="n">
         <v>826</v>
       </c>
       <c r="AK12" t="n">
         <v>827</v>
       </c>
       <c r="AL12" t="n">
         <v>821</v>
       </c>
       <c r="AM12" t="n">
         <v>830</v>
       </c>
       <c r="AN12" t="n">
         <v>842</v>
       </c>
       <c r="AO12" t="n">
         <v>848</v>
       </c>
       <c r="AP12" t="n">
         <v>848</v>
       </c>
       <c r="AQ12" t="n">
         <v>862</v>
       </c>
       <c r="AR12" t="n">
+        <v>861</v>
+      </c>
+      <c r="AS12" t="n">
         <v>861</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR12"/>
+  <dimension ref="A1:AS12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -34391,50 +35132,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -34614,50 +35356,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -34750,50 +35497,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -34886,50 +35636,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -35022,50 +35775,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -35158,50 +35914,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -35294,50 +36053,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -35430,50 +36192,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -35566,50 +36331,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -35702,50 +36470,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -35838,50 +36609,53 @@
       </c>
       <c r="AK10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AS10" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>947</v>
       </c>
       <c r="C11" t="n">
         <v>953</v>
       </c>
       <c r="D11" t="n">
         <v>924</v>
       </c>
       <c r="E11" t="n">
         <v>957</v>
       </c>
       <c r="F11" t="n">
         <v>935</v>
       </c>
       <c r="G11" t="n">
         <v>950</v>
       </c>
@@ -35974,50 +36748,53 @@
       </c>
       <c r="AK11" t="n">
         <v>943</v>
       </c>
       <c r="AL11" t="n">
         <v>942</v>
       </c>
       <c r="AM11" t="n">
         <v>942</v>
       </c>
       <c r="AN11" t="n">
         <v>943</v>
       </c>
       <c r="AO11" t="n">
         <v>972</v>
       </c>
       <c r="AP11" t="n">
         <v>939</v>
       </c>
       <c r="AQ11" t="n">
         <v>968</v>
       </c>
       <c r="AR11" t="n">
         <v>968</v>
       </c>
+      <c r="AS11" t="n">
+        <v>974</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>883</v>
       </c>
       <c r="C12" t="n">
         <v>872</v>
       </c>
       <c r="D12" t="n">
         <v>861</v>
       </c>
       <c r="E12" t="n">
         <v>881</v>
       </c>
       <c r="F12" t="n">
         <v>841</v>
       </c>
       <c r="G12" t="n">
         <v>860</v>
       </c>
@@ -36108,65 +36885,68 @@
       <c r="AJ12" t="n">
         <v>873</v>
       </c>
       <c r="AK12" t="n">
         <v>875</v>
       </c>
       <c r="AL12" t="n">
         <v>868</v>
       </c>
       <c r="AM12" t="n">
         <v>878</v>
       </c>
       <c r="AN12" t="n">
         <v>890</v>
       </c>
       <c r="AO12" t="n">
         <v>896</v>
       </c>
       <c r="AP12" t="n">
         <v>896</v>
       </c>
       <c r="AQ12" t="n">
         <v>911</v>
       </c>
       <c r="AR12" t="n">
+        <v>910</v>
+      </c>
+      <c r="AS12" t="n">
         <v>910</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR12"/>
+  <dimension ref="A1:AS12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -36174,50 +36954,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -36397,50 +37178,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -36533,50 +37319,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -36669,50 +37458,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -36805,50 +37597,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -36941,50 +37736,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -37077,50 +37875,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -37213,50 +38014,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -37349,50 +38153,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -37485,50 +38292,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -37621,50 +38431,53 @@
       </c>
       <c r="AK10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AS10" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>186</v>
       </c>
       <c r="C11" t="n">
         <v>189</v>
       </c>
       <c r="D11" t="n">
         <v>177</v>
       </c>
       <c r="E11" t="n">
         <v>195</v>
       </c>
       <c r="F11" t="n">
         <v>164</v>
       </c>
       <c r="G11" t="n">
         <v>198</v>
       </c>
@@ -37757,50 +38570,53 @@
       </c>
       <c r="AK11" t="n">
         <v>194</v>
       </c>
       <c r="AL11" t="n">
         <v>184</v>
       </c>
       <c r="AM11" t="n">
         <v>181</v>
       </c>
       <c r="AN11" t="n">
         <v>172</v>
       </c>
       <c r="AO11" t="n">
         <v>162</v>
       </c>
       <c r="AP11" t="n">
         <v>183</v>
       </c>
       <c r="AQ11" t="n">
         <v>198</v>
       </c>
       <c r="AR11" t="n">
         <v>175</v>
       </c>
+      <c r="AS11" t="n">
+        <v>185</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>205</v>
       </c>
       <c r="C12" t="n">
         <v>203</v>
       </c>
       <c r="D12" t="n">
         <v>200</v>
       </c>
       <c r="E12" t="n">
         <v>205</v>
       </c>
       <c r="F12" t="n">
         <v>197</v>
       </c>
       <c r="G12" t="n">
         <v>201</v>
       </c>
@@ -37891,65 +38707,68 @@
       <c r="AJ12" t="n">
         <v>206</v>
       </c>
       <c r="AK12" t="n">
         <v>206</v>
       </c>
       <c r="AL12" t="n">
         <v>204</v>
       </c>
       <c r="AM12" t="n">
         <v>207</v>
       </c>
       <c r="AN12" t="n">
         <v>210</v>
       </c>
       <c r="AO12" t="n">
         <v>211</v>
       </c>
       <c r="AP12" t="n">
         <v>211</v>
       </c>
       <c r="AQ12" t="n">
         <v>215</v>
       </c>
       <c r="AR12" t="n">
+        <v>214</v>
+      </c>
+      <c r="AS12" t="n">
         <v>214</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR12"/>
+  <dimension ref="A1:AS12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -37957,50 +38776,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -38180,50 +39000,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-14</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -38316,50 +39141,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -38452,50 +39280,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -38588,50 +39419,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -38724,50 +39558,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -38860,50 +39697,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -38996,50 +39836,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -39132,50 +39975,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -39268,50 +40114,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -39404,50 +40253,53 @@
       </c>
       <c r="AK10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS10" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>587</v>
       </c>
       <c r="C11" t="n">
         <v>577</v>
       </c>
       <c r="D11" t="n">
         <v>566</v>
       </c>
       <c r="E11" t="n">
         <v>575</v>
       </c>
       <c r="F11" t="n">
         <v>566</v>
       </c>
       <c r="G11" t="n">
         <v>572</v>
       </c>
@@ -39540,50 +40392,53 @@
       </c>
       <c r="AK11" t="n">
         <v>574</v>
       </c>
       <c r="AL11" t="n">
         <v>581</v>
       </c>
       <c r="AM11" t="n">
         <v>590</v>
       </c>
       <c r="AN11" t="n">
         <v>634</v>
       </c>
       <c r="AO11" t="n">
         <v>623</v>
       </c>
       <c r="AP11" t="n">
         <v>627</v>
       </c>
       <c r="AQ11" t="n">
         <v>633</v>
       </c>
       <c r="AR11" t="n">
         <v>646</v>
       </c>
+      <c r="AS11" t="n">
+        <v>637</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>572</v>
       </c>
       <c r="C12" t="n">
         <v>564</v>
       </c>
       <c r="D12" t="n">
         <v>557</v>
       </c>
       <c r="E12" t="n">
         <v>570</v>
       </c>
       <c r="F12" t="n">
         <v>549</v>
       </c>
       <c r="G12" t="n">
         <v>562</v>
       </c>
@@ -39674,47 +40529,50 @@
       <c r="AJ12" t="n">
         <v>583</v>
       </c>
       <c r="AK12" t="n">
         <v>584</v>
       </c>
       <c r="AL12" t="n">
         <v>579</v>
       </c>
       <c r="AM12" t="n">
         <v>586</v>
       </c>
       <c r="AN12" t="n">
         <v>594</v>
       </c>
       <c r="AO12" t="n">
         <v>598</v>
       </c>
       <c r="AP12" t="n">
         <v>598</v>
       </c>
       <c r="AQ12" t="n">
         <v>608</v>
       </c>
       <c r="AR12" t="n">
+        <v>607</v>
+      </c>
+      <c r="AS12" t="n">
         <v>607</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>