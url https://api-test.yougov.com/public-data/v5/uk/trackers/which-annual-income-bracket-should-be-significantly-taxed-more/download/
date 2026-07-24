--- v1 (2026-05-30)
+++ v2 (2026-07-24)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS12"/>
+  <dimension ref="A1:AT12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -515,50 +515,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -743,50 +744,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -882,50 +888,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -1021,50 +1030,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -1160,50 +1172,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -1299,50 +1314,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -1438,50 +1456,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1577,50 +1598,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1716,50 +1740,53 @@
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT8" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -1855,50 +1882,53 @@
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AT9" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -1994,50 +2024,53 @@
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT10" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>1712</v>
       </c>
       <c r="C11" t="n">
         <v>1689</v>
       </c>
       <c r="D11" t="n">
         <v>1668</v>
       </c>
       <c r="E11" t="n">
         <v>1708</v>
       </c>
       <c r="F11" t="n">
         <v>1637</v>
       </c>
       <c r="G11" t="n">
         <v>1674</v>
       </c>
@@ -2133,50 +2166,53 @@
       </c>
       <c r="AL11" t="n">
         <v>1689</v>
       </c>
       <c r="AM11" t="n">
         <v>1708</v>
       </c>
       <c r="AN11" t="n">
         <v>1732</v>
       </c>
       <c r="AO11" t="n">
         <v>1744</v>
       </c>
       <c r="AP11" t="n">
         <v>1744</v>
       </c>
       <c r="AQ11" t="n">
         <v>1773</v>
       </c>
       <c r="AR11" t="n">
         <v>1771</v>
       </c>
       <c r="AS11" t="n">
         <v>1771</v>
       </c>
+      <c r="AT11" t="n">
+        <v>1745</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>1712</v>
       </c>
       <c r="C12" t="n">
         <v>1689</v>
       </c>
       <c r="D12" t="n">
         <v>1668</v>
       </c>
       <c r="E12" t="n">
         <v>1708</v>
       </c>
       <c r="F12" t="n">
         <v>1637</v>
       </c>
       <c r="G12" t="n">
         <v>1674</v>
       </c>
@@ -2271,64 +2307,67 @@
         <v>1702</v>
       </c>
       <c r="AL12" t="n">
         <v>1689</v>
       </c>
       <c r="AM12" t="n">
         <v>1708</v>
       </c>
       <c r="AN12" t="n">
         <v>1732</v>
       </c>
       <c r="AO12" t="n">
         <v>1744</v>
       </c>
       <c r="AP12" t="n">
         <v>1744</v>
       </c>
       <c r="AQ12" t="n">
         <v>1773</v>
       </c>
       <c r="AR12" t="n">
         <v>1771</v>
       </c>
       <c r="AS12" t="n">
         <v>1771</v>
+      </c>
+      <c r="AT12" t="n">
+        <v>1745</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS12"/>
+  <dimension ref="A1:AT12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2337,50 +2376,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2565,50 +2605,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -2704,50 +2749,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -2843,50 +2891,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -2982,50 +3033,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -3121,50 +3175,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -3260,50 +3317,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -3399,50 +3459,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -3538,50 +3601,53 @@
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT8" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3677,50 +3743,53 @@
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AT9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -3816,50 +3885,53 @@
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AT10" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>290</v>
       </c>
       <c r="C11" t="n">
         <v>287</v>
       </c>
       <c r="D11" t="n">
         <v>278</v>
       </c>
       <c r="E11" t="n">
         <v>297</v>
       </c>
       <c r="F11" t="n">
         <v>277</v>
       </c>
       <c r="G11" t="n">
         <v>279</v>
       </c>
@@ -3955,50 +4027,53 @@
       </c>
       <c r="AL11" t="n">
         <v>281</v>
       </c>
       <c r="AM11" t="n">
         <v>290</v>
       </c>
       <c r="AN11" t="n">
         <v>281</v>
       </c>
       <c r="AO11" t="n">
         <v>290</v>
       </c>
       <c r="AP11" t="n">
         <v>281</v>
       </c>
       <c r="AQ11" t="n">
         <v>300</v>
       </c>
       <c r="AR11" t="n">
         <v>293</v>
       </c>
       <c r="AS11" t="n">
         <v>290</v>
       </c>
+      <c r="AT11" t="n">
+        <v>271</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>282</v>
       </c>
       <c r="C12" t="n">
         <v>279</v>
       </c>
       <c r="D12" t="n">
         <v>275</v>
       </c>
       <c r="E12" t="n">
         <v>282</v>
       </c>
       <c r="F12" t="n">
         <v>272</v>
       </c>
       <c r="G12" t="n">
         <v>278</v>
       </c>
@@ -4093,64 +4168,67 @@
         <v>279</v>
       </c>
       <c r="AL12" t="n">
         <v>277</v>
       </c>
       <c r="AM12" t="n">
         <v>280</v>
       </c>
       <c r="AN12" t="n">
         <v>284</v>
       </c>
       <c r="AO12" t="n">
         <v>286</v>
       </c>
       <c r="AP12" t="n">
         <v>286</v>
       </c>
       <c r="AQ12" t="n">
         <v>291</v>
       </c>
       <c r="AR12" t="n">
         <v>290</v>
       </c>
       <c r="AS12" t="n">
         <v>290</v>
+      </c>
+      <c r="AT12" t="n">
+        <v>286</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS12"/>
+  <dimension ref="A1:AT12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4159,50 +4237,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4387,50 +4466,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -4526,50 +4610,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -4665,50 +4752,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -4804,50 +4894,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -4943,50 +5036,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -5082,50 +5178,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -5221,50 +5320,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -5360,50 +5462,53 @@
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT8" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -5499,50 +5604,53 @@
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT9" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -5638,50 +5746,53 @@
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT10" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>412</v>
       </c>
       <c r="C11" t="n">
         <v>404</v>
       </c>
       <c r="D11" t="n">
         <v>412</v>
       </c>
       <c r="E11" t="n">
         <v>401</v>
       </c>
       <c r="F11" t="n">
         <v>407</v>
       </c>
       <c r="G11" t="n">
         <v>397</v>
       </c>
@@ -5777,50 +5888,53 @@
       </c>
       <c r="AL11" t="n">
         <v>413</v>
       </c>
       <c r="AM11" t="n">
         <v>411</v>
       </c>
       <c r="AN11" t="n">
         <v>414</v>
       </c>
       <c r="AO11" t="n">
         <v>432</v>
       </c>
       <c r="AP11" t="n">
         <v>434</v>
       </c>
       <c r="AQ11" t="n">
         <v>386</v>
       </c>
       <c r="AR11" t="n">
         <v>419</v>
       </c>
       <c r="AS11" t="n">
         <v>426</v>
       </c>
+      <c r="AT11" t="n">
+        <v>447</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>418</v>
       </c>
       <c r="C12" t="n">
         <v>412</v>
       </c>
       <c r="D12" t="n">
         <v>407</v>
       </c>
       <c r="E12" t="n">
         <v>417</v>
       </c>
       <c r="F12" t="n">
         <v>395</v>
       </c>
       <c r="G12" t="n">
         <v>403</v>
       </c>
@@ -5915,64 +6029,67 @@
         <v>403</v>
       </c>
       <c r="AL12" t="n">
         <v>400</v>
       </c>
       <c r="AM12" t="n">
         <v>405</v>
       </c>
       <c r="AN12" t="n">
         <v>410</v>
       </c>
       <c r="AO12" t="n">
         <v>413</v>
       </c>
       <c r="AP12" t="n">
         <v>413</v>
       </c>
       <c r="AQ12" t="n">
         <v>420</v>
       </c>
       <c r="AR12" t="n">
         <v>420</v>
       </c>
       <c r="AS12" t="n">
         <v>420</v>
+      </c>
+      <c r="AT12" t="n">
+        <v>414</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS12"/>
+  <dimension ref="A1:AT12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5981,50 +6098,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6209,50 +6327,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -6348,50 +6471,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -6487,50 +6613,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -6626,50 +6755,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6765,50 +6897,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -6904,50 +7039,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -7043,50 +7181,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -7182,50 +7323,53 @@
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT8" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -7321,50 +7465,53 @@
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AT9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -7460,50 +7607,53 @@
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT10" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>151</v>
       </c>
       <c r="C11" t="n">
         <v>147</v>
       </c>
       <c r="D11" t="n">
         <v>143</v>
       </c>
       <c r="E11" t="n">
         <v>151</v>
       </c>
       <c r="F11" t="n">
         <v>133</v>
       </c>
       <c r="G11" t="n">
         <v>144</v>
       </c>
@@ -7599,50 +7749,53 @@
       </c>
       <c r="AL11" t="n">
         <v>138</v>
       </c>
       <c r="AM11" t="n">
         <v>146</v>
       </c>
       <c r="AN11" t="n">
         <v>139</v>
       </c>
       <c r="AO11" t="n">
         <v>144</v>
       </c>
       <c r="AP11" t="n">
         <v>135</v>
       </c>
       <c r="AQ11" t="n">
         <v>161</v>
       </c>
       <c r="AR11" t="n">
         <v>144</v>
       </c>
       <c r="AS11" t="n">
         <v>139</v>
       </c>
+      <c r="AT11" t="n">
+        <v>119</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>147</v>
       </c>
       <c r="C12" t="n">
         <v>145</v>
       </c>
       <c r="D12" t="n">
         <v>143</v>
       </c>
       <c r="E12" t="n">
         <v>147</v>
       </c>
       <c r="F12" t="n">
         <v>141</v>
       </c>
       <c r="G12" t="n">
         <v>144</v>
       </c>
@@ -7737,64 +7890,67 @@
         <v>148</v>
       </c>
       <c r="AL12" t="n">
         <v>147</v>
       </c>
       <c r="AM12" t="n">
         <v>149</v>
       </c>
       <c r="AN12" t="n">
         <v>151</v>
       </c>
       <c r="AO12" t="n">
         <v>152</v>
       </c>
       <c r="AP12" t="n">
         <v>152</v>
       </c>
       <c r="AQ12" t="n">
         <v>154</v>
       </c>
       <c r="AR12" t="n">
         <v>154</v>
       </c>
       <c r="AS12" t="n">
         <v>154</v>
+      </c>
+      <c r="AT12" t="n">
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS12"/>
+  <dimension ref="A1:AT12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7803,50 +7959,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8031,50 +8188,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -8170,50 +8332,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -8309,50 +8474,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -8448,50 +8616,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -8587,50 +8758,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -8726,50 +8900,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -8865,50 +9042,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -9004,50 +9184,53 @@
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AT8" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -9143,50 +9326,53 @@
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT9" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -9282,50 +9468,53 @@
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT10" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>86</v>
       </c>
       <c r="C11" t="n">
         <v>85</v>
       </c>
       <c r="D11" t="n">
         <v>92</v>
       </c>
       <c r="E11" t="n">
         <v>89</v>
       </c>
       <c r="F11" t="n">
         <v>90</v>
       </c>
       <c r="G11" t="n">
         <v>84</v>
       </c>
@@ -9421,50 +9610,53 @@
       </c>
       <c r="AL11" t="n">
         <v>92</v>
       </c>
       <c r="AM11" t="n">
         <v>90</v>
       </c>
       <c r="AN11" t="n">
         <v>92</v>
       </c>
       <c r="AO11" t="n">
         <v>93</v>
       </c>
       <c r="AP11" t="n">
         <v>84</v>
       </c>
       <c r="AQ11" t="n">
         <v>95</v>
       </c>
       <c r="AR11" t="n">
         <v>94</v>
       </c>
       <c r="AS11" t="n">
         <v>94</v>
       </c>
+      <c r="AT11" t="n">
+        <v>93</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>87</v>
       </c>
       <c r="C12" t="n">
         <v>86</v>
       </c>
       <c r="D12" t="n">
         <v>85</v>
       </c>
       <c r="E12" t="n">
         <v>87</v>
       </c>
       <c r="F12" t="n">
         <v>84</v>
       </c>
       <c r="G12" t="n">
         <v>85</v>
       </c>
@@ -9559,64 +9751,67 @@
         <v>82</v>
       </c>
       <c r="AL12" t="n">
         <v>81</v>
       </c>
       <c r="AM12" t="n">
         <v>82</v>
       </c>
       <c r="AN12" t="n">
         <v>83</v>
       </c>
       <c r="AO12" t="n">
         <v>84</v>
       </c>
       <c r="AP12" t="n">
         <v>84</v>
       </c>
       <c r="AQ12" t="n">
         <v>85</v>
       </c>
       <c r="AR12" t="n">
         <v>85</v>
       </c>
       <c r="AS12" t="n">
         <v>85</v>
+      </c>
+      <c r="AT12" t="n">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS12"/>
+  <dimension ref="A1:AT12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9625,50 +9820,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9853,50 +10049,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -9992,50 +10193,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -10131,50 +10335,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -10270,50 +10477,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -10409,50 +10619,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -10548,50 +10761,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -10687,50 +10903,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -10826,50 +11045,53 @@
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AT8" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -10965,50 +11187,53 @@
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT9" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -11104,50 +11329,53 @@
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT10" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>589</v>
       </c>
       <c r="C11" t="n">
         <v>596</v>
       </c>
       <c r="D11" t="n">
         <v>590</v>
       </c>
       <c r="E11" t="n">
         <v>592</v>
       </c>
       <c r="F11" t="n">
         <v>613</v>
       </c>
       <c r="G11" t="n">
         <v>602</v>
       </c>
@@ -11243,50 +11471,53 @@
       </c>
       <c r="AL11" t="n">
         <v>258</v>
       </c>
       <c r="AM11" t="n">
         <v>277</v>
       </c>
       <c r="AN11" t="n">
         <v>263</v>
       </c>
       <c r="AO11" t="n">
         <v>300</v>
       </c>
       <c r="AP11" t="n">
         <v>279</v>
       </c>
       <c r="AQ11" t="n">
         <v>281</v>
       </c>
       <c r="AR11" t="n">
         <v>285</v>
       </c>
       <c r="AS11" t="n">
         <v>293</v>
       </c>
+      <c r="AT11" t="n">
+        <v>276</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>570</v>
       </c>
       <c r="C12" t="n">
         <v>570</v>
       </c>
       <c r="D12" t="n">
         <v>553</v>
       </c>
       <c r="E12" t="n">
         <v>571</v>
       </c>
       <c r="F12" t="n">
         <v>555</v>
       </c>
       <c r="G12" t="n">
         <v>573</v>
       </c>
@@ -11381,64 +11612,67 @@
         <v>306</v>
       </c>
       <c r="AL12" t="n">
         <v>304</v>
       </c>
       <c r="AM12" t="n">
         <v>307</v>
       </c>
       <c r="AN12" t="n">
         <v>312</v>
       </c>
       <c r="AO12" t="n">
         <v>315</v>
       </c>
       <c r="AP12" t="n">
         <v>314</v>
       </c>
       <c r="AQ12" t="n">
         <v>319</v>
       </c>
       <c r="AR12" t="n">
         <v>319</v>
       </c>
       <c r="AS12" t="n">
         <v>319</v>
+      </c>
+      <c r="AT12" t="n">
+        <v>315</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS12"/>
+  <dimension ref="A1:AT12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11447,50 +11681,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11675,50 +11910,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -11814,50 +12054,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -11953,50 +12196,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -12092,50 +12338,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -12231,50 +12480,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -12370,50 +12622,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -12509,50 +12764,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -12648,50 +12906,53 @@
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT8" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -12787,50 +13048,53 @@
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AT9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -12926,50 +13190,53 @@
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT10" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>562</v>
       </c>
       <c r="C11" t="n">
         <v>548</v>
       </c>
       <c r="D11" t="n">
         <v>532</v>
       </c>
       <c r="E11" t="n">
         <v>562</v>
       </c>
       <c r="F11" t="n">
         <v>450</v>
       </c>
       <c r="G11" t="n">
         <v>472</v>
       </c>
@@ -13065,50 +13332,53 @@
       </c>
       <c r="AL11" t="n">
         <v>485</v>
       </c>
       <c r="AM11" t="n">
         <v>547</v>
       </c>
       <c r="AN11" t="n">
         <v>465</v>
       </c>
       <c r="AO11" t="n">
         <v>484</v>
       </c>
       <c r="AP11" t="n">
         <v>490</v>
       </c>
       <c r="AQ11" t="n">
         <v>474</v>
       </c>
       <c r="AR11" t="n">
         <v>474</v>
       </c>
       <c r="AS11" t="n">
         <v>462</v>
       </c>
+      <c r="AT11" t="n">
+        <v>481</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>537</v>
       </c>
       <c r="C12" t="n">
         <v>538</v>
       </c>
       <c r="D12" t="n">
         <v>532</v>
       </c>
       <c r="E12" t="n">
         <v>544</v>
       </c>
       <c r="F12" t="n">
         <v>407</v>
       </c>
       <c r="G12" t="n">
         <v>418</v>
       </c>
@@ -13203,64 +13473,67 @@
         <v>437</v>
       </c>
       <c r="AL12" t="n">
         <v>434</v>
       </c>
       <c r="AM12" t="n">
         <v>441</v>
       </c>
       <c r="AN12" t="n">
         <v>445</v>
       </c>
       <c r="AO12" t="n">
         <v>450</v>
       </c>
       <c r="AP12" t="n">
         <v>448</v>
       </c>
       <c r="AQ12" t="n">
         <v>456</v>
       </c>
       <c r="AR12" t="n">
         <v>457</v>
       </c>
       <c r="AS12" t="n">
         <v>457</v>
+      </c>
+      <c r="AT12" t="n">
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS12"/>
+  <dimension ref="A1:AT12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13269,50 +13542,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13497,50 +13771,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -13636,50 +13915,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -13775,50 +14057,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -13914,50 +14199,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -14053,50 +14341,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -14192,50 +14483,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -14331,50 +14625,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -14470,50 +14767,53 @@
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT8" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -14609,50 +14909,53 @@
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AT9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -14748,50 +15051,53 @@
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT10" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>105</v>
       </c>
       <c r="C11" t="n">
         <v>109</v>
       </c>
       <c r="D11" t="n">
         <v>109</v>
       </c>
       <c r="E11" t="n">
         <v>102</v>
       </c>
       <c r="F11" t="n">
         <v>161</v>
       </c>
       <c r="G11" t="n">
         <v>182</v>
       </c>
@@ -14887,50 +15193,53 @@
       </c>
       <c r="AL11" t="n">
         <v>177</v>
       </c>
       <c r="AM11" t="n">
         <v>163</v>
       </c>
       <c r="AN11" t="n">
         <v>167</v>
       </c>
       <c r="AO11" t="n">
         <v>162</v>
       </c>
       <c r="AP11" t="n">
         <v>160</v>
       </c>
       <c r="AQ11" t="n">
         <v>167</v>
       </c>
       <c r="AR11" t="n">
         <v>149</v>
       </c>
       <c r="AS11" t="n">
         <v>163</v>
       </c>
+      <c r="AT11" t="n">
+        <v>150</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>99</v>
       </c>
       <c r="C12" t="n">
         <v>97</v>
       </c>
       <c r="D12" t="n">
         <v>100</v>
       </c>
       <c r="E12" t="n">
         <v>97</v>
       </c>
       <c r="F12" t="n">
         <v>147</v>
       </c>
       <c r="G12" t="n">
         <v>151</v>
       </c>
@@ -15025,64 +15334,67 @@
         <v>157</v>
       </c>
       <c r="AL12" t="n">
         <v>155</v>
       </c>
       <c r="AM12" t="n">
         <v>157</v>
       </c>
       <c r="AN12" t="n">
         <v>159</v>
       </c>
       <c r="AO12" t="n">
         <v>160</v>
       </c>
       <c r="AP12" t="n">
         <v>162</v>
       </c>
       <c r="AQ12" t="n">
         <v>164</v>
       </c>
       <c r="AR12" t="n">
         <v>163</v>
       </c>
       <c r="AS12" t="n">
         <v>163</v>
+      </c>
+      <c r="AT12" t="n">
+        <v>162</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS12"/>
+  <dimension ref="A1:AT12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15091,50 +15403,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15319,50 +15632,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -15458,50 +15776,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -15597,50 +15918,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -15736,50 +16060,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -15875,50 +16202,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -16014,50 +16344,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -16153,50 +16486,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -16292,50 +16628,53 @@
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT8" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -16431,50 +16770,53 @@
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AT9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -16570,50 +16912,53 @@
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT10" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>778</v>
       </c>
       <c r="C11" t="n">
         <v>765</v>
       </c>
       <c r="D11" t="n">
         <v>729</v>
       </c>
       <c r="E11" t="n">
         <v>736</v>
       </c>
       <c r="F11" t="n">
         <v>725</v>
       </c>
       <c r="G11" t="n">
         <v>737</v>
       </c>
@@ -16709,50 +17054,53 @@
       </c>
       <c r="AL11" t="n">
         <v>691</v>
       </c>
       <c r="AM11" t="n">
         <v>737</v>
       </c>
       <c r="AN11" t="n">
         <v>661</v>
       </c>
       <c r="AO11" t="n">
         <v>650</v>
       </c>
       <c r="AP11" t="n">
         <v>650</v>
       </c>
       <c r="AQ11" t="n">
         <v>650</v>
       </c>
       <c r="AR11" t="n">
         <v>643</v>
       </c>
       <c r="AS11" t="n">
         <v>659</v>
       </c>
+      <c r="AT11" t="n">
+        <v>634</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>659</v>
       </c>
       <c r="C12" t="n">
         <v>650</v>
       </c>
       <c r="D12" t="n">
         <v>642</v>
       </c>
       <c r="E12" t="n">
         <v>658</v>
       </c>
       <c r="F12" t="n">
         <v>607</v>
       </c>
       <c r="G12" t="n">
         <v>621</v>
       </c>
@@ -16847,64 +17195,67 @@
         <v>631</v>
       </c>
       <c r="AL12" t="n">
         <v>627</v>
       </c>
       <c r="AM12" t="n">
         <v>634</v>
       </c>
       <c r="AN12" t="n">
         <v>643</v>
       </c>
       <c r="AO12" t="n">
         <v>647</v>
       </c>
       <c r="AP12" t="n">
         <v>647</v>
       </c>
       <c r="AQ12" t="n">
         <v>658</v>
       </c>
       <c r="AR12" t="n">
         <v>657</v>
       </c>
       <c r="AS12" t="n">
         <v>657</v>
+      </c>
+      <c r="AT12" t="n">
+        <v>647</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS12"/>
+  <dimension ref="A1:AT12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16913,50 +17264,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17141,50 +17493,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -17280,50 +17637,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -17419,50 +17779,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -17558,50 +17921,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -17697,50 +18063,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -17836,50 +18205,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -17975,50 +18347,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -18114,50 +18489,53 @@
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT8" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -18253,50 +18631,53 @@
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT9" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -18392,50 +18773,53 @@
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT10" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>680</v>
       </c>
       <c r="C11" t="n">
         <v>668</v>
       </c>
       <c r="D11" t="n">
         <v>707</v>
       </c>
       <c r="E11" t="n">
         <v>715</v>
       </c>
       <c r="F11" t="n">
         <v>660</v>
       </c>
       <c r="G11" t="n">
         <v>685</v>
       </c>
@@ -18531,50 +18915,53 @@
       </c>
       <c r="AL11" t="n">
         <v>618</v>
       </c>
       <c r="AM11" t="n">
         <v>594</v>
       </c>
       <c r="AN11" t="n">
         <v>611</v>
       </c>
       <c r="AO11" t="n">
         <v>653</v>
       </c>
       <c r="AP11" t="n">
         <v>639</v>
       </c>
       <c r="AQ11" t="n">
         <v>650</v>
       </c>
       <c r="AR11" t="n">
         <v>657</v>
       </c>
       <c r="AS11" t="n">
         <v>630</v>
       </c>
+      <c r="AT11" t="n">
+        <v>620</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>705</v>
       </c>
       <c r="C12" t="n">
         <v>696</v>
       </c>
       <c r="D12" t="n">
         <v>687</v>
       </c>
       <c r="E12" t="n">
         <v>704</v>
       </c>
       <c r="F12" t="n">
         <v>648</v>
       </c>
       <c r="G12" t="n">
         <v>663</v>
       </c>
@@ -18669,64 +19056,67 @@
         <v>674</v>
       </c>
       <c r="AL12" t="n">
         <v>669</v>
       </c>
       <c r="AM12" t="n">
         <v>676</v>
       </c>
       <c r="AN12" t="n">
         <v>686</v>
       </c>
       <c r="AO12" t="n">
         <v>691</v>
       </c>
       <c r="AP12" t="n">
         <v>691</v>
       </c>
       <c r="AQ12" t="n">
         <v>702</v>
       </c>
       <c r="AR12" t="n">
         <v>701</v>
       </c>
       <c r="AS12" t="n">
         <v>701</v>
+      </c>
+      <c r="AT12" t="n">
+        <v>691</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS12"/>
+  <dimension ref="A1:AT12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18735,50 +19125,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18963,50 +19354,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -19102,50 +19498,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -19241,50 +19640,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -19380,50 +19782,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -19519,50 +19924,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -19658,50 +20066,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -19797,50 +20208,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -19936,50 +20350,53 @@
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT8" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -20075,50 +20492,53 @@
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AT9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -20214,50 +20634,53 @@
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AT10" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>228</v>
       </c>
       <c r="C11" t="n">
         <v>223</v>
       </c>
       <c r="D11" t="n">
         <v>212</v>
       </c>
       <c r="E11" t="n">
         <v>222</v>
       </c>
       <c r="F11" t="n">
         <v>233</v>
       </c>
       <c r="G11" t="n">
         <v>231</v>
       </c>
@@ -20353,50 +20776,53 @@
       </c>
       <c r="AL11" t="n">
         <v>345</v>
       </c>
       <c r="AM11" t="n">
         <v>350</v>
       </c>
       <c r="AN11" t="n">
         <v>424</v>
       </c>
       <c r="AO11" t="n">
         <v>398</v>
       </c>
       <c r="AP11" t="n">
         <v>410</v>
       </c>
       <c r="AQ11" t="n">
         <v>431</v>
       </c>
       <c r="AR11" t="n">
         <v>424</v>
       </c>
       <c r="AS11" t="n">
         <v>439</v>
       </c>
+      <c r="AT11" t="n">
+        <v>455</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>309</v>
       </c>
       <c r="C12" t="n">
         <v>302</v>
       </c>
       <c r="D12" t="n">
         <v>311</v>
       </c>
       <c r="E12" t="n">
         <v>294</v>
       </c>
       <c r="F12" t="n">
         <v>347</v>
       </c>
       <c r="G12" t="n">
         <v>352</v>
       </c>
@@ -20491,64 +20917,67 @@
         <v>374</v>
       </c>
       <c r="AL12" t="n">
         <v>366</v>
       </c>
       <c r="AM12" t="n">
         <v>378</v>
       </c>
       <c r="AN12" t="n">
         <v>383</v>
       </c>
       <c r="AO12" t="n">
         <v>378</v>
       </c>
       <c r="AP12" t="n">
         <v>377</v>
       </c>
       <c r="AQ12" t="n">
         <v>386</v>
       </c>
       <c r="AR12" t="n">
         <v>384</v>
       </c>
       <c r="AS12" t="n">
         <v>387</v>
+      </c>
+      <c r="AT12" t="n">
+        <v>385</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS12"/>
+  <dimension ref="A1:AT12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20557,50 +20986,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20785,50 +21215,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -20924,50 +21359,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -21063,50 +21501,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -21202,50 +21643,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -21341,50 +21785,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -21480,50 +21927,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -21619,50 +22069,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -21758,50 +22211,53 @@
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT8" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -21897,50 +22353,53 @@
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -22036,50 +22495,53 @@
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AT10" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>156</v>
       </c>
       <c r="C11" t="n">
         <v>157</v>
       </c>
       <c r="D11" t="n">
         <v>138</v>
       </c>
       <c r="E11" t="n">
         <v>146</v>
       </c>
       <c r="F11" t="n">
         <v>135</v>
       </c>
       <c r="G11" t="n">
         <v>151</v>
       </c>
@@ -22175,50 +22637,53 @@
       </c>
       <c r="AL11" t="n">
         <v>147</v>
       </c>
       <c r="AM11" t="n">
         <v>135</v>
       </c>
       <c r="AN11" t="n">
         <v>110</v>
       </c>
       <c r="AO11" t="n">
         <v>139</v>
       </c>
       <c r="AP11" t="n">
         <v>123</v>
       </c>
       <c r="AQ11" t="n">
         <v>128</v>
       </c>
       <c r="AR11" t="n">
         <v>134</v>
       </c>
       <c r="AS11" t="n">
         <v>132</v>
       </c>
+      <c r="AT11" t="n">
+        <v>173</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>188</v>
       </c>
       <c r="C12" t="n">
         <v>186</v>
       </c>
       <c r="D12" t="n">
         <v>183</v>
       </c>
       <c r="E12" t="n">
         <v>188</v>
       </c>
       <c r="F12" t="n">
         <v>178</v>
       </c>
       <c r="G12" t="n">
         <v>182</v>
       </c>
@@ -22313,64 +22778,67 @@
         <v>186</v>
       </c>
       <c r="AL12" t="n">
         <v>184</v>
       </c>
       <c r="AM12" t="n">
         <v>186</v>
       </c>
       <c r="AN12" t="n">
         <v>189</v>
       </c>
       <c r="AO12" t="n">
         <v>190</v>
       </c>
       <c r="AP12" t="n">
         <v>190</v>
       </c>
       <c r="AQ12" t="n">
         <v>193</v>
       </c>
       <c r="AR12" t="n">
         <v>193</v>
       </c>
       <c r="AS12" t="n">
         <v>193</v>
+      </c>
+      <c r="AT12" t="n">
+        <v>190</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS12"/>
+  <dimension ref="A1:AT12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22379,50 +22847,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22607,50 +23076,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -22746,50 +23220,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -22885,50 +23362,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -23024,50 +23504,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -23163,50 +23646,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -23302,50 +23788,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -23441,50 +23930,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -23580,50 +24072,53 @@
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AT8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -23719,50 +24214,53 @@
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AT9" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.6</v>
       </c>
@@ -23858,50 +24356,53 @@
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="AT10" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>26</v>
       </c>
       <c r="C11" t="n">
         <v>33</v>
       </c>
       <c r="D11" t="n">
         <v>20</v>
       </c>
       <c r="E11" t="n">
         <v>35</v>
       </c>
       <c r="F11" t="n">
         <v>19</v>
       </c>
       <c r="G11" t="n">
         <v>21</v>
       </c>
@@ -23997,50 +24498,53 @@
       </c>
       <c r="AL11" t="n">
         <v>35</v>
       </c>
       <c r="AM11" t="n">
         <v>27</v>
       </c>
       <c r="AN11" t="n">
         <v>36</v>
       </c>
       <c r="AO11" t="n">
         <v>43</v>
       </c>
       <c r="AP11" t="n">
         <v>45</v>
       </c>
       <c r="AQ11" t="n">
         <v>42</v>
       </c>
       <c r="AR11" t="n">
         <v>47</v>
       </c>
       <c r="AS11" t="n">
         <v>43</v>
       </c>
+      <c r="AT11" t="n">
+        <v>36</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>39</v>
       </c>
       <c r="C12" t="n">
         <v>41</v>
       </c>
       <c r="D12" t="n">
         <v>27</v>
       </c>
       <c r="E12" t="n">
         <v>52</v>
       </c>
       <c r="F12" t="n">
         <v>35</v>
       </c>
       <c r="G12" t="n">
         <v>38</v>
       </c>
@@ -24135,64 +24639,67 @@
         <v>22</v>
       </c>
       <c r="AL12" t="n">
         <v>28</v>
       </c>
       <c r="AM12" t="n">
         <v>20</v>
       </c>
       <c r="AN12" t="n">
         <v>20</v>
       </c>
       <c r="AO12" t="n">
         <v>28</v>
       </c>
       <c r="AP12" t="n">
         <v>30</v>
       </c>
       <c r="AQ12" t="n">
         <v>27</v>
       </c>
       <c r="AR12" t="n">
         <v>29</v>
       </c>
       <c r="AS12" t="n">
         <v>26</v>
+      </c>
+      <c r="AT12" t="n">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS12"/>
+  <dimension ref="A1:AT12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -24201,50 +24708,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -24429,50 +24937,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -24568,50 +25081,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -24707,50 +25223,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -24846,50 +25365,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -24985,50 +25507,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -25124,50 +25649,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -25263,50 +25791,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -25402,50 +25933,53 @@
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT8" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -25541,50 +26075,53 @@
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AT9" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -25680,50 +26217,53 @@
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT10" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>1009</v>
       </c>
       <c r="C11" t="n">
         <v>1026</v>
       </c>
       <c r="D11" t="n">
         <v>1003</v>
       </c>
       <c r="E11" t="n">
         <v>986</v>
       </c>
       <c r="F11" t="n">
         <v>996</v>
       </c>
       <c r="G11" t="n">
         <v>993</v>
       </c>
@@ -25819,50 +26359,53 @@
       </c>
       <c r="AL11" t="n">
         <v>1028</v>
       </c>
       <c r="AM11" t="n">
         <v>1002</v>
       </c>
       <c r="AN11" t="n">
         <v>1038</v>
       </c>
       <c r="AO11" t="n">
         <v>1051</v>
       </c>
       <c r="AP11" t="n">
         <v>1035</v>
       </c>
       <c r="AQ11" t="n">
         <v>1026</v>
       </c>
       <c r="AR11" t="n">
         <v>1037</v>
       </c>
       <c r="AS11" t="n">
         <v>1050</v>
       </c>
+      <c r="AT11" t="n">
+        <v>1054</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>976</v>
       </c>
       <c r="C12" t="n">
         <v>963</v>
       </c>
       <c r="D12" t="n">
         <v>951</v>
       </c>
       <c r="E12" t="n">
         <v>974</v>
       </c>
       <c r="F12" t="n">
         <v>933</v>
       </c>
       <c r="G12" t="n">
         <v>954</v>
       </c>
@@ -25957,64 +26500,67 @@
         <v>970</v>
       </c>
       <c r="AL12" t="n">
         <v>963</v>
       </c>
       <c r="AM12" t="n">
         <v>974</v>
       </c>
       <c r="AN12" t="n">
         <v>987</v>
       </c>
       <c r="AO12" t="n">
         <v>994</v>
       </c>
       <c r="AP12" t="n">
         <v>994</v>
       </c>
       <c r="AQ12" t="n">
         <v>1011</v>
       </c>
       <c r="AR12" t="n">
         <v>1009</v>
       </c>
       <c r="AS12" t="n">
         <v>1009</v>
+      </c>
+      <c r="AT12" t="n">
+        <v>995</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS12"/>
+  <dimension ref="A1:AT12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -26023,50 +26569,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -26251,50 +26798,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -26390,50 +26942,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -26529,50 +27084,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -26668,50 +27226,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -26807,50 +27368,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -26946,50 +27510,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -27085,50 +27652,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -27224,50 +27794,53 @@
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT8" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -27363,50 +27936,53 @@
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AT9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -27502,50 +28078,53 @@
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AT10" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>703</v>
       </c>
       <c r="C11" t="n">
         <v>663</v>
       </c>
       <c r="D11" t="n">
         <v>665</v>
       </c>
       <c r="E11" t="n">
         <v>722</v>
       </c>
       <c r="F11" t="n">
         <v>641</v>
       </c>
       <c r="G11" t="n">
         <v>681</v>
       </c>
@@ -27641,50 +28220,53 @@
       </c>
       <c r="AL11" t="n">
         <v>661</v>
       </c>
       <c r="AM11" t="n">
         <v>706</v>
       </c>
       <c r="AN11" t="n">
         <v>694</v>
       </c>
       <c r="AO11" t="n">
         <v>693</v>
       </c>
       <c r="AP11" t="n">
         <v>709</v>
       </c>
       <c r="AQ11" t="n">
         <v>747</v>
       </c>
       <c r="AR11" t="n">
         <v>734</v>
       </c>
       <c r="AS11" t="n">
         <v>721</v>
       </c>
+      <c r="AT11" t="n">
+        <v>691</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>736</v>
       </c>
       <c r="C12" t="n">
         <v>726</v>
       </c>
       <c r="D12" t="n">
         <v>717</v>
       </c>
       <c r="E12" t="n">
         <v>734</v>
       </c>
       <c r="F12" t="n">
         <v>704</v>
       </c>
       <c r="G12" t="n">
         <v>720</v>
       </c>
@@ -27779,64 +28361,67 @@
         <v>732</v>
       </c>
       <c r="AL12" t="n">
         <v>726</v>
       </c>
       <c r="AM12" t="n">
         <v>734</v>
       </c>
       <c r="AN12" t="n">
         <v>745</v>
       </c>
       <c r="AO12" t="n">
         <v>750</v>
       </c>
       <c r="AP12" t="n">
         <v>750</v>
       </c>
       <c r="AQ12" t="n">
         <v>762</v>
       </c>
       <c r="AR12" t="n">
         <v>762</v>
       </c>
       <c r="AS12" t="n">
         <v>762</v>
+      </c>
+      <c r="AT12" t="n">
+        <v>750</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS12"/>
+  <dimension ref="A1:AT12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -27845,50 +28430,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -28073,50 +28659,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -28212,50 +28803,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -28351,50 +28945,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -28490,50 +29087,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -28629,50 +29229,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -28768,50 +29371,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -28907,50 +29513,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -29046,50 +29655,53 @@
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT8" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -29185,50 +29797,53 @@
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AT9" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -29324,50 +29939,53 @@
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT10" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>697</v>
       </c>
       <c r="C11" t="n">
         <v>695</v>
       </c>
       <c r="D11" t="n">
         <v>660</v>
       </c>
       <c r="E11" t="n">
         <v>683</v>
       </c>
       <c r="F11" t="n">
         <v>647</v>
       </c>
       <c r="G11" t="n">
         <v>685</v>
       </c>
@@ -29463,50 +30081,53 @@
       </c>
       <c r="AL11" t="n">
         <v>666</v>
       </c>
       <c r="AM11" t="n">
         <v>683</v>
       </c>
       <c r="AN11" t="n">
         <v>714</v>
       </c>
       <c r="AO11" t="n">
         <v>690</v>
       </c>
       <c r="AP11" t="n">
         <v>725</v>
       </c>
       <c r="AQ11" t="n">
         <v>728</v>
       </c>
       <c r="AR11" t="n">
         <v>735</v>
       </c>
       <c r="AS11" t="n">
         <v>741</v>
       </c>
+      <c r="AT11" t="n">
+        <v>662</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>721</v>
       </c>
       <c r="C12" t="n">
         <v>711</v>
       </c>
       <c r="D12" t="n">
         <v>702</v>
       </c>
       <c r="E12" t="n">
         <v>719</v>
       </c>
       <c r="F12" t="n">
         <v>683</v>
       </c>
       <c r="G12" t="n">
         <v>698</v>
       </c>
@@ -29601,64 +30222,67 @@
         <v>710</v>
       </c>
       <c r="AL12" t="n">
         <v>704</v>
       </c>
       <c r="AM12" t="n">
         <v>712</v>
       </c>
       <c r="AN12" t="n">
         <v>722</v>
       </c>
       <c r="AO12" t="n">
         <v>727</v>
       </c>
       <c r="AP12" t="n">
         <v>727</v>
       </c>
       <c r="AQ12" t="n">
         <v>739</v>
       </c>
       <c r="AR12" t="n">
         <v>739</v>
       </c>
       <c r="AS12" t="n">
         <v>739</v>
+      </c>
+      <c r="AT12" t="n">
+        <v>728</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS12"/>
+  <dimension ref="A1:AT12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -29667,50 +30291,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -29895,50 +30520,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -30034,50 +30664,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -30173,50 +30806,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -30312,50 +30948,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -30451,50 +31090,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -30590,50 +31232,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -30729,50 +31374,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -30868,50 +31516,53 @@
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT8" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -31007,50 +31658,53 @@
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT9" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -31146,50 +31800,53 @@
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT10" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>416</v>
       </c>
       <c r="C11" t="n">
         <v>409</v>
       </c>
       <c r="D11" t="n">
         <v>431</v>
       </c>
       <c r="E11" t="n">
         <v>442</v>
       </c>
       <c r="F11" t="n">
         <v>399</v>
       </c>
       <c r="G11" t="n">
         <v>408</v>
       </c>
@@ -31285,50 +31942,53 @@
       </c>
       <c r="AL11" t="n">
         <v>410</v>
       </c>
       <c r="AM11" t="n">
         <v>424</v>
       </c>
       <c r="AN11" t="n">
         <v>429</v>
       </c>
       <c r="AO11" t="n">
         <v>426</v>
       </c>
       <c r="AP11" t="n">
         <v>420</v>
       </c>
       <c r="AQ11" t="n">
         <v>441</v>
       </c>
       <c r="AR11" t="n">
         <v>420</v>
       </c>
       <c r="AS11" t="n">
         <v>421</v>
       </c>
+      <c r="AT11" t="n">
+        <v>421</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>407</v>
       </c>
       <c r="C12" t="n">
         <v>402</v>
       </c>
       <c r="D12" t="n">
         <v>397</v>
       </c>
       <c r="E12" t="n">
         <v>407</v>
       </c>
       <c r="F12" t="n">
         <v>395</v>
       </c>
       <c r="G12" t="n">
         <v>403</v>
       </c>
@@ -31423,64 +32083,67 @@
         <v>410</v>
       </c>
       <c r="AL12" t="n">
         <v>407</v>
       </c>
       <c r="AM12" t="n">
         <v>412</v>
       </c>
       <c r="AN12" t="n">
         <v>417</v>
       </c>
       <c r="AO12" t="n">
         <v>420</v>
       </c>
       <c r="AP12" t="n">
         <v>420</v>
       </c>
       <c r="AQ12" t="n">
         <v>427</v>
       </c>
       <c r="AR12" t="n">
         <v>427</v>
       </c>
       <c r="AS12" t="n">
         <v>427</v>
+      </c>
+      <c r="AT12" t="n">
+        <v>421</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS12"/>
+  <dimension ref="A1:AT12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -31489,50 +32152,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -31717,50 +32381,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -31856,50 +32525,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -31995,50 +32667,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -32134,50 +32809,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -32273,50 +32951,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -32412,50 +33093,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -32551,50 +33235,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -32690,50 +33377,53 @@
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT8" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -32829,50 +33519,53 @@
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AT9" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -32968,50 +33661,53 @@
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT10" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>443</v>
       </c>
       <c r="C11" t="n">
         <v>428</v>
       </c>
       <c r="D11" t="n">
         <v>439</v>
       </c>
       <c r="E11" t="n">
         <v>437</v>
       </c>
       <c r="F11" t="n">
         <v>456</v>
       </c>
       <c r="G11" t="n">
         <v>430</v>
       </c>
@@ -33107,50 +33803,53 @@
       </c>
       <c r="AL11" t="n">
         <v>466</v>
       </c>
       <c r="AM11" t="n">
         <v>466</v>
       </c>
       <c r="AN11" t="n">
         <v>479</v>
       </c>
       <c r="AO11" t="n">
         <v>489</v>
       </c>
       <c r="AP11" t="n">
         <v>476</v>
       </c>
       <c r="AQ11" t="n">
         <v>476</v>
       </c>
       <c r="AR11" t="n">
         <v>482</v>
       </c>
       <c r="AS11" t="n">
         <v>477</v>
       </c>
+      <c r="AT11" t="n">
+        <v>489</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>395</v>
       </c>
       <c r="C12" t="n">
         <v>390</v>
       </c>
       <c r="D12" t="n">
         <v>385</v>
       </c>
       <c r="E12" t="n">
         <v>395</v>
       </c>
       <c r="F12" t="n">
         <v>381</v>
       </c>
       <c r="G12" t="n">
         <v>390</v>
       </c>
@@ -33245,64 +33944,67 @@
         <v>397</v>
       </c>
       <c r="AL12" t="n">
         <v>394</v>
       </c>
       <c r="AM12" t="n">
         <v>398</v>
       </c>
       <c r="AN12" t="n">
         <v>404</v>
       </c>
       <c r="AO12" t="n">
         <v>406</v>
       </c>
       <c r="AP12" t="n">
         <v>406</v>
       </c>
       <c r="AQ12" t="n">
         <v>413</v>
       </c>
       <c r="AR12" t="n">
         <v>413</v>
       </c>
       <c r="AS12" t="n">
         <v>413</v>
+      </c>
+      <c r="AT12" t="n">
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS12"/>
+  <dimension ref="A1:AT12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -33311,50 +34013,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -33539,50 +34242,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -33678,50 +34386,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -33817,50 +34528,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -33956,50 +34670,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -34095,50 +34812,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -34234,50 +34954,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -34373,50 +35096,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -34512,50 +35238,53 @@
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT8" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -34651,50 +35380,53 @@
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT9" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -34790,50 +35522,53 @@
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT10" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>765</v>
       </c>
       <c r="C11" t="n">
         <v>736</v>
       </c>
       <c r="D11" t="n">
         <v>744</v>
       </c>
       <c r="E11" t="n">
         <v>751</v>
       </c>
       <c r="F11" t="n">
         <v>702</v>
       </c>
       <c r="G11" t="n">
         <v>724</v>
       </c>
@@ -34929,50 +35664,53 @@
       </c>
       <c r="AL11" t="n">
         <v>747</v>
       </c>
       <c r="AM11" t="n">
         <v>766</v>
       </c>
       <c r="AN11" t="n">
         <v>789</v>
       </c>
       <c r="AO11" t="n">
         <v>772</v>
       </c>
       <c r="AP11" t="n">
         <v>805</v>
       </c>
       <c r="AQ11" t="n">
         <v>805</v>
       </c>
       <c r="AR11" t="n">
         <v>803</v>
       </c>
       <c r="AS11" t="n">
         <v>797</v>
       </c>
+      <c r="AT11" t="n">
+        <v>762</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>829</v>
       </c>
       <c r="C12" t="n">
         <v>817</v>
       </c>
       <c r="D12" t="n">
         <v>807</v>
       </c>
       <c r="E12" t="n">
         <v>827</v>
       </c>
       <c r="F12" t="n">
         <v>796</v>
       </c>
       <c r="G12" t="n">
         <v>814</v>
       </c>
@@ -35067,64 +35805,67 @@
         <v>827</v>
       </c>
       <c r="AL12" t="n">
         <v>821</v>
       </c>
       <c r="AM12" t="n">
         <v>830</v>
       </c>
       <c r="AN12" t="n">
         <v>842</v>
       </c>
       <c r="AO12" t="n">
         <v>848</v>
       </c>
       <c r="AP12" t="n">
         <v>848</v>
       </c>
       <c r="AQ12" t="n">
         <v>862</v>
       </c>
       <c r="AR12" t="n">
         <v>861</v>
       </c>
       <c r="AS12" t="n">
         <v>861</v>
+      </c>
+      <c r="AT12" t="n">
+        <v>848</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS12"/>
+  <dimension ref="A1:AT12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -35133,50 +35874,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -35361,50 +36103,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -35500,50 +36247,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -35639,50 +36389,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -35778,50 +36531,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -35917,50 +36673,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -36056,50 +36815,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -36195,50 +36957,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -36334,50 +37099,53 @@
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT8" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -36473,50 +37241,53 @@
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AT9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -36612,50 +37383,53 @@
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AT10" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>947</v>
       </c>
       <c r="C11" t="n">
         <v>953</v>
       </c>
       <c r="D11" t="n">
         <v>924</v>
       </c>
       <c r="E11" t="n">
         <v>957</v>
       </c>
       <c r="F11" t="n">
         <v>935</v>
       </c>
       <c r="G11" t="n">
         <v>950</v>
       </c>
@@ -36751,50 +37525,53 @@
       </c>
       <c r="AL11" t="n">
         <v>942</v>
       </c>
       <c r="AM11" t="n">
         <v>942</v>
       </c>
       <c r="AN11" t="n">
         <v>943</v>
       </c>
       <c r="AO11" t="n">
         <v>972</v>
       </c>
       <c r="AP11" t="n">
         <v>939</v>
       </c>
       <c r="AQ11" t="n">
         <v>968</v>
       </c>
       <c r="AR11" t="n">
         <v>968</v>
       </c>
       <c r="AS11" t="n">
         <v>974</v>
       </c>
+      <c r="AT11" t="n">
+        <v>983</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>883</v>
       </c>
       <c r="C12" t="n">
         <v>872</v>
       </c>
       <c r="D12" t="n">
         <v>861</v>
       </c>
       <c r="E12" t="n">
         <v>881</v>
       </c>
       <c r="F12" t="n">
         <v>841</v>
       </c>
       <c r="G12" t="n">
         <v>860</v>
       </c>
@@ -36889,64 +37666,67 @@
         <v>875</v>
       </c>
       <c r="AL12" t="n">
         <v>868</v>
       </c>
       <c r="AM12" t="n">
         <v>878</v>
       </c>
       <c r="AN12" t="n">
         <v>890</v>
       </c>
       <c r="AO12" t="n">
         <v>896</v>
       </c>
       <c r="AP12" t="n">
         <v>896</v>
       </c>
       <c r="AQ12" t="n">
         <v>911</v>
       </c>
       <c r="AR12" t="n">
         <v>910</v>
       </c>
       <c r="AS12" t="n">
         <v>910</v>
+      </c>
+      <c r="AT12" t="n">
+        <v>897</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS12"/>
+  <dimension ref="A1:AT12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -36955,50 +37735,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -37183,50 +37964,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -37322,50 +38108,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -37461,50 +38250,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -37600,50 +38392,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -37739,50 +38534,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -37878,50 +38676,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -38017,50 +38818,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -38156,50 +38960,53 @@
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT8" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -38295,50 +39102,53 @@
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT9" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -38434,50 +39244,53 @@
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT10" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>186</v>
       </c>
       <c r="C11" t="n">
         <v>189</v>
       </c>
       <c r="D11" t="n">
         <v>177</v>
       </c>
       <c r="E11" t="n">
         <v>195</v>
       </c>
       <c r="F11" t="n">
         <v>164</v>
       </c>
       <c r="G11" t="n">
         <v>198</v>
       </c>
@@ -38573,50 +39386,53 @@
       </c>
       <c r="AL11" t="n">
         <v>184</v>
       </c>
       <c r="AM11" t="n">
         <v>181</v>
       </c>
       <c r="AN11" t="n">
         <v>172</v>
       </c>
       <c r="AO11" t="n">
         <v>162</v>
       </c>
       <c r="AP11" t="n">
         <v>183</v>
       </c>
       <c r="AQ11" t="n">
         <v>198</v>
       </c>
       <c r="AR11" t="n">
         <v>175</v>
       </c>
       <c r="AS11" t="n">
         <v>185</v>
       </c>
+      <c r="AT11" t="n">
+        <v>185</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>205</v>
       </c>
       <c r="C12" t="n">
         <v>203</v>
       </c>
       <c r="D12" t="n">
         <v>200</v>
       </c>
       <c r="E12" t="n">
         <v>205</v>
       </c>
       <c r="F12" t="n">
         <v>197</v>
       </c>
       <c r="G12" t="n">
         <v>201</v>
       </c>
@@ -38711,64 +39527,67 @@
         <v>206</v>
       </c>
       <c r="AL12" t="n">
         <v>204</v>
       </c>
       <c r="AM12" t="n">
         <v>207</v>
       </c>
       <c r="AN12" t="n">
         <v>210</v>
       </c>
       <c r="AO12" t="n">
         <v>211</v>
       </c>
       <c r="AP12" t="n">
         <v>211</v>
       </c>
       <c r="AQ12" t="n">
         <v>215</v>
       </c>
       <c r="AR12" t="n">
         <v>214</v>
       </c>
       <c r="AS12" t="n">
         <v>214</v>
+      </c>
+      <c r="AT12" t="n">
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS12"/>
+  <dimension ref="A1:AT12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -38777,50 +39596,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If taxes were to be increased for the richest people, at what level of annual income do you think people should see their current levels of tax significantly increased?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -39005,50 +39825,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People earning above £50,000 a year</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -39144,50 +39969,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>People earning above £75,000 a year</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -39283,50 +40111,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>People earning above £100,000 a year</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -39422,50 +40253,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>People earning above £150,000 a year</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -39561,50 +40395,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>People earning above £250,000 a year</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -39700,50 +40537,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>People earning above £500,000 a year</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -39839,50 +40679,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>People earning above £1 million a year</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -39978,50 +40821,53 @@
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT8" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -40117,50 +40963,53 @@
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AT9" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -40256,50 +41105,53 @@
       </c>
       <c r="AL10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS10" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT10" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>587</v>
       </c>
       <c r="C11" t="n">
         <v>577</v>
       </c>
       <c r="D11" t="n">
         <v>566</v>
       </c>
       <c r="E11" t="n">
         <v>575</v>
       </c>
       <c r="F11" t="n">
         <v>566</v>
       </c>
       <c r="G11" t="n">
         <v>572</v>
       </c>
@@ -40395,50 +41247,53 @@
       </c>
       <c r="AL11" t="n">
         <v>581</v>
       </c>
       <c r="AM11" t="n">
         <v>590</v>
       </c>
       <c r="AN11" t="n">
         <v>634</v>
       </c>
       <c r="AO11" t="n">
         <v>623</v>
       </c>
       <c r="AP11" t="n">
         <v>627</v>
       </c>
       <c r="AQ11" t="n">
         <v>633</v>
       </c>
       <c r="AR11" t="n">
         <v>646</v>
       </c>
       <c r="AS11" t="n">
         <v>637</v>
       </c>
+      <c r="AT11" t="n">
+        <v>630</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>572</v>
       </c>
       <c r="C12" t="n">
         <v>564</v>
       </c>
       <c r="D12" t="n">
         <v>557</v>
       </c>
       <c r="E12" t="n">
         <v>570</v>
       </c>
       <c r="F12" t="n">
         <v>549</v>
       </c>
       <c r="G12" t="n">
         <v>562</v>
       </c>
@@ -40533,46 +41388,49 @@
         <v>584</v>
       </c>
       <c r="AL12" t="n">
         <v>579</v>
       </c>
       <c r="AM12" t="n">
         <v>586</v>
       </c>
       <c r="AN12" t="n">
         <v>594</v>
       </c>
       <c r="AO12" t="n">
         <v>598</v>
       </c>
       <c r="AP12" t="n">
         <v>598</v>
       </c>
       <c r="AQ12" t="n">
         <v>608</v>
       </c>
       <c r="AR12" t="n">
         <v>607</v>
       </c>
       <c r="AS12" t="n">
         <v>607</v>
+      </c>
+      <c r="AT12" t="n">
+        <v>599</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>