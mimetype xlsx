--- v0 (2026-04-29)
+++ v1 (2026-08-29)
@@ -448,73 +448,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O11"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you normally do each of the following types of food shopping? Frozen foods</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -549,575 +550,611 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-03</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In-store at a supermarket chain</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.6899999999999999</v>
+        <v>0.7</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.65</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.63</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store at a local supermarket</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>In-store at a specialist shop (e.g. a butchers, a vegetable grocers etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Corner shop or off-license</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0</v>
+      </c>
+      <c r="P5" s="1" t="n">
+        <v>0.01</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Online from a specialist shop (e.g. butchers, vegetable grocers, organic shop etc)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Online from a supermarket chain</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.02</v>
+      </c>
+      <c r="P9" s="1" t="n">
+        <v>0.03</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>1958</v>
       </c>
       <c r="C10" t="n">
         <v>1962</v>
       </c>
       <c r="D10" t="n">
         <v>2019</v>
       </c>
       <c r="E10" t="n">
         <v>2010</v>
       </c>
       <c r="F10" t="n">
         <v>2014</v>
       </c>
       <c r="G10" t="n">
         <v>2026</v>
       </c>
       <c r="H10" t="n">
         <v>2026</v>
       </c>
       <c r="I10" t="n">
         <v>2009</v>
       </c>
       <c r="J10" t="n">
         <v>2014</v>
       </c>
       <c r="K10" t="n">
         <v>2003</v>
       </c>
       <c r="L10" t="n">
         <v>2008</v>
       </c>
       <c r="M10" t="n">
         <v>2003</v>
       </c>
       <c r="N10" t="n">
         <v>2003</v>
       </c>
       <c r="O10" t="n">
         <v>2005</v>
       </c>
+      <c r="P10" t="n">
+        <v>2013</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>1958</v>
+        <v>1972</v>
       </c>
       <c r="C11" t="n">
-        <v>1962</v>
+        <v>1935</v>
       </c>
       <c r="D11" t="n">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="E11" t="n">
-        <v>2010</v>
+        <v>1990</v>
       </c>
       <c r="F11" t="n">
-        <v>2014</v>
+        <v>1994</v>
       </c>
       <c r="G11" t="n">
-        <v>2026</v>
+        <v>1999</v>
       </c>
       <c r="H11" t="n">
-        <v>2026</v>
+        <v>2023</v>
       </c>
       <c r="I11" t="n">
-        <v>2009</v>
+        <v>1992</v>
       </c>
       <c r="J11" t="n">
-        <v>2014</v>
+        <v>1992</v>
       </c>
       <c r="K11" t="n">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="L11" t="n">
-        <v>2008</v>
+        <v>2048</v>
       </c>
       <c r="M11" t="n">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="N11" t="n">
-        <v>2003</v>
+        <v>1990</v>
       </c>
       <c r="O11" t="n">
-        <v>2005</v>
+        <v>2000</v>
+      </c>
+      <c r="P11" t="n">
+        <v>2013</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O11"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you normally do each of the following types of food shopping? Frozen foods</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1152,195 +1189,209 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-03</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In-store at a supermarket chain</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="N2" s="1" t="n">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.63</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.68</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store at a local supermarket</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>In-store at a specialist shop (e.g. a butchers, a vegetable grocers etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="P4" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Corner shop or off-license</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
@@ -1348,244 +1399,259 @@
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Online from a specialist shop (e.g. butchers, vegetable grocers, organic shop etc)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Online from a supermarket chain</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N7" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O8" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="P8" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M9" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O9" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>323</v>
       </c>
       <c r="C10" t="n">
         <v>341</v>
       </c>
       <c r="D10" t="n">
         <v>336</v>
       </c>
       <c r="E10" t="n">
         <v>331</v>
       </c>
       <c r="F10" t="n">
         <v>339</v>
       </c>
       <c r="G10" t="n">
@@ -1593,134 +1659,141 @@
       </c>
       <c r="H10" t="n">
         <v>332</v>
       </c>
       <c r="I10" t="n">
         <v>343</v>
       </c>
       <c r="J10" t="n">
         <v>332</v>
       </c>
       <c r="K10" t="n">
         <v>335</v>
       </c>
       <c r="L10" t="n">
         <v>337</v>
       </c>
       <c r="M10" t="n">
         <v>334</v>
       </c>
       <c r="N10" t="n">
         <v>332</v>
       </c>
       <c r="O10" t="n">
         <v>334</v>
       </c>
+      <c r="P10" t="n">
+        <v>331</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
+        <v>326</v>
+      </c>
+      <c r="C11" t="n">
+        <v>334</v>
+      </c>
+      <c r="D11" t="n">
+        <v>336</v>
+      </c>
+      <c r="E11" t="n">
+        <v>322</v>
+      </c>
+      <c r="F11" t="n">
+        <v>338</v>
+      </c>
+      <c r="G11" t="n">
+        <v>330</v>
+      </c>
+      <c r="H11" t="n">
+        <v>328</v>
+      </c>
+      <c r="I11" t="n">
+        <v>342</v>
+      </c>
+      <c r="J11" t="n">
         <v>323</v>
       </c>
-      <c r="C11" t="n">
-[...22 lines deleted...]
-      </c>
       <c r="K11" t="n">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="L11" t="n">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="M11" t="n">
         <v>330</v>
       </c>
       <c r="N11" t="n">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="O11" t="n">
-        <v>331</v>
+        <v>328</v>
+      </c>
+      <c r="P11" t="n">
+        <v>332</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O11"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you normally do each of the following types of food shopping? Frozen foods</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1755,575 +1828,611 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-03</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In-store at a supermarket chain</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C2" s="1" t="n">
+        <v>0.66</v>
+      </c>
+      <c r="D2" s="1" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="G2" s="1" t="n">
         <v>0.67</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.68</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.66</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.67</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store at a local supermarket</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>In-store at a specialist shop (e.g. a butchers, a vegetable grocers etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Corner shop or off-license</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Online from a specialist shop (e.g. butchers, vegetable grocers, organic shop etc)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Online from a supermarket chain</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K9" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
+      </c>
+      <c r="P9" s="1" t="n">
+        <v>0.02</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>469</v>
       </c>
       <c r="C10" t="n">
         <v>493</v>
       </c>
       <c r="D10" t="n">
         <v>482</v>
       </c>
       <c r="E10" t="n">
         <v>497</v>
       </c>
       <c r="F10" t="n">
         <v>492</v>
       </c>
       <c r="G10" t="n">
         <v>489</v>
       </c>
       <c r="H10" t="n">
         <v>502</v>
       </c>
       <c r="I10" t="n">
         <v>482</v>
       </c>
       <c r="J10" t="n">
         <v>487</v>
       </c>
       <c r="K10" t="n">
         <v>477</v>
       </c>
       <c r="L10" t="n">
         <v>464</v>
       </c>
       <c r="M10" t="n">
         <v>480</v>
       </c>
       <c r="N10" t="n">
         <v>478</v>
       </c>
       <c r="O10" t="n">
         <v>477</v>
       </c>
+      <c r="P10" t="n">
+        <v>498</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
+        <v>461</v>
+      </c>
+      <c r="C11" t="n">
+        <v>484</v>
+      </c>
+      <c r="D11" t="n">
+        <v>473</v>
+      </c>
+      <c r="E11" t="n">
+        <v>487</v>
+      </c>
+      <c r="F11" t="n">
+        <v>483</v>
+      </c>
+      <c r="G11" t="n">
+        <v>478</v>
+      </c>
+      <c r="H11" t="n">
+        <v>493</v>
+      </c>
+      <c r="I11" t="n">
+        <v>471</v>
+      </c>
+      <c r="J11" t="n">
+        <v>476</v>
+      </c>
+      <c r="K11" t="n">
+        <v>469</v>
+      </c>
+      <c r="L11" t="n">
+        <v>467</v>
+      </c>
+      <c r="M11" t="n">
+        <v>472</v>
+      </c>
+      <c r="N11" t="n">
         <v>468</v>
       </c>
-      <c r="C11" t="n">
-[...8 lines deleted...]
-      <c r="F11" t="n">
+      <c r="O11" t="n">
+        <v>466</v>
+      </c>
+      <c r="P11" t="n">
         <v>481</v>
-      </c>
-[...25 lines deleted...]
-        <v>479</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O11"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you normally do each of the following types of food shopping? Frozen foods</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2358,195 +2467,209 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-03</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In-store at a supermarket chain</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.73</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.63</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store at a local supermarket</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>In-store at a specialist shop (e.g. a butchers, a vegetable grocers etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="P4" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Corner shop or off-license</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
@@ -2554,379 +2677,401 @@
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Online from a specialist shop (e.g. butchers, vegetable grocers, organic shop etc)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Online from a supermarket chain</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.02</v>
+      </c>
+      <c r="P8" s="1" t="n">
+        <v>0.01</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>169</v>
       </c>
       <c r="C10" t="n">
         <v>178</v>
       </c>
       <c r="D10" t="n">
         <v>177</v>
       </c>
       <c r="E10" t="n">
         <v>170</v>
       </c>
       <c r="F10" t="n">
         <v>185</v>
       </c>
       <c r="G10" t="n">
         <v>188</v>
       </c>
       <c r="H10" t="n">
         <v>183</v>
       </c>
       <c r="I10" t="n">
         <v>174</v>
       </c>
       <c r="J10" t="n">
         <v>183</v>
       </c>
       <c r="K10" t="n">
         <v>183</v>
       </c>
       <c r="L10" t="n">
         <v>185</v>
       </c>
       <c r="M10" t="n">
         <v>182</v>
       </c>
       <c r="N10" t="n">
         <v>183</v>
       </c>
       <c r="O10" t="n">
         <v>161</v>
       </c>
+      <c r="P10" t="n">
+        <v>180</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="C11" t="n">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D11" t="n">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="E11" t="n">
+        <v>172</v>
+      </c>
+      <c r="F11" t="n">
+        <v>183</v>
+      </c>
+      <c r="G11" t="n">
+        <v>191</v>
+      </c>
+      <c r="H11" t="n">
+        <v>188</v>
+      </c>
+      <c r="I11" t="n">
+        <v>177</v>
+      </c>
+      <c r="J11" t="n">
+        <v>179</v>
+      </c>
+      <c r="K11" t="n">
+        <v>182</v>
+      </c>
+      <c r="L11" t="n">
+        <v>185</v>
+      </c>
+      <c r="M11" t="n">
+        <v>185</v>
+      </c>
+      <c r="N11" t="n">
+        <v>179</v>
+      </c>
+      <c r="O11" t="n">
+        <v>164</v>
+      </c>
+      <c r="P11" t="n">
         <v>175</v>
-      </c>
-[...28 lines deleted...]
-        <v>174</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O11"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you normally do each of the following types of food shopping? Frozen foods</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2961,440 +3106,469 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-03</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In-store at a supermarket chain</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.5600000000000001</v>
+        <v>0.55</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.68</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.68</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.72</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store at a local supermarket</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>In-store at a specialist shop (e.g. a butchers, a vegetable grocers etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.03</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Corner shop or off-license</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Online from a specialist shop (e.g. butchers, vegetable grocers, organic shop etc)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Online from a supermarket chain</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L8" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.02</v>
+      </c>
+      <c r="P8" s="1" t="n">
+        <v>0.01</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L9" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O9" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="P9" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>98</v>
       </c>
       <c r="C10" t="n">
         <v>101</v>
       </c>
       <c r="D10" t="n">
         <v>103</v>
       </c>
       <c r="E10" t="n">
         <v>106</v>
       </c>
       <c r="F10" t="n">
         <v>103</v>
       </c>
       <c r="G10" t="n">
@@ -3402,134 +3576,141 @@
       </c>
       <c r="H10" t="n">
         <v>104</v>
       </c>
       <c r="I10" t="n">
         <v>103</v>
       </c>
       <c r="J10" t="n">
         <v>85</v>
       </c>
       <c r="K10" t="n">
         <v>103</v>
       </c>
       <c r="L10" t="n">
         <v>99</v>
       </c>
       <c r="M10" t="n">
         <v>102</v>
       </c>
       <c r="N10" t="n">
         <v>102</v>
       </c>
       <c r="O10" t="n">
         <v>103</v>
       </c>
+      <c r="P10" t="n">
+        <v>103</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C11" t="n">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D11" t="n">
+        <v>107</v>
+      </c>
+      <c r="E11" t="n">
+        <v>103</v>
+      </c>
+      <c r="F11" t="n">
+        <v>100</v>
+      </c>
+      <c r="G11" t="n">
+        <v>104</v>
+      </c>
+      <c r="H11" t="n">
+        <v>106</v>
+      </c>
+      <c r="I11" t="n">
+        <v>100</v>
+      </c>
+      <c r="J11" t="n">
+        <v>85</v>
+      </c>
+      <c r="K11" t="n">
+        <v>103</v>
+      </c>
+      <c r="L11" t="n">
+        <v>103</v>
+      </c>
+      <c r="M11" t="n">
+        <v>101</v>
+      </c>
+      <c r="N11" t="n">
+        <v>105</v>
+      </c>
+      <c r="O11" t="n">
+        <v>97</v>
+      </c>
+      <c r="P11" t="n">
         <v>99</v>
-      </c>
-[...31 lines deleted...]
-        <v>98</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O11"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you normally do each of the following types of food shopping? Frozen foods</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3564,244 +3745,261 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-03</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In-store at a supermarket chain</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.64</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.64</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store at a local supermarket</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>In-store at a specialist shop (e.g. a butchers, a vegetable grocers etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="P4" s="1" t="n">
         <v>0.02</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Corner shop or off-license</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O5" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="P5" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Online from a specialist shop (e.g. butchers, vegetable grocers, organic shop etc)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
@@ -3809,330 +4007,349 @@
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Online from a supermarket chain</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.02</v>
+      </c>
+      <c r="P9" s="1" t="n">
+        <v>0.03</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>1166</v>
       </c>
       <c r="C10" t="n">
         <v>1181</v>
       </c>
       <c r="D10" t="n">
         <v>1210</v>
       </c>
       <c r="E10" t="n">
         <v>1210</v>
       </c>
       <c r="F10" t="n">
         <v>1239</v>
       </c>
       <c r="G10" t="n">
         <v>1229</v>
       </c>
       <c r="H10" t="n">
         <v>1215</v>
       </c>
       <c r="I10" t="n">
         <v>1206</v>
       </c>
       <c r="J10" t="n">
         <v>1240</v>
       </c>
       <c r="K10" t="n">
         <v>1215</v>
       </c>
       <c r="L10" t="n">
         <v>1219</v>
       </c>
       <c r="M10" t="n">
         <v>1218</v>
       </c>
       <c r="N10" t="n">
         <v>1226</v>
       </c>
       <c r="O10" t="n">
         <v>1212</v>
       </c>
+      <c r="P10" t="n">
+        <v>1207</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>1116</v>
+        <v>1109</v>
       </c>
       <c r="C11" t="n">
-        <v>1119</v>
+        <v>1106</v>
       </c>
       <c r="D11" t="n">
+        <v>1143</v>
+      </c>
+      <c r="E11" t="n">
+        <v>1141</v>
+      </c>
+      <c r="F11" t="n">
+        <v>1153</v>
+      </c>
+      <c r="G11" t="n">
+        <v>1154</v>
+      </c>
+      <c r="H11" t="n">
         <v>1151</v>
       </c>
-      <c r="E11" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="I11" t="n">
-        <v>1145</v>
+        <v>1149</v>
       </c>
       <c r="J11" t="n">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="K11" t="n">
-        <v>1142</v>
+        <v>1165</v>
       </c>
       <c r="L11" t="n">
-        <v>1145</v>
+        <v>1181</v>
       </c>
       <c r="M11" t="n">
-        <v>1142</v>
+        <v>1153</v>
       </c>
       <c r="N11" t="n">
-        <v>1142</v>
+        <v>1169</v>
       </c>
       <c r="O11" t="n">
-        <v>1143</v>
+        <v>1150</v>
+      </c>
+      <c r="P11" t="n">
+        <v>1147</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O11"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you normally do each of the following types of food shopping? Frozen foods</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4167,575 +4384,611 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-03</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In-store at a supermarket chain</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.68</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.61</v>
+        <v>0.62</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.66</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.63</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store at a local supermarket</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>In-store at a specialist shop (e.g. a butchers, a vegetable grocers etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.01</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.02</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Corner shop or off-license</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0</v>
+      </c>
+      <c r="P5" s="1" t="n">
+        <v>0.01</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Online from a specialist shop (e.g. butchers, vegetable grocers, organic shop etc)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N6" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="O6" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="P6" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Online from a supermarket chain</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
+      </c>
+      <c r="P8" s="1" t="n">
+        <v>0.02</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L9" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.02</v>
+      </c>
+      <c r="P9" s="1" t="n">
+        <v>0.03</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>792</v>
       </c>
       <c r="C10" t="n">
         <v>781</v>
       </c>
       <c r="D10" t="n">
         <v>809</v>
       </c>
       <c r="E10" t="n">
         <v>800</v>
       </c>
       <c r="F10" t="n">
         <v>775</v>
       </c>
       <c r="G10" t="n">
         <v>797</v>
       </c>
       <c r="H10" t="n">
         <v>811</v>
       </c>
       <c r="I10" t="n">
         <v>803</v>
       </c>
       <c r="J10" t="n">
         <v>774</v>
       </c>
       <c r="K10" t="n">
         <v>788</v>
       </c>
       <c r="L10" t="n">
         <v>789</v>
       </c>
       <c r="M10" t="n">
         <v>785</v>
       </c>
       <c r="N10" t="n">
         <v>777</v>
       </c>
       <c r="O10" t="n">
         <v>793</v>
       </c>
+      <c r="P10" t="n">
+        <v>806</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
+        <v>863</v>
+      </c>
+      <c r="C11" t="n">
+        <v>829</v>
+      </c>
+      <c r="D11" t="n">
+        <v>873</v>
+      </c>
+      <c r="E11" t="n">
+        <v>848</v>
+      </c>
+      <c r="F11" t="n">
+        <v>841</v>
+      </c>
+      <c r="G11" t="n">
+        <v>845</v>
+      </c>
+      <c r="H11" t="n">
+        <v>873</v>
+      </c>
+      <c r="I11" t="n">
+        <v>843</v>
+      </c>
+      <c r="J11" t="n">
+        <v>840</v>
+      </c>
+      <c r="K11" t="n">
         <v>842</v>
       </c>
-      <c r="C11" t="n">
+      <c r="L11" t="n">
+        <v>866</v>
+      </c>
+      <c r="M11" t="n">
         <v>843</v>
       </c>
-      <c r="D11" t="n">
-[...5 lines deleted...]
-      <c r="F11" t="n">
+      <c r="N11" t="n">
+        <v>821</v>
+      </c>
+      <c r="O11" t="n">
+        <v>851</v>
+      </c>
+      <c r="P11" t="n">
         <v>866</v>
-      </c>
-[...25 lines deleted...]
-        <v>862</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O11"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you normally do each of the following types of food shopping? Frozen foods</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4770,575 +5023,611 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-03</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In-store at a supermarket chain</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.72</v>
+        <v>0.73</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.7</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.54</v>
+        <v>0.53</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.57</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.71</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store at a local supermarket</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>In-store at a specialist shop (e.g. a butchers, a vegetable grocers etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Corner shop or off-license</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Online from a specialist shop (e.g. butchers, vegetable grocers, organic shop etc)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Online from a supermarket chain</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
+      </c>
+      <c r="P7" s="1" t="n">
+        <v>0.08</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0</v>
+      </c>
+      <c r="P8" s="1" t="n">
+        <v>0.03</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="E9" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="F9" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H9" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O9" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
+      </c>
+      <c r="P9" s="1" t="n">
+        <v>0.08</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>189</v>
       </c>
       <c r="C10" t="n">
         <v>173</v>
       </c>
       <c r="D10" t="n">
         <v>192</v>
       </c>
       <c r="E10" t="n">
         <v>133</v>
       </c>
       <c r="F10" t="n">
         <v>127</v>
       </c>
       <c r="G10" t="n">
         <v>143</v>
       </c>
       <c r="H10" t="n">
         <v>193</v>
       </c>
       <c r="I10" t="n">
         <v>183</v>
       </c>
       <c r="J10" t="n">
         <v>163</v>
       </c>
       <c r="K10" t="n">
         <v>202</v>
       </c>
       <c r="L10" t="n">
         <v>245</v>
       </c>
       <c r="M10" t="n">
         <v>154</v>
       </c>
       <c r="N10" t="n">
         <v>185</v>
       </c>
       <c r="O10" t="n">
         <v>169</v>
       </c>
+      <c r="P10" t="n">
+        <v>237</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="C11" t="n">
-        <v>218</v>
+        <v>205</v>
       </c>
       <c r="D11" t="n">
+        <v>227</v>
+      </c>
+      <c r="E11" t="n">
+        <v>151</v>
+      </c>
+      <c r="F11" t="n">
+        <v>151</v>
+      </c>
+      <c r="G11" t="n">
+        <v>163</v>
+      </c>
+      <c r="H11" t="n">
+        <v>234</v>
+      </c>
+      <c r="I11" t="n">
+        <v>221</v>
+      </c>
+      <c r="J11" t="n">
+        <v>199</v>
+      </c>
+      <c r="K11" t="n">
+        <v>252</v>
+      </c>
+      <c r="L11" t="n">
+        <v>313</v>
+      </c>
+      <c r="M11" t="n">
+        <v>189</v>
+      </c>
+      <c r="N11" t="n">
         <v>224</v>
       </c>
-      <c r="E11" t="n">
-[...28 lines deleted...]
-      </c>
       <c r="O11" t="n">
+        <v>207</v>
+      </c>
+      <c r="P11" t="n">
         <v>223</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O11"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you normally do each of the following types of food shopping? Frozen foods</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5373,575 +5662,611 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-03</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In-store at a supermarket chain</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.68</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.63</v>
+        <v>0.62</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.64</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store at a local supermarket</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>In-store at a specialist shop (e.g. a butchers, a vegetable grocers etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Corner shop or off-license</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Online from a specialist shop (e.g. butchers, vegetable grocers, organic shop etc)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Online from a supermarket chain</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>816</v>
       </c>
       <c r="C10" t="n">
         <v>794</v>
       </c>
       <c r="D10" t="n">
         <v>826</v>
       </c>
       <c r="E10" t="n">
         <v>874</v>
       </c>
       <c r="F10" t="n">
         <v>867</v>
       </c>
       <c r="G10" t="n">
         <v>861</v>
       </c>
       <c r="H10" t="n">
         <v>852</v>
       </c>
       <c r="I10" t="n">
         <v>810</v>
       </c>
       <c r="J10" t="n">
         <v>843</v>
       </c>
       <c r="K10" t="n">
         <v>824</v>
       </c>
       <c r="L10" t="n">
         <v>856</v>
       </c>
       <c r="M10" t="n">
         <v>855</v>
       </c>
       <c r="N10" t="n">
         <v>815</v>
       </c>
       <c r="O10" t="n">
         <v>845</v>
       </c>
+      <c r="P10" t="n">
+        <v>791</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>820</v>
+        <v>831</v>
       </c>
       <c r="C11" t="n">
-        <v>822</v>
+        <v>787</v>
       </c>
       <c r="D11" t="n">
-        <v>846</v>
+        <v>833</v>
       </c>
       <c r="E11" t="n">
-        <v>842</v>
+        <v>876</v>
       </c>
       <c r="F11" t="n">
-        <v>844</v>
+        <v>870</v>
       </c>
       <c r="G11" t="n">
-        <v>849</v>
+        <v>860</v>
       </c>
       <c r="H11" t="n">
-        <v>849</v>
+        <v>856</v>
       </c>
       <c r="I11" t="n">
-        <v>842</v>
+        <v>804</v>
       </c>
       <c r="J11" t="n">
-        <v>844</v>
+        <v>841</v>
       </c>
       <c r="K11" t="n">
-        <v>839</v>
+        <v>823</v>
       </c>
       <c r="L11" t="n">
-        <v>841</v>
+        <v>865</v>
       </c>
       <c r="M11" t="n">
-        <v>839</v>
+        <v>858</v>
       </c>
       <c r="N11" t="n">
-        <v>839</v>
+        <v>809</v>
       </c>
       <c r="O11" t="n">
-        <v>840</v>
+        <v>851</v>
+      </c>
+      <c r="P11" t="n">
+        <v>843</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O11"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you normally do each of the following types of food shopping? Frozen foods</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5976,575 +6301,611 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-03</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In-store at a supermarket chain</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="J2" s="1" t="n">
+        <v>0.66</v>
+      </c>
+      <c r="K2" s="1" t="n">
         <v>0.67</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.68</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.67</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.64</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store at a local supermarket</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>In-store at a specialist shop (e.g. a butchers, a vegetable grocers etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Corner shop or off-license</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Online from a specialist shop (e.g. butchers, vegetable grocers, organic shop etc)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Online from a supermarket chain</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>449</v>
       </c>
       <c r="C10" t="n">
         <v>468</v>
       </c>
       <c r="D10" t="n">
         <v>474</v>
       </c>
       <c r="E10" t="n">
         <v>488</v>
       </c>
       <c r="F10" t="n">
         <v>485</v>
       </c>
       <c r="G10" t="n">
         <v>480</v>
       </c>
       <c r="H10" t="n">
         <v>456</v>
       </c>
       <c r="I10" t="n">
         <v>453</v>
       </c>
       <c r="J10" t="n">
         <v>465</v>
       </c>
       <c r="K10" t="n">
         <v>457</v>
       </c>
       <c r="L10" t="n">
         <v>447</v>
       </c>
       <c r="M10" t="n">
         <v>475</v>
       </c>
       <c r="N10" t="n">
         <v>462</v>
       </c>
       <c r="O10" t="n">
         <v>459</v>
       </c>
+      <c r="P10" t="n">
+        <v>454</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="C11" t="n">
-        <v>469</v>
+        <v>481</v>
       </c>
       <c r="D11" t="n">
-        <v>483</v>
+        <v>494</v>
       </c>
       <c r="E11" t="n">
-        <v>480</v>
+        <v>504</v>
       </c>
       <c r="F11" t="n">
+        <v>502</v>
+      </c>
+      <c r="G11" t="n">
+        <v>497</v>
+      </c>
+      <c r="H11" t="n">
+        <v>471</v>
+      </c>
+      <c r="I11" t="n">
+        <v>470</v>
+      </c>
+      <c r="J11" t="n">
+        <v>479</v>
+      </c>
+      <c r="K11" t="n">
+        <v>472</v>
+      </c>
+      <c r="L11" t="n">
+        <v>463</v>
+      </c>
+      <c r="M11" t="n">
+        <v>490</v>
+      </c>
+      <c r="N11" t="n">
+        <v>482</v>
+      </c>
+      <c r="O11" t="n">
+        <v>476</v>
+      </c>
+      <c r="P11" t="n">
         <v>481</v>
-      </c>
-[...25 lines deleted...]
-        <v>479</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O11"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you normally do each of the following types of food shopping? Frozen foods</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6579,575 +6940,611 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-03</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In-store at a supermarket chain</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.64</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.65</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store at a local supermarket</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>In-store at a specialist shop (e.g. a butchers, a vegetable grocers etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Corner shop or off-license</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Online from a specialist shop (e.g. butchers, vegetable grocers, organic shop etc)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Online from a supermarket chain</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.02</v>
+      </c>
+      <c r="P8" s="1" t="n">
+        <v>0.01</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>504</v>
       </c>
       <c r="C10" t="n">
         <v>527</v>
       </c>
       <c r="D10" t="n">
         <v>527</v>
       </c>
       <c r="E10" t="n">
         <v>515</v>
       </c>
       <c r="F10" t="n">
         <v>535</v>
       </c>
       <c r="G10" t="n">
         <v>542</v>
       </c>
       <c r="H10" t="n">
         <v>525</v>
       </c>
       <c r="I10" t="n">
         <v>563</v>
       </c>
       <c r="J10" t="n">
         <v>543</v>
       </c>
       <c r="K10" t="n">
         <v>520</v>
       </c>
       <c r="L10" t="n">
         <v>460</v>
       </c>
       <c r="M10" t="n">
         <v>519</v>
       </c>
       <c r="N10" t="n">
         <v>541</v>
       </c>
       <c r="O10" t="n">
         <v>532</v>
       </c>
+      <c r="P10" t="n">
+        <v>531</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>452</v>
+        <v>444</v>
       </c>
       <c r="C11" t="n">
-        <v>453</v>
+        <v>463</v>
       </c>
       <c r="D11" t="n">
+        <v>463</v>
+      </c>
+      <c r="E11" t="n">
+        <v>458</v>
+      </c>
+      <c r="F11" t="n">
+        <v>470</v>
+      </c>
+      <c r="G11" t="n">
+        <v>479</v>
+      </c>
+      <c r="H11" t="n">
+        <v>463</v>
+      </c>
+      <c r="I11" t="n">
+        <v>498</v>
+      </c>
+      <c r="J11" t="n">
+        <v>474</v>
+      </c>
+      <c r="K11" t="n">
+        <v>459</v>
+      </c>
+      <c r="L11" t="n">
+        <v>407</v>
+      </c>
+      <c r="M11" t="n">
+        <v>459</v>
+      </c>
+      <c r="N11" t="n">
+        <v>475</v>
+      </c>
+      <c r="O11" t="n">
         <v>466</v>
       </c>
-      <c r="E11" t="n">
-[...2 lines deleted...]
-      <c r="F11" t="n">
+      <c r="P11" t="n">
         <v>465</v>
-      </c>
-[...25 lines deleted...]
-        <v>463</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O11"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you normally do each of the following types of food shopping? Frozen foods</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7182,575 +7579,611 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-03</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In-store at a supermarket chain</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.6899999999999999</v>
+        <v>0.7</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.64</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.61</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store at a local supermarket</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="M3" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="M3" s="1" t="n">
+      <c r="N3" s="1" t="n">
         <v>0.15</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.16</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>In-store at a specialist shop (e.g. a butchers, a vegetable grocers etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.03</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.02</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Corner shop or off-license</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O5" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="P5" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Online from a specialist shop (e.g. butchers, vegetable grocers, organic shop etc)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.02</v>
+      </c>
+      <c r="P6" s="1" t="n">
+        <v>0.03</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Online from a supermarket chain</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
+      </c>
+      <c r="P8" s="1" t="n">
+        <v>0.02</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I9" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="J9" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="K9" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="L9" s="1" t="n">
         <v>0.05</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.04</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>918</v>
       </c>
       <c r="C10" t="n">
         <v>908</v>
       </c>
       <c r="D10" t="n">
         <v>932</v>
       </c>
       <c r="E10" t="n">
         <v>927</v>
       </c>
       <c r="F10" t="n">
         <v>945</v>
       </c>
       <c r="G10" t="n">
         <v>945</v>
       </c>
       <c r="H10" t="n">
         <v>939</v>
       </c>
       <c r="I10" t="n">
         <v>942</v>
       </c>
       <c r="J10" t="n">
         <v>943</v>
       </c>
       <c r="K10" t="n">
         <v>942</v>
       </c>
       <c r="L10" t="n">
         <v>971</v>
       </c>
       <c r="M10" t="n">
         <v>947</v>
       </c>
       <c r="N10" t="n">
         <v>948</v>
       </c>
       <c r="O10" t="n">
         <v>944</v>
       </c>
+      <c r="P10" t="n">
+        <v>962</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="C11" t="n">
+        <v>912</v>
+      </c>
+      <c r="D11" t="n">
+        <v>957</v>
+      </c>
+      <c r="E11" t="n">
+        <v>937</v>
+      </c>
+      <c r="F11" t="n">
+        <v>959</v>
+      </c>
+      <c r="G11" t="n">
         <v>952</v>
       </c>
-      <c r="D11" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="H11" t="n">
-        <v>983</v>
+        <v>963</v>
       </c>
       <c r="I11" t="n">
+        <v>960</v>
+      </c>
+      <c r="J11" t="n">
+        <v>957</v>
+      </c>
+      <c r="K11" t="n">
+        <v>978</v>
+      </c>
+      <c r="L11" t="n">
+        <v>1036</v>
+      </c>
+      <c r="M11" t="n">
         <v>974</v>
       </c>
-      <c r="J11" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="N11" t="n">
-        <v>971</v>
+        <v>970</v>
       </c>
       <c r="O11" t="n">
-        <v>972</v>
+        <v>973</v>
+      </c>
+      <c r="P11" t="n">
+        <v>976</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O11"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you normally do each of the following types of food shopping? Frozen foods</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7785,575 +8218,611 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-03</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In-store at a supermarket chain</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.66</v>
+        <v>0.65</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store at a local supermarket</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>In-store at a specialist shop (e.g. a butchers, a vegetable grocers etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Corner shop or off-license</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0</v>
+      </c>
+      <c r="P5" s="1" t="n">
+        <v>0.01</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Online from a specialist shop (e.g. butchers, vegetable grocers, organic shop etc)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O6" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="P6" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Online from a supermarket chain</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.02</v>
+      </c>
+      <c r="P8" s="1" t="n">
+        <v>0.01</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>1040</v>
       </c>
       <c r="C10" t="n">
         <v>1054</v>
       </c>
       <c r="D10" t="n">
         <v>1087</v>
       </c>
       <c r="E10" t="n">
         <v>1083</v>
       </c>
       <c r="F10" t="n">
         <v>1069</v>
       </c>
       <c r="G10" t="n">
         <v>1081</v>
       </c>
       <c r="H10" t="n">
         <v>1087</v>
       </c>
       <c r="I10" t="n">
         <v>1067</v>
       </c>
       <c r="J10" t="n">
         <v>1071</v>
       </c>
       <c r="K10" t="n">
         <v>1061</v>
       </c>
       <c r="L10" t="n">
         <v>1037</v>
       </c>
       <c r="M10" t="n">
         <v>1056</v>
       </c>
       <c r="N10" t="n">
         <v>1055</v>
       </c>
       <c r="O10" t="n">
         <v>1061</v>
       </c>
+      <c r="P10" t="n">
+        <v>1051</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>1008</v>
+        <v>1021</v>
       </c>
       <c r="C11" t="n">
-        <v>1010</v>
+        <v>1023</v>
       </c>
       <c r="D11" t="n">
-        <v>1040</v>
+        <v>1060</v>
       </c>
       <c r="E11" t="n">
+        <v>1053</v>
+      </c>
+      <c r="F11" t="n">
         <v>1035</v>
       </c>
-      <c r="F11" t="n">
+      <c r="G11" t="n">
+        <v>1047</v>
+      </c>
+      <c r="H11" t="n">
+        <v>1060</v>
+      </c>
+      <c r="I11" t="n">
+        <v>1032</v>
+      </c>
+      <c r="J11" t="n">
+        <v>1035</v>
+      </c>
+      <c r="K11" t="n">
+        <v>1028</v>
+      </c>
+      <c r="L11" t="n">
+        <v>1012</v>
+      </c>
+      <c r="M11" t="n">
+        <v>1022</v>
+      </c>
+      <c r="N11" t="n">
+        <v>1020</v>
+      </c>
+      <c r="O11" t="n">
+        <v>1027</v>
+      </c>
+      <c r="P11" t="n">
         <v>1037</v>
-      </c>
-[...25 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O11"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you normally do each of the following types of food shopping? Frozen foods</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8388,575 +8857,611 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-03</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In-store at a supermarket chain</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store at a local supermarket</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>In-store at a specialist shop (e.g. a butchers, a vegetable grocers etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Corner shop or off-license</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Online from a specialist shop (e.g. butchers, vegetable grocers, organic shop etc)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="P6" s="1" t="n">
         <v>0.03</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Online from a supermarket chain</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N7" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M8" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O8" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="P8" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I9" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K9" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>263</v>
       </c>
       <c r="C10" t="n">
         <v>184</v>
       </c>
       <c r="D10" t="n">
         <v>256</v>
       </c>
       <c r="E10" t="n">
         <v>231</v>
       </c>
       <c r="F10" t="n">
         <v>227</v>
       </c>
       <c r="G10" t="n">
         <v>231</v>
       </c>
       <c r="H10" t="n">
         <v>270</v>
       </c>
       <c r="I10" t="n">
         <v>227</v>
       </c>
       <c r="J10" t="n">
         <v>242</v>
       </c>
       <c r="K10" t="n">
         <v>258</v>
       </c>
       <c r="L10" t="n">
         <v>234</v>
       </c>
       <c r="M10" t="n">
         <v>260</v>
       </c>
       <c r="N10" t="n">
         <v>226</v>
       </c>
       <c r="O10" t="n">
         <v>265</v>
       </c>
+      <c r="P10" t="n">
+        <v>264</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>264</v>
+        <v>285</v>
       </c>
       <c r="C11" t="n">
-        <v>265</v>
+        <v>200</v>
       </c>
       <c r="D11" t="n">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="E11" t="n">
-        <v>271</v>
+        <v>242</v>
       </c>
       <c r="F11" t="n">
+        <v>238</v>
+      </c>
+      <c r="G11" t="n">
+        <v>243</v>
+      </c>
+      <c r="H11" t="n">
+        <v>285</v>
+      </c>
+      <c r="I11" t="n">
+        <v>235</v>
+      </c>
+      <c r="J11" t="n">
+        <v>256</v>
+      </c>
+      <c r="K11" t="n">
+        <v>287</v>
+      </c>
+      <c r="L11" t="n">
+        <v>258</v>
+      </c>
+      <c r="M11" t="n">
+        <v>274</v>
+      </c>
+      <c r="N11" t="n">
+        <v>246</v>
+      </c>
+      <c r="O11" t="n">
+        <v>290</v>
+      </c>
+      <c r="P11" t="n">
         <v>272</v>
-      </c>
-[...25 lines deleted...]
-        <v>271</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O11"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you normally do each of the following types of food shopping? Frozen foods</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8991,535 +9496,570 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-03</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-09</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-01</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>In-store at a supermarket chain</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.6</v>
+        <v>0.59</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="J2" s="1" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="K2" s="1" t="n">
         <v>0.65</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.66</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.64</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.61</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store at a local supermarket</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>In-store at a specialist shop (e.g. a butchers, a vegetable grocers etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Corner shop or off-license</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Online from a specialist shop (e.g. butchers, vegetable grocers, organic shop etc)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.02</v>
+      </c>
+      <c r="P6" s="1" t="n">
+        <v>0.01</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Online from a supermarket chain</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N7" s="1" t="n">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>636</v>
       </c>
       <c r="C10" t="n">
         <v>665</v>
       </c>
       <c r="D10" t="n">
         <v>665</v>
       </c>
       <c r="E10" t="n">
         <v>675</v>
       </c>
       <c r="F10" t="n">
         <v>668</v>
       </c>
       <c r="G10" t="n">
         <v>680</v>
       </c>
       <c r="H10" t="n">
         <v>635</v>
       </c>
       <c r="I10" t="n">
         <v>680</v>
       </c>
       <c r="J10" t="n">
         <v>685</v>
       </c>
       <c r="K10" t="n">
         <v>647</v>
       </c>
       <c r="L10" t="n">
         <v>689</v>
       </c>
       <c r="M10" t="n">
         <v>645</v>
       </c>
       <c r="N10" t="n">
         <v>682</v>
       </c>
       <c r="O10" t="n">
         <v>665</v>
       </c>
+      <c r="P10" t="n">
+        <v>637</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>636</v>
+        <v>627</v>
       </c>
       <c r="C11" t="n">
+        <v>644</v>
+      </c>
+      <c r="D11" t="n">
+        <v>647</v>
+      </c>
+      <c r="E11" t="n">
+        <v>663</v>
+      </c>
+      <c r="F11" t="n">
+        <v>652</v>
+      </c>
+      <c r="G11" t="n">
+        <v>654</v>
+      </c>
+      <c r="H11" t="n">
+        <v>624</v>
+      </c>
+      <c r="I11" t="n">
+        <v>668</v>
+      </c>
+      <c r="J11" t="n">
+        <v>673</v>
+      </c>
+      <c r="K11" t="n">
         <v>637</v>
       </c>
-      <c r="D11" t="n">
-[...22 lines deleted...]
-      </c>
       <c r="L11" t="n">
-        <v>653</v>
+        <v>698</v>
       </c>
       <c r="M11" t="n">
-        <v>651</v>
+        <v>633</v>
       </c>
       <c r="N11" t="n">
-        <v>651</v>
+        <v>666</v>
       </c>
       <c r="O11" t="n">
-        <v>652</v>
+        <v>654</v>
+      </c>
+      <c r="P11" t="n">
+        <v>654</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>