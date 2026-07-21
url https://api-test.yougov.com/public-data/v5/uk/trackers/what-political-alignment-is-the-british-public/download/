--- v0 (2026-05-20)
+++ v1 (2026-07-21)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR11"/>
+  <dimension ref="A1:AS11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -514,50 +514,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Yourself</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -737,50 +738,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -873,50 +879,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -1009,50 +1018,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -1145,50 +1157,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -1281,50 +1296,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -1417,50 +1435,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -1553,50 +1574,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -1689,50 +1713,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -1825,50 +1852,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>1679</v>
       </c>
       <c r="C10" t="n">
         <v>1700</v>
       </c>
       <c r="D10" t="n">
         <v>1679</v>
       </c>
       <c r="E10" t="n">
         <v>1673</v>
       </c>
       <c r="F10" t="n">
         <v>1633</v>
       </c>
       <c r="G10" t="n">
         <v>1643</v>
       </c>
@@ -1961,50 +1991,53 @@
       </c>
       <c r="AK10" t="n">
         <v>1707</v>
       </c>
       <c r="AL10" t="n">
         <v>1734</v>
       </c>
       <c r="AM10" t="n">
         <v>1702</v>
       </c>
       <c r="AN10" t="n">
         <v>1763</v>
       </c>
       <c r="AO10" t="n">
         <v>1752</v>
       </c>
       <c r="AP10" t="n">
         <v>1744</v>
       </c>
       <c r="AQ10" t="n">
         <v>1771</v>
       </c>
       <c r="AR10" t="n">
         <v>1777</v>
       </c>
+      <c r="AS10" t="n">
+        <v>1764</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>1679</v>
       </c>
       <c r="C11" t="n">
         <v>1700</v>
       </c>
       <c r="D11" t="n">
         <v>1679</v>
       </c>
       <c r="E11" t="n">
         <v>1673</v>
       </c>
       <c r="F11" t="n">
         <v>1633</v>
       </c>
       <c r="G11" t="n">
         <v>1643</v>
       </c>
@@ -2096,64 +2129,67 @@
         <v>1698</v>
       </c>
       <c r="AK11" t="n">
         <v>1707</v>
       </c>
       <c r="AL11" t="n">
         <v>1734</v>
       </c>
       <c r="AM11" t="n">
         <v>1702</v>
       </c>
       <c r="AN11" t="n">
         <v>1763</v>
       </c>
       <c r="AO11" t="n">
         <v>1752</v>
       </c>
       <c r="AP11" t="n">
         <v>1744</v>
       </c>
       <c r="AQ11" t="n">
         <v>1771</v>
       </c>
       <c r="AR11" t="n">
         <v>1777</v>
+      </c>
+      <c r="AS11" t="n">
+        <v>1764</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR11"/>
+  <dimension ref="A1:AS11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2161,50 +2197,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Yourself</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2384,50 +2421,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -2520,50 +2562,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -2656,50 +2701,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -2792,50 +2840,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -2928,50 +2979,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -3064,50 +3118,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -3200,50 +3257,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -3336,50 +3396,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -3472,50 +3535,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>273</v>
       </c>
       <c r="C10" t="n">
         <v>290</v>
       </c>
       <c r="D10" t="n">
         <v>280</v>
       </c>
       <c r="E10" t="n">
         <v>279</v>
       </c>
       <c r="F10" t="n">
         <v>263</v>
       </c>
       <c r="G10" t="n">
         <v>274</v>
       </c>
@@ -3608,50 +3674,53 @@
       </c>
       <c r="AK10" t="n">
         <v>290</v>
       </c>
       <c r="AL10" t="n">
         <v>296</v>
       </c>
       <c r="AM10" t="n">
         <v>279</v>
       </c>
       <c r="AN10" t="n">
         <v>287</v>
       </c>
       <c r="AO10" t="n">
         <v>298</v>
       </c>
       <c r="AP10" t="n">
         <v>296</v>
       </c>
       <c r="AQ10" t="n">
         <v>316</v>
       </c>
       <c r="AR10" t="n">
         <v>302</v>
       </c>
+      <c r="AS10" t="n">
+        <v>294</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>277</v>
       </c>
       <c r="C11" t="n">
         <v>281</v>
       </c>
       <c r="D11" t="n">
         <v>277</v>
       </c>
       <c r="E11" t="n">
         <v>276</v>
       </c>
       <c r="F11" t="n">
         <v>271</v>
       </c>
       <c r="G11" t="n">
         <v>273</v>
       </c>
@@ -3743,64 +3812,67 @@
         <v>278</v>
       </c>
       <c r="AK11" t="n">
         <v>280</v>
       </c>
       <c r="AL11" t="n">
         <v>284</v>
       </c>
       <c r="AM11" t="n">
         <v>279</v>
       </c>
       <c r="AN11" t="n">
         <v>289</v>
       </c>
       <c r="AO11" t="n">
         <v>287</v>
       </c>
       <c r="AP11" t="n">
         <v>286</v>
       </c>
       <c r="AQ11" t="n">
         <v>290</v>
       </c>
       <c r="AR11" t="n">
         <v>291</v>
+      </c>
+      <c r="AS11" t="n">
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR11"/>
+  <dimension ref="A1:AS11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -3808,50 +3880,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Yourself</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4031,50 +4104,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -4167,50 +4245,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -4303,50 +4384,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -4439,50 +4523,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -4575,50 +4662,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -4711,50 +4801,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -4847,50 +4940,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -4983,50 +5079,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -5119,50 +5218,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>422</v>
       </c>
       <c r="C10" t="n">
         <v>407</v>
       </c>
       <c r="D10" t="n">
         <v>431</v>
       </c>
       <c r="E10" t="n">
         <v>418</v>
       </c>
       <c r="F10" t="n">
         <v>395</v>
       </c>
       <c r="G10" t="n">
         <v>409</v>
       </c>
@@ -5255,50 +5357,53 @@
       </c>
       <c r="AK10" t="n">
         <v>415</v>
       </c>
       <c r="AL10" t="n">
         <v>416</v>
       </c>
       <c r="AM10" t="n">
         <v>422</v>
       </c>
       <c r="AN10" t="n">
         <v>434</v>
       </c>
       <c r="AO10" t="n">
         <v>419</v>
       </c>
       <c r="AP10" t="n">
         <v>421</v>
       </c>
       <c r="AQ10" t="n">
         <v>378</v>
       </c>
       <c r="AR10" t="n">
         <v>444</v>
       </c>
+      <c r="AS10" t="n">
+        <v>418</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>410</v>
       </c>
       <c r="C11" t="n">
         <v>415</v>
       </c>
       <c r="D11" t="n">
         <v>410</v>
       </c>
       <c r="E11" t="n">
         <v>408</v>
       </c>
       <c r="F11" t="n">
         <v>394</v>
       </c>
       <c r="G11" t="n">
         <v>396</v>
       </c>
@@ -5390,64 +5495,67 @@
         <v>402</v>
       </c>
       <c r="AK11" t="n">
         <v>405</v>
       </c>
       <c r="AL11" t="n">
         <v>411</v>
       </c>
       <c r="AM11" t="n">
         <v>403</v>
       </c>
       <c r="AN11" t="n">
         <v>418</v>
       </c>
       <c r="AO11" t="n">
         <v>415</v>
       </c>
       <c r="AP11" t="n">
         <v>413</v>
       </c>
       <c r="AQ11" t="n">
         <v>420</v>
       </c>
       <c r="AR11" t="n">
         <v>421</v>
+      </c>
+      <c r="AS11" t="n">
+        <v>418</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR11"/>
+  <dimension ref="A1:AS11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5455,50 +5563,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Yourself</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5678,50 +5787,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -5814,50 +5928,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -5950,50 +6067,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -6086,50 +6206,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -6222,50 +6345,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -6358,50 +6484,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -6494,50 +6623,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -6630,50 +6762,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -6766,50 +6901,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>148</v>
       </c>
       <c r="C10" t="n">
         <v>144</v>
       </c>
       <c r="D10" t="n">
         <v>152</v>
       </c>
       <c r="E10" t="n">
         <v>147</v>
       </c>
       <c r="F10" t="n">
         <v>151</v>
       </c>
       <c r="G10" t="n">
         <v>148</v>
       </c>
@@ -6902,50 +7040,53 @@
       </c>
       <c r="AK10" t="n">
         <v>138</v>
       </c>
       <c r="AL10" t="n">
         <v>147</v>
       </c>
       <c r="AM10" t="n">
         <v>149</v>
       </c>
       <c r="AN10" t="n">
         <v>152</v>
       </c>
       <c r="AO10" t="n">
         <v>159</v>
       </c>
       <c r="AP10" t="n">
         <v>152</v>
       </c>
       <c r="AQ10" t="n">
         <v>163</v>
       </c>
       <c r="AR10" t="n">
         <v>140</v>
       </c>
+      <c r="AS10" t="n">
+        <v>151</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>144</v>
       </c>
       <c r="C11" t="n">
         <v>146</v>
       </c>
       <c r="D11" t="n">
         <v>144</v>
       </c>
       <c r="E11" t="n">
         <v>144</v>
       </c>
       <c r="F11" t="n">
         <v>140</v>
       </c>
       <c r="G11" t="n">
         <v>141</v>
       </c>
@@ -7037,64 +7178,67 @@
         <v>148</v>
       </c>
       <c r="AK11" t="n">
         <v>149</v>
       </c>
       <c r="AL11" t="n">
         <v>151</v>
       </c>
       <c r="AM11" t="n">
         <v>148</v>
       </c>
       <c r="AN11" t="n">
         <v>153</v>
       </c>
       <c r="AO11" t="n">
         <v>152</v>
       </c>
       <c r="AP11" t="n">
         <v>152</v>
       </c>
       <c r="AQ11" t="n">
         <v>154</v>
       </c>
       <c r="AR11" t="n">
         <v>155</v>
+      </c>
+      <c r="AS11" t="n">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR11"/>
+  <dimension ref="A1:AS11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7102,50 +7246,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Yourself</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7325,50 +7470,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -7461,50 +7611,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -7597,50 +7750,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -7733,50 +7889,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -7869,50 +8028,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -8005,50 +8167,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -8141,50 +8306,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -8277,50 +8445,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -8413,50 +8584,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>85</v>
       </c>
       <c r="C10" t="n">
         <v>88</v>
       </c>
       <c r="D10" t="n">
         <v>85</v>
       </c>
       <c r="E10" t="n">
         <v>91</v>
       </c>
       <c r="F10" t="n">
         <v>87</v>
       </c>
       <c r="G10" t="n">
         <v>80</v>
       </c>
@@ -8549,50 +8723,53 @@
       </c>
       <c r="AK10" t="n">
         <v>92</v>
       </c>
       <c r="AL10" t="n">
         <v>91</v>
       </c>
       <c r="AM10" t="n">
         <v>91</v>
       </c>
       <c r="AN10" t="n">
         <v>88</v>
       </c>
       <c r="AO10" t="n">
         <v>92</v>
       </c>
       <c r="AP10" t="n">
         <v>94</v>
       </c>
       <c r="AQ10" t="n">
         <v>84</v>
       </c>
       <c r="AR10" t="n">
         <v>87</v>
       </c>
+      <c r="AS10" t="n">
+        <v>90</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>86</v>
       </c>
       <c r="C11" t="n">
         <v>87</v>
       </c>
       <c r="D11" t="n">
         <v>86</v>
       </c>
       <c r="E11" t="n">
         <v>85</v>
       </c>
       <c r="F11" t="n">
         <v>83</v>
       </c>
       <c r="G11" t="n">
         <v>84</v>
       </c>
@@ -8683,65 +8860,68 @@
       <c r="AJ11" t="n">
         <v>82</v>
       </c>
       <c r="AK11" t="n">
         <v>82</v>
       </c>
       <c r="AL11" t="n">
         <v>83</v>
       </c>
       <c r="AM11" t="n">
         <v>82</v>
       </c>
       <c r="AN11" t="n">
         <v>85</v>
       </c>
       <c r="AO11" t="n">
         <v>84</v>
       </c>
       <c r="AP11" t="n">
         <v>84</v>
       </c>
       <c r="AQ11" t="n">
         <v>85</v>
       </c>
       <c r="AR11" t="n">
+        <v>85</v>
+      </c>
+      <c r="AS11" t="n">
         <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR11"/>
+  <dimension ref="A1:AS11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8749,50 +8929,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Yourself</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8972,50 +9153,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -9108,50 +9294,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
@@ -9244,50 +9433,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -9380,50 +9572,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -9516,50 +9711,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -9652,50 +9850,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -9788,50 +9989,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -9924,50 +10128,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -10060,50 +10267,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>587</v>
       </c>
       <c r="C10" t="n">
         <v>591</v>
       </c>
       <c r="D10" t="n">
         <v>573</v>
       </c>
       <c r="E10" t="n">
         <v>106</v>
       </c>
       <c r="F10" t="n">
         <v>593</v>
       </c>
       <c r="G10" t="n">
         <v>611</v>
       </c>
@@ -10196,50 +10406,53 @@
       </c>
       <c r="AK10" t="n">
         <v>252</v>
       </c>
       <c r="AL10" t="n">
         <v>274</v>
       </c>
       <c r="AM10" t="n">
         <v>252</v>
       </c>
       <c r="AN10" t="n">
         <v>285</v>
       </c>
       <c r="AO10" t="n">
         <v>280</v>
       </c>
       <c r="AP10" t="n">
         <v>280</v>
       </c>
       <c r="AQ10" t="n">
         <v>277</v>
       </c>
       <c r="AR10" t="n">
         <v>265</v>
       </c>
+      <c r="AS10" t="n">
+        <v>278</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>566</v>
       </c>
       <c r="C11" t="n">
         <v>571</v>
       </c>
       <c r="D11" t="n">
         <v>562</v>
       </c>
       <c r="E11" t="n">
         <v>101</v>
       </c>
       <c r="F11" t="n">
         <v>554</v>
       </c>
       <c r="G11" t="n">
         <v>561</v>
       </c>
@@ -10331,64 +10544,67 @@
         <v>306</v>
       </c>
       <c r="AK11" t="n">
         <v>307</v>
       </c>
       <c r="AL11" t="n">
         <v>312</v>
       </c>
       <c r="AM11" t="n">
         <v>306</v>
       </c>
       <c r="AN11" t="n">
         <v>318</v>
       </c>
       <c r="AO11" t="n">
         <v>315</v>
       </c>
       <c r="AP11" t="n">
         <v>315</v>
       </c>
       <c r="AQ11" t="n">
         <v>319</v>
       </c>
       <c r="AR11" t="n">
         <v>320</v>
+      </c>
+      <c r="AS11" t="n">
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR11"/>
+  <dimension ref="A1:AS11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10396,50 +10612,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Yourself</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10619,50 +10836,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -10755,50 +10977,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -10891,50 +11116,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -11027,50 +11255,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -11163,50 +11394,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -11299,50 +11533,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
@@ -11435,50 +11672,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -11571,50 +11811,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -11707,50 +11950,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>544</v>
       </c>
       <c r="C10" t="n">
         <v>546</v>
       </c>
       <c r="D10" t="n">
         <v>548</v>
       </c>
       <c r="E10" t="n">
         <v>89</v>
       </c>
       <c r="F10" t="n">
         <v>444</v>
       </c>
       <c r="G10" t="n">
         <v>413</v>
       </c>
@@ -11843,50 +12089,53 @@
       </c>
       <c r="AK10" t="n">
         <v>508</v>
       </c>
       <c r="AL10" t="n">
         <v>533</v>
       </c>
       <c r="AM10" t="n">
         <v>522</v>
       </c>
       <c r="AN10" t="n">
         <v>473</v>
       </c>
       <c r="AO10" t="n">
         <v>487</v>
       </c>
       <c r="AP10" t="n">
         <v>464</v>
       </c>
       <c r="AQ10" t="n">
         <v>478</v>
       </c>
       <c r="AR10" t="n">
         <v>478</v>
       </c>
+      <c r="AS10" t="n">
+        <v>460</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>536</v>
       </c>
       <c r="C11" t="n">
         <v>538</v>
       </c>
       <c r="D11" t="n">
         <v>534</v>
       </c>
       <c r="E11" t="n">
         <v>99</v>
       </c>
       <c r="F11" t="n">
         <v>406</v>
       </c>
       <c r="G11" t="n">
         <v>409</v>
       </c>
@@ -11978,64 +12227,67 @@
         <v>439</v>
       </c>
       <c r="AK11" t="n">
         <v>440</v>
       </c>
       <c r="AL11" t="n">
         <v>446</v>
       </c>
       <c r="AM11" t="n">
         <v>437</v>
       </c>
       <c r="AN11" t="n">
         <v>453</v>
       </c>
       <c r="AO11" t="n">
         <v>450</v>
       </c>
       <c r="AP11" t="n">
         <v>448</v>
       </c>
       <c r="AQ11" t="n">
         <v>456</v>
       </c>
       <c r="AR11" t="n">
         <v>458</v>
+      </c>
+      <c r="AS11" t="n">
+        <v>457</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR11"/>
+  <dimension ref="A1:AS11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12043,50 +12295,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Yourself</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12266,50 +12519,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -12402,50 +12660,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -12538,50 +12799,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -12674,50 +12938,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -12810,50 +13077,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -12946,50 +13216,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -13082,50 +13355,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -13218,50 +13494,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -13354,50 +13633,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>107</v>
       </c>
       <c r="C10" t="n">
         <v>108</v>
       </c>
       <c r="D10" t="n">
         <v>105</v>
       </c>
       <c r="E10" t="n">
         <v>35</v>
       </c>
       <c r="F10" t="n">
         <v>171</v>
       </c>
       <c r="G10" t="n">
         <v>210</v>
       </c>
@@ -13490,50 +13772,53 @@
       </c>
       <c r="AK10" t="n">
         <v>182</v>
       </c>
       <c r="AL10" t="n">
         <v>174</v>
       </c>
       <c r="AM10" t="n">
         <v>180</v>
       </c>
       <c r="AN10" t="n">
         <v>174</v>
       </c>
       <c r="AO10" t="n">
         <v>173</v>
       </c>
       <c r="AP10" t="n">
         <v>159</v>
       </c>
       <c r="AQ10" t="n">
         <v>168</v>
       </c>
       <c r="AR10" t="n">
         <v>161</v>
       </c>
+      <c r="AS10" t="n">
+        <v>170</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>96</v>
       </c>
       <c r="C11" t="n">
         <v>96</v>
       </c>
       <c r="D11" t="n">
         <v>95</v>
       </c>
       <c r="E11" t="n">
         <v>33</v>
       </c>
       <c r="F11" t="n">
         <v>147</v>
       </c>
       <c r="G11" t="n">
         <v>148</v>
       </c>
@@ -13625,64 +13910,67 @@
         <v>156</v>
       </c>
       <c r="AK11" t="n">
         <v>157</v>
       </c>
       <c r="AL11" t="n">
         <v>160</v>
       </c>
       <c r="AM11" t="n">
         <v>157</v>
       </c>
       <c r="AN11" t="n">
         <v>162</v>
       </c>
       <c r="AO11" t="n">
         <v>161</v>
       </c>
       <c r="AP11" t="n">
         <v>162</v>
       </c>
       <c r="AQ11" t="n">
         <v>163</v>
       </c>
       <c r="AR11" t="n">
         <v>163</v>
+      </c>
+      <c r="AS11" t="n">
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR11"/>
+  <dimension ref="A1:AS11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13690,50 +13978,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Yourself</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13913,50 +14202,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -14049,50 +14343,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -14185,50 +14482,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -14321,50 +14621,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -14457,50 +14760,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -14593,50 +14899,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -14729,50 +15038,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -14865,50 +15177,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -15001,50 +15316,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>746</v>
       </c>
       <c r="C10" t="n">
         <v>782</v>
       </c>
       <c r="D10" t="n">
         <v>747</v>
       </c>
       <c r="E10" t="n">
         <v>738</v>
       </c>
       <c r="F10" t="n">
         <v>745</v>
       </c>
       <c r="G10" t="n">
         <v>763</v>
       </c>
@@ -15137,50 +15455,53 @@
       </c>
       <c r="AK10" t="n">
         <v>706</v>
       </c>
       <c r="AL10" t="n">
         <v>738</v>
       </c>
       <c r="AM10" t="n">
         <v>728</v>
       </c>
       <c r="AN10" t="n">
         <v>639</v>
       </c>
       <c r="AO10" t="n">
         <v>656</v>
       </c>
       <c r="AP10" t="n">
         <v>652</v>
       </c>
       <c r="AQ10" t="n">
         <v>655</v>
       </c>
       <c r="AR10" t="n">
         <v>639</v>
       </c>
+      <c r="AS10" t="n">
+        <v>644</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>646</v>
       </c>
       <c r="C11" t="n">
         <v>655</v>
       </c>
       <c r="D11" t="n">
         <v>646</v>
       </c>
       <c r="E11" t="n">
         <v>644</v>
       </c>
       <c r="F11" t="n">
         <v>606</v>
       </c>
       <c r="G11" t="n">
         <v>610</v>
       </c>
@@ -15272,64 +15593,67 @@
         <v>630</v>
       </c>
       <c r="AK11" t="n">
         <v>633</v>
       </c>
       <c r="AL11" t="n">
         <v>643</v>
       </c>
       <c r="AM11" t="n">
         <v>631</v>
       </c>
       <c r="AN11" t="n">
         <v>654</v>
       </c>
       <c r="AO11" t="n">
         <v>650</v>
       </c>
       <c r="AP11" t="n">
         <v>647</v>
       </c>
       <c r="AQ11" t="n">
         <v>657</v>
       </c>
       <c r="AR11" t="n">
         <v>659</v>
+      </c>
+      <c r="AS11" t="n">
+        <v>654</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR11"/>
+  <dimension ref="A1:AS11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15337,50 +15661,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Yourself</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15560,50 +15885,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -15696,50 +16026,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -15832,50 +16165,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -15968,50 +16304,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -16104,50 +16443,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -16240,50 +16582,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -16376,50 +16721,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -16512,50 +16860,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -16648,50 +16999,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>685</v>
       </c>
       <c r="C10" t="n">
         <v>674</v>
       </c>
       <c r="D10" t="n">
         <v>672</v>
       </c>
       <c r="E10" t="n">
         <v>694</v>
       </c>
       <c r="F10" t="n">
         <v>648</v>
       </c>
       <c r="G10" t="n">
         <v>633</v>
       </c>
@@ -16784,50 +17138,53 @@
       </c>
       <c r="AK10" t="n">
         <v>616</v>
       </c>
       <c r="AL10" t="n">
         <v>590</v>
       </c>
       <c r="AM10" t="n">
         <v>584</v>
       </c>
       <c r="AN10" t="n">
         <v>642</v>
       </c>
       <c r="AO10" t="n">
         <v>632</v>
       </c>
       <c r="AP10" t="n">
         <v>659</v>
       </c>
       <c r="AQ10" t="n">
         <v>634</v>
       </c>
       <c r="AR10" t="n">
         <v>638</v>
       </c>
+      <c r="AS10" t="n">
+        <v>595</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>692</v>
       </c>
       <c r="C11" t="n">
         <v>700</v>
       </c>
       <c r="D11" t="n">
         <v>692</v>
       </c>
       <c r="E11" t="n">
         <v>689</v>
       </c>
       <c r="F11" t="n">
         <v>647</v>
       </c>
       <c r="G11" t="n">
         <v>651</v>
       </c>
@@ -16919,64 +17276,67 @@
         <v>672</v>
       </c>
       <c r="AK11" t="n">
         <v>676</v>
       </c>
       <c r="AL11" t="n">
         <v>687</v>
       </c>
       <c r="AM11" t="n">
         <v>674</v>
       </c>
       <c r="AN11" t="n">
         <v>698</v>
       </c>
       <c r="AO11" t="n">
         <v>694</v>
       </c>
       <c r="AP11" t="n">
         <v>691</v>
       </c>
       <c r="AQ11" t="n">
         <v>701</v>
       </c>
       <c r="AR11" t="n">
         <v>704</v>
+      </c>
+      <c r="AS11" t="n">
+        <v>699</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR11"/>
+  <dimension ref="A1:AS11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16984,50 +17344,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Yourself</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17207,50 +17568,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -17343,50 +17709,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -17479,50 +17848,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -17615,50 +17987,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -17751,50 +18126,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -17887,50 +18265,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -18023,50 +18404,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -18159,50 +18543,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -18295,50 +18682,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>209</v>
       </c>
       <c r="C10" t="n">
         <v>214</v>
       </c>
       <c r="D10" t="n">
         <v>234</v>
       </c>
       <c r="E10" t="n">
         <v>213</v>
       </c>
       <c r="F10" t="n">
         <v>217</v>
       </c>
       <c r="G10" t="n">
         <v>228</v>
       </c>
@@ -18431,50 +18821,53 @@
       </c>
       <c r="AK10" t="n">
         <v>350</v>
       </c>
       <c r="AL10" t="n">
         <v>383</v>
       </c>
       <c r="AM10" t="n">
         <v>356</v>
       </c>
       <c r="AN10" t="n">
         <v>442</v>
       </c>
       <c r="AO10" t="n">
         <v>424</v>
       </c>
       <c r="AP10" t="n">
         <v>386</v>
       </c>
       <c r="AQ10" t="n">
         <v>436</v>
       </c>
       <c r="AR10" t="n">
         <v>451</v>
       </c>
+      <c r="AS10" t="n">
+        <v>487</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>281</v>
       </c>
       <c r="C11" t="n">
         <v>300</v>
       </c>
       <c r="D11" t="n">
         <v>308</v>
       </c>
       <c r="E11" t="n">
         <v>294</v>
       </c>
       <c r="F11" t="n">
         <v>350</v>
       </c>
       <c r="G11" t="n">
         <v>353</v>
       </c>
@@ -18566,64 +18959,67 @@
         <v>367</v>
       </c>
       <c r="AK11" t="n">
         <v>371</v>
       </c>
       <c r="AL11" t="n">
         <v>385</v>
       </c>
       <c r="AM11" t="n">
         <v>366</v>
       </c>
       <c r="AN11" t="n">
         <v>385</v>
       </c>
       <c r="AO11" t="n">
         <v>385</v>
       </c>
       <c r="AP11" t="n">
         <v>381</v>
       </c>
       <c r="AQ11" t="n">
         <v>384</v>
       </c>
       <c r="AR11" t="n">
         <v>385</v>
+      </c>
+      <c r="AS11" t="n">
+        <v>390</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR11"/>
+  <dimension ref="A1:AS11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18631,50 +19027,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Yourself</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18854,50 +19251,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -18990,50 +19392,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -19126,50 +19531,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -19262,50 +19670,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -19398,50 +19809,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -19534,50 +19948,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -19670,50 +20087,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -19806,50 +20226,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -19942,50 +20365,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>143</v>
       </c>
       <c r="C10" t="n">
         <v>136</v>
       </c>
       <c r="D10" t="n">
         <v>164</v>
       </c>
       <c r="E10" t="n">
         <v>154</v>
       </c>
       <c r="F10" t="n">
         <v>138</v>
       </c>
       <c r="G10" t="n">
         <v>142</v>
       </c>
@@ -20078,50 +20504,53 @@
       </c>
       <c r="AK10" t="n">
         <v>134</v>
       </c>
       <c r="AL10" t="n">
         <v>155</v>
       </c>
       <c r="AM10" t="n">
         <v>146</v>
       </c>
       <c r="AN10" t="n">
         <v>143</v>
       </c>
       <c r="AO10" t="n">
         <v>120</v>
       </c>
       <c r="AP10" t="n">
         <v>106</v>
       </c>
       <c r="AQ10" t="n">
         <v>149</v>
       </c>
       <c r="AR10" t="n">
         <v>141</v>
       </c>
+      <c r="AS10" t="n">
+        <v>173</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>185</v>
       </c>
       <c r="C11" t="n">
         <v>187</v>
       </c>
       <c r="D11" t="n">
         <v>185</v>
       </c>
       <c r="E11" t="n">
         <v>184</v>
       </c>
       <c r="F11" t="n">
         <v>178</v>
       </c>
       <c r="G11" t="n">
         <v>179</v>
       </c>
@@ -20213,64 +20642,67 @@
         <v>185</v>
       </c>
       <c r="AK11" t="n">
         <v>186</v>
       </c>
       <c r="AL11" t="n">
         <v>189</v>
       </c>
       <c r="AM11" t="n">
         <v>186</v>
       </c>
       <c r="AN11" t="n">
         <v>192</v>
       </c>
       <c r="AO11" t="n">
         <v>191</v>
       </c>
       <c r="AP11" t="n">
         <v>190</v>
       </c>
       <c r="AQ11" t="n">
         <v>193</v>
       </c>
       <c r="AR11" t="n">
         <v>194</v>
+      </c>
+      <c r="AS11" t="n">
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR11"/>
+  <dimension ref="A1:AS11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20278,50 +20710,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Yourself</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20501,50 +20934,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -20637,50 +21075,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -20773,50 +21214,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
@@ -20909,50 +21353,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -21045,50 +21492,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -21181,50 +21631,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
@@ -21317,50 +21770,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -21453,50 +21909,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.77</v>
       </c>
@@ -21589,50 +22048,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>39</v>
       </c>
       <c r="C10" t="n">
         <v>30</v>
       </c>
       <c r="D10" t="n">
         <v>26</v>
       </c>
       <c r="E10" t="n">
         <v>28</v>
       </c>
       <c r="F10" t="n">
         <v>23</v>
       </c>
       <c r="G10" t="n">
         <v>19</v>
       </c>
@@ -21725,50 +22187,53 @@
       </c>
       <c r="AK10" t="n">
         <v>35</v>
       </c>
       <c r="AL10" t="n">
         <v>23</v>
       </c>
       <c r="AM10" t="n">
         <v>34</v>
       </c>
       <c r="AN10" t="n">
         <v>40</v>
       </c>
       <c r="AO10" t="n">
         <v>40</v>
       </c>
       <c r="AP10" t="n">
         <v>47</v>
       </c>
       <c r="AQ10" t="n">
         <v>46</v>
       </c>
       <c r="AR10" t="n">
         <v>49</v>
       </c>
+      <c r="AS10" t="n">
+        <v>38</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>60</v>
       </c>
       <c r="C11" t="n">
         <v>45</v>
       </c>
       <c r="D11" t="n">
         <v>33</v>
       </c>
       <c r="E11" t="n">
         <v>46</v>
       </c>
       <c r="F11" t="n">
         <v>31</v>
       </c>
       <c r="G11" t="n">
         <v>30</v>
       </c>
@@ -21860,64 +22325,67 @@
         <v>29</v>
       </c>
       <c r="AK11" t="n">
         <v>27</v>
       </c>
       <c r="AL11" t="n">
         <v>19</v>
       </c>
       <c r="AM11" t="n">
         <v>30</v>
       </c>
       <c r="AN11" t="n">
         <v>26</v>
       </c>
       <c r="AO11" t="n">
         <v>24</v>
       </c>
       <c r="AP11" t="n">
         <v>26</v>
       </c>
       <c r="AQ11" t="n">
         <v>29</v>
       </c>
       <c r="AR11" t="n">
         <v>29</v>
+      </c>
+      <c r="AS11" t="n">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR11"/>
+  <dimension ref="A1:AS11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21925,50 +22393,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Yourself</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22148,50 +22617,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -22284,50 +22758,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -22420,50 +22897,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -22556,50 +23036,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -22692,50 +23175,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -22828,50 +23314,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -22964,50 +23453,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -23100,50 +23592,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -23236,50 +23731,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>970</v>
       </c>
       <c r="C10" t="n">
         <v>1023</v>
       </c>
       <c r="D10" t="n">
         <v>1006</v>
       </c>
       <c r="E10" t="n">
         <v>995</v>
       </c>
       <c r="F10" t="n">
         <v>981</v>
       </c>
       <c r="G10" t="n">
         <v>989</v>
       </c>
@@ -23372,50 +23870,53 @@
       </c>
       <c r="AK10" t="n">
         <v>1009</v>
       </c>
       <c r="AL10" t="n">
         <v>1013</v>
       </c>
       <c r="AM10" t="n">
         <v>995</v>
       </c>
       <c r="AN10" t="n">
         <v>1042</v>
       </c>
       <c r="AO10" t="n">
         <v>1044</v>
       </c>
       <c r="AP10" t="n">
         <v>1071</v>
       </c>
       <c r="AQ10" t="n">
         <v>1048</v>
       </c>
       <c r="AR10" t="n">
         <v>1022</v>
       </c>
+      <c r="AS10" t="n">
+        <v>1054</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>957</v>
       </c>
       <c r="C11" t="n">
         <v>969</v>
       </c>
       <c r="D11" t="n">
         <v>957</v>
       </c>
       <c r="E11" t="n">
         <v>954</v>
       </c>
       <c r="F11" t="n">
         <v>931</v>
       </c>
       <c r="G11" t="n">
         <v>937</v>
       </c>
@@ -23507,64 +24008,67 @@
         <v>968</v>
       </c>
       <c r="AK11" t="n">
         <v>973</v>
       </c>
       <c r="AL11" t="n">
         <v>988</v>
       </c>
       <c r="AM11" t="n">
         <v>970</v>
       </c>
       <c r="AN11" t="n">
         <v>1005</v>
       </c>
       <c r="AO11" t="n">
         <v>999</v>
       </c>
       <c r="AP11" t="n">
         <v>994</v>
       </c>
       <c r="AQ11" t="n">
         <v>1009</v>
       </c>
       <c r="AR11" t="n">
         <v>1013</v>
+      </c>
+      <c r="AS11" t="n">
+        <v>1005</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR11"/>
+  <dimension ref="A1:AS11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -23572,50 +24076,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Yourself</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23795,50 +24300,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -23931,50 +24441,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -24067,50 +24580,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -24203,50 +24719,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -24339,50 +24858,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -24475,50 +24997,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -24611,50 +25136,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -24747,50 +25275,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -24883,50 +25414,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>709</v>
       </c>
       <c r="C10" t="n">
         <v>677</v>
       </c>
       <c r="D10" t="n">
         <v>673</v>
       </c>
       <c r="E10" t="n">
         <v>678</v>
       </c>
       <c r="F10" t="n">
         <v>652</v>
       </c>
       <c r="G10" t="n">
         <v>654</v>
       </c>
@@ -25019,50 +25553,53 @@
       </c>
       <c r="AK10" t="n">
         <v>698</v>
       </c>
       <c r="AL10" t="n">
         <v>721</v>
       </c>
       <c r="AM10" t="n">
         <v>707</v>
       </c>
       <c r="AN10" t="n">
         <v>721</v>
       </c>
       <c r="AO10" t="n">
         <v>708</v>
       </c>
       <c r="AP10" t="n">
         <v>673</v>
       </c>
       <c r="AQ10" t="n">
         <v>723</v>
       </c>
       <c r="AR10" t="n">
         <v>755</v>
       </c>
+      <c r="AS10" t="n">
+        <v>710</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>722</v>
       </c>
       <c r="C11" t="n">
         <v>731</v>
       </c>
       <c r="D11" t="n">
         <v>722</v>
       </c>
       <c r="E11" t="n">
         <v>719</v>
       </c>
       <c r="F11" t="n">
         <v>702</v>
       </c>
       <c r="G11" t="n">
         <v>706</v>
       </c>
@@ -25154,64 +25691,67 @@
         <v>730</v>
       </c>
       <c r="AK11" t="n">
         <v>734</v>
       </c>
       <c r="AL11" t="n">
         <v>746</v>
       </c>
       <c r="AM11" t="n">
         <v>732</v>
       </c>
       <c r="AN11" t="n">
         <v>758</v>
       </c>
       <c r="AO11" t="n">
         <v>753</v>
       </c>
       <c r="AP11" t="n">
         <v>750</v>
       </c>
       <c r="AQ11" t="n">
         <v>762</v>
       </c>
       <c r="AR11" t="n">
         <v>764</v>
+      </c>
+      <c r="AS11" t="n">
+        <v>759</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR11"/>
+  <dimension ref="A1:AS11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -25219,50 +25759,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Yourself</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25442,50 +25983,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -25578,50 +26124,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -25714,50 +26263,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -25850,50 +26402,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -25986,50 +26541,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -26122,50 +26680,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -26258,50 +26819,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -26394,50 +26958,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -26530,50 +27097,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>681</v>
       </c>
       <c r="C10" t="n">
         <v>716</v>
       </c>
       <c r="D10" t="n">
         <v>668</v>
       </c>
       <c r="E10" t="n">
         <v>660</v>
       </c>
       <c r="F10" t="n">
         <v>658</v>
       </c>
       <c r="G10" t="n">
         <v>650</v>
       </c>
@@ -26666,50 +27236,53 @@
       </c>
       <c r="AK10" t="n">
         <v>670</v>
       </c>
       <c r="AL10" t="n">
         <v>699</v>
       </c>
       <c r="AM10" t="n">
         <v>656</v>
       </c>
       <c r="AN10" t="n">
         <v>706</v>
       </c>
       <c r="AO10" t="n">
         <v>732</v>
       </c>
       <c r="AP10" t="n">
         <v>722</v>
       </c>
       <c r="AQ10" t="n">
         <v>721</v>
       </c>
       <c r="AR10" t="n">
         <v>745</v>
       </c>
+      <c r="AS10" t="n">
+        <v>691</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>707</v>
       </c>
       <c r="C11" t="n">
         <v>716</v>
       </c>
       <c r="D11" t="n">
         <v>707</v>
       </c>
       <c r="E11" t="n">
         <v>704</v>
       </c>
       <c r="F11" t="n">
         <v>681</v>
       </c>
       <c r="G11" t="n">
         <v>685</v>
       </c>
@@ -26801,64 +27374,67 @@
         <v>708</v>
       </c>
       <c r="AK11" t="n">
         <v>712</v>
       </c>
       <c r="AL11" t="n">
         <v>723</v>
       </c>
       <c r="AM11" t="n">
         <v>710</v>
       </c>
       <c r="AN11" t="n">
         <v>735</v>
       </c>
       <c r="AO11" t="n">
         <v>731</v>
       </c>
       <c r="AP11" t="n">
         <v>727</v>
       </c>
       <c r="AQ11" t="n">
         <v>739</v>
       </c>
       <c r="AR11" t="n">
         <v>741</v>
+      </c>
+      <c r="AS11" t="n">
+        <v>736</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR11"/>
+  <dimension ref="A1:AS11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -26866,50 +27442,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Yourself</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27089,50 +27666,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -27225,50 +27807,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -27361,50 +27946,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -27497,50 +28085,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -27633,50 +28224,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -27769,50 +28363,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -27905,50 +28502,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -28041,50 +28641,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -28177,50 +28780,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>412</v>
       </c>
       <c r="C10" t="n">
         <v>417</v>
       </c>
       <c r="D10" t="n">
         <v>416</v>
       </c>
       <c r="E10" t="n">
         <v>405</v>
       </c>
       <c r="F10" t="n">
         <v>383</v>
       </c>
       <c r="G10" t="n">
         <v>413</v>
       </c>
@@ -28313,50 +28919,53 @@
       </c>
       <c r="AK10" t="n">
         <v>425</v>
       </c>
       <c r="AL10" t="n">
         <v>422</v>
       </c>
       <c r="AM10" t="n">
         <v>428</v>
       </c>
       <c r="AN10" t="n">
         <v>429</v>
       </c>
       <c r="AO10" t="n">
         <v>422</v>
       </c>
       <c r="AP10" t="n">
         <v>411</v>
       </c>
       <c r="AQ10" t="n">
         <v>435</v>
       </c>
       <c r="AR10" t="n">
         <v>423</v>
       </c>
+      <c r="AS10" t="n">
+        <v>421</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>400</v>
       </c>
       <c r="C11" t="n">
         <v>405</v>
       </c>
       <c r="D11" t="n">
         <v>400</v>
       </c>
       <c r="E11" t="n">
         <v>398</v>
       </c>
       <c r="F11" t="n">
         <v>394</v>
       </c>
       <c r="G11" t="n">
         <v>396</v>
       </c>
@@ -28448,64 +29057,67 @@
         <v>409</v>
       </c>
       <c r="AK11" t="n">
         <v>411</v>
       </c>
       <c r="AL11" t="n">
         <v>418</v>
       </c>
       <c r="AM11" t="n">
         <v>410</v>
       </c>
       <c r="AN11" t="n">
         <v>425</v>
       </c>
       <c r="AO11" t="n">
         <v>422</v>
       </c>
       <c r="AP11" t="n">
         <v>420</v>
       </c>
       <c r="AQ11" t="n">
         <v>427</v>
       </c>
       <c r="AR11" t="n">
         <v>428</v>
+      </c>
+      <c r="AS11" t="n">
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR11"/>
+  <dimension ref="A1:AS11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -28513,50 +29125,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Yourself</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -28736,50 +29349,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -28872,50 +29490,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -29008,50 +29629,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -29144,50 +29768,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -29280,50 +29907,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -29416,50 +30046,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -29552,50 +30185,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -29688,50 +30324,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -29824,50 +30463,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>443</v>
       </c>
       <c r="C10" t="n">
         <v>431</v>
       </c>
       <c r="D10" t="n">
         <v>431</v>
       </c>
       <c r="E10" t="n">
         <v>454</v>
       </c>
       <c r="F10" t="n">
         <v>454</v>
       </c>
       <c r="G10" t="n">
         <v>438</v>
       </c>
@@ -29960,50 +30602,53 @@
       </c>
       <c r="AK10" t="n">
         <v>478</v>
       </c>
       <c r="AL10" t="n">
         <v>458</v>
       </c>
       <c r="AM10" t="n">
         <v>472</v>
       </c>
       <c r="AN10" t="n">
         <v>485</v>
       </c>
       <c r="AO10" t="n">
         <v>478</v>
       </c>
       <c r="AP10" t="n">
         <v>505</v>
       </c>
       <c r="AQ10" t="n">
         <v>466</v>
       </c>
       <c r="AR10" t="n">
         <v>468</v>
       </c>
+      <c r="AS10" t="n">
+        <v>479</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>388</v>
       </c>
       <c r="C11" t="n">
         <v>393</v>
       </c>
       <c r="D11" t="n">
         <v>388</v>
       </c>
       <c r="E11" t="n">
         <v>386</v>
       </c>
       <c r="F11" t="n">
         <v>380</v>
       </c>
       <c r="G11" t="n">
         <v>383</v>
       </c>
@@ -30095,64 +30740,67 @@
         <v>396</v>
       </c>
       <c r="AK11" t="n">
         <v>398</v>
       </c>
       <c r="AL11" t="n">
         <v>404</v>
       </c>
       <c r="AM11" t="n">
         <v>397</v>
       </c>
       <c r="AN11" t="n">
         <v>411</v>
       </c>
       <c r="AO11" t="n">
         <v>408</v>
       </c>
       <c r="AP11" t="n">
         <v>406</v>
       </c>
       <c r="AQ11" t="n">
         <v>413</v>
       </c>
       <c r="AR11" t="n">
         <v>414</v>
+      </c>
+      <c r="AS11" t="n">
+        <v>411</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR11"/>
+  <dimension ref="A1:AS11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -30160,50 +30808,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Yourself</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -30383,50 +31032,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -30519,50 +31173,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -30655,50 +31312,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -30791,50 +31451,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -30927,50 +31590,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -31063,50 +31729,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -31199,50 +31868,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -31335,50 +32007,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -31471,50 +32146,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>749</v>
       </c>
       <c r="C10" t="n">
         <v>754</v>
       </c>
       <c r="D10" t="n">
         <v>750</v>
       </c>
       <c r="E10" t="n">
         <v>723</v>
       </c>
       <c r="F10" t="n">
         <v>710</v>
       </c>
       <c r="G10" t="n">
         <v>699</v>
       </c>
@@ -31607,50 +32285,53 @@
       </c>
       <c r="AK10" t="n">
         <v>786</v>
       </c>
       <c r="AL10" t="n">
         <v>781</v>
       </c>
       <c r="AM10" t="n">
         <v>748</v>
       </c>
       <c r="AN10" t="n">
         <v>784</v>
       </c>
       <c r="AO10" t="n">
         <v>823</v>
       </c>
       <c r="AP10" t="n">
         <v>795</v>
       </c>
       <c r="AQ10" t="n">
         <v>808</v>
       </c>
       <c r="AR10" t="n">
         <v>826</v>
       </c>
+      <c r="AS10" t="n">
+        <v>789</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>813</v>
       </c>
       <c r="C11" t="n">
         <v>823</v>
       </c>
       <c r="D11" t="n">
         <v>813</v>
       </c>
       <c r="E11" t="n">
         <v>810</v>
       </c>
       <c r="F11" t="n">
         <v>794</v>
       </c>
       <c r="G11" t="n">
         <v>798</v>
       </c>
@@ -31742,64 +32423,67 @@
         <v>825</v>
       </c>
       <c r="AK11" t="n">
         <v>830</v>
       </c>
       <c r="AL11" t="n">
         <v>843</v>
       </c>
       <c r="AM11" t="n">
         <v>827</v>
       </c>
       <c r="AN11" t="n">
         <v>857</v>
       </c>
       <c r="AO11" t="n">
         <v>851</v>
       </c>
       <c r="AP11" t="n">
         <v>848</v>
       </c>
       <c r="AQ11" t="n">
         <v>861</v>
       </c>
       <c r="AR11" t="n">
         <v>864</v>
+      </c>
+      <c r="AS11" t="n">
+        <v>857</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR11"/>
+  <dimension ref="A1:AS11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -31807,50 +32491,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Yourself</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -32030,50 +32715,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -32166,50 +32856,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -32302,50 +32995,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -32438,50 +33134,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -32574,50 +33273,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -32710,50 +33412,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -32846,50 +33551,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -32982,50 +33690,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -33118,50 +33829,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>930</v>
       </c>
       <c r="C10" t="n">
         <v>946</v>
       </c>
       <c r="D10" t="n">
         <v>929</v>
       </c>
       <c r="E10" t="n">
         <v>950</v>
       </c>
       <c r="F10" t="n">
         <v>923</v>
       </c>
       <c r="G10" t="n">
         <v>944</v>
       </c>
@@ -33254,50 +33968,53 @@
       </c>
       <c r="AK10" t="n">
         <v>921</v>
       </c>
       <c r="AL10" t="n">
         <v>953</v>
       </c>
       <c r="AM10" t="n">
         <v>954</v>
       </c>
       <c r="AN10" t="n">
         <v>979</v>
       </c>
       <c r="AO10" t="n">
         <v>929</v>
       </c>
       <c r="AP10" t="n">
         <v>949</v>
       </c>
       <c r="AQ10" t="n">
         <v>963</v>
       </c>
       <c r="AR10" t="n">
         <v>951</v>
       </c>
+      <c r="AS10" t="n">
+        <v>975</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>866</v>
       </c>
       <c r="C11" t="n">
         <v>877</v>
       </c>
       <c r="D11" t="n">
         <v>866</v>
       </c>
       <c r="E11" t="n">
         <v>863</v>
       </c>
       <c r="F11" t="n">
         <v>839</v>
       </c>
       <c r="G11" t="n">
         <v>845</v>
       </c>
@@ -33389,64 +34106,67 @@
         <v>873</v>
       </c>
       <c r="AK11" t="n">
         <v>877</v>
       </c>
       <c r="AL11" t="n">
         <v>891</v>
       </c>
       <c r="AM11" t="n">
         <v>875</v>
       </c>
       <c r="AN11" t="n">
         <v>906</v>
       </c>
       <c r="AO11" t="n">
         <v>901</v>
       </c>
       <c r="AP11" t="n">
         <v>896</v>
       </c>
       <c r="AQ11" t="n">
         <v>910</v>
       </c>
       <c r="AR11" t="n">
         <v>913</v>
+      </c>
+      <c r="AS11" t="n">
+        <v>907</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR11"/>
+  <dimension ref="A1:AS11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -33454,50 +34174,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Yourself</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -33677,50 +34398,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -33813,50 +34539,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -33949,50 +34678,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -34085,50 +34817,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -34221,50 +34956,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -34357,50 +35095,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -34493,50 +35234,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -34629,50 +35373,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -34765,50 +35512,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>172</v>
       </c>
       <c r="C10" t="n">
         <v>184</v>
       </c>
       <c r="D10" t="n">
         <v>150</v>
       </c>
       <c r="E10" t="n">
         <v>156</v>
       </c>
       <c r="F10" t="n">
         <v>198</v>
       </c>
       <c r="G10" t="n">
         <v>171</v>
       </c>
@@ -34901,50 +35651,53 @@
       </c>
       <c r="AK10" t="n">
         <v>195</v>
       </c>
       <c r="AL10" t="n">
         <v>190</v>
       </c>
       <c r="AM10" t="n">
         <v>180</v>
       </c>
       <c r="AN10" t="n">
         <v>166</v>
       </c>
       <c r="AO10" t="n">
         <v>167</v>
       </c>
       <c r="AP10" t="n">
         <v>148</v>
       </c>
       <c r="AQ10" t="n">
         <v>175</v>
       </c>
       <c r="AR10" t="n">
         <v>168</v>
       </c>
+      <c r="AS10" t="n">
+        <v>172</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>201</v>
       </c>
       <c r="C11" t="n">
         <v>204</v>
       </c>
       <c r="D11" t="n">
         <v>201</v>
       </c>
       <c r="E11" t="n">
         <v>201</v>
       </c>
       <c r="F11" t="n">
         <v>196</v>
       </c>
       <c r="G11" t="n">
         <v>197</v>
       </c>
@@ -35036,64 +35789,67 @@
         <v>205</v>
       </c>
       <c r="AK11" t="n">
         <v>207</v>
       </c>
       <c r="AL11" t="n">
         <v>210</v>
       </c>
       <c r="AM11" t="n">
         <v>206</v>
       </c>
       <c r="AN11" t="n">
         <v>213</v>
       </c>
       <c r="AO11" t="n">
         <v>212</v>
       </c>
       <c r="AP11" t="n">
         <v>211</v>
       </c>
       <c r="AQ11" t="n">
         <v>214</v>
       </c>
       <c r="AR11" t="n">
         <v>215</v>
+      </c>
+      <c r="AS11" t="n">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR11"/>
+  <dimension ref="A1:AS11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -35101,50 +35857,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Yourself</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -35324,50 +36081,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -35460,50 +36222,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -35596,50 +36361,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -35732,50 +36500,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -35868,50 +36639,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -36004,50 +36778,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -36140,50 +36917,53 @@
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -36276,50 +37056,53 @@
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AS8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -36412,50 +37195,53 @@
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AS9" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>579</v>
       </c>
       <c r="C10" t="n">
         <v>587</v>
       </c>
       <c r="D10" t="n">
         <v>581</v>
       </c>
       <c r="E10" t="n">
         <v>582</v>
       </c>
       <c r="F10" t="n">
         <v>539</v>
       </c>
       <c r="G10" t="n">
         <v>561</v>
       </c>
@@ -36548,50 +37334,53 @@
       </c>
       <c r="AK10" t="n">
         <v>577</v>
       </c>
       <c r="AL10" t="n">
         <v>594</v>
       </c>
       <c r="AM10" t="n">
         <v>581</v>
       </c>
       <c r="AN10" t="n">
         <v>636</v>
       </c>
       <c r="AO10" t="n">
         <v>617</v>
       </c>
       <c r="AP10" t="n">
         <v>633</v>
       </c>
       <c r="AQ10" t="n">
         <v>655</v>
       </c>
       <c r="AR10" t="n">
         <v>636</v>
       </c>
+      <c r="AS10" t="n">
+        <v>639</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>561</v>
       </c>
       <c r="C11" t="n">
         <v>568</v>
       </c>
       <c r="D11" t="n">
         <v>561</v>
       </c>
       <c r="E11" t="n">
         <v>559</v>
       </c>
       <c r="F11" t="n">
         <v>549</v>
       </c>
       <c r="G11" t="n">
         <v>552</v>
       </c>
@@ -36683,46 +37472,49 @@
         <v>582</v>
       </c>
       <c r="AK11" t="n">
         <v>586</v>
       </c>
       <c r="AL11" t="n">
         <v>595</v>
       </c>
       <c r="AM11" t="n">
         <v>584</v>
       </c>
       <c r="AN11" t="n">
         <v>605</v>
       </c>
       <c r="AO11" t="n">
         <v>601</v>
       </c>
       <c r="AP11" t="n">
         <v>598</v>
       </c>
       <c r="AQ11" t="n">
         <v>607</v>
       </c>
       <c r="AR11" t="n">
         <v>610</v>
+      </c>
+      <c r="AS11" t="n">
+        <v>605</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>