--- v0 (2026-04-29)
+++ v1 (2026-08-31)
@@ -462,74 +462,75 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:Q13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following do you think are the main NEGATIVE effects of immigration? Please tick two or three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -569,50 +570,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-11</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People coming here to claim benefits for them and their families</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -621,50 +627,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for public services</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -673,50 +682,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for housing</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -725,50 +737,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Allowing in people with extreme views or terrorist sympathies</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -777,50 +792,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Damaging Britain's own culture and traditions</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -829,50 +847,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Reducing wages by undercutting British workers</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -881,50 +902,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Increasing the level of crime</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -933,50 +957,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -985,50 +1012,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>None of these - there are no negative effects from immigration</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -1037,50 +1067,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -1089,50 +1122,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>1783</v>
       </c>
       <c r="C12" t="n">
         <v>1702</v>
       </c>
       <c r="D12" t="n">
         <v>1658</v>
       </c>
       <c r="E12" t="n">
         <v>1656</v>
       </c>
       <c r="F12" t="n">
         <v>1661</v>
       </c>
       <c r="G12" t="n">
         <v>1804</v>
       </c>
@@ -1141,50 +1177,53 @@
       </c>
       <c r="I12" t="n">
         <v>1772</v>
       </c>
       <c r="J12" t="n">
         <v>1798</v>
       </c>
       <c r="K12" t="n">
         <v>1778</v>
       </c>
       <c r="L12" t="n">
         <v>1767</v>
       </c>
       <c r="M12" t="n">
         <v>1703</v>
       </c>
       <c r="N12" t="n">
         <v>1714</v>
       </c>
       <c r="O12" t="n">
         <v>1783</v>
       </c>
       <c r="P12" t="n">
         <v>1750</v>
       </c>
+      <c r="Q12" t="n">
+        <v>1792</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>1783</v>
       </c>
       <c r="C13" t="n">
         <v>1702</v>
       </c>
       <c r="D13" t="n">
         <v>1658</v>
       </c>
       <c r="E13" t="n">
         <v>1656</v>
       </c>
       <c r="F13" t="n">
         <v>1661</v>
       </c>
       <c r="G13" t="n">
         <v>1804</v>
       </c>
@@ -1192,87 +1231,91 @@
         <v>1795</v>
       </c>
       <c r="I13" t="n">
         <v>1772</v>
       </c>
       <c r="J13" t="n">
         <v>1798</v>
       </c>
       <c r="K13" t="n">
         <v>1778</v>
       </c>
       <c r="L13" t="n">
         <v>1767</v>
       </c>
       <c r="M13" t="n">
         <v>1703</v>
       </c>
       <c r="N13" t="n">
         <v>1714</v>
       </c>
       <c r="O13" t="n">
         <v>1783</v>
       </c>
       <c r="P13" t="n">
         <v>1750</v>
+      </c>
+      <c r="Q13" t="n">
+        <v>1792</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:Q13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following do you think are the main NEGATIVE effects of immigration? Please tick two or three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1312,50 +1355,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-11</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People coming here to claim benefits for them and their families</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -1364,50 +1412,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for public services</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -1416,50 +1467,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for housing</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -1468,50 +1522,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Allowing in people with extreme views or terrorist sympathies</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -1520,50 +1577,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Damaging Britain's own culture and traditions</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -1572,50 +1632,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Reducing wages by undercutting British workers</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -1624,50 +1687,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Increasing the level of crime</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -1676,50 +1742,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -1728,50 +1797,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>None of these - there are no negative effects from immigration</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -1780,50 +1852,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -1832,50 +1907,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>289</v>
       </c>
       <c r="C12" t="n">
         <v>290</v>
       </c>
       <c r="D12" t="n">
         <v>277</v>
       </c>
       <c r="E12" t="n">
         <v>277</v>
       </c>
       <c r="F12" t="n">
         <v>276</v>
       </c>
       <c r="G12" t="n">
         <v>297</v>
       </c>
@@ -1884,50 +1962,53 @@
       </c>
       <c r="I12" t="n">
         <v>300</v>
       </c>
       <c r="J12" t="n">
         <v>292</v>
       </c>
       <c r="K12" t="n">
         <v>298</v>
       </c>
       <c r="L12" t="n">
         <v>297</v>
       </c>
       <c r="M12" t="n">
         <v>284</v>
       </c>
       <c r="N12" t="n">
         <v>287</v>
       </c>
       <c r="O12" t="n">
         <v>288</v>
       </c>
       <c r="P12" t="n">
         <v>298</v>
       </c>
+      <c r="Q12" t="n">
+        <v>297</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>294</v>
       </c>
       <c r="C13" t="n">
         <v>281</v>
       </c>
       <c r="D13" t="n">
         <v>275</v>
       </c>
       <c r="E13" t="n">
         <v>275</v>
       </c>
       <c r="F13" t="n">
         <v>276</v>
       </c>
       <c r="G13" t="n">
         <v>299</v>
       </c>
@@ -1935,87 +2016,91 @@
         <v>298</v>
       </c>
       <c r="I13" t="n">
         <v>294</v>
       </c>
       <c r="J13" t="n">
         <v>298</v>
       </c>
       <c r="K13" t="n">
         <v>295</v>
       </c>
       <c r="L13" t="n">
         <v>293</v>
       </c>
       <c r="M13" t="n">
         <v>279</v>
       </c>
       <c r="N13" t="n">
         <v>281</v>
       </c>
       <c r="O13" t="n">
         <v>292</v>
       </c>
       <c r="P13" t="n">
         <v>287</v>
+      </c>
+      <c r="Q13" t="n">
+        <v>294</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:Q13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following do you think are the main NEGATIVE effects of immigration? Please tick two or three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2055,50 +2140,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-11</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People coming here to claim benefits for them and their families</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -2107,50 +2197,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for public services</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -2159,50 +2252,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for housing</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -2211,50 +2307,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Allowing in people with extreme views or terrorist sympathies</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -2263,50 +2362,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Damaging Britain's own culture and traditions</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -2315,50 +2417,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Reducing wages by undercutting British workers</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -2367,50 +2472,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Increasing the level of crime</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -2419,50 +2527,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -2471,50 +2582,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>None of these - there are no negative effects from immigration</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -2523,50 +2637,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -2575,50 +2692,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>440</v>
       </c>
       <c r="C12" t="n">
         <v>411</v>
       </c>
       <c r="D12" t="n">
         <v>392</v>
       </c>
       <c r="E12" t="n">
         <v>410</v>
       </c>
       <c r="F12" t="n">
         <v>412</v>
       </c>
       <c r="G12" t="n">
         <v>445</v>
       </c>
@@ -2627,50 +2747,53 @@
       </c>
       <c r="I12" t="n">
         <v>431</v>
       </c>
       <c r="J12" t="n">
         <v>447</v>
       </c>
       <c r="K12" t="n">
         <v>422</v>
       </c>
       <c r="L12" t="n">
         <v>441</v>
       </c>
       <c r="M12" t="n">
         <v>428</v>
       </c>
       <c r="N12" t="n">
         <v>412</v>
       </c>
       <c r="O12" t="n">
         <v>438</v>
       </c>
       <c r="P12" t="n">
         <v>413</v>
       </c>
+      <c r="Q12" t="n">
+        <v>420</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>435</v>
       </c>
       <c r="C13" t="n">
         <v>415</v>
       </c>
       <c r="D13" t="n">
         <v>400</v>
       </c>
       <c r="E13" t="n">
         <v>399</v>
       </c>
       <c r="F13" t="n">
         <v>400</v>
       </c>
       <c r="G13" t="n">
         <v>435</v>
       </c>
@@ -2678,87 +2801,91 @@
         <v>433</v>
       </c>
       <c r="I13" t="n">
         <v>427</v>
       </c>
       <c r="J13" t="n">
         <v>433</v>
       </c>
       <c r="K13" t="n">
         <v>428</v>
       </c>
       <c r="L13" t="n">
         <v>426</v>
       </c>
       <c r="M13" t="n">
         <v>404</v>
       </c>
       <c r="N13" t="n">
         <v>406</v>
       </c>
       <c r="O13" t="n">
         <v>423</v>
       </c>
       <c r="P13" t="n">
         <v>415</v>
+      </c>
+      <c r="Q13" t="n">
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:Q13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following do you think are the main NEGATIVE effects of immigration? Please tick two or three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2798,50 +2925,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-11</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People coming here to claim benefits for them and their families</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -2850,50 +2982,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for public services</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -2902,50 +3037,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for housing</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -2954,50 +3092,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Allowing in people with extreme views or terrorist sympathies</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -3006,50 +3147,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Damaging Britain's own culture and traditions</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -3058,50 +3202,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Reducing wages by undercutting British workers</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -3110,50 +3257,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Increasing the level of crime</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -3162,50 +3312,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -3214,50 +3367,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>None of these - there are no negative effects from immigration</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -3266,50 +3422,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -3318,50 +3477,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>145</v>
       </c>
       <c r="C12" t="n">
         <v>153</v>
       </c>
       <c r="D12" t="n">
         <v>147</v>
       </c>
       <c r="E12" t="n">
         <v>147</v>
       </c>
       <c r="F12" t="n">
         <v>138</v>
       </c>
       <c r="G12" t="n">
         <v>148</v>
       </c>
@@ -3370,50 +3532,53 @@
       </c>
       <c r="I12" t="n">
         <v>156</v>
       </c>
       <c r="J12" t="n">
         <v>155</v>
       </c>
       <c r="K12" t="n">
         <v>152</v>
       </c>
       <c r="L12" t="n">
         <v>146</v>
       </c>
       <c r="M12" t="n">
         <v>140</v>
       </c>
       <c r="N12" t="n">
         <v>145</v>
       </c>
       <c r="O12" t="n">
         <v>168</v>
       </c>
       <c r="P12" t="n">
         <v>148</v>
       </c>
+      <c r="Q12" t="n">
+        <v>163</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>153</v>
       </c>
       <c r="C13" t="n">
         <v>146</v>
       </c>
       <c r="D13" t="n">
         <v>143</v>
       </c>
       <c r="E13" t="n">
         <v>142</v>
       </c>
       <c r="F13" t="n">
         <v>143</v>
       </c>
       <c r="G13" t="n">
         <v>155</v>
       </c>
@@ -3421,87 +3586,91 @@
         <v>154</v>
       </c>
       <c r="I13" t="n">
         <v>152</v>
       </c>
       <c r="J13" t="n">
         <v>155</v>
       </c>
       <c r="K13" t="n">
         <v>153</v>
       </c>
       <c r="L13" t="n">
         <v>152</v>
       </c>
       <c r="M13" t="n">
         <v>148</v>
       </c>
       <c r="N13" t="n">
         <v>149</v>
       </c>
       <c r="O13" t="n">
         <v>155</v>
       </c>
       <c r="P13" t="n">
         <v>152</v>
+      </c>
+      <c r="Q13" t="n">
+        <v>156</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:Q13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following do you think are the main NEGATIVE effects of immigration? Please tick two or three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3541,50 +3710,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-11</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People coming here to claim benefits for them and their families</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -3593,50 +3767,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for public services</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -3645,50 +3822,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for housing</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -3697,50 +3877,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Allowing in people with extreme views or terrorist sympathies</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -3749,50 +3932,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Damaging Britain's own culture and traditions</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -3801,50 +3987,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Reducing wages by undercutting British workers</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -3853,50 +4042,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Increasing the level of crime</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -3905,50 +4097,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -3957,50 +4152,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>None of these - there are no negative effects from immigration</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -4009,50 +4207,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -4061,50 +4262,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>98</v>
       </c>
       <c r="C12" t="n">
         <v>89</v>
       </c>
       <c r="D12" t="n">
         <v>85</v>
       </c>
       <c r="E12" t="n">
         <v>85</v>
       </c>
       <c r="F12" t="n">
         <v>62</v>
       </c>
       <c r="G12" t="n">
         <v>98</v>
       </c>
@@ -4113,50 +4317,53 @@
       </c>
       <c r="I12" t="n">
         <v>98</v>
       </c>
       <c r="J12" t="n">
         <v>96</v>
       </c>
       <c r="K12" t="n">
         <v>96</v>
       </c>
       <c r="L12" t="n">
         <v>93</v>
       </c>
       <c r="M12" t="n">
         <v>87</v>
       </c>
       <c r="N12" t="n">
         <v>91</v>
       </c>
       <c r="O12" t="n">
         <v>95</v>
       </c>
       <c r="P12" t="n">
         <v>96</v>
       </c>
+      <c r="Q12" t="n">
+        <v>95</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>91</v>
       </c>
       <c r="C13" t="n">
         <v>87</v>
       </c>
       <c r="D13" t="n">
         <v>85</v>
       </c>
       <c r="E13" t="n">
         <v>84</v>
       </c>
       <c r="F13" t="n">
         <v>85</v>
       </c>
       <c r="G13" t="n">
         <v>92</v>
       </c>
@@ -4164,87 +4371,91 @@
         <v>92</v>
       </c>
       <c r="I13" t="n">
         <v>90</v>
       </c>
       <c r="J13" t="n">
         <v>92</v>
       </c>
       <c r="K13" t="n">
         <v>91</v>
       </c>
       <c r="L13" t="n">
         <v>90</v>
       </c>
       <c r="M13" t="n">
         <v>82</v>
       </c>
       <c r="N13" t="n">
         <v>82</v>
       </c>
       <c r="O13" t="n">
         <v>86</v>
       </c>
       <c r="P13" t="n">
         <v>84</v>
+      </c>
+      <c r="Q13" t="n">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:Q13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following do you think are the main NEGATIVE effects of immigration? Please tick two or three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4284,50 +4495,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-11</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People coming here to claim benefits for them and their families</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.6</v>
       </c>
@@ -4336,50 +4552,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.62</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.65</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for public services</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -4388,50 +4607,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for housing</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -4440,50 +4662,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Allowing in people with extreme views or terrorist sympathies</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -4492,50 +4717,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Damaging Britain's own culture and traditions</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -4544,50 +4772,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Reducing wages by undercutting British workers</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -4596,50 +4827,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Increasing the level of crime</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -4648,50 +4882,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -4700,50 +4937,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>None of these - there are no negative effects from immigration</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -4752,50 +4992,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -4804,50 +5047,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>638</v>
       </c>
       <c r="C12" t="n">
         <v>602</v>
       </c>
       <c r="D12" t="n">
         <v>627</v>
       </c>
       <c r="E12" t="n">
         <v>577</v>
       </c>
       <c r="F12" t="n">
         <v>618</v>
       </c>
       <c r="G12" t="n">
         <v>613</v>
       </c>
@@ -4856,50 +5102,53 @@
       </c>
       <c r="I12" t="n">
         <v>607</v>
       </c>
       <c r="J12" t="n">
         <v>615</v>
       </c>
       <c r="K12" t="n">
         <v>603</v>
       </c>
       <c r="L12" t="n">
         <v>601</v>
       </c>
       <c r="M12" t="n">
         <v>274</v>
       </c>
       <c r="N12" t="n">
         <v>275</v>
       </c>
       <c r="O12" t="n">
         <v>274</v>
       </c>
       <c r="P12" t="n">
         <v>265</v>
       </c>
+      <c r="Q12" t="n">
+        <v>266</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>603</v>
       </c>
       <c r="C13" t="n">
         <v>574</v>
       </c>
       <c r="D13" t="n">
         <v>564</v>
       </c>
       <c r="E13" t="n">
         <v>561</v>
       </c>
       <c r="F13" t="n">
         <v>563</v>
       </c>
       <c r="G13" t="n">
         <v>621</v>
       </c>
@@ -4907,87 +5156,91 @@
         <v>616</v>
       </c>
       <c r="I13" t="n">
         <v>613</v>
       </c>
       <c r="J13" t="n">
         <v>625</v>
       </c>
       <c r="K13" t="n">
         <v>623</v>
       </c>
       <c r="L13" t="n">
         <v>605</v>
       </c>
       <c r="M13" t="n">
         <v>307</v>
       </c>
       <c r="N13" t="n">
         <v>309</v>
       </c>
       <c r="O13" t="n">
         <v>321</v>
       </c>
       <c r="P13" t="n">
         <v>315</v>
+      </c>
+      <c r="Q13" t="n">
+        <v>327</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:Q13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following do you think are the main NEGATIVE effects of immigration? Please tick two or three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5027,50 +5280,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-11</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People coming here to claim benefits for them and their families</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -5079,50 +5337,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for public services</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -5131,50 +5392,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for housing</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -5183,50 +5447,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Allowing in people with extreme views or terrorist sympathies</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -5235,50 +5502,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Damaging Britain's own culture and traditions</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -5287,50 +5557,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Reducing wages by undercutting British workers</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -5339,50 +5612,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Increasing the level of crime</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -5391,50 +5667,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -5443,50 +5722,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>None of these - there are no negative effects from immigration</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -5495,50 +5777,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -5547,50 +5832,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>583</v>
       </c>
       <c r="C12" t="n">
         <v>544</v>
       </c>
       <c r="D12" t="n">
         <v>452</v>
       </c>
       <c r="E12" t="n">
         <v>453</v>
       </c>
       <c r="F12" t="n">
         <v>458</v>
       </c>
       <c r="G12" t="n">
         <v>450</v>
       </c>
@@ -5599,50 +5887,53 @@
       </c>
       <c r="I12" t="n">
         <v>427</v>
       </c>
       <c r="J12" t="n">
         <v>442</v>
       </c>
       <c r="K12" t="n">
         <v>432</v>
       </c>
       <c r="L12" t="n">
         <v>428</v>
       </c>
       <c r="M12" t="n">
         <v>496</v>
       </c>
       <c r="N12" t="n">
         <v>476</v>
       </c>
       <c r="O12" t="n">
         <v>490</v>
       </c>
       <c r="P12" t="n">
         <v>481</v>
       </c>
+      <c r="Q12" t="n">
+        <v>490</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>576</v>
       </c>
       <c r="C13" t="n">
         <v>538</v>
       </c>
       <c r="D13" t="n">
         <v>413</v>
       </c>
       <c r="E13" t="n">
         <v>412</v>
       </c>
       <c r="F13" t="n">
         <v>413</v>
       </c>
       <c r="G13" t="n">
         <v>458</v>
       </c>
@@ -5650,87 +5941,91 @@
         <v>457</v>
       </c>
       <c r="I13" t="n">
         <v>453</v>
       </c>
       <c r="J13" t="n">
         <v>458</v>
       </c>
       <c r="K13" t="n">
         <v>451</v>
       </c>
       <c r="L13" t="n">
         <v>449</v>
       </c>
       <c r="M13" t="n">
         <v>438</v>
       </c>
       <c r="N13" t="n">
         <v>440</v>
       </c>
       <c r="O13" t="n">
         <v>460</v>
       </c>
       <c r="P13" t="n">
         <v>450</v>
+      </c>
+      <c r="Q13" t="n">
+        <v>468</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:Q13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following do you think are the main NEGATIVE effects of immigration? Please tick two or three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5770,50 +6065,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-11</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People coming here to claim benefits for them and their families</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -5822,50 +6122,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for public services</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -5874,50 +6177,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for housing</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -5926,50 +6232,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Allowing in people with extreme views or terrorist sympathies</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -5978,50 +6287,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Damaging Britain's own culture and traditions</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -6030,50 +6342,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Reducing wages by undercutting British workers</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -6082,50 +6397,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Increasing the level of crime</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6134,50 +6452,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -6186,50 +6507,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>None of these - there are no negative effects from immigration</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -6238,50 +6562,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -6290,50 +6617,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>114</v>
       </c>
       <c r="C12" t="n">
         <v>109</v>
       </c>
       <c r="D12" t="n">
         <v>167</v>
       </c>
       <c r="E12" t="n">
         <v>166</v>
       </c>
       <c r="F12" t="n">
         <v>159</v>
       </c>
       <c r="G12" t="n">
         <v>161</v>
       </c>
@@ -6342,50 +6672,53 @@
       </c>
       <c r="I12" t="n">
         <v>168</v>
       </c>
       <c r="J12" t="n">
         <v>157</v>
       </c>
       <c r="K12" t="n">
         <v>166</v>
       </c>
       <c r="L12" t="n">
         <v>158</v>
       </c>
       <c r="M12" t="n">
         <v>183</v>
       </c>
       <c r="N12" t="n">
         <v>178</v>
       </c>
       <c r="O12" t="n">
         <v>166</v>
       </c>
       <c r="P12" t="n">
         <v>163</v>
       </c>
+      <c r="Q12" t="n">
+        <v>160</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>102</v>
       </c>
       <c r="C13" t="n">
         <v>99</v>
       </c>
       <c r="D13" t="n">
         <v>149</v>
       </c>
       <c r="E13" t="n">
         <v>149</v>
       </c>
       <c r="F13" t="n">
         <v>149</v>
       </c>
       <c r="G13" t="n">
         <v>169</v>
       </c>
@@ -6393,87 +6726,91 @@
         <v>163</v>
       </c>
       <c r="I13" t="n">
         <v>164</v>
       </c>
       <c r="J13" t="n">
         <v>166</v>
       </c>
       <c r="K13" t="n">
         <v>164</v>
       </c>
       <c r="L13" t="n">
         <v>163</v>
       </c>
       <c r="M13" t="n">
         <v>157</v>
       </c>
       <c r="N13" t="n">
         <v>158</v>
       </c>
       <c r="O13" t="n">
         <v>164</v>
       </c>
       <c r="P13" t="n">
         <v>161</v>
+      </c>
+      <c r="Q13" t="n">
+        <v>169</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:Q13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following do you think are the main NEGATIVE effects of immigration? Please tick two or three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6513,50 +6850,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-11</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People coming here to claim benefits for them and their families</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -6565,50 +6907,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for public services</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -6617,50 +6962,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for housing</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -6669,50 +7017,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Allowing in people with extreme views or terrorist sympathies</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -6721,50 +7072,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Damaging Britain's own culture and traditions</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6773,50 +7127,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Reducing wages by undercutting British workers</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -6825,50 +7182,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Increasing the level of crime</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6877,50 +7237,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -6929,50 +7292,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>None of these - there are no negative effects from immigration</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -6981,50 +7347,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -7033,50 +7402,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>752</v>
       </c>
       <c r="C12" t="n">
         <v>769</v>
       </c>
       <c r="D12" t="n">
         <v>707</v>
       </c>
       <c r="E12" t="n">
         <v>769</v>
       </c>
       <c r="F12" t="n">
         <v>745</v>
       </c>
       <c r="G12" t="n">
         <v>760</v>
       </c>
@@ -7085,50 +7457,53 @@
       </c>
       <c r="I12" t="n">
         <v>717</v>
       </c>
       <c r="J12" t="n">
         <v>761</v>
       </c>
       <c r="K12" t="n">
         <v>731</v>
       </c>
       <c r="L12" t="n">
         <v>722</v>
       </c>
       <c r="M12" t="n">
         <v>680</v>
       </c>
       <c r="N12" t="n">
         <v>703</v>
       </c>
       <c r="O12" t="n">
         <v>651</v>
       </c>
       <c r="P12" t="n">
         <v>648</v>
       </c>
+      <c r="Q12" t="n">
+        <v>649</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>686</v>
       </c>
       <c r="C13" t="n">
         <v>655</v>
       </c>
       <c r="D13" t="n">
         <v>615</v>
       </c>
       <c r="E13" t="n">
         <v>614</v>
       </c>
       <c r="F13" t="n">
         <v>616</v>
       </c>
       <c r="G13" t="n">
         <v>669</v>
       </c>
@@ -7136,87 +7511,91 @@
         <v>666</v>
       </c>
       <c r="I13" t="n">
         <v>657</v>
       </c>
       <c r="J13" t="n">
         <v>667</v>
       </c>
       <c r="K13" t="n">
         <v>660</v>
       </c>
       <c r="L13" t="n">
         <v>656</v>
       </c>
       <c r="M13" t="n">
         <v>632</v>
       </c>
       <c r="N13" t="n">
         <v>636</v>
       </c>
       <c r="O13" t="n">
         <v>661</v>
       </c>
       <c r="P13" t="n">
         <v>649</v>
+      </c>
+      <c r="Q13" t="n">
+        <v>665</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:Q13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following do you think are the main NEGATIVE effects of immigration? Please tick two or three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7256,50 +7635,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-11</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People coming here to claim benefits for them and their families</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.59</v>
       </c>
@@ -7308,50 +7692,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.61</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.66</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for public services</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -7360,50 +7747,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for housing</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -7412,50 +7802,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Allowing in people with extreme views or terrorist sympathies</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -7464,50 +7857,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Damaging Britain's own culture and traditions</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -7516,50 +7912,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Reducing wages by undercutting British workers</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -7568,50 +7967,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Increasing the level of crime</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -7620,50 +8022,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -7672,50 +8077,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>None of these - there are no negative effects from immigration</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -7724,50 +8132,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -7776,50 +8187,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>779</v>
       </c>
       <c r="C12" t="n">
         <v>662</v>
       </c>
       <c r="D12" t="n">
         <v>700</v>
       </c>
       <c r="E12" t="n">
         <v>642</v>
       </c>
       <c r="F12" t="n">
         <v>664</v>
       </c>
       <c r="G12" t="n">
         <v>672</v>
       </c>
@@ -7828,50 +8242,53 @@
       </c>
       <c r="I12" t="n">
         <v>660</v>
       </c>
       <c r="J12" t="n">
         <v>639</v>
       </c>
       <c r="K12" t="n">
         <v>649</v>
       </c>
       <c r="L12" t="n">
         <v>630</v>
       </c>
       <c r="M12" t="n">
         <v>621</v>
       </c>
       <c r="N12" t="n">
         <v>612</v>
       </c>
       <c r="O12" t="n">
         <v>640</v>
       </c>
       <c r="P12" t="n">
         <v>641</v>
       </c>
+      <c r="Q12" t="n">
+        <v>624</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>735</v>
       </c>
       <c r="C13" t="n">
         <v>701</v>
       </c>
       <c r="D13" t="n">
         <v>657</v>
       </c>
       <c r="E13" t="n">
         <v>656</v>
       </c>
       <c r="F13" t="n">
         <v>658</v>
       </c>
       <c r="G13" t="n">
         <v>714</v>
       </c>
@@ -7879,87 +8296,91 @@
         <v>711</v>
       </c>
       <c r="I13" t="n">
         <v>702</v>
       </c>
       <c r="J13" t="n">
         <v>712</v>
       </c>
       <c r="K13" t="n">
         <v>704</v>
       </c>
       <c r="L13" t="n">
         <v>700</v>
       </c>
       <c r="M13" t="n">
         <v>674</v>
       </c>
       <c r="N13" t="n">
         <v>679</v>
       </c>
       <c r="O13" t="n">
         <v>706</v>
       </c>
       <c r="P13" t="n">
         <v>693</v>
+      </c>
+      <c r="Q13" t="n">
+        <v>710</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:Q13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following do you think are the main NEGATIVE effects of immigration? Please tick two or three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7999,50 +8420,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-11</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People coming here to claim benefits for them and their families</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -8051,50 +8477,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for public services</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -8103,50 +8532,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for housing</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -8155,50 +8587,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Allowing in people with extreme views or terrorist sympathies</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -8207,50 +8642,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Damaging Britain's own culture and traditions</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -8259,50 +8697,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Reducing wages by undercutting British workers</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -8311,50 +8752,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Increasing the level of crime</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -8363,50 +8807,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -8415,50 +8862,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>None of these - there are no negative effects from immigration</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -8467,50 +8917,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -8519,50 +8972,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>230</v>
       </c>
       <c r="C12" t="n">
         <v>238</v>
       </c>
       <c r="D12" t="n">
         <v>229</v>
       </c>
       <c r="E12" t="n">
         <v>220</v>
       </c>
       <c r="F12" t="n">
         <v>216</v>
       </c>
       <c r="G12" t="n">
         <v>332</v>
       </c>
@@ -8571,50 +9027,53 @@
       </c>
       <c r="I12" t="n">
         <v>358</v>
       </c>
       <c r="J12" t="n">
         <v>355</v>
       </c>
       <c r="K12" t="n">
         <v>347</v>
       </c>
       <c r="L12" t="n">
         <v>375</v>
       </c>
       <c r="M12" t="n">
         <v>366</v>
       </c>
       <c r="N12" t="n">
         <v>365</v>
       </c>
       <c r="O12" t="n">
         <v>433</v>
       </c>
       <c r="P12" t="n">
         <v>418</v>
       </c>
+      <c r="Q12" t="n">
+        <v>472</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>336</v>
       </c>
       <c r="C13" t="n">
         <v>299</v>
       </c>
       <c r="D13" t="n">
         <v>350</v>
       </c>
       <c r="E13" t="n">
         <v>340</v>
       </c>
       <c r="F13" t="n">
         <v>331</v>
       </c>
       <c r="G13" t="n">
         <v>379</v>
       </c>
@@ -8622,87 +9081,91 @@
         <v>362</v>
       </c>
       <c r="I13" t="n">
         <v>379</v>
       </c>
       <c r="J13" t="n">
         <v>373</v>
       </c>
       <c r="K13" t="n">
         <v>364</v>
       </c>
       <c r="L13" t="n">
         <v>376</v>
       </c>
       <c r="M13" t="n">
         <v>370</v>
       </c>
       <c r="N13" t="n">
         <v>373</v>
       </c>
       <c r="O13" t="n">
         <v>378</v>
       </c>
       <c r="P13" t="n">
         <v>381</v>
+      </c>
+      <c r="Q13" t="n">
+        <v>387</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:Q13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following do you think are the main NEGATIVE effects of immigration? Please tick two or three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8742,50 +9205,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-11</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People coming here to claim benefits for them and their families</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -8794,50 +9262,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for public services</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -8846,50 +9317,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for housing</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -8898,50 +9372,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Allowing in people with extreme views or terrorist sympathies</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -8950,50 +9427,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Damaging Britain's own culture and traditions</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -9002,50 +9482,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Reducing wages by undercutting British workers</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -9054,50 +9537,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Increasing the level of crime</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -9106,50 +9592,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -9158,50 +9647,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>None of these - there are no negative effects from immigration</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -9210,50 +9702,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -9262,50 +9757,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>128</v>
       </c>
       <c r="C12" t="n">
         <v>162</v>
       </c>
       <c r="D12" t="n">
         <v>144</v>
       </c>
       <c r="E12" t="n">
         <v>103</v>
       </c>
       <c r="F12" t="n">
         <v>115</v>
       </c>
       <c r="G12" t="n">
         <v>163</v>
       </c>
@@ -9314,50 +9812,53 @@
       </c>
       <c r="I12" t="n">
         <v>185</v>
       </c>
       <c r="J12" t="n">
         <v>195</v>
       </c>
       <c r="K12" t="n">
         <v>172</v>
       </c>
       <c r="L12" t="n">
         <v>181</v>
       </c>
       <c r="M12" t="n">
         <v>167</v>
       </c>
       <c r="N12" t="n">
         <v>140</v>
       </c>
       <c r="O12" t="n">
         <v>148</v>
       </c>
       <c r="P12" t="n">
         <v>118</v>
       </c>
+      <c r="Q12" t="n">
+        <v>167</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>196</v>
       </c>
       <c r="C13" t="n">
         <v>187</v>
       </c>
       <c r="D13" t="n">
         <v>181</v>
       </c>
       <c r="E13" t="n">
         <v>181</v>
       </c>
       <c r="F13" t="n">
         <v>181</v>
       </c>
       <c r="G13" t="n">
         <v>197</v>
       </c>
@@ -9365,87 +9866,91 @@
         <v>196</v>
       </c>
       <c r="I13" t="n">
         <v>193</v>
       </c>
       <c r="J13" t="n">
         <v>196</v>
       </c>
       <c r="K13" t="n">
         <v>194</v>
       </c>
       <c r="L13" t="n">
         <v>193</v>
       </c>
       <c r="M13" t="n">
         <v>186</v>
       </c>
       <c r="N13" t="n">
         <v>187</v>
       </c>
       <c r="O13" t="n">
         <v>194</v>
       </c>
       <c r="P13" t="n">
         <v>191</v>
+      </c>
+      <c r="Q13" t="n">
+        <v>195</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:Q13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following do you think are the main NEGATIVE effects of immigration? Please tick two or three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9485,50 +9990,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-11</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People coming here to claim benefits for them and their families</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -9537,50 +10047,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for public services</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -9589,50 +10102,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for housing</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -9641,50 +10157,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Allowing in people with extreme views or terrorist sympathies</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -9693,50 +10212,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Damaging Britain's own culture and traditions</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -9745,50 +10267,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Reducing wages by undercutting British workers</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -9797,50 +10322,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Increasing the level of crime</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -9849,50 +10377,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -9901,50 +10432,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>None of these - there are no negative effects from immigration</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -9953,50 +10487,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -10005,50 +10542,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>22</v>
       </c>
       <c r="C12" t="n">
         <v>33</v>
       </c>
       <c r="D12" t="n">
         <v>22</v>
       </c>
       <c r="E12" t="n">
         <v>25</v>
       </c>
       <c r="F12" t="n">
         <v>36</v>
       </c>
       <c r="G12" t="n">
         <v>40</v>
       </c>
@@ -10057,50 +10597,53 @@
       </c>
       <c r="I12" t="n">
         <v>37</v>
       </c>
       <c r="J12" t="n">
         <v>43</v>
       </c>
       <c r="K12" t="n">
         <v>51</v>
       </c>
       <c r="L12" t="n">
         <v>40</v>
       </c>
       <c r="M12" t="n">
         <v>36</v>
       </c>
       <c r="N12" t="n">
         <v>34</v>
       </c>
       <c r="O12" t="n">
         <v>59</v>
       </c>
       <c r="P12" t="n">
         <v>43</v>
       </c>
+      <c r="Q12" t="n">
+        <v>47</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>26</v>
       </c>
       <c r="C13" t="n">
         <v>46</v>
       </c>
       <c r="D13" t="n">
         <v>36</v>
       </c>
       <c r="E13" t="n">
         <v>46</v>
       </c>
       <c r="F13" t="n">
         <v>56</v>
       </c>
       <c r="G13" t="n">
         <v>42</v>
       </c>
@@ -10108,87 +10651,91 @@
         <v>56</v>
       </c>
       <c r="I13" t="n">
         <v>34</v>
       </c>
       <c r="J13" t="n">
         <v>46</v>
       </c>
       <c r="K13" t="n">
         <v>50</v>
       </c>
       <c r="L13" t="n">
         <v>36</v>
       </c>
       <c r="M13" t="n">
         <v>26</v>
       </c>
       <c r="N13" t="n">
         <v>26</v>
       </c>
       <c r="O13" t="n">
         <v>37</v>
       </c>
       <c r="P13" t="n">
         <v>27</v>
+      </c>
+      <c r="Q13" t="n">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:Q13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following do you think are the main NEGATIVE effects of immigration? Please tick two or three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10228,50 +10775,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-11</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People coming here to claim benefits for them and their families</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -10280,50 +10832,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for public services</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -10332,50 +10887,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for housing</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -10384,50 +10942,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Allowing in people with extreme views or terrorist sympathies</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -10436,50 +10997,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Damaging Britain's own culture and traditions</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -10488,50 +11052,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Reducing wages by undercutting British workers</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -10540,50 +11107,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Increasing the level of crime</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -10592,50 +11162,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -10644,50 +11217,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>None of these - there are no negative effects from immigration</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -10696,50 +11272,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -10748,50 +11327,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>1078</v>
       </c>
       <c r="C12" t="n">
         <v>1018</v>
       </c>
       <c r="D12" t="n">
         <v>999</v>
       </c>
       <c r="E12" t="n">
         <v>986</v>
       </c>
       <c r="F12" t="n">
         <v>1015</v>
       </c>
       <c r="G12" t="n">
         <v>1058</v>
       </c>
@@ -10800,50 +11382,53 @@
       </c>
       <c r="I12" t="n">
         <v>1081</v>
       </c>
       <c r="J12" t="n">
         <v>1063</v>
       </c>
       <c r="K12" t="n">
         <v>1072</v>
       </c>
       <c r="L12" t="n">
         <v>1054</v>
       </c>
       <c r="M12" t="n">
         <v>989</v>
       </c>
       <c r="N12" t="n">
         <v>999</v>
       </c>
       <c r="O12" t="n">
         <v>1057</v>
       </c>
       <c r="P12" t="n">
         <v>1059</v>
       </c>
+      <c r="Q12" t="n">
+        <v>1053</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>1016</v>
       </c>
       <c r="C13" t="n">
         <v>970</v>
       </c>
       <c r="D13" t="n">
         <v>945</v>
       </c>
       <c r="E13" t="n">
         <v>944</v>
       </c>
       <c r="F13" t="n">
         <v>947</v>
       </c>
       <c r="G13" t="n">
         <v>1028</v>
       </c>
@@ -10851,87 +11436,91 @@
         <v>1023</v>
       </c>
       <c r="I13" t="n">
         <v>1010</v>
       </c>
       <c r="J13" t="n">
         <v>1025</v>
       </c>
       <c r="K13" t="n">
         <v>1013</v>
       </c>
       <c r="L13" t="n">
         <v>1007</v>
       </c>
       <c r="M13" t="n">
         <v>971</v>
       </c>
       <c r="N13" t="n">
         <v>977</v>
       </c>
       <c r="O13" t="n">
         <v>1016</v>
       </c>
       <c r="P13" t="n">
         <v>998</v>
+      </c>
+      <c r="Q13" t="n">
+        <v>1021</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:Q13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following do you think are the main NEGATIVE effects of immigration? Please tick two or three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10971,50 +11560,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-11</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People coming here to claim benefits for them and their families</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -11023,50 +11617,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for public services</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -11075,50 +11672,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for housing</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -11127,50 +11727,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Allowing in people with extreme views or terrorist sympathies</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -11179,50 +11782,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Damaging Britain's own culture and traditions</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -11231,50 +11837,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Reducing wages by undercutting British workers</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -11283,50 +11892,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Increasing the level of crime</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -11335,50 +11947,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -11387,50 +12002,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>None of these - there are no negative effects from immigration</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -11439,50 +12057,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -11491,50 +12112,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>705</v>
       </c>
       <c r="C12" t="n">
         <v>684</v>
       </c>
       <c r="D12" t="n">
         <v>659</v>
       </c>
       <c r="E12" t="n">
         <v>670</v>
       </c>
       <c r="F12" t="n">
         <v>646</v>
       </c>
       <c r="G12" t="n">
         <v>746</v>
       </c>
@@ -11543,50 +12167,53 @@
       </c>
       <c r="I12" t="n">
         <v>691</v>
       </c>
       <c r="J12" t="n">
         <v>735</v>
       </c>
       <c r="K12" t="n">
         <v>706</v>
       </c>
       <c r="L12" t="n">
         <v>713</v>
       </c>
       <c r="M12" t="n">
         <v>714</v>
       </c>
       <c r="N12" t="n">
         <v>715</v>
       </c>
       <c r="O12" t="n">
         <v>726</v>
       </c>
       <c r="P12" t="n">
         <v>691</v>
       </c>
+      <c r="Q12" t="n">
+        <v>739</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>767</v>
       </c>
       <c r="C13" t="n">
         <v>732</v>
       </c>
       <c r="D13" t="n">
         <v>713</v>
       </c>
       <c r="E13" t="n">
         <v>712</v>
       </c>
       <c r="F13" t="n">
         <v>714</v>
       </c>
       <c r="G13" t="n">
         <v>776</v>
       </c>
@@ -11594,87 +12221,91 @@
         <v>772</v>
       </c>
       <c r="I13" t="n">
         <v>762</v>
       </c>
       <c r="J13" t="n">
         <v>773</v>
       </c>
       <c r="K13" t="n">
         <v>765</v>
       </c>
       <c r="L13" t="n">
         <v>760</v>
       </c>
       <c r="M13" t="n">
         <v>732</v>
       </c>
       <c r="N13" t="n">
         <v>737</v>
       </c>
       <c r="O13" t="n">
         <v>767</v>
       </c>
       <c r="P13" t="n">
         <v>752</v>
+      </c>
+      <c r="Q13" t="n">
+        <v>771</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:Q13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following do you think are the main NEGATIVE effects of immigration? Please tick two or three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11714,50 +12345,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-11</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People coming here to claim benefits for them and their families</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -11766,50 +12402,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for public services</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -11818,50 +12457,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for housing</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -11870,50 +12512,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Allowing in people with extreme views or terrorist sympathies</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -11922,50 +12567,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Damaging Britain's own culture and traditions</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -11974,50 +12622,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Reducing wages by undercutting British workers</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -12026,50 +12677,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Increasing the level of crime</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -12078,50 +12732,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -12130,50 +12787,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>None of these - there are no negative effects from immigration</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -12182,50 +12842,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -12234,50 +12897,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>744</v>
       </c>
       <c r="C12" t="n">
         <v>688</v>
       </c>
       <c r="D12" t="n">
         <v>669</v>
       </c>
       <c r="E12" t="n">
         <v>677</v>
       </c>
       <c r="F12" t="n">
         <v>665</v>
       </c>
       <c r="G12" t="n">
         <v>724</v>
       </c>
@@ -12286,50 +12952,53 @@
       </c>
       <c r="I12" t="n">
         <v>674</v>
       </c>
       <c r="J12" t="n">
         <v>724</v>
       </c>
       <c r="K12" t="n">
         <v>719</v>
       </c>
       <c r="L12" t="n">
         <v>691</v>
       </c>
       <c r="M12" t="n">
         <v>652</v>
       </c>
       <c r="N12" t="n">
         <v>689</v>
       </c>
       <c r="O12" t="n">
         <v>733</v>
       </c>
       <c r="P12" t="n">
         <v>738</v>
       </c>
+      <c r="Q12" t="n">
+        <v>714</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>751</v>
       </c>
       <c r="C13" t="n">
         <v>717</v>
       </c>
       <c r="D13" t="n">
         <v>691</v>
       </c>
       <c r="E13" t="n">
         <v>691</v>
       </c>
       <c r="F13" t="n">
         <v>693</v>
       </c>
       <c r="G13" t="n">
         <v>752</v>
       </c>
@@ -12337,87 +13006,91 @@
         <v>749</v>
       </c>
       <c r="I13" t="n">
         <v>739</v>
       </c>
       <c r="J13" t="n">
         <v>750</v>
       </c>
       <c r="K13" t="n">
         <v>741</v>
       </c>
       <c r="L13" t="n">
         <v>737</v>
       </c>
       <c r="M13" t="n">
         <v>710</v>
       </c>
       <c r="N13" t="n">
         <v>715</v>
       </c>
       <c r="O13" t="n">
         <v>744</v>
       </c>
       <c r="P13" t="n">
         <v>730</v>
+      </c>
+      <c r="Q13" t="n">
+        <v>747</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:Q13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following do you think are the main NEGATIVE effects of immigration? Please tick two or three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12457,50 +13130,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-11</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People coming here to claim benefits for them and their families</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -12509,50 +13187,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for public services</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -12561,50 +13242,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for housing</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -12613,50 +13297,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Allowing in people with extreme views or terrorist sympathies</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -12665,50 +13352,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Damaging Britain's own culture and traditions</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -12717,50 +13407,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Reducing wages by undercutting British workers</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -12769,50 +13462,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Increasing the level of crime</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -12821,50 +13517,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -12873,50 +13572,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>None of these - there are no negative effects from immigration</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -12925,50 +13627,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -12977,50 +13682,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>425</v>
       </c>
       <c r="C12" t="n">
         <v>417</v>
       </c>
       <c r="D12" t="n">
         <v>410</v>
       </c>
       <c r="E12" t="n">
         <v>408</v>
       </c>
       <c r="F12" t="n">
         <v>414</v>
       </c>
       <c r="G12" t="n">
         <v>433</v>
       </c>
@@ -13029,50 +13737,53 @@
       </c>
       <c r="I12" t="n">
         <v>438</v>
       </c>
       <c r="J12" t="n">
         <v>436</v>
       </c>
       <c r="K12" t="n">
         <v>426</v>
       </c>
       <c r="L12" t="n">
         <v>422</v>
       </c>
       <c r="M12" t="n">
         <v>436</v>
       </c>
       <c r="N12" t="n">
         <v>418</v>
       </c>
       <c r="O12" t="n">
         <v>410</v>
       </c>
       <c r="P12" t="n">
         <v>427</v>
       </c>
+      <c r="Q12" t="n">
+        <v>420</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>424</v>
       </c>
       <c r="C13" t="n">
         <v>405</v>
       </c>
       <c r="D13" t="n">
         <v>400</v>
       </c>
       <c r="E13" t="n">
         <v>399</v>
       </c>
       <c r="F13" t="n">
         <v>400</v>
       </c>
       <c r="G13" t="n">
         <v>435</v>
       </c>
@@ -13080,87 +13791,91 @@
         <v>433</v>
       </c>
       <c r="I13" t="n">
         <v>427</v>
       </c>
       <c r="J13" t="n">
         <v>433</v>
       </c>
       <c r="K13" t="n">
         <v>428</v>
       </c>
       <c r="L13" t="n">
         <v>426</v>
       </c>
       <c r="M13" t="n">
         <v>410</v>
       </c>
       <c r="N13" t="n">
         <v>413</v>
       </c>
       <c r="O13" t="n">
         <v>430</v>
       </c>
       <c r="P13" t="n">
         <v>422</v>
+      </c>
+      <c r="Q13" t="n">
+        <v>432</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:Q13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following do you think are the main NEGATIVE effects of immigration? Please tick two or three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13200,50 +13915,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-11</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People coming here to claim benefits for them and their families</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -13252,50 +13972,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.66</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for public services</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -13304,50 +14027,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for housing</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -13356,50 +14082,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Allowing in people with extreme views or terrorist sympathies</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -13408,50 +14137,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Damaging Britain's own culture and traditions</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -13460,50 +14192,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Reducing wages by undercutting British workers</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -13512,50 +14247,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Increasing the level of crime</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -13564,50 +14302,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -13616,50 +14357,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>None of these - there are no negative effects from immigration</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -13668,50 +14412,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -13720,50 +14467,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>486</v>
       </c>
       <c r="C12" t="n">
         <v>435</v>
       </c>
       <c r="D12" t="n">
         <v>435</v>
       </c>
       <c r="E12" t="n">
         <v>468</v>
       </c>
       <c r="F12" t="n">
         <v>467</v>
       </c>
       <c r="G12" t="n">
         <v>484</v>
       </c>
@@ -13772,50 +14522,53 @@
       </c>
       <c r="I12" t="n">
         <v>475</v>
       </c>
       <c r="J12" t="n">
         <v>443</v>
       </c>
       <c r="K12" t="n">
         <v>461</v>
       </c>
       <c r="L12" t="n">
         <v>473</v>
       </c>
       <c r="M12" t="n">
         <v>448</v>
       </c>
       <c r="N12" t="n">
         <v>467</v>
       </c>
       <c r="O12" t="n">
         <v>492</v>
       </c>
       <c r="P12" t="n">
         <v>467</v>
       </c>
+      <c r="Q12" t="n">
+        <v>491</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>412</v>
       </c>
       <c r="C13" t="n">
         <v>393</v>
       </c>
       <c r="D13" t="n">
         <v>386</v>
       </c>
       <c r="E13" t="n">
         <v>386</v>
       </c>
       <c r="F13" t="n">
         <v>387</v>
       </c>
       <c r="G13" t="n">
         <v>420</v>
       </c>
@@ -13823,87 +14576,91 @@
         <v>418</v>
       </c>
       <c r="I13" t="n">
         <v>413</v>
       </c>
       <c r="J13" t="n">
         <v>419</v>
       </c>
       <c r="K13" t="n">
         <v>414</v>
       </c>
       <c r="L13" t="n">
         <v>412</v>
       </c>
       <c r="M13" t="n">
         <v>397</v>
       </c>
       <c r="N13" t="n">
         <v>399</v>
       </c>
       <c r="O13" t="n">
         <v>415</v>
       </c>
       <c r="P13" t="n">
         <v>408</v>
+      </c>
+      <c r="Q13" t="n">
+        <v>418</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:Q13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following do you think are the main NEGATIVE effects of immigration? Please tick two or three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13943,50 +14700,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-11</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People coming here to claim benefits for them and their families</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -13995,50 +14757,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for public services</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -14047,50 +14812,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for housing</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -14099,50 +14867,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Allowing in people with extreme views or terrorist sympathies</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -14151,50 +14922,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Damaging Britain's own culture and traditions</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -14203,50 +14977,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Reducing wages by undercutting British workers</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -14255,50 +15032,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Increasing the level of crime</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -14307,50 +15087,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -14359,50 +15142,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>None of these - there are no negative effects from immigration</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -14411,50 +15197,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -14463,50 +15252,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>827</v>
       </c>
       <c r="C12" t="n">
         <v>748</v>
       </c>
       <c r="D12" t="n">
         <v>721</v>
       </c>
       <c r="E12" t="n">
         <v>715</v>
       </c>
       <c r="F12" t="n">
         <v>726</v>
       </c>
       <c r="G12" t="n">
         <v>792</v>
       </c>
@@ -14515,50 +15307,53 @@
       </c>
       <c r="I12" t="n">
         <v>757</v>
       </c>
       <c r="J12" t="n">
         <v>821</v>
       </c>
       <c r="K12" t="n">
         <v>778</v>
       </c>
       <c r="L12" t="n">
         <v>806</v>
       </c>
       <c r="M12" t="n">
         <v>756</v>
       </c>
       <c r="N12" t="n">
         <v>795</v>
       </c>
       <c r="O12" t="n">
         <v>821</v>
       </c>
       <c r="P12" t="n">
         <v>782</v>
       </c>
+      <c r="Q12" t="n">
+        <v>802</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>863</v>
       </c>
       <c r="C13" t="n">
         <v>824</v>
       </c>
       <c r="D13" t="n">
         <v>806</v>
       </c>
       <c r="E13" t="n">
         <v>805</v>
       </c>
       <c r="F13" t="n">
         <v>807</v>
       </c>
       <c r="G13" t="n">
         <v>877</v>
       </c>
@@ -14566,87 +15361,91 @@
         <v>872</v>
       </c>
       <c r="I13" t="n">
         <v>861</v>
       </c>
       <c r="J13" t="n">
         <v>874</v>
       </c>
       <c r="K13" t="n">
         <v>864</v>
       </c>
       <c r="L13" t="n">
         <v>859</v>
       </c>
       <c r="M13" t="n">
         <v>828</v>
       </c>
       <c r="N13" t="n">
         <v>833</v>
       </c>
       <c r="O13" t="n">
         <v>867</v>
       </c>
       <c r="P13" t="n">
         <v>851</v>
+      </c>
+      <c r="Q13" t="n">
+        <v>871</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:Q13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following do you think are the main NEGATIVE effects of immigration? Please tick two or three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14686,50 +15485,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-11</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People coming here to claim benefits for them and their families</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -14738,50 +15542,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for public services</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -14790,50 +15597,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for housing</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -14842,50 +15652,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Allowing in people with extreme views or terrorist sympathies</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -14894,50 +15707,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Damaging Britain's own culture and traditions</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -14946,50 +15762,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Reducing wages by undercutting British workers</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -14998,50 +15817,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Increasing the level of crime</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -15050,50 +15872,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -15102,50 +15927,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>None of these - there are no negative effects from immigration</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -15154,50 +15982,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -15206,50 +16037,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>956</v>
       </c>
       <c r="C12" t="n">
         <v>954</v>
       </c>
       <c r="D12" t="n">
         <v>937</v>
       </c>
       <c r="E12" t="n">
         <v>941</v>
       </c>
       <c r="F12" t="n">
         <v>935</v>
       </c>
       <c r="G12" t="n">
         <v>1012</v>
       </c>
@@ -15258,50 +16092,53 @@
       </c>
       <c r="I12" t="n">
         <v>1015</v>
       </c>
       <c r="J12" t="n">
         <v>977</v>
       </c>
       <c r="K12" t="n">
         <v>1000</v>
       </c>
       <c r="L12" t="n">
         <v>961</v>
       </c>
       <c r="M12" t="n">
         <v>947</v>
       </c>
       <c r="N12" t="n">
         <v>919</v>
       </c>
       <c r="O12" t="n">
         <v>962</v>
       </c>
       <c r="P12" t="n">
         <v>968</v>
       </c>
+      <c r="Q12" t="n">
+        <v>990</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>920</v>
       </c>
       <c r="C13" t="n">
         <v>878</v>
       </c>
       <c r="D13" t="n">
         <v>852</v>
       </c>
       <c r="E13" t="n">
         <v>851</v>
       </c>
       <c r="F13" t="n">
         <v>854</v>
       </c>
       <c r="G13" t="n">
         <v>927</v>
       </c>
@@ -15309,87 +16146,91 @@
         <v>923</v>
       </c>
       <c r="I13" t="n">
         <v>911</v>
       </c>
       <c r="J13" t="n">
         <v>924</v>
       </c>
       <c r="K13" t="n">
         <v>914</v>
       </c>
       <c r="L13" t="n">
         <v>908</v>
       </c>
       <c r="M13" t="n">
         <v>875</v>
       </c>
       <c r="N13" t="n">
         <v>881</v>
       </c>
       <c r="O13" t="n">
         <v>916</v>
       </c>
       <c r="P13" t="n">
         <v>900</v>
+      </c>
+      <c r="Q13" t="n">
+        <v>921</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:Q13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following do you think are the main NEGATIVE effects of immigration? Please tick two or three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15429,50 +16270,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-11</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People coming here to claim benefits for them and their families</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -15481,50 +16327,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for public services</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -15533,50 +16382,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for housing</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -15585,50 +16437,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Allowing in people with extreme views or terrorist sympathies</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -15637,50 +16492,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Damaging Britain's own culture and traditions</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -15689,50 +16547,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Reducing wages by undercutting British workers</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -15741,50 +16602,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Increasing the level of crime</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -15793,50 +16657,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -15845,50 +16712,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>None of these - there are no negative effects from immigration</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -15897,50 +16767,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -15949,50 +16822,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>178</v>
       </c>
       <c r="C12" t="n">
         <v>181</v>
       </c>
       <c r="D12" t="n">
         <v>179</v>
       </c>
       <c r="E12" t="n">
         <v>174</v>
       </c>
       <c r="F12" t="n">
         <v>202</v>
       </c>
       <c r="G12" t="n">
         <v>205</v>
       </c>
@@ -16001,50 +16877,53 @@
       </c>
       <c r="I12" t="n">
         <v>184</v>
       </c>
       <c r="J12" t="n">
         <v>197</v>
       </c>
       <c r="K12" t="n">
         <v>200</v>
       </c>
       <c r="L12" t="n">
         <v>194</v>
       </c>
       <c r="M12" t="n">
         <v>183</v>
       </c>
       <c r="N12" t="n">
         <v>195</v>
       </c>
       <c r="O12" t="n">
         <v>180</v>
       </c>
       <c r="P12" t="n">
         <v>175</v>
       </c>
+      <c r="Q12" t="n">
+        <v>176</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>214</v>
       </c>
       <c r="C13" t="n">
         <v>204</v>
       </c>
       <c r="D13" t="n">
         <v>199</v>
       </c>
       <c r="E13" t="n">
         <v>199</v>
       </c>
       <c r="F13" t="n">
         <v>199</v>
       </c>
       <c r="G13" t="n">
         <v>216</v>
       </c>
@@ -16052,87 +16931,91 @@
         <v>215</v>
       </c>
       <c r="I13" t="n">
         <v>213</v>
       </c>
       <c r="J13" t="n">
         <v>216</v>
       </c>
       <c r="K13" t="n">
         <v>213</v>
       </c>
       <c r="L13" t="n">
         <v>212</v>
       </c>
       <c r="M13" t="n">
         <v>206</v>
       </c>
       <c r="N13" t="n">
         <v>207</v>
       </c>
       <c r="O13" t="n">
         <v>216</v>
       </c>
       <c r="P13" t="n">
         <v>212</v>
+      </c>
+      <c r="Q13" t="n">
+        <v>217</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:Q13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following do you think are the main NEGATIVE effects of immigration? Please tick two or three</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16172,50 +17055,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-11</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>People coming here to claim benefits for them and their families</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -16224,50 +17112,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for public services</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -16276,50 +17167,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Increasing the pressure and demand for housing</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.52</v>
       </c>
@@ -16328,50 +17222,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Allowing in people with extreme views or terrorist sympathies</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -16380,50 +17277,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Damaging Britain's own culture and traditions</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -16432,50 +17332,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Reducing wages by undercutting British workers</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -16484,50 +17387,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Increasing the level of crime</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -16536,50 +17442,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -16588,50 +17497,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>None of these - there are no negative effects from immigration</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -16640,50 +17552,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -16692,50 +17607,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>633</v>
       </c>
       <c r="C12" t="n">
         <v>578</v>
       </c>
       <c r="D12" t="n">
         <v>578</v>
       </c>
       <c r="E12" t="n">
         <v>563</v>
       </c>
       <c r="F12" t="n">
         <v>571</v>
       </c>
       <c r="G12" t="n">
         <v>611</v>
       </c>
@@ -16744,50 +17662,53 @@
       </c>
       <c r="I12" t="n">
         <v>603</v>
       </c>
       <c r="J12" t="n">
         <v>611</v>
       </c>
       <c r="K12" t="n">
         <v>610</v>
       </c>
       <c r="L12" t="n">
         <v>596</v>
       </c>
       <c r="M12" t="n">
         <v>581</v>
       </c>
       <c r="N12" t="n">
         <v>584</v>
       </c>
       <c r="O12" t="n">
         <v>614</v>
       </c>
       <c r="P12" t="n">
         <v>620</v>
       </c>
+      <c r="Q12" t="n">
+        <v>641</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>596</v>
       </c>
       <c r="C13" t="n">
         <v>568</v>
       </c>
       <c r="D13" t="n">
         <v>557</v>
       </c>
       <c r="E13" t="n">
         <v>556</v>
       </c>
       <c r="F13" t="n">
         <v>558</v>
       </c>
       <c r="G13" t="n">
         <v>606</v>
       </c>
@@ -16795,46 +17716,49 @@
         <v>603</v>
       </c>
       <c r="I13" t="n">
         <v>595</v>
       </c>
       <c r="J13" t="n">
         <v>604</v>
       </c>
       <c r="K13" t="n">
         <v>597</v>
       </c>
       <c r="L13" t="n">
         <v>594</v>
       </c>
       <c r="M13" t="n">
         <v>584</v>
       </c>
       <c r="N13" t="n">
         <v>588</v>
       </c>
       <c r="O13" t="n">
         <v>612</v>
       </c>
       <c r="P13" t="n">
         <v>600</v>
+      </c>
+      <c r="Q13" t="n">
+        <v>615</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>