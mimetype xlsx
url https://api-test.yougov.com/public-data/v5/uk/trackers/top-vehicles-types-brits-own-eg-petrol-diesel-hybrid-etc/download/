--- v0 (2026-05-04)
+++ v1 (2026-08-16)
@@ -448,73 +448,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What, if any, type of vehicles do you currently own, either solely or jointly with someone else? Please select **all** that apply.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-25</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -549,391 +550,417 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-17</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-15</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-16</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-16</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Petrol</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.48</v>
+        <v>0.49</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.5</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Diesel</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Electric</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Hybrid</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hydrogen</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P6" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Compressed natural gas</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P7" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Bio Fuel</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L8" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P8" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Ethanol Flexible-fuel vehicle FFV</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
@@ -941,244 +968,259 @@
       </c>
       <c r="H9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Liquid Petroleum Gas (LPG)</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N12" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="O12" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="P12" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not currently own a vehicle</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C13" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="D13" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="E13" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L13" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N13" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="O13" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="P13" s="1" t="n">
         <v>0.27</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>1890</v>
       </c>
       <c r="C14" t="n">
         <v>1976</v>
       </c>
       <c r="D14" t="n">
         <v>2008</v>
       </c>
       <c r="E14" t="n">
         <v>2007</v>
       </c>
       <c r="F14" t="n">
         <v>2001</v>
       </c>
       <c r="G14" t="n">
@@ -1186,134 +1228,141 @@
       </c>
       <c r="H14" t="n">
         <v>2039</v>
       </c>
       <c r="I14" t="n">
         <v>2000</v>
       </c>
       <c r="J14" t="n">
         <v>2007</v>
       </c>
       <c r="K14" t="n">
         <v>2008</v>
       </c>
       <c r="L14" t="n">
         <v>2017</v>
       </c>
       <c r="M14" t="n">
         <v>2004</v>
       </c>
       <c r="N14" t="n">
         <v>2003</v>
       </c>
       <c r="O14" t="n">
         <v>2006</v>
       </c>
+      <c r="P14" t="n">
+        <v>2004</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>1890</v>
+        <v>1888</v>
       </c>
       <c r="C15" t="n">
-        <v>1976</v>
+        <v>1953</v>
       </c>
       <c r="D15" t="n">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="E15" t="n">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="F15" t="n">
-        <v>2001</v>
+        <v>1982</v>
       </c>
       <c r="G15" t="n">
-        <v>2020</v>
+        <v>2003</v>
       </c>
       <c r="H15" t="n">
-        <v>2039</v>
+        <v>2036</v>
       </c>
       <c r="I15" t="n">
-        <v>2000</v>
+        <v>1986</v>
       </c>
       <c r="J15" t="n">
-        <v>2007</v>
+        <v>1996</v>
       </c>
       <c r="K15" t="n">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="L15" t="n">
-        <v>2017</v>
+        <v>2055</v>
       </c>
       <c r="M15" t="n">
+        <v>2016</v>
+      </c>
+      <c r="N15" t="n">
+        <v>1987</v>
+      </c>
+      <c r="O15" t="n">
+        <v>2010</v>
+      </c>
+      <c r="P15" t="n">
         <v>2004</v>
-      </c>
-[...4 lines deleted...]
-        <v>2006</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What, if any, type of vehicles do you currently own, either solely or jointly with someone else? Please select **all** that apply.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-25</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1348,391 +1397,417 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-17</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-15</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-16</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-16</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Petrol</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.46</v>
+        <v>0.45</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Diesel</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Electric</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Hybrid</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hydrogen</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Compressed natural gas</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Bio Fuel</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P8" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Ethanol Flexible-fuel vehicle FFV</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
@@ -1740,97 +1815,103 @@
       </c>
       <c r="H9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Liquid Petroleum Gas (LPG)</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K10" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P10" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
@@ -1838,281 +1919,297 @@
       </c>
       <c r="H11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O12" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="P12" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not currently own a vehicle</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C13" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="D13" s="1" t="n">
         <v>0.24</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.25</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J13" s="1" t="n">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L13" s="1" t="n">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N13" s="1" t="n">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>324</v>
       </c>
       <c r="C14" t="n">
         <v>336</v>
       </c>
       <c r="D14" t="n">
         <v>332</v>
       </c>
       <c r="E14" t="n">
         <v>342</v>
       </c>
       <c r="F14" t="n">
         <v>342</v>
       </c>
       <c r="G14" t="n">
         <v>347</v>
       </c>
       <c r="H14" t="n">
         <v>334</v>
       </c>
       <c r="I14" t="n">
         <v>336</v>
       </c>
       <c r="J14" t="n">
         <v>339</v>
       </c>
       <c r="K14" t="n">
         <v>315</v>
       </c>
       <c r="L14" t="n">
         <v>332</v>
       </c>
       <c r="M14" t="n">
         <v>335</v>
       </c>
       <c r="N14" t="n">
         <v>325</v>
       </c>
       <c r="O14" t="n">
         <v>333</v>
       </c>
+      <c r="P14" t="n">
+        <v>348</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
+        <v>324</v>
+      </c>
+      <c r="C15" t="n">
+        <v>329</v>
+      </c>
+      <c r="D15" t="n">
+        <v>338</v>
+      </c>
+      <c r="E15" t="n">
+        <v>341</v>
+      </c>
+      <c r="F15" t="n">
+        <v>342</v>
+      </c>
+      <c r="G15" t="n">
+        <v>345</v>
+      </c>
+      <c r="H15" t="n">
+        <v>335</v>
+      </c>
+      <c r="I15" t="n">
+        <v>333</v>
+      </c>
+      <c r="J15" t="n">
+        <v>340</v>
+      </c>
+      <c r="K15" t="n">
         <v>312</v>
       </c>
-      <c r="C15" t="n">
-[...8 lines deleted...]
-      <c r="F15" t="n">
+      <c r="L15" t="n">
         <v>330</v>
       </c>
-      <c r="G15" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="M15" t="n">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="N15" t="n">
-        <v>330</v>
+        <v>318</v>
       </c>
       <c r="O15" t="n">
+        <v>334</v>
+      </c>
+      <c r="P15" t="n">
         <v>331</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What, if any, type of vehicles do you currently own, either solely or jointly with someone else? Please select **all** that apply.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-25</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2147,342 +2244,365 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-17</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-15</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-16</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-16</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Petrol</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Diesel</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Electric</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.06</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Hybrid</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hydrogen</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Compressed natural gas</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P7" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Bio Fuel</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
@@ -2490,428 +2610,453 @@
       </c>
       <c r="H8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Ethanol Flexible-fuel vehicle FFV</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Liquid Petroleum Gas (LPG)</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E12" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="F12" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O12" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="P12" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not currently own a vehicle</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C13" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G13" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L13" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O13" s="1" t="n">
-        <v>0.23</v>
+        <v>0.22</v>
+      </c>
+      <c r="P13" s="1" t="n">
+        <v>0.27</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>468</v>
       </c>
       <c r="C14" t="n">
         <v>479</v>
       </c>
       <c r="D14" t="n">
         <v>485</v>
       </c>
       <c r="E14" t="n">
         <v>507</v>
       </c>
       <c r="F14" t="n">
         <v>504</v>
       </c>
       <c r="G14" t="n">
         <v>505</v>
       </c>
       <c r="H14" t="n">
         <v>494</v>
       </c>
       <c r="I14" t="n">
         <v>503</v>
       </c>
       <c r="J14" t="n">
         <v>493</v>
       </c>
       <c r="K14" t="n">
         <v>482</v>
       </c>
       <c r="L14" t="n">
         <v>476</v>
       </c>
       <c r="M14" t="n">
         <v>491</v>
       </c>
       <c r="N14" t="n">
         <v>489</v>
       </c>
       <c r="O14" t="n">
         <v>479</v>
       </c>
+      <c r="P14" t="n">
+        <v>491</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>452</v>
+        <v>461</v>
       </c>
       <c r="C15" t="n">
         <v>472</v>
       </c>
       <c r="D15" t="n">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="E15" t="n">
-        <v>480</v>
+        <v>495</v>
       </c>
       <c r="F15" t="n">
-        <v>478</v>
+        <v>496</v>
       </c>
       <c r="G15" t="n">
+        <v>496</v>
+      </c>
+      <c r="H15" t="n">
+        <v>490</v>
+      </c>
+      <c r="I15" t="n">
+        <v>492</v>
+      </c>
+      <c r="J15" t="n">
         <v>483</v>
       </c>
-      <c r="H15" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="K15" t="n">
-        <v>480</v>
+        <v>473</v>
       </c>
       <c r="L15" t="n">
-        <v>482</v>
+        <v>473</v>
       </c>
       <c r="M15" t="n">
         <v>479</v>
       </c>
       <c r="N15" t="n">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="O15" t="n">
+        <v>472</v>
+      </c>
+      <c r="P15" t="n">
         <v>479</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What, if any, type of vehicles do you currently own, either solely or jointly with someone else? Please select **all** that apply.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-25</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2946,771 +3091,819 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-17</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-15</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-16</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-16</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Petrol</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="N2" s="1" t="n">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Diesel</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.19</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Electric</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Hybrid</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hydrogen</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Compressed natural gas</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Bio Fuel</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Ethanol Flexible-fuel vehicle FFV</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Liquid Petroleum Gas (LPG)</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K10" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.01</v>
+      </c>
+      <c r="P10" s="1" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not currently own a vehicle</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I13" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="J13" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="J13" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="K13" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N13" s="1" t="n">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>170</v>
       </c>
       <c r="C14" t="n">
         <v>163</v>
       </c>
       <c r="D14" t="n">
         <v>172</v>
       </c>
       <c r="E14" t="n">
         <v>197</v>
       </c>
       <c r="F14" t="n">
         <v>184</v>
       </c>
       <c r="G14" t="n">
         <v>179</v>
       </c>
       <c r="H14" t="n">
         <v>175</v>
       </c>
       <c r="I14" t="n">
         <v>142</v>
       </c>
       <c r="J14" t="n">
         <v>178</v>
       </c>
       <c r="K14" t="n">
         <v>183</v>
       </c>
       <c r="L14" t="n">
         <v>181</v>
       </c>
       <c r="M14" t="n">
         <v>145</v>
       </c>
       <c r="N14" t="n">
         <v>182</v>
       </c>
       <c r="O14" t="n">
         <v>170</v>
       </c>
+      <c r="P14" t="n">
+        <v>177</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="C15" t="n">
+        <v>173</v>
+      </c>
+      <c r="D15" t="n">
+        <v>170</v>
+      </c>
+      <c r="E15" t="n">
+        <v>191</v>
+      </c>
+      <c r="F15" t="n">
+        <v>183</v>
+      </c>
+      <c r="G15" t="n">
+        <v>184</v>
+      </c>
+      <c r="H15" t="n">
+        <v>176</v>
+      </c>
+      <c r="I15" t="n">
+        <v>147</v>
+      </c>
+      <c r="J15" t="n">
+        <v>178</v>
+      </c>
+      <c r="K15" t="n">
+        <v>183</v>
+      </c>
+      <c r="L15" t="n">
+        <v>188</v>
+      </c>
+      <c r="M15" t="n">
+        <v>152</v>
+      </c>
+      <c r="N15" t="n">
+        <v>185</v>
+      </c>
+      <c r="O15" t="n">
         <v>172</v>
       </c>
-      <c r="D15" t="n">
-[...5 lines deleted...]
-      <c r="F15" t="n">
+      <c r="P15" t="n">
         <v>174</v>
-      </c>
-[...25 lines deleted...]
-        <v>175</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What, if any, type of vehicles do you currently own, either solely or jointly with someone else? Please select **all** that apply.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-25</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3745,771 +3938,819 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-17</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-15</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-16</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-16</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Petrol</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.55</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="N2" s="1" t="n">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Diesel</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="E3" s="1" t="n">
         <v>0.34</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="H3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="I3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="I3" s="1" t="n">
+      <c r="J3" s="1" t="n">
         <v>0.31</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.3</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Electric</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Hybrid</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
+      </c>
+      <c r="P5" s="1" t="n">
+        <v>0.11</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hydrogen</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Compressed natural gas</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Bio Fuel</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Ethanol Flexible-fuel vehicle FFV</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Liquid Petroleum Gas (LPG)</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="I12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="J12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="K12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="L12" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="M12" s="1" t="n">
         <v>0.03</v>
       </c>
-      <c r="I12" s="1" t="n">
-[...11 lines deleted...]
-      <c r="M12" s="1" t="n">
+      <c r="N12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="O12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P12" s="1" t="n">
         <v>0.02</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not currently own a vehicle</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D13" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H13" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="I13" s="1" t="n">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="J13" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="K13" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M13" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="N13" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="O13" s="1" t="n">
-        <v>0.21</v>
+        <v>0.2</v>
+      </c>
+      <c r="P13" s="1" t="n">
+        <v>0.14</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>90</v>
       </c>
       <c r="C14" t="n">
         <v>103</v>
       </c>
       <c r="D14" t="n">
         <v>103</v>
       </c>
       <c r="E14" t="n">
         <v>78</v>
       </c>
       <c r="F14" t="n">
         <v>86</v>
       </c>
       <c r="G14" t="n">
         <v>103</v>
       </c>
       <c r="H14" t="n">
         <v>101</v>
       </c>
       <c r="I14" t="n">
         <v>80</v>
       </c>
       <c r="J14" t="n">
         <v>96</v>
       </c>
       <c r="K14" t="n">
         <v>87</v>
       </c>
       <c r="L14" t="n">
         <v>104</v>
       </c>
       <c r="M14" t="n">
         <v>104</v>
       </c>
       <c r="N14" t="n">
         <v>94</v>
       </c>
       <c r="O14" t="n">
         <v>103</v>
       </c>
+      <c r="P14" t="n">
+        <v>103</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
+        <v>97</v>
+      </c>
+      <c r="C15" t="n">
+        <v>99</v>
+      </c>
+      <c r="D15" t="n">
+        <v>104</v>
+      </c>
+      <c r="E15" t="n">
+        <v>85</v>
+      </c>
+      <c r="F15" t="n">
+        <v>87</v>
+      </c>
+      <c r="G15" t="n">
+        <v>98</v>
+      </c>
+      <c r="H15" t="n">
+        <v>103</v>
+      </c>
+      <c r="I15" t="n">
+        <v>88</v>
+      </c>
+      <c r="J15" t="n">
         <v>93</v>
       </c>
-      <c r="C15" t="n">
-[...22 lines deleted...]
-      </c>
       <c r="K15" t="n">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="L15" t="n">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="M15" t="n">
         <v>98</v>
       </c>
       <c r="N15" t="n">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="O15" t="n">
+        <v>99</v>
+      </c>
+      <c r="P15" t="n">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What, if any, type of vehicles do you currently own, either solely or jointly with someone else? Please select **all** that apply.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-25</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4544,391 +4785,417 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-17</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-15</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-16</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-16</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Petrol</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.55</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.5600000000000001</v>
+        <v>0.57</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.55</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="N2" s="1" t="n">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Diesel</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="L3" s="1" t="n">
         <v>0.23</v>
       </c>
-      <c r="L3" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="M3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Electric</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Hybrid</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="P5" s="1" t="n">
         <v>0.1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hydrogen</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P6" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Compressed natural gas</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P7" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Bio Fuel</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L8" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P8" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Ethanol Flexible-fuel vehicle FFV</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
@@ -4936,97 +5203,103 @@
       </c>
       <c r="H9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Liquid Petroleum Gas (LPG)</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L10" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P10" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
@@ -5034,281 +5307,297 @@
       </c>
       <c r="H11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not currently own a vehicle</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C13" s="1" t="n">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E13" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="F13" s="1" t="n">
         <v>0.22</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.23</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K13" s="1" t="n">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="L13" s="1" t="n">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N13" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>1133</v>
       </c>
       <c r="C14" t="n">
         <v>1182</v>
       </c>
       <c r="D14" t="n">
         <v>1210</v>
       </c>
       <c r="E14" t="n">
         <v>1218</v>
       </c>
       <c r="F14" t="n">
         <v>1205</v>
       </c>
       <c r="G14" t="n">
         <v>1223</v>
       </c>
       <c r="H14" t="n">
         <v>1224</v>
       </c>
       <c r="I14" t="n">
         <v>1204</v>
       </c>
       <c r="J14" t="n">
         <v>1220</v>
       </c>
       <c r="K14" t="n">
         <v>1243</v>
       </c>
       <c r="L14" t="n">
         <v>1219</v>
       </c>
       <c r="M14" t="n">
         <v>1202</v>
       </c>
       <c r="N14" t="n">
         <v>1216</v>
       </c>
       <c r="O14" t="n">
         <v>1193</v>
       </c>
+      <c r="P14" t="n">
+        <v>1208</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="C15" t="n">
-        <v>1126</v>
+        <v>1111</v>
       </c>
       <c r="D15" t="n">
-        <v>1145</v>
+        <v>1148</v>
       </c>
       <c r="E15" t="n">
-        <v>1144</v>
+        <v>1154</v>
       </c>
       <c r="F15" t="n">
-        <v>1141</v>
+        <v>1131</v>
       </c>
       <c r="G15" t="n">
-        <v>1151</v>
+        <v>1157</v>
       </c>
       <c r="H15" t="n">
-        <v>1162</v>
+        <v>1158</v>
       </c>
       <c r="I15" t="n">
-        <v>1140</v>
+        <v>1133</v>
       </c>
       <c r="J15" t="n">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="K15" t="n">
-        <v>1145</v>
+        <v>1191</v>
       </c>
       <c r="L15" t="n">
-        <v>1150</v>
+        <v>1197</v>
       </c>
       <c r="M15" t="n">
+        <v>1153</v>
+      </c>
+      <c r="N15" t="n">
+        <v>1149</v>
+      </c>
+      <c r="O15" t="n">
+        <v>1148</v>
+      </c>
+      <c r="P15" t="n">
         <v>1142</v>
-      </c>
-[...4 lines deleted...]
-        <v>1143</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What, if any, type of vehicles do you currently own, either solely or jointly with someone else? Please select **all** that apply.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-25</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5343,293 +5632,313 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-17</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-15</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-16</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-16</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Petrol</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Diesel</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Electric</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Hybrid</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hydrogen</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P6" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Compressed natural gas</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
@@ -5637,477 +5946,505 @@
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Bio Fuel</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Ethanol Flexible-fuel vehicle FFV</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Liquid Petroleum Gas (LPG)</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L11" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P11" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C12" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G12" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I12" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not currently own a vehicle</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D13" s="1" t="n">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="E13" s="1" t="n">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L13" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="M13" s="1" t="n">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>757</v>
       </c>
       <c r="C14" t="n">
         <v>794</v>
       </c>
       <c r="D14" t="n">
         <v>798</v>
       </c>
       <c r="E14" t="n">
         <v>789</v>
       </c>
       <c r="F14" t="n">
         <v>796</v>
       </c>
       <c r="G14" t="n">
         <v>797</v>
       </c>
       <c r="H14" t="n">
         <v>815</v>
       </c>
       <c r="I14" t="n">
         <v>796</v>
       </c>
       <c r="J14" t="n">
         <v>787</v>
       </c>
       <c r="K14" t="n">
         <v>765</v>
       </c>
       <c r="L14" t="n">
         <v>798</v>
       </c>
       <c r="M14" t="n">
         <v>802</v>
       </c>
       <c r="N14" t="n">
         <v>787</v>
       </c>
       <c r="O14" t="n">
         <v>813</v>
       </c>
+      <c r="P14" t="n">
+        <v>796</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="C15" t="n">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="D15" t="n">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="E15" t="n">
-        <v>863</v>
+        <v>847</v>
       </c>
       <c r="F15" t="n">
-        <v>860</v>
+        <v>851</v>
       </c>
       <c r="G15" t="n">
-        <v>869</v>
+        <v>846</v>
       </c>
       <c r="H15" t="n">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="I15" t="n">
-        <v>860</v>
+        <v>853</v>
       </c>
       <c r="J15" t="n">
-        <v>863</v>
+        <v>848</v>
       </c>
       <c r="K15" t="n">
-        <v>863</v>
+        <v>822</v>
       </c>
       <c r="L15" t="n">
-        <v>867</v>
+        <v>858</v>
       </c>
       <c r="M15" t="n">
         <v>862</v>
       </c>
       <c r="N15" t="n">
-        <v>861</v>
+        <v>838</v>
       </c>
       <c r="O15" t="n">
         <v>863</v>
+      </c>
+      <c r="P15" t="n">
+        <v>862</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What, if any, type of vehicles do you currently own, either solely or jointly with someone else? Please select **all** that apply.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-25</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6142,771 +6479,819 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-17</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-15</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-16</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-16</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Petrol</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.34</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Diesel</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="G3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="H3" s="1" t="n">
         <v>0.08</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.09</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Electric</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Hybrid</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hydrogen</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Compressed natural gas</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Bio Fuel</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Ethanol Flexible-fuel vehicle FFV</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="M9" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P9" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Liquid Petroleum Gas (LPG)</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G10" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K10" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M11" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P11" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G12" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not currently own a vehicle</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
-        <v>0.61</v>
+        <v>0.62</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E13" s="1" t="n">
-        <v>0.59</v>
+        <v>0.57</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>0.55</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="G13" s="1" t="n">
-        <v>0.41</v>
+        <v>0.44</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="J13" s="1" t="n">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="K13" s="1" t="n">
-        <v>0.57</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="N13" s="1" t="n">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="O13" s="1" t="n">
-        <v>0.55</v>
+        <v>0.54</v>
+      </c>
+      <c r="P13" s="1" t="n">
+        <v>0.54</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>186</v>
       </c>
       <c r="C14" t="n">
         <v>143</v>
       </c>
       <c r="D14" t="n">
         <v>171</v>
       </c>
       <c r="E14" t="n">
         <v>184</v>
       </c>
       <c r="F14" t="n">
         <v>170</v>
       </c>
       <c r="G14" t="n">
         <v>163</v>
       </c>
       <c r="H14" t="n">
         <v>178</v>
       </c>
       <c r="I14" t="n">
         <v>191</v>
       </c>
       <c r="J14" t="n">
         <v>166</v>
       </c>
       <c r="K14" t="n">
         <v>189</v>
       </c>
       <c r="L14" t="n">
         <v>235</v>
       </c>
       <c r="M14" t="n">
         <v>195</v>
       </c>
       <c r="N14" t="n">
         <v>165</v>
       </c>
       <c r="O14" t="n">
         <v>179</v>
       </c>
+      <c r="P14" t="n">
+        <v>240</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="C15" t="n">
-        <v>219</v>
+        <v>170</v>
       </c>
       <c r="D15" t="n">
-        <v>223</v>
+        <v>209</v>
       </c>
       <c r="E15" t="n">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F15" t="n">
+        <v>205</v>
+      </c>
+      <c r="G15" t="n">
+        <v>190</v>
+      </c>
+      <c r="H15" t="n">
+        <v>212</v>
+      </c>
+      <c r="I15" t="n">
+        <v>229</v>
+      </c>
+      <c r="J15" t="n">
+        <v>200</v>
+      </c>
+      <c r="K15" t="n">
+        <v>236</v>
+      </c>
+      <c r="L15" t="n">
+        <v>299</v>
+      </c>
+      <c r="M15" t="n">
+        <v>250</v>
+      </c>
+      <c r="N15" t="n">
+        <v>198</v>
+      </c>
+      <c r="O15" t="n">
+        <v>217</v>
+      </c>
+      <c r="P15" t="n">
         <v>222</v>
-      </c>
-[...25 lines deleted...]
-        <v>223</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What, if any, type of vehicles do you currently own, either solely or jointly with someone else? Please select **all** that apply.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-25</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6941,293 +7326,313 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-17</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-15</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-16</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-16</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Petrol</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Diesel</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Electric</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Hybrid</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hydrogen</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P6" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Compressed natural gas</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
@@ -7235,477 +7640,505 @@
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Bio Fuel</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Ethanol Flexible-fuel vehicle FFV</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Liquid Petroleum Gas (LPG)</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not currently own a vehicle</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="C13" s="1" t="n">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="D13" s="1" t="n">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="E13" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="F13" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="G13" s="1" t="n">
         <v>0.29</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.3</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I13" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>791</v>
       </c>
       <c r="C14" t="n">
         <v>836</v>
       </c>
       <c r="D14" t="n">
         <v>836</v>
       </c>
       <c r="E14" t="n">
         <v>823</v>
       </c>
       <c r="F14" t="n">
         <v>841</v>
       </c>
       <c r="G14" t="n">
         <v>856</v>
       </c>
       <c r="H14" t="n">
         <v>867</v>
       </c>
       <c r="I14" t="n">
         <v>801</v>
       </c>
       <c r="J14" t="n">
         <v>849</v>
       </c>
       <c r="K14" t="n">
         <v>833</v>
       </c>
       <c r="L14" t="n">
         <v>829</v>
       </c>
       <c r="M14" t="n">
         <v>810</v>
       </c>
       <c r="N14" t="n">
         <v>844</v>
       </c>
       <c r="O14" t="n">
         <v>831</v>
       </c>
+      <c r="P14" t="n">
+        <v>783</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>792</v>
+        <v>797</v>
       </c>
       <c r="C15" t="n">
-        <v>828</v>
+        <v>834</v>
       </c>
       <c r="D15" t="n">
-        <v>841</v>
+        <v>847</v>
       </c>
       <c r="E15" t="n">
-        <v>841</v>
+        <v>825</v>
       </c>
       <c r="F15" t="n">
         <v>838</v>
       </c>
       <c r="G15" t="n">
-        <v>846</v>
+        <v>861</v>
       </c>
       <c r="H15" t="n">
-        <v>854</v>
+        <v>881</v>
       </c>
       <c r="I15" t="n">
-        <v>838</v>
+        <v>794</v>
       </c>
       <c r="J15" t="n">
-        <v>841</v>
+        <v>859</v>
       </c>
       <c r="K15" t="n">
-        <v>841</v>
+        <v>835</v>
       </c>
       <c r="L15" t="n">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="M15" t="n">
+        <v>812</v>
+      </c>
+      <c r="N15" t="n">
+        <v>843</v>
+      </c>
+      <c r="O15" t="n">
+        <v>835</v>
+      </c>
+      <c r="P15" t="n">
         <v>840</v>
-      </c>
-[...4 lines deleted...]
-        <v>841</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What, if any, type of vehicles do you currently own, either solely or jointly with someone else? Please select **all** that apply.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-25</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7740,771 +8173,819 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-17</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-15</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-16</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-16</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Petrol</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Diesel</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Electric</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Hybrid</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hydrogen</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Compressed natural gas</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Bio Fuel</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Ethanol Flexible-fuel vehicle FFV</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Liquid Petroleum Gas (LPG)</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not currently own a vehicle</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E13" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>440</v>
       </c>
       <c r="C14" t="n">
         <v>474</v>
       </c>
       <c r="D14" t="n">
         <v>470</v>
       </c>
       <c r="E14" t="n">
         <v>484</v>
       </c>
       <c r="F14" t="n">
         <v>455</v>
       </c>
       <c r="G14" t="n">
         <v>455</v>
       </c>
       <c r="H14" t="n">
         <v>463</v>
       </c>
       <c r="I14" t="n">
         <v>473</v>
       </c>
       <c r="J14" t="n">
         <v>466</v>
       </c>
       <c r="K14" t="n">
         <v>460</v>
       </c>
       <c r="L14" t="n">
         <v>460</v>
       </c>
       <c r="M14" t="n">
         <v>473</v>
       </c>
       <c r="N14" t="n">
         <v>466</v>
       </c>
       <c r="O14" t="n">
         <v>468</v>
       </c>
+      <c r="P14" t="n">
+        <v>462</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="C15" t="n">
-        <v>472</v>
+        <v>487</v>
       </c>
       <c r="D15" t="n">
+        <v>486</v>
+      </c>
+      <c r="E15" t="n">
+        <v>497</v>
+      </c>
+      <c r="F15" t="n">
+        <v>470</v>
+      </c>
+      <c r="G15" t="n">
+        <v>468</v>
+      </c>
+      <c r="H15" t="n">
+        <v>477</v>
+      </c>
+      <c r="I15" t="n">
+        <v>489</v>
+      </c>
+      <c r="J15" t="n">
+        <v>478</v>
+      </c>
+      <c r="K15" t="n">
+        <v>473</v>
+      </c>
+      <c r="L15" t="n">
+        <v>476</v>
+      </c>
+      <c r="M15" t="n">
+        <v>491</v>
+      </c>
+      <c r="N15" t="n">
         <v>480</v>
       </c>
-      <c r="E15" t="n">
-[...28 lines deleted...]
-      </c>
       <c r="O15" t="n">
+        <v>485</v>
+      </c>
+      <c r="P15" t="n">
         <v>479</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What, if any, type of vehicles do you currently own, either solely or jointly with someone else? Please select **all** that apply.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-25</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8539,771 +9020,819 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-17</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-15</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-16</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-16</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Petrol</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.5600000000000001</v>
+        <v>0.57</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Diesel</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Electric</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Hybrid</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hydrogen</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Compressed natural gas</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Bio Fuel</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Ethanol Flexible-fuel vehicle FFV</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Liquid Petroleum Gas (LPG)</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not currently own a vehicle</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>473</v>
       </c>
       <c r="C14" t="n">
         <v>523</v>
       </c>
       <c r="D14" t="n">
         <v>531</v>
       </c>
       <c r="E14" t="n">
         <v>516</v>
       </c>
       <c r="F14" t="n">
         <v>535</v>
       </c>
       <c r="G14" t="n">
         <v>546</v>
       </c>
       <c r="H14" t="n">
         <v>531</v>
       </c>
       <c r="I14" t="n">
         <v>535</v>
       </c>
       <c r="J14" t="n">
         <v>526</v>
       </c>
       <c r="K14" t="n">
         <v>526</v>
       </c>
       <c r="L14" t="n">
         <v>493</v>
       </c>
       <c r="M14" t="n">
         <v>526</v>
       </c>
       <c r="N14" t="n">
         <v>528</v>
       </c>
       <c r="O14" t="n">
         <v>528</v>
       </c>
+      <c r="P14" t="n">
+        <v>519</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>437</v>
+        <v>416</v>
       </c>
       <c r="C15" t="n">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="D15" t="n">
-        <v>464</v>
+        <v>471</v>
       </c>
       <c r="E15" t="n">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="F15" t="n">
-        <v>462</v>
+        <v>470</v>
       </c>
       <c r="G15" t="n">
+        <v>484</v>
+      </c>
+      <c r="H15" t="n">
         <v>467</v>
       </c>
-      <c r="H15" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="I15" t="n">
-        <v>462</v>
+        <v>474</v>
       </c>
       <c r="J15" t="n">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="K15" t="n">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="L15" t="n">
-        <v>466</v>
+        <v>440</v>
       </c>
       <c r="M15" t="n">
         <v>463</v>
       </c>
       <c r="N15" t="n">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="O15" t="n">
+        <v>472</v>
+      </c>
+      <c r="P15" t="n">
         <v>463</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What, if any, type of vehicles do you currently own, either solely or jointly with someone else? Please select **all** that apply.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-25</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9338,440 +9867,469 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-17</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-15</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-16</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-16</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Petrol</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Diesel</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="E3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="F3" s="1" t="n">
         <v>0.27</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Electric</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Hybrid</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hydrogen</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P6" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Compressed natural gas</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P7" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Bio Fuel</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P8" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Ethanol Flexible-fuel vehicle FFV</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P9" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Liquid Petroleum Gas (LPG)</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
@@ -9779,330 +10337,349 @@
       </c>
       <c r="H10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K11" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="L11" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="M11" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P11" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F12" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0</v>
+      </c>
+      <c r="P12" s="1" t="n">
+        <v>0.01</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not currently own a vehicle</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="C13" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="D13" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="C13" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="E13" s="1" t="n">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I13" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K13" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="L13" s="1" t="n">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="M13" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="N13" s="1" t="n">
         <v>0.27</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.28</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>875</v>
       </c>
       <c r="C14" t="n">
         <v>919</v>
       </c>
       <c r="D14" t="n">
         <v>946</v>
       </c>
       <c r="E14" t="n">
         <v>930</v>
       </c>
       <c r="F14" t="n">
         <v>930</v>
       </c>
       <c r="G14" t="n">
         <v>948</v>
       </c>
       <c r="H14" t="n">
         <v>963</v>
       </c>
       <c r="I14" t="n">
         <v>906</v>
       </c>
       <c r="J14" t="n">
         <v>942</v>
       </c>
       <c r="K14" t="n">
         <v>946</v>
       </c>
       <c r="L14" t="n">
         <v>985</v>
       </c>
       <c r="M14" t="n">
         <v>966</v>
       </c>
       <c r="N14" t="n">
         <v>934</v>
       </c>
       <c r="O14" t="n">
         <v>955</v>
       </c>
+      <c r="P14" t="n">
+        <v>953</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>917</v>
+        <v>901</v>
       </c>
       <c r="C15" t="n">
-        <v>958</v>
+        <v>925</v>
       </c>
       <c r="D15" t="n">
-        <v>974</v>
+        <v>973</v>
       </c>
       <c r="E15" t="n">
-        <v>973</v>
+        <v>949</v>
       </c>
       <c r="F15" t="n">
-        <v>970</v>
+        <v>947</v>
       </c>
       <c r="G15" t="n">
-        <v>980</v>
+        <v>962</v>
       </c>
       <c r="H15" t="n">
-        <v>989</v>
+        <v>987</v>
       </c>
       <c r="I15" t="n">
-        <v>970</v>
+        <v>924</v>
       </c>
       <c r="J15" t="n">
-        <v>973</v>
+        <v>964</v>
       </c>
       <c r="K15" t="n">
-        <v>974</v>
+        <v>982</v>
       </c>
       <c r="L15" t="n">
-        <v>978</v>
+        <v>1046</v>
       </c>
       <c r="M15" t="n">
+        <v>1013</v>
+      </c>
+      <c r="N15" t="n">
+        <v>951</v>
+      </c>
+      <c r="O15" t="n">
+        <v>990</v>
+      </c>
+      <c r="P15" t="n">
         <v>972</v>
-      </c>
-[...4 lines deleted...]
-        <v>973</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What, if any, type of vehicles do you currently own, either solely or jointly with someone else? Please select **all** that apply.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-25</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10137,636 +10714,677 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-17</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-15</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-16</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-16</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Petrol</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="C2" s="1" t="n">
         <v>0.51</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.5</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.47</v>
+        <v>0.48</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.49</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Diesel</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Electric</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Hybrid</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hydrogen</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Compressed natural gas</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Bio Fuel</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Ethanol Flexible-fuel vehicle FFV</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Liquid Petroleum Gas (LPG)</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not currently own a vehicle</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D13" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="E13" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="G13" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K13" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N13" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="O13" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="P13" s="1" t="n">
         <v>0.28</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>1015</v>
       </c>
       <c r="C14" t="n">
         <v>1057</v>
       </c>
       <c r="D14" t="n">
         <v>1062</v>
       </c>
       <c r="E14" t="n">
         <v>1077</v>
       </c>
       <c r="F14" t="n">
         <v>1071</v>
       </c>
       <c r="G14" t="n">
@@ -10774,134 +11392,141 @@
       </c>
       <c r="H14" t="n">
         <v>1076</v>
       </c>
       <c r="I14" t="n">
         <v>1094</v>
       </c>
       <c r="J14" t="n">
         <v>1065</v>
       </c>
       <c r="K14" t="n">
         <v>1062</v>
       </c>
       <c r="L14" t="n">
         <v>1032</v>
       </c>
       <c r="M14" t="n">
         <v>1038</v>
       </c>
       <c r="N14" t="n">
         <v>1069</v>
       </c>
       <c r="O14" t="n">
         <v>1051</v>
       </c>
+      <c r="P14" t="n">
+        <v>1051</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>973</v>
+        <v>987</v>
       </c>
       <c r="C15" t="n">
-        <v>1018</v>
+        <v>1028</v>
       </c>
       <c r="D15" t="n">
-        <v>1034</v>
+        <v>1040</v>
       </c>
       <c r="E15" t="n">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="F15" t="n">
+        <v>1035</v>
+      </c>
+      <c r="G15" t="n">
+        <v>1041</v>
+      </c>
+      <c r="H15" t="n">
+        <v>1049</v>
+      </c>
+      <c r="I15" t="n">
+        <v>1061</v>
+      </c>
+      <c r="J15" t="n">
+        <v>1033</v>
+      </c>
+      <c r="K15" t="n">
         <v>1031</v>
       </c>
-      <c r="G15" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="L15" t="n">
-        <v>1039</v>
+        <v>1009</v>
       </c>
       <c r="M15" t="n">
+        <v>1003</v>
+      </c>
+      <c r="N15" t="n">
+        <v>1036</v>
+      </c>
+      <c r="O15" t="n">
+        <v>1020</v>
+      </c>
+      <c r="P15" t="n">
         <v>1032</v>
-      </c>
-[...4 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What, if any, type of vehicles do you currently own, either solely or jointly with someone else? Please select **all** that apply.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-25</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10936,771 +11561,819 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-17</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-15</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-16</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-16</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Petrol</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="M2" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0.38</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.4</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Diesel</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.04</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Electric</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Hybrid</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="O5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="P5" s="1" t="n">
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hydrogen</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Compressed natural gas</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Bio Fuel</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Ethanol Flexible-fuel vehicle FFV</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P9" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Liquid Petroleum Gas (LPG)</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G10" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J10" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L12" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not currently own a vehicle</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E13" s="1" t="n">
-        <v>0.54</v>
+        <v>0.53</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>0.54</v>
+        <v>0.53</v>
       </c>
       <c r="G13" s="1" t="n">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="H13" s="1" t="n">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="L13" s="1" t="n">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>199</v>
       </c>
       <c r="C14" t="n">
         <v>230</v>
       </c>
       <c r="D14" t="n">
         <v>254</v>
       </c>
       <c r="E14" t="n">
         <v>196</v>
       </c>
       <c r="F14" t="n">
         <v>202</v>
       </c>
       <c r="G14" t="n">
         <v>211</v>
       </c>
       <c r="H14" t="n">
         <v>268</v>
       </c>
       <c r="I14" t="n">
         <v>253</v>
       </c>
       <c r="J14" t="n">
         <v>239</v>
       </c>
       <c r="K14" t="n">
         <v>272</v>
       </c>
       <c r="L14" t="n">
         <v>269</v>
       </c>
       <c r="M14" t="n">
         <v>286</v>
       </c>
       <c r="N14" t="n">
         <v>244</v>
       </c>
       <c r="O14" t="n">
         <v>253</v>
       </c>
+      <c r="P14" t="n">
+        <v>226</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>255</v>
+        <v>214</v>
       </c>
       <c r="C15" t="n">
-        <v>267</v>
+        <v>237</v>
       </c>
       <c r="D15" t="n">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="E15" t="n">
-        <v>271</v>
+        <v>213</v>
       </c>
       <c r="F15" t="n">
-        <v>270</v>
+        <v>209</v>
       </c>
       <c r="G15" t="n">
-        <v>273</v>
+        <v>222</v>
       </c>
       <c r="H15" t="n">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="I15" t="n">
-        <v>270</v>
+        <v>256</v>
       </c>
       <c r="J15" t="n">
-        <v>271</v>
+        <v>256</v>
       </c>
       <c r="K15" t="n">
-        <v>271</v>
+        <v>294</v>
       </c>
       <c r="L15" t="n">
-        <v>272</v>
+        <v>304</v>
       </c>
       <c r="M15" t="n">
-        <v>271</v>
+        <v>320</v>
       </c>
       <c r="N15" t="n">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="O15" t="n">
+        <v>274</v>
+      </c>
+      <c r="P15" t="n">
         <v>271</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What, if any, type of vehicles do you currently own, either solely or jointly with someone else? Please select **all** that apply.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-25</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11735,342 +12408,365 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-17</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-17</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-15</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-16</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-16</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Petrol</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.55</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Diesel</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Electric</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Hybrid</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hydrogen</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Compressed natural gas</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P7" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Bio Fuel</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
@@ -12078,388 +12774,412 @@
       </c>
       <c r="H8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Ethanol Flexible-fuel vehicle FFV</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Liquid Petroleum Gas (LPG)</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not currently own a vehicle</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D13" s="1" t="n">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J13" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L13" s="1" t="n">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N13" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="O13" s="1" t="n">
-        <v>0.23</v>
+        <v>0.22</v>
+      </c>
+      <c r="P13" s="1" t="n">
+        <v>0.22</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>639</v>
       </c>
       <c r="C14" t="n">
         <v>665</v>
       </c>
       <c r="D14" t="n">
         <v>662</v>
       </c>
       <c r="E14" t="n">
         <v>687</v>
       </c>
       <c r="F14" t="n">
         <v>683</v>
       </c>
       <c r="G14" t="n">
         <v>675</v>
       </c>
       <c r="H14" t="n">
         <v>667</v>
       </c>
       <c r="I14" t="n">
         <v>686</v>
       </c>
       <c r="J14" t="n">
         <v>662</v>
       </c>
       <c r="K14" t="n">
         <v>669</v>
       </c>
       <c r="L14" t="n">
         <v>655</v>
       </c>
       <c r="M14" t="n">
         <v>643</v>
       </c>
       <c r="N14" t="n">
         <v>669</v>
       </c>
       <c r="O14" t="n">
         <v>668</v>
       </c>
+      <c r="P14" t="n">
+        <v>659</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>614</v>
+        <v>625</v>
       </c>
       <c r="C15" t="n">
         <v>642</v>
       </c>
       <c r="D15" t="n">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="E15" t="n">
+        <v>675</v>
+      </c>
+      <c r="F15" t="n">
+        <v>665</v>
+      </c>
+      <c r="G15" t="n">
+        <v>658</v>
+      </c>
+      <c r="H15" t="n">
+        <v>650</v>
+      </c>
+      <c r="I15" t="n">
+        <v>669</v>
+      </c>
+      <c r="J15" t="n">
+        <v>645</v>
+      </c>
+      <c r="K15" t="n">
+        <v>668</v>
+      </c>
+      <c r="L15" t="n">
+        <v>658</v>
+      </c>
+      <c r="M15" t="n">
+        <v>631</v>
+      </c>
+      <c r="N15" t="n">
         <v>652</v>
       </c>
-      <c r="F15" t="n">
-[...20 lines deleted...]
-      <c r="M15" t="n">
+      <c r="O15" t="n">
+        <v>659</v>
+      </c>
+      <c r="P15" t="n">
         <v>651</v>
-      </c>
-[...4 lines deleted...]
-        <v>652</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>