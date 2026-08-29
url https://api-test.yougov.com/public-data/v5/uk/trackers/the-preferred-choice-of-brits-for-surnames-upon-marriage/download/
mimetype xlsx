--- v0 (2026-04-29)
+++ v1 (2026-08-29)
@@ -448,4458 +448,4908 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H9"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What would be / is your preferred choice for your surname upon marriage?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My spouse to take my surname</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>To take my spouse's surname</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="C3" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to keep our original names</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to combine surnames</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>N/A - I do not plan on getting married</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1997</v>
       </c>
       <c r="C8" t="n">
         <v>2068</v>
       </c>
       <c r="D8" t="n">
         <v>2007</v>
       </c>
       <c r="E8" t="n">
         <v>2015</v>
       </c>
       <c r="F8" t="n">
         <v>2008</v>
       </c>
       <c r="G8" t="n">
         <v>2004</v>
       </c>
       <c r="H8" t="n">
         <v>2009</v>
       </c>
+      <c r="I8" t="n">
+        <v>2022</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>1997</v>
+        <v>2002</v>
       </c>
       <c r="C9" t="n">
-        <v>2068</v>
+        <v>2088</v>
       </c>
       <c r="D9" t="n">
-        <v>2007</v>
+        <v>1977</v>
       </c>
       <c r="E9" t="n">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="F9" t="n">
-        <v>2008</v>
+        <v>1989</v>
       </c>
       <c r="G9" t="n">
-        <v>2004</v>
+        <v>2029</v>
       </c>
       <c r="H9" t="n">
         <v>2009</v>
+      </c>
+      <c r="I9" t="n">
+        <v>2022</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H9"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What would be / is your preferred choice for your surname upon marriage?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My spouse to take my surname</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="F2" s="1" t="n">
         <v>0.27</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>To take my spouse's surname</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to keep our original names</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to combine surnames</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>N/A - I do not plan on getting married</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
+      </c>
+      <c r="I7" s="1" t="n">
+        <v>0.21</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>335</v>
       </c>
       <c r="C8" t="n">
         <v>340</v>
       </c>
       <c r="D8" t="n">
         <v>325</v>
       </c>
       <c r="E8" t="n">
         <v>341</v>
       </c>
       <c r="F8" t="n">
         <v>338</v>
       </c>
       <c r="G8" t="n">
         <v>329</v>
       </c>
       <c r="H8" t="n">
         <v>334</v>
       </c>
+      <c r="I8" t="n">
+        <v>339</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="C9" t="n">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="D9" t="n">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="E9" t="n">
-        <v>332</v>
+        <v>344</v>
       </c>
       <c r="F9" t="n">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="G9" t="n">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="H9" t="n">
-        <v>331</v>
+        <v>334</v>
+      </c>
+      <c r="I9" t="n">
+        <v>334</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H9"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What would be / is your preferred choice for your surname upon marriage?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My spouse to take my surname</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>To take my spouse's surname</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to keep our original names</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to combine surnames</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>N/A - I do not plan on getting married</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>493</v>
       </c>
       <c r="C8" t="n">
         <v>480</v>
       </c>
       <c r="D8" t="n">
         <v>502</v>
       </c>
       <c r="E8" t="n">
         <v>475</v>
       </c>
       <c r="F8" t="n">
         <v>497</v>
       </c>
       <c r="G8" t="n">
         <v>499</v>
       </c>
       <c r="H8" t="n">
         <v>475</v>
       </c>
+      <c r="I8" t="n">
+        <v>478</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="C9" t="n">
-        <v>494</v>
+        <v>471</v>
       </c>
       <c r="D9" t="n">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="E9" t="n">
+        <v>464</v>
+      </c>
+      <c r="F9" t="n">
         <v>482</v>
       </c>
-      <c r="F9" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G9" t="n">
-        <v>479</v>
+        <v>493</v>
       </c>
       <c r="H9" t="n">
-        <v>480</v>
+        <v>465</v>
+      </c>
+      <c r="I9" t="n">
+        <v>483</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H9"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What would be / is your preferred choice for your surname upon marriage?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My spouse to take my surname</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>To take my spouse's surname</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to keep our original names</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.17</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to combine surnames</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>N/A - I do not plan on getting married</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>186</v>
       </c>
       <c r="C8" t="n">
         <v>197</v>
       </c>
       <c r="D8" t="n">
         <v>185</v>
       </c>
       <c r="E8" t="n">
         <v>185</v>
       </c>
       <c r="F8" t="n">
         <v>175</v>
       </c>
       <c r="G8" t="n">
         <v>143</v>
       </c>
       <c r="H8" t="n">
         <v>170</v>
       </c>
+      <c r="I8" t="n">
+        <v>163</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>174</v>
+        <v>194</v>
       </c>
       <c r="C9" t="n">
-        <v>180</v>
+        <v>204</v>
       </c>
       <c r="D9" t="n">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="E9" t="n">
-        <v>175</v>
+        <v>191</v>
       </c>
       <c r="F9" t="n">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="G9" t="n">
-        <v>174</v>
+        <v>143</v>
       </c>
       <c r="H9" t="n">
-        <v>175</v>
+        <v>169</v>
+      </c>
+      <c r="I9" t="n">
+        <v>176</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H9"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What would be / is your preferred choice for your surname upon marriage?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My spouse to take my surname</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="D2" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E2" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>To take my spouse's surname</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to keep our original names</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to combine surnames</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>N/A - I do not plan on getting married</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C7" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>100</v>
       </c>
       <c r="C8" t="n">
         <v>102</v>
       </c>
       <c r="D8" t="n">
         <v>105</v>
       </c>
       <c r="E8" t="n">
         <v>104</v>
       </c>
       <c r="F8" t="n">
         <v>103</v>
       </c>
       <c r="G8" t="n">
         <v>103</v>
       </c>
       <c r="H8" t="n">
         <v>97</v>
       </c>
+      <c r="I8" t="n">
+        <v>106</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C9" t="n">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D9" t="n">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="E9" t="n">
+        <v>105</v>
+      </c>
+      <c r="F9" t="n">
         <v>99</v>
       </c>
-      <c r="F9" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G9" t="n">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="H9" t="n">
         <v>98</v>
+      </c>
+      <c r="I9" t="n">
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H9"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What would be / is your preferred choice for your surname upon marriage?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My spouse to take my surname</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>To take my spouse's surname</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="G3" s="1" t="n">
         <v>0.24</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.25</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to keep our original names</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to combine surnames</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="G6" s="1" t="n">
         <v>0.12</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.11</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>N/A - I do not plan on getting married</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
+      </c>
+      <c r="I7" s="1" t="n">
+        <v>0.17</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1172</v>
       </c>
       <c r="C8" t="n">
         <v>1191</v>
       </c>
       <c r="D8" t="n">
         <v>1218</v>
       </c>
       <c r="E8" t="n">
         <v>1215</v>
       </c>
       <c r="F8" t="n">
         <v>1224</v>
       </c>
       <c r="G8" t="n">
         <v>1214</v>
       </c>
       <c r="H8" t="n">
         <v>1199</v>
       </c>
+      <c r="I8" t="n">
+        <v>1216</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>1138</v>
+        <v>1093</v>
       </c>
       <c r="C9" t="n">
-        <v>1179</v>
+        <v>1124</v>
       </c>
       <c r="D9" t="n">
-        <v>1144</v>
+        <v>1137</v>
       </c>
       <c r="E9" t="n">
-        <v>1149</v>
+        <v>1156</v>
       </c>
       <c r="F9" t="n">
-        <v>1145</v>
+        <v>1143</v>
       </c>
       <c r="G9" t="n">
-        <v>1142</v>
+        <v>1182</v>
       </c>
       <c r="H9" t="n">
-        <v>1145</v>
+        <v>1143</v>
+      </c>
+      <c r="I9" t="n">
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H9"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What would be / is your preferred choice for your surname upon marriage?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My spouse to take my surname</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>To take my spouse's surname</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to keep our original names</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to combine surnames</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
+      </c>
+      <c r="I6" s="1" t="n">
+        <v>0.12</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>N/A - I do not plan on getting married</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>825</v>
       </c>
       <c r="C8" t="n">
         <v>877</v>
       </c>
       <c r="D8" t="n">
         <v>789</v>
       </c>
       <c r="E8" t="n">
         <v>800</v>
       </c>
       <c r="F8" t="n">
         <v>784</v>
       </c>
       <c r="G8" t="n">
         <v>790</v>
       </c>
       <c r="H8" t="n">
         <v>810</v>
       </c>
+      <c r="I8" t="n">
+        <v>806</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>859</v>
+        <v>909</v>
       </c>
       <c r="C9" t="n">
-        <v>889</v>
+        <v>965</v>
       </c>
       <c r="D9" t="n">
-        <v>863</v>
+        <v>840</v>
       </c>
       <c r="E9" t="n">
+        <v>856</v>
+      </c>
+      <c r="F9" t="n">
+        <v>846</v>
+      </c>
+      <c r="G9" t="n">
+        <v>846</v>
+      </c>
+      <c r="H9" t="n">
         <v>866</v>
       </c>
-      <c r="F9" t="n">
-[...6 lines deleted...]
-        <v>864</v>
+      <c r="I9" t="n">
+        <v>869</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H9"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What would be / is your preferred choice for your surname upon marriage?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My spouse to take my surname</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.22</v>
+        <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.19</v>
+        <v>0.2</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.23</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>To take my spouse's surname</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
-      <c r="C3" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D3" s="1" t="n">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to keep our original names</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to combine surnames</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>N/A - I do not plan on getting married</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
+      </c>
+      <c r="I7" s="1" t="n">
+        <v>0.09</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>175</v>
       </c>
       <c r="C8" t="n">
         <v>205</v>
       </c>
       <c r="D8" t="n">
         <v>135</v>
       </c>
       <c r="E8" t="n">
         <v>206</v>
       </c>
       <c r="F8" t="n">
         <v>149</v>
       </c>
       <c r="G8" t="n">
         <v>240</v>
       </c>
       <c r="H8" t="n">
         <v>185</v>
       </c>
+      <c r="I8" t="n">
+        <v>238</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="C9" t="n">
-        <v>230</v>
+        <v>247</v>
       </c>
       <c r="D9" t="n">
-        <v>223</v>
+        <v>148</v>
       </c>
       <c r="E9" t="n">
+        <v>247</v>
+      </c>
+      <c r="F9" t="n">
+        <v>179</v>
+      </c>
+      <c r="G9" t="n">
+        <v>305</v>
+      </c>
+      <c r="H9" t="n">
+        <v>225</v>
+      </c>
+      <c r="I9" t="n">
         <v>224</v>
-      </c>
-[...7 lines deleted...]
-        <v>223</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H9"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What would be / is your preferred choice for your surname upon marriage?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My spouse to take my surname</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>To take my spouse's surname</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="F3" s="1" t="n">
         <v>0.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to keep our original names</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="D4" s="1" t="n">
         <v>0.13</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="G4" s="1" t="n">
         <v>0.15</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.14</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to combine surnames</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>N/A - I do not plan on getting married</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H7" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="I7" s="1" t="n">
         <v>0.17</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>842</v>
       </c>
       <c r="C8" t="n">
         <v>907</v>
       </c>
       <c r="D8" t="n">
         <v>867</v>
       </c>
       <c r="E8" t="n">
         <v>814</v>
       </c>
       <c r="F8" t="n">
         <v>861</v>
       </c>
       <c r="G8" t="n">
         <v>808</v>
       </c>
       <c r="H8" t="n">
         <v>824</v>
       </c>
+      <c r="I8" t="n">
+        <v>790</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>837</v>
+        <v>856</v>
       </c>
       <c r="C9" t="n">
-        <v>866</v>
+        <v>926</v>
       </c>
       <c r="D9" t="n">
-        <v>841</v>
+        <v>872</v>
       </c>
       <c r="E9" t="n">
-        <v>844</v>
+        <v>822</v>
       </c>
       <c r="F9" t="n">
-        <v>841</v>
+        <v>865</v>
       </c>
       <c r="G9" t="n">
-        <v>840</v>
+        <v>811</v>
       </c>
       <c r="H9" t="n">
-        <v>842</v>
+        <v>829</v>
+      </c>
+      <c r="I9" t="n">
+        <v>847</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H9"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What would be / is your preferred choice for your surname upon marriage?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My spouse to take my surname</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="E2" s="1" t="n">
         <v>0.24</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="I2" s="1" t="n">
         <v>0.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.23</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>To take my spouse's surname</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="C3" s="1" t="n">
         <v>0.28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="F3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="F3" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="H3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.21</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to keep our original names</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.17</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to combine surnames</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>N/A - I do not plan on getting married</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C7" s="1" t="n">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>449</v>
       </c>
       <c r="C8" t="n">
         <v>478</v>
       </c>
       <c r="D8" t="n">
         <v>478</v>
       </c>
       <c r="E8" t="n">
         <v>457</v>
       </c>
       <c r="F8" t="n">
         <v>477</v>
       </c>
       <c r="G8" t="n">
         <v>469</v>
       </c>
       <c r="H8" t="n">
         <v>450</v>
       </c>
+      <c r="I8" t="n">
+        <v>462</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>477</v>
+        <v>465</v>
       </c>
       <c r="C9" t="n">
+        <v>492</v>
+      </c>
+      <c r="D9" t="n">
         <v>494</v>
       </c>
-      <c r="D9" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="n">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F9" t="n">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="G9" t="n">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="H9" t="n">
-        <v>480</v>
+        <v>468</v>
+      </c>
+      <c r="I9" t="n">
+        <v>483</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H9"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What would be / is your preferred choice for your surname upon marriage?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My spouse to take my surname</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.23</v>
+        <v>0.24</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>To take my spouse's surname</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.3</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.29</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to keep our original names</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to combine surnames</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="I6" s="1" t="n">
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>N/A - I do not plan on getting married</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="C7" s="1" t="n">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>531</v>
       </c>
       <c r="C8" t="n">
         <v>478</v>
       </c>
       <c r="D8" t="n">
         <v>527</v>
       </c>
       <c r="E8" t="n">
         <v>538</v>
       </c>
       <c r="F8" t="n">
         <v>521</v>
       </c>
       <c r="G8" t="n">
         <v>487</v>
       </c>
       <c r="H8" t="n">
         <v>550</v>
       </c>
+      <c r="I8" t="n">
+        <v>532</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="C9" t="n">
-        <v>478</v>
+        <v>423</v>
       </c>
       <c r="D9" t="n">
         <v>464</v>
       </c>
       <c r="E9" t="n">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="F9" t="n">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="G9" t="n">
-        <v>463</v>
+        <v>432</v>
       </c>
       <c r="H9" t="n">
-        <v>464</v>
+        <v>488</v>
+      </c>
+      <c r="I9" t="n">
+        <v>467</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H9"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What would be / is your preferred choice for your surname upon marriage?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My spouse to take my surname</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>To take my spouse's surname</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to keep our original names</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to combine surnames</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>N/A - I do not plan on getting married</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>938</v>
       </c>
       <c r="C8" t="n">
         <v>957</v>
       </c>
       <c r="D8" t="n">
         <v>916</v>
       </c>
       <c r="E8" t="n">
         <v>931</v>
       </c>
       <c r="F8" t="n">
         <v>945</v>
       </c>
       <c r="G8" t="n">
         <v>966</v>
       </c>
       <c r="H8" t="n">
         <v>952</v>
       </c>
+      <c r="I8" t="n">
+        <v>966</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>969</v>
+        <v>968</v>
       </c>
       <c r="C9" t="n">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="D9" t="n">
-        <v>973</v>
+        <v>923</v>
       </c>
       <c r="E9" t="n">
-        <v>977</v>
+        <v>950</v>
       </c>
       <c r="F9" t="n">
-        <v>974</v>
+        <v>959</v>
       </c>
       <c r="G9" t="n">
-        <v>972</v>
+        <v>1022</v>
       </c>
       <c r="H9" t="n">
-        <v>974</v>
+        <v>985</v>
+      </c>
+      <c r="I9" t="n">
+        <v>981</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H9"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What would be / is your preferred choice for your surname upon marriage?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My spouse to take my surname</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>To take my spouse's surname</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F3" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="G3" s="1" t="n">
         <v>0.49</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.5</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to keep our original names</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="G4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="H4" s="1" t="n">
         <v>0.18</v>
       </c>
-      <c r="G4" s="1" t="n">
-[...3 lines deleted...]
-        <v>0.17</v>
+      <c r="I4" s="1" t="n">
+        <v>0.19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to combine surnames</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>N/A - I do not plan on getting married</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C7" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
+      </c>
+      <c r="I7" s="1" t="n">
+        <v>0.16</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1059</v>
       </c>
       <c r="C8" t="n">
         <v>1111</v>
       </c>
       <c r="D8" t="n">
         <v>1091</v>
       </c>
       <c r="E8" t="n">
         <v>1084</v>
       </c>
       <c r="F8" t="n">
         <v>1063</v>
       </c>
       <c r="G8" t="n">
         <v>1038</v>
       </c>
       <c r="H8" t="n">
         <v>1057</v>
       </c>
+      <c r="I8" t="n">
+        <v>1056</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>1028</v>
+        <v>1034</v>
       </c>
       <c r="C9" t="n">
-        <v>1065</v>
+        <v>1088</v>
       </c>
       <c r="D9" t="n">
-        <v>1034</v>
+        <v>1054</v>
       </c>
       <c r="E9" t="n">
-        <v>1038</v>
+        <v>1061</v>
       </c>
       <c r="F9" t="n">
-        <v>1034</v>
+        <v>1030</v>
       </c>
       <c r="G9" t="n">
-        <v>1032</v>
+        <v>1007</v>
       </c>
       <c r="H9" t="n">
-        <v>1035</v>
+        <v>1025</v>
+      </c>
+      <c r="I9" t="n">
+        <v>1041</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H9"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What would be / is your preferred choice for your surname upon marriage?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My spouse to take my surname</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="D2" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>To take my spouse's surname</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to keep our original names</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to combine surnames</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
+      </c>
+      <c r="I6" s="1" t="n">
+        <v>0.14</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>N/A - I do not plan on getting married</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>224</v>
       </c>
       <c r="C8" t="n">
         <v>282</v>
       </c>
       <c r="D8" t="n">
         <v>223</v>
       </c>
       <c r="E8" t="n">
         <v>244</v>
       </c>
       <c r="F8" t="n">
         <v>220</v>
       </c>
       <c r="G8" t="n">
         <v>256</v>
       </c>
       <c r="H8" t="n">
         <v>273</v>
       </c>
+      <c r="I8" t="n">
+        <v>264</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>270</v>
+        <v>236</v>
       </c>
       <c r="C9" t="n">
-        <v>279</v>
+        <v>295</v>
       </c>
       <c r="D9" t="n">
-        <v>271</v>
+        <v>234</v>
       </c>
       <c r="E9" t="n">
-        <v>272</v>
+        <v>257</v>
       </c>
       <c r="F9" t="n">
-        <v>271</v>
+        <v>229</v>
       </c>
       <c r="G9" t="n">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="H9" t="n">
-        <v>271</v>
+        <v>289</v>
+      </c>
+      <c r="I9" t="n">
+        <v>273</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H9"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What would be / is your preferred choice for your surname upon marriage?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My spouse to take my surname</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>To take my spouse's surname</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to keep our original names</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My spouse and I to combine surnames</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.06</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
+      </c>
+      <c r="I6" s="1" t="n">
+        <v>0.12</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>N/A - I do not plan on getting married</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>659</v>
       </c>
       <c r="C8" t="n">
         <v>667</v>
       </c>
       <c r="D8" t="n">
         <v>667</v>
       </c>
       <c r="E8" t="n">
         <v>666</v>
       </c>
       <c r="F8" t="n">
         <v>675</v>
       </c>
       <c r="G8" t="n">
         <v>674</v>
       </c>
       <c r="H8" t="n">
         <v>660</v>
       </c>
+      <c r="I8" t="n">
+        <v>672</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="C9" t="n">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="D9" t="n">
-        <v>652</v>
+        <v>645</v>
       </c>
       <c r="E9" t="n">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="F9" t="n">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="G9" t="n">
-        <v>651</v>
+        <v>670</v>
       </c>
       <c r="H9" t="n">
-        <v>653</v>
+        <v>654</v>
+      </c>
+      <c r="I9" t="n">
+        <v>657</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>