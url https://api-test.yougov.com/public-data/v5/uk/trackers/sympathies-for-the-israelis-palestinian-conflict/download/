--- v0 (2026-04-30)
+++ v1 (2026-07-02)
@@ -462,73 +462,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking only of the continuing conflict between Israel and the Palestinians, do your own sympathies lie more with the Israelis or more with the Palestinians?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -563,379 +564,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-15</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Israelis</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Palestinians</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1670</v>
       </c>
       <c r="C6" t="n">
         <v>1664</v>
       </c>
       <c r="D6" t="n">
         <v>1678</v>
       </c>
       <c r="E6" t="n">
         <v>1692</v>
       </c>
       <c r="F6" t="n">
         <v>1786</v>
       </c>
       <c r="G6" t="n">
         <v>1774</v>
       </c>
       <c r="H6" t="n">
         <v>1774</v>
       </c>
       <c r="I6" t="n">
         <v>1741</v>
       </c>
       <c r="J6" t="n">
         <v>1751</v>
       </c>
       <c r="K6" t="n">
         <v>1751</v>
       </c>
       <c r="L6" t="n">
         <v>1788</v>
       </c>
       <c r="M6" t="n">
         <v>1689</v>
       </c>
       <c r="N6" t="n">
         <v>1707</v>
       </c>
       <c r="O6" t="n">
         <v>1751</v>
       </c>
+      <c r="P6" t="n">
+        <v>1889</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1670</v>
       </c>
       <c r="C7" t="n">
         <v>1664</v>
       </c>
       <c r="D7" t="n">
         <v>1678</v>
       </c>
       <c r="E7" t="n">
         <v>1692</v>
       </c>
       <c r="F7" t="n">
         <v>1786</v>
       </c>
       <c r="G7" t="n">
         <v>1774</v>
       </c>
       <c r="H7" t="n">
         <v>1774</v>
       </c>
       <c r="I7" t="n">
         <v>1741</v>
       </c>
       <c r="J7" t="n">
         <v>1751</v>
       </c>
       <c r="K7" t="n">
         <v>1751</v>
       </c>
       <c r="L7" t="n">
         <v>1788</v>
       </c>
       <c r="M7" t="n">
         <v>1689</v>
       </c>
       <c r="N7" t="n">
         <v>1707</v>
       </c>
       <c r="O7" t="n">
         <v>1751</v>
+      </c>
+      <c r="P7" t="n">
+        <v>1889</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking only of the continuing conflict between Israel and the Palestinians, do your own sympathies lie more with the Israelis or more with the Palestinians?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -970,379 +995,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-15</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Israelis</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Palestinians</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>278</v>
       </c>
       <c r="C6" t="n">
         <v>276</v>
       </c>
       <c r="D6" t="n">
         <v>274</v>
       </c>
       <c r="E6" t="n">
         <v>283</v>
       </c>
       <c r="F6" t="n">
         <v>296</v>
       </c>
       <c r="G6" t="n">
         <v>291</v>
       </c>
       <c r="H6" t="n">
         <v>299</v>
       </c>
       <c r="I6" t="n">
         <v>298</v>
       </c>
       <c r="J6" t="n">
         <v>291</v>
       </c>
       <c r="K6" t="n">
         <v>289</v>
       </c>
       <c r="L6" t="n">
         <v>299</v>
       </c>
       <c r="M6" t="n">
         <v>283</v>
       </c>
       <c r="N6" t="n">
         <v>296</v>
       </c>
       <c r="O6" t="n">
         <v>290</v>
       </c>
+      <c r="P6" t="n">
+        <v>317</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>276</v>
       </c>
       <c r="C7" t="n">
         <v>276</v>
       </c>
       <c r="D7" t="n">
         <v>279</v>
       </c>
       <c r="E7" t="n">
         <v>281</v>
       </c>
       <c r="F7" t="n">
         <v>296</v>
       </c>
       <c r="G7" t="n">
         <v>294</v>
       </c>
       <c r="H7" t="n">
         <v>294</v>
       </c>
       <c r="I7" t="n">
         <v>289</v>
       </c>
       <c r="J7" t="n">
         <v>291</v>
       </c>
       <c r="K7" t="n">
         <v>291</v>
       </c>
       <c r="L7" t="n">
         <v>297</v>
       </c>
       <c r="M7" t="n">
         <v>277</v>
       </c>
       <c r="N7" t="n">
         <v>280</v>
       </c>
       <c r="O7" t="n">
         <v>287</v>
+      </c>
+      <c r="P7" t="n">
+        <v>310</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking only of the continuing conflict between Israel and the Palestinians, do your own sympathies lie more with the Israelis or more with the Palestinians?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1377,379 +1426,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-15</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Israelis</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Palestinians</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>406</v>
       </c>
       <c r="C6" t="n">
         <v>391</v>
       </c>
       <c r="D6" t="n">
         <v>404</v>
       </c>
       <c r="E6" t="n">
         <v>413</v>
       </c>
       <c r="F6" t="n">
         <v>436</v>
       </c>
       <c r="G6" t="n">
         <v>436</v>
       </c>
       <c r="H6" t="n">
         <v>442</v>
       </c>
       <c r="I6" t="n">
         <v>427</v>
       </c>
       <c r="J6" t="n">
         <v>423</v>
       </c>
       <c r="K6" t="n">
         <v>425</v>
       </c>
       <c r="L6" t="n">
         <v>433</v>
       </c>
       <c r="M6" t="n">
         <v>419</v>
       </c>
       <c r="N6" t="n">
         <v>420</v>
       </c>
       <c r="O6" t="n">
         <v>439</v>
       </c>
+      <c r="P6" t="n">
+        <v>452</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>407</v>
       </c>
       <c r="C7" t="n">
         <v>401</v>
       </c>
       <c r="D7" t="n">
         <v>405</v>
       </c>
       <c r="E7" t="n">
         <v>408</v>
       </c>
       <c r="F7" t="n">
         <v>430</v>
       </c>
       <c r="G7" t="n">
         <v>428</v>
       </c>
       <c r="H7" t="n">
         <v>428</v>
       </c>
       <c r="I7" t="n">
         <v>420</v>
       </c>
       <c r="J7" t="n">
         <v>422</v>
       </c>
       <c r="K7" t="n">
         <v>422</v>
       </c>
       <c r="L7" t="n">
         <v>431</v>
       </c>
       <c r="M7" t="n">
         <v>400</v>
       </c>
       <c r="N7" t="n">
         <v>405</v>
       </c>
       <c r="O7" t="n">
         <v>415</v>
+      </c>
+      <c r="P7" t="n">
+        <v>448</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking only of the continuing conflict between Israel and the Palestinians, do your own sympathies lie more with the Israelis or more with the Palestinians?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1784,379 +1857,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-15</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Israelis</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Palestinians</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>143</v>
       </c>
       <c r="C6" t="n">
         <v>150</v>
       </c>
       <c r="D6" t="n">
         <v>140</v>
       </c>
       <c r="E6" t="n">
         <v>154</v>
       </c>
       <c r="F6" t="n">
         <v>152</v>
       </c>
       <c r="G6" t="n">
         <v>159</v>
       </c>
       <c r="H6" t="n">
         <v>154</v>
       </c>
       <c r="I6" t="n">
         <v>145</v>
       </c>
       <c r="J6" t="n">
         <v>150</v>
       </c>
       <c r="K6" t="n">
         <v>151</v>
       </c>
       <c r="L6" t="n">
         <v>150</v>
       </c>
       <c r="M6" t="n">
         <v>146</v>
       </c>
       <c r="N6" t="n">
         <v>142</v>
       </c>
       <c r="O6" t="n">
         <v>139</v>
       </c>
+      <c r="P6" t="n">
+        <v>160</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>144</v>
       </c>
       <c r="C7" t="n">
         <v>143</v>
       </c>
       <c r="D7" t="n">
         <v>144</v>
       </c>
       <c r="E7" t="n">
         <v>146</v>
       </c>
       <c r="F7" t="n">
         <v>154</v>
       </c>
       <c r="G7" t="n">
         <v>153</v>
       </c>
       <c r="H7" t="n">
         <v>153</v>
       </c>
       <c r="I7" t="n">
         <v>150</v>
       </c>
       <c r="J7" t="n">
         <v>151</v>
       </c>
       <c r="K7" t="n">
         <v>151</v>
       </c>
       <c r="L7" t="n">
         <v>154</v>
       </c>
       <c r="M7" t="n">
         <v>147</v>
       </c>
       <c r="N7" t="n">
         <v>149</v>
       </c>
       <c r="O7" t="n">
         <v>152</v>
+      </c>
+      <c r="P7" t="n">
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking only of the continuing conflict between Israel and the Palestinians, do your own sympathies lie more with the Israelis or more with the Palestinians?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2191,379 +2288,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-15</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Israelis</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Palestinians</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>79</v>
       </c>
       <c r="C6" t="n">
         <v>90</v>
       </c>
       <c r="D6" t="n">
         <v>89</v>
       </c>
       <c r="E6" t="n">
         <v>79</v>
       </c>
       <c r="F6" t="n">
         <v>90</v>
       </c>
       <c r="G6" t="n">
         <v>91</v>
       </c>
       <c r="H6" t="n">
         <v>94</v>
       </c>
       <c r="I6" t="n">
         <v>98</v>
       </c>
       <c r="J6" t="n">
         <v>93</v>
       </c>
       <c r="K6" t="n">
         <v>89</v>
       </c>
       <c r="L6" t="n">
         <v>93</v>
       </c>
       <c r="M6" t="n">
         <v>85</v>
       </c>
       <c r="N6" t="n">
         <v>91</v>
       </c>
       <c r="O6" t="n">
         <v>91</v>
       </c>
+      <c r="P6" t="n">
+        <v>114</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>85</v>
       </c>
       <c r="C7" t="n">
         <v>85</v>
       </c>
       <c r="D7" t="n">
         <v>86</v>
       </c>
       <c r="E7" t="n">
         <v>86</v>
       </c>
       <c r="F7" t="n">
         <v>91</v>
       </c>
       <c r="G7" t="n">
         <v>90</v>
       </c>
       <c r="H7" t="n">
         <v>90</v>
       </c>
       <c r="I7" t="n">
         <v>89</v>
       </c>
       <c r="J7" t="n">
         <v>89</v>
       </c>
       <c r="K7" t="n">
         <v>89</v>
       </c>
       <c r="L7" t="n">
         <v>91</v>
       </c>
       <c r="M7" t="n">
         <v>81</v>
       </c>
       <c r="N7" t="n">
         <v>82</v>
       </c>
       <c r="O7" t="n">
         <v>84</v>
+      </c>
+      <c r="P7" t="n">
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking only of the continuing conflict between Israel and the Palestinians, do your own sympathies lie more with the Israelis or more with the Palestinians?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2598,379 +2719,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-15</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Israelis</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Palestinians</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>588</v>
       </c>
       <c r="C6" t="n">
         <v>610</v>
       </c>
       <c r="D6" t="n">
         <v>618</v>
       </c>
       <c r="E6" t="n">
         <v>602</v>
       </c>
       <c r="F6" t="n">
         <v>601</v>
       </c>
       <c r="G6" t="n">
         <v>599</v>
       </c>
       <c r="H6" t="n">
         <v>603</v>
       </c>
       <c r="I6" t="n">
         <v>594</v>
       </c>
       <c r="J6" t="n">
         <v>590</v>
       </c>
       <c r="K6" t="n">
         <v>599</v>
       </c>
       <c r="L6" t="n">
         <v>596</v>
       </c>
       <c r="M6" t="n">
         <v>281</v>
       </c>
       <c r="N6" t="n">
         <v>259</v>
       </c>
       <c r="O6" t="n">
         <v>282</v>
       </c>
+      <c r="P6" t="n">
+        <v>316</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>566</v>
       </c>
       <c r="C7" t="n">
         <v>566</v>
       </c>
       <c r="D7" t="n">
         <v>573</v>
       </c>
       <c r="E7" t="n">
         <v>578</v>
       </c>
       <c r="F7" t="n">
         <v>614</v>
       </c>
       <c r="G7" t="n">
         <v>612</v>
       </c>
       <c r="H7" t="n">
         <v>615</v>
       </c>
       <c r="I7" t="n">
         <v>600</v>
       </c>
       <c r="J7" t="n">
         <v>602</v>
       </c>
       <c r="K7" t="n">
         <v>607</v>
       </c>
       <c r="L7" t="n">
         <v>614</v>
       </c>
       <c r="M7" t="n">
         <v>304</v>
       </c>
       <c r="N7" t="n">
         <v>307</v>
       </c>
       <c r="O7" t="n">
         <v>319</v>
+      </c>
+      <c r="P7" t="n">
+        <v>341</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking only of the continuing conflict between Israel and the Palestinians, do your own sympathies lie more with the Israelis or more with the Palestinians?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3005,379 +3150,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-15</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Israelis</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Palestinians</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>534</v>
       </c>
       <c r="C6" t="n">
         <v>454</v>
       </c>
       <c r="D6" t="n">
         <v>479</v>
       </c>
       <c r="E6" t="n">
         <v>452</v>
       </c>
       <c r="F6" t="n">
         <v>459</v>
       </c>
       <c r="G6" t="n">
         <v>446</v>
       </c>
       <c r="H6" t="n">
         <v>438</v>
       </c>
       <c r="I6" t="n">
         <v>423</v>
       </c>
       <c r="J6" t="n">
         <v>438</v>
       </c>
       <c r="K6" t="n">
         <v>428</v>
       </c>
       <c r="L6" t="n">
         <v>447</v>
       </c>
       <c r="M6" t="n">
         <v>505</v>
       </c>
       <c r="N6" t="n">
         <v>492</v>
       </c>
       <c r="O6" t="n">
         <v>466</v>
       </c>
+      <c r="P6" t="n">
+        <v>507</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>535</v>
       </c>
       <c r="C7" t="n">
         <v>414</v>
       </c>
       <c r="D7" t="n">
         <v>417</v>
       </c>
       <c r="E7" t="n">
         <v>425</v>
       </c>
       <c r="F7" t="n">
         <v>453</v>
       </c>
       <c r="G7" t="n">
         <v>451</v>
       </c>
       <c r="H7" t="n">
         <v>453</v>
       </c>
       <c r="I7" t="n">
         <v>444</v>
       </c>
       <c r="J7" t="n">
         <v>450</v>
       </c>
       <c r="K7" t="n">
         <v>445</v>
       </c>
       <c r="L7" t="n">
         <v>455</v>
       </c>
       <c r="M7" t="n">
         <v>434</v>
       </c>
       <c r="N7" t="n">
         <v>439</v>
       </c>
       <c r="O7" t="n">
         <v>453</v>
+      </c>
+      <c r="P7" t="n">
+        <v>486</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking only of the continuing conflict between Israel and the Palestinians, do your own sympathies lie more with the Israelis or more with the Palestinians?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3412,379 +3581,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-15</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Israelis</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Palestinians</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>105</v>
       </c>
       <c r="C6" t="n">
         <v>164</v>
       </c>
       <c r="D6" t="n">
         <v>160</v>
       </c>
       <c r="E6" t="n">
         <v>185</v>
       </c>
       <c r="F6" t="n">
         <v>164</v>
       </c>
       <c r="G6" t="n">
         <v>159</v>
       </c>
       <c r="H6" t="n">
         <v>160</v>
       </c>
       <c r="I6" t="n">
         <v>153</v>
       </c>
       <c r="J6" t="n">
         <v>158</v>
       </c>
       <c r="K6" t="n">
         <v>171</v>
       </c>
       <c r="L6" t="n">
         <v>152</v>
       </c>
       <c r="M6" t="n">
         <v>176</v>
       </c>
       <c r="N6" t="n">
         <v>179</v>
       </c>
       <c r="O6" t="n">
         <v>167</v>
       </c>
+      <c r="P6" t="n">
+        <v>163</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>99</v>
       </c>
       <c r="C7" t="n">
         <v>150</v>
       </c>
       <c r="D7" t="n">
         <v>151</v>
       </c>
       <c r="E7" t="n">
         <v>152</v>
       </c>
       <c r="F7" t="n">
         <v>164</v>
       </c>
       <c r="G7" t="n">
         <v>162</v>
       </c>
       <c r="H7" t="n">
         <v>161</v>
       </c>
       <c r="I7" t="n">
         <v>158</v>
       </c>
       <c r="J7" t="n">
         <v>161</v>
       </c>
       <c r="K7" t="n">
         <v>162</v>
       </c>
       <c r="L7" t="n">
         <v>163</v>
       </c>
       <c r="M7" t="n">
         <v>155</v>
       </c>
       <c r="N7" t="n">
         <v>157</v>
       </c>
       <c r="O7" t="n">
         <v>161</v>
+      </c>
+      <c r="P7" t="n">
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking only of the continuing conflict between Israel and the Palestinians, do your own sympathies lie more with the Israelis or more with the Palestinians?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3819,379 +4012,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-15</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Israelis</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Palestinians</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>748</v>
       </c>
       <c r="C6" t="n">
         <v>704</v>
       </c>
       <c r="D6" t="n">
         <v>747</v>
       </c>
       <c r="E6" t="n">
         <v>775</v>
       </c>
       <c r="F6" t="n">
         <v>762</v>
       </c>
       <c r="G6" t="n">
         <v>735</v>
       </c>
       <c r="H6" t="n">
         <v>741</v>
       </c>
       <c r="I6" t="n">
         <v>731</v>
       </c>
       <c r="J6" t="n">
         <v>756</v>
       </c>
       <c r="K6" t="n">
         <v>711</v>
       </c>
       <c r="L6" t="n">
         <v>739</v>
       </c>
       <c r="M6" t="n">
         <v>684</v>
       </c>
       <c r="N6" t="n">
         <v>722</v>
       </c>
       <c r="O6" t="n">
         <v>646</v>
       </c>
+      <c r="P6" t="n">
+        <v>694</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>643</v>
       </c>
       <c r="C7" t="n">
         <v>617</v>
       </c>
       <c r="D7" t="n">
         <v>623</v>
       </c>
       <c r="E7" t="n">
         <v>628</v>
       </c>
       <c r="F7" t="n">
         <v>663</v>
       </c>
       <c r="G7" t="n">
         <v>658</v>
       </c>
       <c r="H7" t="n">
         <v>658</v>
       </c>
       <c r="I7" t="n">
         <v>646</v>
       </c>
       <c r="J7" t="n">
         <v>650</v>
       </c>
       <c r="K7" t="n">
         <v>650</v>
       </c>
       <c r="L7" t="n">
         <v>663</v>
       </c>
       <c r="M7" t="n">
         <v>627</v>
       </c>
       <c r="N7" t="n">
         <v>633</v>
       </c>
       <c r="O7" t="n">
         <v>650</v>
+      </c>
+      <c r="P7" t="n">
+        <v>701</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking only of the continuing conflict between Israel and the Palestinians, do your own sympathies lie more with the Israelis or more with the Palestinians?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4226,379 +4443,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-15</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Israelis</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Palestinians</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>674</v>
       </c>
       <c r="C6" t="n">
         <v>711</v>
       </c>
       <c r="D6" t="n">
         <v>680</v>
       </c>
       <c r="E6" t="n">
         <v>663</v>
       </c>
       <c r="F6" t="n">
         <v>681</v>
       </c>
       <c r="G6" t="n">
         <v>698</v>
       </c>
       <c r="H6" t="n">
         <v>679</v>
       </c>
       <c r="I6" t="n">
         <v>641</v>
       </c>
       <c r="J6" t="n">
         <v>581</v>
       </c>
       <c r="K6" t="n">
         <v>633</v>
       </c>
       <c r="L6" t="n">
         <v>614</v>
       </c>
       <c r="M6" t="n">
         <v>627</v>
       </c>
       <c r="N6" t="n">
         <v>602</v>
       </c>
       <c r="O6" t="n">
         <v>642</v>
       </c>
+      <c r="P6" t="n">
+        <v>667</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>688</v>
       </c>
       <c r="C7" t="n">
         <v>659</v>
       </c>
       <c r="D7" t="n">
         <v>664</v>
       </c>
       <c r="E7" t="n">
         <v>670</v>
       </c>
       <c r="F7" t="n">
         <v>707</v>
       </c>
       <c r="G7" t="n">
         <v>703</v>
       </c>
       <c r="H7" t="n">
         <v>703</v>
       </c>
       <c r="I7" t="n">
         <v>689</v>
       </c>
       <c r="J7" t="n">
         <v>693</v>
       </c>
       <c r="K7" t="n">
         <v>693</v>
       </c>
       <c r="L7" t="n">
         <v>708</v>
       </c>
       <c r="M7" t="n">
         <v>669</v>
       </c>
       <c r="N7" t="n">
         <v>676</v>
       </c>
       <c r="O7" t="n">
         <v>693</v>
+      </c>
+      <c r="P7" t="n">
+        <v>748</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking only of the continuing conflict between Israel and the Palestinians, do your own sympathies lie more with the Israelis or more with the Palestinians?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4633,379 +4874,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-15</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Israelis</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Palestinians</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>210</v>
       </c>
       <c r="C6" t="n">
         <v>221</v>
       </c>
       <c r="D6" t="n">
         <v>229</v>
       </c>
       <c r="E6" t="n">
         <v>225</v>
       </c>
       <c r="F6" t="n">
         <v>300</v>
       </c>
       <c r="G6" t="n">
         <v>308</v>
       </c>
       <c r="H6" t="n">
         <v>319</v>
       </c>
       <c r="I6" t="n">
         <v>328</v>
       </c>
       <c r="J6" t="n">
         <v>374</v>
       </c>
       <c r="K6" t="n">
         <v>381</v>
       </c>
       <c r="L6" t="n">
         <v>395</v>
       </c>
       <c r="M6" t="n">
         <v>342</v>
       </c>
       <c r="N6" t="n">
         <v>347</v>
       </c>
       <c r="O6" t="n">
         <v>428</v>
       </c>
+      <c r="P6" t="n">
+        <v>475</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>284</v>
       </c>
       <c r="C7" t="n">
         <v>347</v>
       </c>
       <c r="D7" t="n">
         <v>340</v>
       </c>
       <c r="E7" t="n">
         <v>356</v>
       </c>
       <c r="F7" t="n">
         <v>367</v>
       </c>
       <c r="G7" t="n">
         <v>372</v>
       </c>
       <c r="H7" t="n">
         <v>368</v>
       </c>
       <c r="I7" t="n">
         <v>360</v>
       </c>
       <c r="J7" t="n">
         <v>370</v>
       </c>
       <c r="K7" t="n">
         <v>383</v>
       </c>
       <c r="L7" t="n">
         <v>381</v>
       </c>
       <c r="M7" t="n">
         <v>359</v>
       </c>
       <c r="N7" t="n">
         <v>365</v>
       </c>
       <c r="O7" t="n">
         <v>386</v>
+      </c>
+      <c r="P7" t="n">
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking only of the continuing conflict between Israel and the Palestinians, do your own sympathies lie more with the Israelis or more with the Palestinians?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5040,379 +5305,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-15</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Israelis</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Palestinians</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>125</v>
       </c>
       <c r="C6" t="n">
         <v>140</v>
       </c>
       <c r="D6" t="n">
         <v>126</v>
       </c>
       <c r="E6" t="n">
         <v>105</v>
       </c>
       <c r="F6" t="n">
         <v>150</v>
       </c>
       <c r="G6" t="n">
         <v>171</v>
       </c>
       <c r="H6" t="n">
         <v>186</v>
       </c>
       <c r="I6" t="n">
         <v>169</v>
       </c>
       <c r="J6" t="n">
         <v>165</v>
       </c>
       <c r="K6" t="n">
         <v>180</v>
       </c>
       <c r="L6" t="n">
         <v>173</v>
       </c>
       <c r="M6" t="n">
         <v>150</v>
       </c>
       <c r="N6" t="n">
         <v>133</v>
       </c>
       <c r="O6" t="n">
         <v>115</v>
       </c>
+      <c r="P6" t="n">
+        <v>162</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>184</v>
       </c>
       <c r="C7" t="n">
         <v>181</v>
       </c>
       <c r="D7" t="n">
         <v>183</v>
       </c>
       <c r="E7" t="n">
         <v>184</v>
       </c>
       <c r="F7" t="n">
         <v>195</v>
       </c>
       <c r="G7" t="n">
         <v>193</v>
       </c>
       <c r="H7" t="n">
         <v>193</v>
       </c>
       <c r="I7" t="n">
         <v>190</v>
       </c>
       <c r="J7" t="n">
         <v>191</v>
       </c>
       <c r="K7" t="n">
         <v>191</v>
       </c>
       <c r="L7" t="n">
         <v>195</v>
       </c>
       <c r="M7" t="n">
         <v>184</v>
       </c>
       <c r="N7" t="n">
         <v>186</v>
       </c>
       <c r="O7" t="n">
         <v>191</v>
+      </c>
+      <c r="P7" t="n">
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking only of the continuing conflict between Israel and the Palestinians, do your own sympathies lie more with the Israelis or more with the Palestinians?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5447,379 +5736,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-15</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Israelis</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Palestinians</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>38</v>
       </c>
       <c r="C6" t="n">
         <v>28</v>
       </c>
       <c r="D6" t="n">
         <v>22</v>
       </c>
       <c r="E6" t="n">
         <v>29</v>
       </c>
       <c r="F6" t="n">
         <v>43</v>
       </c>
       <c r="G6" t="n">
         <v>33</v>
       </c>
       <c r="H6" t="n">
         <v>35</v>
       </c>
       <c r="I6" t="n">
         <v>41</v>
       </c>
       <c r="J6" t="n">
         <v>40</v>
       </c>
       <c r="K6" t="n">
         <v>26</v>
       </c>
       <c r="L6" t="n">
         <v>40</v>
       </c>
       <c r="M6" t="n">
         <v>36</v>
       </c>
       <c r="N6" t="n">
         <v>36</v>
       </c>
       <c r="O6" t="n">
         <v>35</v>
       </c>
+      <c r="P6" t="n">
+        <v>53</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>55</v>
       </c>
       <c r="C7" t="n">
         <v>41</v>
       </c>
       <c r="D7" t="n">
         <v>51</v>
       </c>
       <c r="E7" t="n">
         <v>38</v>
       </c>
       <c r="F7" t="n">
         <v>49</v>
       </c>
       <c r="G7" t="n">
         <v>41</v>
       </c>
       <c r="H7" t="n">
         <v>45</v>
       </c>
       <c r="I7" t="n">
         <v>46</v>
       </c>
       <c r="J7" t="n">
         <v>38</v>
       </c>
       <c r="K7" t="n">
         <v>25</v>
       </c>
       <c r="L7" t="n">
         <v>36</v>
       </c>
       <c r="M7" t="n">
         <v>34</v>
       </c>
       <c r="N7" t="n">
         <v>33</v>
       </c>
       <c r="O7" t="n">
         <v>22</v>
+      </c>
+      <c r="P7" t="n">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking only of the continuing conflict between Israel and the Palestinians, do your own sympathies lie more with the Israelis or more with the Palestinians?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5854,379 +6167,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-15</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Israelis</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Palestinians</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1009</v>
       </c>
       <c r="C6" t="n">
         <v>976</v>
       </c>
       <c r="D6" t="n">
         <v>1007</v>
       </c>
       <c r="E6" t="n">
         <v>1041</v>
       </c>
       <c r="F6" t="n">
         <v>1045</v>
       </c>
       <c r="G6" t="n">
         <v>1054</v>
       </c>
       <c r="H6" t="n">
         <v>1045</v>
       </c>
       <c r="I6" t="n">
         <v>1049</v>
       </c>
       <c r="J6" t="n">
         <v>1065</v>
       </c>
       <c r="K6" t="n">
         <v>1062</v>
       </c>
       <c r="L6" t="n">
         <v>1083</v>
       </c>
       <c r="M6" t="n">
         <v>985</v>
       </c>
       <c r="N6" t="n">
         <v>1020</v>
       </c>
       <c r="O6" t="n">
         <v>1051</v>
       </c>
+      <c r="P6" t="n">
+        <v>1109</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>952</v>
       </c>
       <c r="C7" t="n">
         <v>948</v>
       </c>
       <c r="D7" t="n">
         <v>956</v>
       </c>
       <c r="E7" t="n">
         <v>964</v>
       </c>
       <c r="F7" t="n">
         <v>1018</v>
       </c>
       <c r="G7" t="n">
         <v>1011</v>
       </c>
       <c r="H7" t="n">
         <v>1011</v>
       </c>
       <c r="I7" t="n">
         <v>992</v>
       </c>
       <c r="J7" t="n">
         <v>998</v>
       </c>
       <c r="K7" t="n">
         <v>998</v>
       </c>
       <c r="L7" t="n">
         <v>1019</v>
       </c>
       <c r="M7" t="n">
         <v>963</v>
       </c>
       <c r="N7" t="n">
         <v>973</v>
       </c>
       <c r="O7" t="n">
         <v>998</v>
+      </c>
+      <c r="P7" t="n">
+        <v>1077</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking only of the continuing conflict between Israel and the Palestinians, do your own sympathies lie more with the Israelis or more with the Palestinians?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6261,379 +6598,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-15</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Israelis</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Palestinians</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>661</v>
       </c>
       <c r="C6" t="n">
         <v>688</v>
       </c>
       <c r="D6" t="n">
         <v>671</v>
       </c>
       <c r="E6" t="n">
         <v>651</v>
       </c>
       <c r="F6" t="n">
         <v>741</v>
       </c>
       <c r="G6" t="n">
         <v>720</v>
       </c>
       <c r="H6" t="n">
         <v>729</v>
       </c>
       <c r="I6" t="n">
         <v>692</v>
       </c>
       <c r="J6" t="n">
         <v>686</v>
       </c>
       <c r="K6" t="n">
         <v>689</v>
       </c>
       <c r="L6" t="n">
         <v>705</v>
       </c>
       <c r="M6" t="n">
         <v>704</v>
       </c>
       <c r="N6" t="n">
         <v>687</v>
       </c>
       <c r="O6" t="n">
         <v>700</v>
       </c>
+      <c r="P6" t="n">
+        <v>780</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>718</v>
       </c>
       <c r="C7" t="n">
         <v>716</v>
       </c>
       <c r="D7" t="n">
         <v>722</v>
       </c>
       <c r="E7" t="n">
         <v>728</v>
       </c>
       <c r="F7" t="n">
         <v>768</v>
       </c>
       <c r="G7" t="n">
         <v>763</v>
       </c>
       <c r="H7" t="n">
         <v>763</v>
       </c>
       <c r="I7" t="n">
         <v>749</v>
       </c>
       <c r="J7" t="n">
         <v>753</v>
       </c>
       <c r="K7" t="n">
         <v>753</v>
       </c>
       <c r="L7" t="n">
         <v>769</v>
       </c>
       <c r="M7" t="n">
         <v>726</v>
       </c>
       <c r="N7" t="n">
         <v>734</v>
       </c>
       <c r="O7" t="n">
         <v>753</v>
+      </c>
+      <c r="P7" t="n">
+        <v>812</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking only of the continuing conflict between Israel and the Palestinians, do your own sympathies lie more with the Israelis or more with the Palestinians?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6668,379 +7029,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-15</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Israelis</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Palestinians</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>690</v>
       </c>
       <c r="C6" t="n">
         <v>684</v>
       </c>
       <c r="D6" t="n">
         <v>682</v>
       </c>
       <c r="E6" t="n">
         <v>671</v>
       </c>
       <c r="F6" t="n">
         <v>732</v>
       </c>
       <c r="G6" t="n">
         <v>714</v>
       </c>
       <c r="H6" t="n">
         <v>687</v>
       </c>
       <c r="I6" t="n">
         <v>696</v>
       </c>
       <c r="J6" t="n">
         <v>716</v>
       </c>
       <c r="K6" t="n">
         <v>682</v>
       </c>
       <c r="L6" t="n">
         <v>716</v>
       </c>
       <c r="M6" t="n">
         <v>646</v>
       </c>
       <c r="N6" t="n">
         <v>679</v>
       </c>
       <c r="O6" t="n">
         <v>740</v>
       </c>
+      <c r="P6" t="n">
+        <v>743</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>703</v>
       </c>
       <c r="C7" t="n">
         <v>694</v>
       </c>
       <c r="D7" t="n">
         <v>700</v>
       </c>
       <c r="E7" t="n">
         <v>706</v>
       </c>
       <c r="F7" t="n">
         <v>745</v>
       </c>
       <c r="G7" t="n">
         <v>740</v>
       </c>
       <c r="H7" t="n">
         <v>740</v>
       </c>
       <c r="I7" t="n">
         <v>726</v>
       </c>
       <c r="J7" t="n">
         <v>730</v>
       </c>
       <c r="K7" t="n">
         <v>730</v>
       </c>
       <c r="L7" t="n">
         <v>746</v>
       </c>
       <c r="M7" t="n">
         <v>704</v>
       </c>
       <c r="N7" t="n">
         <v>712</v>
       </c>
       <c r="O7" t="n">
         <v>730</v>
+      </c>
+      <c r="P7" t="n">
+        <v>788</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking only of the continuing conflict between Israel and the Palestinians, do your own sympathies lie more with the Israelis or more with the Palestinians?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7075,379 +7460,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-15</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Israelis</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Palestinians</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>410</v>
       </c>
       <c r="C6" t="n">
         <v>406</v>
       </c>
       <c r="D6" t="n">
         <v>406</v>
       </c>
       <c r="E6" t="n">
         <v>407</v>
       </c>
       <c r="F6" t="n">
         <v>419</v>
       </c>
       <c r="G6" t="n">
         <v>432</v>
       </c>
       <c r="H6" t="n">
         <v>444</v>
       </c>
       <c r="I6" t="n">
         <v>435</v>
       </c>
       <c r="J6" t="n">
         <v>427</v>
       </c>
       <c r="K6" t="n">
         <v>435</v>
       </c>
       <c r="L6" t="n">
         <v>436</v>
       </c>
       <c r="M6" t="n">
         <v>406</v>
       </c>
       <c r="N6" t="n">
         <v>436</v>
       </c>
       <c r="O6" t="n">
         <v>417</v>
       </c>
+      <c r="P6" t="n">
+        <v>447</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>397</v>
       </c>
       <c r="C7" t="n">
         <v>401</v>
       </c>
       <c r="D7" t="n">
         <v>404</v>
       </c>
       <c r="E7" t="n">
         <v>408</v>
       </c>
       <c r="F7" t="n">
         <v>430</v>
       </c>
       <c r="G7" t="n">
         <v>428</v>
       </c>
       <c r="H7" t="n">
         <v>428</v>
       </c>
       <c r="I7" t="n">
         <v>420</v>
       </c>
       <c r="J7" t="n">
         <v>422</v>
       </c>
       <c r="K7" t="n">
         <v>422</v>
       </c>
       <c r="L7" t="n">
         <v>431</v>
       </c>
       <c r="M7" t="n">
         <v>407</v>
       </c>
       <c r="N7" t="n">
         <v>411</v>
       </c>
       <c r="O7" t="n">
         <v>422</v>
+      </c>
+      <c r="P7" t="n">
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking only of the continuing conflict between Israel and the Palestinians, do your own sympathies lie more with the Israelis or more with the Palestinians?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7482,379 +7891,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-15</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Israelis</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Palestinians</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>445</v>
       </c>
       <c r="C6" t="n">
         <v>434</v>
       </c>
       <c r="D6" t="n">
         <v>464</v>
       </c>
       <c r="E6" t="n">
         <v>509</v>
       </c>
       <c r="F6" t="n">
         <v>485</v>
       </c>
       <c r="G6" t="n">
         <v>457</v>
       </c>
       <c r="H6" t="n">
         <v>457</v>
       </c>
       <c r="I6" t="n">
         <v>441</v>
       </c>
       <c r="J6" t="n">
         <v>443</v>
       </c>
       <c r="K6" t="n">
         <v>454</v>
       </c>
       <c r="L6" t="n">
         <v>463</v>
       </c>
       <c r="M6" t="n">
         <v>487</v>
       </c>
       <c r="N6" t="n">
         <v>459</v>
       </c>
       <c r="O6" t="n">
         <v>479</v>
       </c>
+      <c r="P6" t="n">
+        <v>537</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>386</v>
       </c>
       <c r="C7" t="n">
         <v>388</v>
       </c>
       <c r="D7" t="n">
         <v>391</v>
       </c>
       <c r="E7" t="n">
         <v>394</v>
       </c>
       <c r="F7" t="n">
         <v>416</v>
       </c>
       <c r="G7" t="n">
         <v>413</v>
       </c>
       <c r="H7" t="n">
         <v>413</v>
       </c>
       <c r="I7" t="n">
         <v>406</v>
       </c>
       <c r="J7" t="n">
         <v>408</v>
       </c>
       <c r="K7" t="n">
         <v>408</v>
       </c>
       <c r="L7" t="n">
         <v>417</v>
       </c>
       <c r="M7" t="n">
         <v>394</v>
       </c>
       <c r="N7" t="n">
         <v>398</v>
       </c>
       <c r="O7" t="n">
         <v>408</v>
+      </c>
+      <c r="P7" t="n">
+        <v>440</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking only of the continuing conflict between Israel and the Palestinians, do your own sympathies lie more with the Israelis or more with the Palestinians?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7889,379 +8322,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-15</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Israelis</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Palestinians</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>723</v>
       </c>
       <c r="C6" t="n">
         <v>715</v>
       </c>
       <c r="D6" t="n">
         <v>718</v>
       </c>
       <c r="E6" t="n">
         <v>732</v>
       </c>
       <c r="F6" t="n">
         <v>781</v>
       </c>
       <c r="G6" t="n">
         <v>783</v>
       </c>
       <c r="H6" t="n">
         <v>770</v>
       </c>
       <c r="I6" t="n">
         <v>749</v>
       </c>
       <c r="J6" t="n">
         <v>804</v>
       </c>
       <c r="K6" t="n">
         <v>781</v>
       </c>
       <c r="L6" t="n">
         <v>822</v>
       </c>
       <c r="M6" t="n">
         <v>755</v>
       </c>
       <c r="N6" t="n">
         <v>772</v>
       </c>
       <c r="O6" t="n">
         <v>804</v>
       </c>
+      <c r="P6" t="n">
+        <v>865</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>808</v>
       </c>
       <c r="C7" t="n">
         <v>809</v>
       </c>
       <c r="D7" t="n">
         <v>816</v>
       </c>
       <c r="E7" t="n">
         <v>822</v>
       </c>
       <c r="F7" t="n">
         <v>868</v>
       </c>
       <c r="G7" t="n">
         <v>862</v>
       </c>
       <c r="H7" t="n">
         <v>862</v>
       </c>
       <c r="I7" t="n">
         <v>846</v>
       </c>
       <c r="J7" t="n">
         <v>851</v>
       </c>
       <c r="K7" t="n">
         <v>851</v>
       </c>
       <c r="L7" t="n">
         <v>869</v>
       </c>
       <c r="M7" t="n">
         <v>821</v>
       </c>
       <c r="N7" t="n">
         <v>830</v>
       </c>
       <c r="O7" t="n">
         <v>851</v>
+      </c>
+      <c r="P7" t="n">
+        <v>918</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking only of the continuing conflict between Israel and the Palestinians, do your own sympathies lie more with the Israelis or more with the Palestinians?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8296,379 +8753,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-15</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Israelis</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Palestinians</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>947</v>
       </c>
       <c r="C6" t="n">
         <v>949</v>
       </c>
       <c r="D6" t="n">
         <v>960</v>
       </c>
       <c r="E6" t="n">
         <v>960</v>
       </c>
       <c r="F6" t="n">
         <v>1005</v>
       </c>
       <c r="G6" t="n">
         <v>991</v>
       </c>
       <c r="H6" t="n">
         <v>1004</v>
       </c>
       <c r="I6" t="n">
         <v>992</v>
       </c>
       <c r="J6" t="n">
         <v>947</v>
       </c>
       <c r="K6" t="n">
         <v>970</v>
       </c>
       <c r="L6" t="n">
         <v>966</v>
       </c>
       <c r="M6" t="n">
         <v>934</v>
       </c>
       <c r="N6" t="n">
         <v>935</v>
       </c>
       <c r="O6" t="n">
         <v>947</v>
       </c>
+      <c r="P6" t="n">
+        <v>1024</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>862</v>
       </c>
       <c r="C7" t="n">
         <v>855</v>
       </c>
       <c r="D7" t="n">
         <v>862</v>
       </c>
       <c r="E7" t="n">
         <v>870</v>
       </c>
       <c r="F7" t="n">
         <v>918</v>
       </c>
       <c r="G7" t="n">
         <v>912</v>
       </c>
       <c r="H7" t="n">
         <v>912</v>
       </c>
       <c r="I7" t="n">
         <v>895</v>
       </c>
       <c r="J7" t="n">
         <v>900</v>
       </c>
       <c r="K7" t="n">
         <v>900</v>
       </c>
       <c r="L7" t="n">
         <v>919</v>
       </c>
       <c r="M7" t="n">
         <v>868</v>
       </c>
       <c r="N7" t="n">
         <v>877</v>
       </c>
       <c r="O7" t="n">
         <v>900</v>
+      </c>
+      <c r="P7" t="n">
+        <v>971</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking only of the continuing conflict between Israel and the Palestinians, do your own sympathies lie more with the Israelis or more with the Palestinians?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8703,379 +9184,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-15</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Israelis</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Palestinians</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>194</v>
       </c>
       <c r="C6" t="n">
         <v>193</v>
       </c>
       <c r="D6" t="n">
         <v>193</v>
       </c>
       <c r="E6" t="n">
         <v>184</v>
       </c>
       <c r="F6" t="n">
         <v>216</v>
       </c>
       <c r="G6" t="n">
         <v>198</v>
       </c>
       <c r="H6" t="n">
         <v>176</v>
       </c>
       <c r="I6" t="n">
         <v>179</v>
       </c>
       <c r="J6" t="n">
         <v>201</v>
       </c>
       <c r="K6" t="n">
         <v>198</v>
       </c>
       <c r="L6" t="n">
         <v>207</v>
       </c>
       <c r="M6" t="n">
         <v>173</v>
       </c>
       <c r="N6" t="n">
         <v>180</v>
       </c>
       <c r="O6" t="n">
         <v>153</v>
       </c>
+      <c r="P6" t="n">
+        <v>199</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>200</v>
       </c>
       <c r="C7" t="n">
         <v>200</v>
       </c>
       <c r="D7" t="n">
         <v>202</v>
       </c>
       <c r="E7" t="n">
         <v>203</v>
       </c>
       <c r="F7" t="n">
         <v>214</v>
       </c>
       <c r="G7" t="n">
         <v>213</v>
       </c>
       <c r="H7" t="n">
         <v>213</v>
       </c>
       <c r="I7" t="n">
         <v>209</v>
       </c>
       <c r="J7" t="n">
         <v>210</v>
       </c>
       <c r="K7" t="n">
         <v>210</v>
       </c>
       <c r="L7" t="n">
         <v>215</v>
       </c>
       <c r="M7" t="n">
         <v>204</v>
       </c>
       <c r="N7" t="n">
         <v>207</v>
       </c>
       <c r="O7" t="n">
         <v>212</v>
+      </c>
+      <c r="P7" t="n">
+        <v>229</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking only of the continuing conflict between Israel and the Palestinians, do your own sympathies lie more with the Israelis or more with the Palestinians?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9110,339 +9615,362 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-15</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Israelis</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They lie more with the Palestinians</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>570</v>
       </c>
       <c r="C6" t="n">
         <v>564</v>
       </c>
       <c r="D6" t="n">
         <v>578</v>
       </c>
       <c r="E6" t="n">
         <v>579</v>
       </c>
       <c r="F6" t="n">
         <v>596</v>
       </c>
       <c r="G6" t="n">
         <v>599</v>
       </c>
       <c r="H6" t="n">
         <v>609</v>
       </c>
       <c r="I6" t="n">
         <v>594</v>
       </c>
       <c r="J6" t="n">
         <v>593</v>
       </c>
       <c r="K6" t="n">
         <v>599</v>
       </c>
       <c r="L6" t="n">
         <v>606</v>
       </c>
       <c r="M6" t="n">
         <v>583</v>
       </c>
       <c r="N6" t="n">
         <v>578</v>
       </c>
       <c r="O6" t="n">
         <v>639</v>
       </c>
+      <c r="P6" t="n">
+        <v>647</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>558</v>
       </c>
       <c r="C7" t="n">
         <v>559</v>
       </c>
       <c r="D7" t="n">
         <v>563</v>
       </c>
       <c r="E7" t="n">
         <v>569</v>
       </c>
       <c r="F7" t="n">
         <v>600</v>
       </c>
       <c r="G7" t="n">
         <v>596</v>
       </c>
       <c r="H7" t="n">
         <v>596</v>
       </c>
       <c r="I7" t="n">
         <v>585</v>
       </c>
       <c r="J7" t="n">
         <v>588</v>
       </c>
       <c r="K7" t="n">
         <v>588</v>
       </c>
       <c r="L7" t="n">
         <v>601</v>
       </c>
       <c r="M7" t="n">
         <v>579</v>
       </c>
       <c r="N7" t="n">
         <v>586</v>
       </c>
       <c r="O7" t="n">
         <v>601</v>
+      </c>
+      <c r="P7" t="n">
+        <v>648</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>