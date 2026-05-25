--- v0 (2026-04-05)
+++ v1 (2026-05-25)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR8"/>
+  <dimension ref="A1:AS8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -514,50 +514,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -737,50 +738,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -873,50 +879,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -1009,50 +1018,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -1145,50 +1157,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -1281,50 +1296,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -1417,50 +1435,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1750</v>
       </c>
       <c r="C7" t="n">
         <v>1687</v>
       </c>
       <c r="D7" t="n">
         <v>1658</v>
       </c>
       <c r="E7" t="n">
         <v>1686</v>
       </c>
       <c r="F7" t="n">
         <v>1631</v>
       </c>
       <c r="G7" t="n">
         <v>1672</v>
       </c>
@@ -1553,50 +1574,53 @@
       </c>
       <c r="AK7" t="n">
         <v>3416</v>
       </c>
       <c r="AL7" t="n">
         <v>1694</v>
       </c>
       <c r="AM7" t="n">
         <v>1714</v>
       </c>
       <c r="AN7" t="n">
         <v>1724</v>
       </c>
       <c r="AO7" t="n">
         <v>1750</v>
       </c>
       <c r="AP7" t="n">
         <v>1759</v>
       </c>
       <c r="AQ7" t="n">
         <v>1759</v>
       </c>
       <c r="AR7" t="n">
         <v>1715</v>
       </c>
+      <c r="AS7" t="n">
+        <v>1777</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1750</v>
       </c>
       <c r="C8" t="n">
         <v>1687</v>
       </c>
       <c r="D8" t="n">
         <v>1658</v>
       </c>
       <c r="E8" t="n">
         <v>1686</v>
       </c>
       <c r="F8" t="n">
         <v>1631</v>
       </c>
       <c r="G8" t="n">
         <v>1672</v>
       </c>
@@ -1688,64 +1712,67 @@
         <v>1692</v>
       </c>
       <c r="AK8" t="n">
         <v>3416</v>
       </c>
       <c r="AL8" t="n">
         <v>1694</v>
       </c>
       <c r="AM8" t="n">
         <v>1714</v>
       </c>
       <c r="AN8" t="n">
         <v>1724</v>
       </c>
       <c r="AO8" t="n">
         <v>1750</v>
       </c>
       <c r="AP8" t="n">
         <v>1759</v>
       </c>
       <c r="AQ8" t="n">
         <v>1759</v>
       </c>
       <c r="AR8" t="n">
         <v>1715</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>1777</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR8"/>
+  <dimension ref="A1:AS8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -1753,50 +1780,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1976,50 +2004,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -2112,50 +2145,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -2248,50 +2284,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -2384,50 +2423,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -2520,50 +2562,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -2656,50 +2701,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>283</v>
       </c>
       <c r="C7" t="n">
         <v>284</v>
       </c>
       <c r="D7" t="n">
         <v>288</v>
       </c>
       <c r="E7" t="n">
         <v>279</v>
       </c>
       <c r="F7" t="n">
         <v>269</v>
       </c>
       <c r="G7" t="n">
         <v>273</v>
       </c>
@@ -2792,50 +2840,53 @@
       </c>
       <c r="AK7" t="n">
         <v>564</v>
       </c>
       <c r="AL7" t="n">
         <v>285</v>
       </c>
       <c r="AM7" t="n">
         <v>291</v>
       </c>
       <c r="AN7" t="n">
         <v>292</v>
       </c>
       <c r="AO7" t="n">
         <v>298</v>
       </c>
       <c r="AP7" t="n">
         <v>271</v>
       </c>
       <c r="AQ7" t="n">
         <v>300</v>
       </c>
       <c r="AR7" t="n">
         <v>257</v>
       </c>
+      <c r="AS7" t="n">
+        <v>278</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>289</v>
       </c>
       <c r="C8" t="n">
         <v>278</v>
       </c>
       <c r="D8" t="n">
         <v>274</v>
       </c>
       <c r="E8" t="n">
         <v>278</v>
       </c>
       <c r="F8" t="n">
         <v>271</v>
       </c>
       <c r="G8" t="n">
         <v>278</v>
       </c>
@@ -2927,64 +2978,67 @@
         <v>277</v>
       </c>
       <c r="AK8" t="n">
         <v>560</v>
       </c>
       <c r="AL8" t="n">
         <v>278</v>
       </c>
       <c r="AM8" t="n">
         <v>281</v>
       </c>
       <c r="AN8" t="n">
         <v>283</v>
       </c>
       <c r="AO8" t="n">
         <v>287</v>
       </c>
       <c r="AP8" t="n">
         <v>288</v>
       </c>
       <c r="AQ8" t="n">
         <v>288</v>
       </c>
       <c r="AR8" t="n">
         <v>281</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>291</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR8"/>
+  <dimension ref="A1:AS8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2992,50 +3046,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3215,50 +3270,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -3351,50 +3411,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -3487,50 +3550,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -3623,50 +3689,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -3759,50 +3828,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -3895,50 +3967,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>438</v>
       </c>
       <c r="C7" t="n">
         <v>385</v>
       </c>
       <c r="D7" t="n">
         <v>398</v>
       </c>
       <c r="E7" t="n">
         <v>412</v>
       </c>
       <c r="F7" t="n">
         <v>406</v>
       </c>
       <c r="G7" t="n">
         <v>408</v>
       </c>
@@ -4031,50 +4106,53 @@
       </c>
       <c r="AK7" t="n">
         <v>842</v>
       </c>
       <c r="AL7" t="n">
         <v>409</v>
       </c>
       <c r="AM7" t="n">
         <v>432</v>
       </c>
       <c r="AN7" t="n">
         <v>418</v>
       </c>
       <c r="AO7" t="n">
         <v>427</v>
       </c>
       <c r="AP7" t="n">
         <v>446</v>
       </c>
       <c r="AQ7" t="n">
         <v>412</v>
       </c>
       <c r="AR7" t="n">
         <v>421</v>
       </c>
+      <c r="AS7" t="n">
+        <v>430</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>427</v>
       </c>
       <c r="C8" t="n">
         <v>412</v>
       </c>
       <c r="D8" t="n">
         <v>405</v>
       </c>
       <c r="E8" t="n">
         <v>411</v>
       </c>
       <c r="F8" t="n">
         <v>393</v>
       </c>
       <c r="G8" t="n">
         <v>403</v>
       </c>
@@ -4166,64 +4244,67 @@
         <v>401</v>
       </c>
       <c r="AK8" t="n">
         <v>810</v>
       </c>
       <c r="AL8" t="n">
         <v>401</v>
       </c>
       <c r="AM8" t="n">
         <v>406</v>
       </c>
       <c r="AN8" t="n">
         <v>409</v>
       </c>
       <c r="AO8" t="n">
         <v>415</v>
       </c>
       <c r="AP8" t="n">
         <v>417</v>
       </c>
       <c r="AQ8" t="n">
         <v>417</v>
       </c>
       <c r="AR8" t="n">
         <v>406</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>421</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR8"/>
+  <dimension ref="A1:AS8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4231,50 +4312,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4454,50 +4536,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -4590,50 +4677,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -4726,50 +4816,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -4862,50 +4955,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -4998,50 +5094,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -5134,50 +5233,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>145</v>
       </c>
       <c r="C7" t="n">
         <v>149</v>
       </c>
       <c r="D7" t="n">
         <v>141</v>
       </c>
       <c r="E7" t="n">
         <v>149</v>
       </c>
       <c r="F7" t="n">
         <v>141</v>
       </c>
       <c r="G7" t="n">
         <v>138</v>
       </c>
@@ -5270,50 +5372,53 @@
       </c>
       <c r="AK7" t="n">
         <v>286</v>
       </c>
       <c r="AL7" t="n">
         <v>143</v>
       </c>
       <c r="AM7" t="n">
         <v>143</v>
       </c>
       <c r="AN7" t="n">
         <v>144</v>
       </c>
       <c r="AO7" t="n">
         <v>156</v>
       </c>
       <c r="AP7" t="n">
         <v>152</v>
       </c>
       <c r="AQ7" t="n">
         <v>141</v>
       </c>
       <c r="AR7" t="n">
         <v>149</v>
       </c>
+      <c r="AS7" t="n">
+        <v>168</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>151</v>
       </c>
       <c r="C8" t="n">
         <v>145</v>
       </c>
       <c r="D8" t="n">
         <v>143</v>
       </c>
       <c r="E8" t="n">
         <v>145</v>
       </c>
       <c r="F8" t="n">
         <v>140</v>
       </c>
       <c r="G8" t="n">
         <v>144</v>
       </c>
@@ -5405,64 +5510,67 @@
         <v>147</v>
       </c>
       <c r="AK8" t="n">
         <v>297</v>
       </c>
       <c r="AL8" t="n">
         <v>147</v>
       </c>
       <c r="AM8" t="n">
         <v>149</v>
       </c>
       <c r="AN8" t="n">
         <v>150</v>
       </c>
       <c r="AO8" t="n">
         <v>152</v>
       </c>
       <c r="AP8" t="n">
         <v>153</v>
       </c>
       <c r="AQ8" t="n">
         <v>153</v>
       </c>
       <c r="AR8" t="n">
         <v>149</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>155</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR8"/>
+  <dimension ref="A1:AS8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5470,50 +5578,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5693,50 +5802,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -5829,50 +5943,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -5965,50 +6082,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -6101,50 +6221,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -6237,50 +6360,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -6373,50 +6499,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>91</v>
       </c>
       <c r="C7" t="n">
         <v>88</v>
       </c>
       <c r="D7" t="n">
         <v>87</v>
       </c>
       <c r="E7" t="n">
         <v>90</v>
       </c>
       <c r="F7" t="n">
         <v>86</v>
       </c>
       <c r="G7" t="n">
         <v>87</v>
       </c>
@@ -6509,50 +6638,53 @@
       </c>
       <c r="AK7" t="n">
         <v>186</v>
       </c>
       <c r="AL7" t="n">
         <v>91</v>
       </c>
       <c r="AM7" t="n">
         <v>86</v>
       </c>
       <c r="AN7" t="n">
         <v>89</v>
       </c>
       <c r="AO7" t="n">
         <v>92</v>
       </c>
       <c r="AP7" t="n">
         <v>97</v>
       </c>
       <c r="AQ7" t="n">
         <v>88</v>
       </c>
       <c r="AR7" t="n">
         <v>93</v>
       </c>
+      <c r="AS7" t="n">
+        <v>96</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>89</v>
       </c>
       <c r="C8" t="n">
         <v>86</v>
       </c>
       <c r="D8" t="n">
         <v>85</v>
       </c>
       <c r="E8" t="n">
         <v>86</v>
       </c>
       <c r="F8" t="n">
         <v>83</v>
       </c>
       <c r="G8" t="n">
         <v>85</v>
       </c>
@@ -6644,64 +6776,67 @@
         <v>81</v>
       </c>
       <c r="AK8" t="n">
         <v>164</v>
       </c>
       <c r="AL8" t="n">
         <v>81</v>
       </c>
       <c r="AM8" t="n">
         <v>82</v>
       </c>
       <c r="AN8" t="n">
         <v>83</v>
       </c>
       <c r="AO8" t="n">
         <v>84</v>
       </c>
       <c r="AP8" t="n">
         <v>84</v>
       </c>
       <c r="AQ8" t="n">
         <v>84</v>
       </c>
       <c r="AR8" t="n">
         <v>82</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR8"/>
+  <dimension ref="A1:AS8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6709,50 +6844,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6932,50 +7068,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -7068,50 +7209,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -7204,50 +7348,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -7340,50 +7487,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -7476,50 +7626,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -7612,50 +7765,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>633</v>
       </c>
       <c r="C7" t="n">
         <v>589</v>
       </c>
       <c r="D7" t="n">
         <v>580</v>
       </c>
       <c r="E7" t="n">
         <v>576</v>
       </c>
       <c r="F7" t="n">
         <v>615</v>
       </c>
       <c r="G7" t="n">
         <v>620</v>
       </c>
@@ -7748,50 +7904,53 @@
       </c>
       <c r="AK7" t="n">
         <v>556</v>
       </c>
       <c r="AL7" t="n">
         <v>250</v>
       </c>
       <c r="AM7" t="n">
         <v>262</v>
       </c>
       <c r="AN7" t="n">
         <v>287</v>
       </c>
       <c r="AO7" t="n">
         <v>278</v>
       </c>
       <c r="AP7" t="n">
         <v>281</v>
       </c>
       <c r="AQ7" t="n">
         <v>282</v>
       </c>
       <c r="AR7" t="n">
         <v>280</v>
       </c>
+      <c r="AS7" t="n">
+        <v>289</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>592</v>
       </c>
       <c r="C8" t="n">
         <v>570</v>
       </c>
       <c r="D8" t="n">
         <v>559</v>
       </c>
       <c r="E8" t="n">
         <v>565</v>
       </c>
       <c r="F8" t="n">
         <v>557</v>
       </c>
       <c r="G8" t="n">
         <v>569</v>
       </c>
@@ -7883,64 +8042,67 @@
         <v>305</v>
       </c>
       <c r="AK8" t="n">
         <v>615</v>
       </c>
       <c r="AL8" t="n">
         <v>305</v>
       </c>
       <c r="AM8" t="n">
         <v>309</v>
       </c>
       <c r="AN8" t="n">
         <v>310</v>
       </c>
       <c r="AO8" t="n">
         <v>316</v>
       </c>
       <c r="AP8" t="n">
         <v>317</v>
       </c>
       <c r="AQ8" t="n">
         <v>317</v>
       </c>
       <c r="AR8" t="n">
         <v>309</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>320</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR8"/>
+  <dimension ref="A1:AS8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7948,50 +8110,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8171,50 +8334,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -8307,50 +8475,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.67</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -8443,50 +8614,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -8579,50 +8753,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -8715,50 +8892,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -8851,50 +9031,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>539</v>
       </c>
       <c r="C7" t="n">
         <v>551</v>
       </c>
       <c r="D7" t="n">
         <v>535</v>
       </c>
       <c r="E7" t="n">
         <v>487</v>
       </c>
       <c r="F7" t="n">
         <v>447</v>
       </c>
       <c r="G7" t="n">
         <v>480</v>
       </c>
@@ -8987,50 +9170,53 @@
       </c>
       <c r="AK7" t="n">
         <v>1040</v>
       </c>
       <c r="AL7" t="n">
         <v>490</v>
       </c>
       <c r="AM7" t="n">
         <v>521</v>
       </c>
       <c r="AN7" t="n">
         <v>453</v>
       </c>
       <c r="AO7" t="n">
         <v>464</v>
       </c>
       <c r="AP7" t="n">
         <v>469</v>
       </c>
       <c r="AQ7" t="n">
         <v>481</v>
       </c>
       <c r="AR7" t="n">
         <v>486</v>
       </c>
+      <c r="AS7" t="n">
+        <v>476</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>552</v>
       </c>
       <c r="C8" t="n">
         <v>536</v>
       </c>
       <c r="D8" t="n">
         <v>527</v>
       </c>
       <c r="E8" t="n">
         <v>457</v>
       </c>
       <c r="F8" t="n">
         <v>406</v>
       </c>
       <c r="G8" t="n">
         <v>416</v>
       </c>
@@ -9122,64 +9308,67 @@
         <v>435</v>
       </c>
       <c r="AK8" t="n">
         <v>878</v>
       </c>
       <c r="AL8" t="n">
         <v>435</v>
       </c>
       <c r="AM8" t="n">
         <v>440</v>
       </c>
       <c r="AN8" t="n">
         <v>443</v>
       </c>
       <c r="AO8" t="n">
         <v>451</v>
       </c>
       <c r="AP8" t="n">
         <v>454</v>
       </c>
       <c r="AQ8" t="n">
         <v>454</v>
       </c>
       <c r="AR8" t="n">
         <v>443</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>458</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR8"/>
+  <dimension ref="A1:AS8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9187,50 +9376,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9410,50 +9600,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.65</v>
       </c>
@@ -9546,50 +9741,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.62</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.65</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -9682,50 +9880,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -9818,50 +10019,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -9954,50 +10158,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -10090,50 +10297,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>113</v>
       </c>
       <c r="C7" t="n">
         <v>109</v>
       </c>
       <c r="D7" t="n">
         <v>103</v>
       </c>
       <c r="E7" t="n">
         <v>163</v>
       </c>
       <c r="F7" t="n">
         <v>156</v>
       </c>
       <c r="G7" t="n">
         <v>166</v>
       </c>
@@ -10226,50 +10436,53 @@
       </c>
       <c r="AK7" t="n">
         <v>370</v>
       </c>
       <c r="AL7" t="n">
         <v>184</v>
       </c>
       <c r="AM7" t="n">
         <v>201</v>
       </c>
       <c r="AN7" t="n">
         <v>166</v>
       </c>
       <c r="AO7" t="n">
         <v>172</v>
       </c>
       <c r="AP7" t="n">
         <v>172</v>
       </c>
       <c r="AQ7" t="n">
         <v>167</v>
       </c>
       <c r="AR7" t="n">
         <v>166</v>
       </c>
+      <c r="AS7" t="n">
+        <v>162</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>106</v>
       </c>
       <c r="C8" t="n">
         <v>102</v>
       </c>
       <c r="D8" t="n">
         <v>94</v>
       </c>
       <c r="E8" t="n">
         <v>153</v>
       </c>
       <c r="F8" t="n">
         <v>147</v>
       </c>
       <c r="G8" t="n">
         <v>151</v>
       </c>
@@ -10361,64 +10574,67 @@
         <v>157</v>
       </c>
       <c r="AK8" t="n">
         <v>314</v>
       </c>
       <c r="AL8" t="n">
         <v>156</v>
       </c>
       <c r="AM8" t="n">
         <v>158</v>
       </c>
       <c r="AN8" t="n">
         <v>159</v>
       </c>
       <c r="AO8" t="n">
         <v>161</v>
       </c>
       <c r="AP8" t="n">
         <v>164</v>
       </c>
       <c r="AQ8" t="n">
         <v>162</v>
       </c>
       <c r="AR8" t="n">
         <v>158</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>163</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR8"/>
+  <dimension ref="A1:AS8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10426,50 +10642,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10649,50 +10866,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.64</v>
       </c>
@@ -10785,50 +11007,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.66</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.68</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -10921,50 +11146,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -11057,50 +11285,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -11193,50 +11424,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -11329,50 +11563,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>739</v>
       </c>
       <c r="C7" t="n">
         <v>740</v>
       </c>
       <c r="D7" t="n">
         <v>724</v>
       </c>
       <c r="E7" t="n">
         <v>742</v>
       </c>
       <c r="F7" t="n">
         <v>728</v>
       </c>
       <c r="G7" t="n">
         <v>705</v>
       </c>
@@ -11465,50 +11702,53 @@
       </c>
       <c r="AK7" t="n">
         <v>1422</v>
       </c>
       <c r="AL7" t="n">
         <v>697</v>
       </c>
       <c r="AM7" t="n">
         <v>696</v>
       </c>
       <c r="AN7" t="n">
         <v>651</v>
       </c>
       <c r="AO7" t="n">
         <v>656</v>
       </c>
       <c r="AP7" t="n">
         <v>661</v>
       </c>
       <c r="AQ7" t="n">
         <v>651</v>
       </c>
       <c r="AR7" t="n">
         <v>637</v>
       </c>
+      <c r="AS7" t="n">
+        <v>639</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>674</v>
       </c>
       <c r="C8" t="n">
         <v>649</v>
       </c>
       <c r="D8" t="n">
         <v>638</v>
       </c>
       <c r="E8" t="n">
         <v>649</v>
       </c>
       <c r="F8" t="n">
         <v>605</v>
       </c>
       <c r="G8" t="n">
         <v>620</v>
       </c>
@@ -11600,64 +11840,67 @@
         <v>628</v>
       </c>
       <c r="AK8" t="n">
         <v>1267</v>
       </c>
       <c r="AL8" t="n">
         <v>628</v>
       </c>
       <c r="AM8" t="n">
         <v>636</v>
       </c>
       <c r="AN8" t="n">
         <v>640</v>
       </c>
       <c r="AO8" t="n">
         <v>649</v>
       </c>
       <c r="AP8" t="n">
         <v>653</v>
       </c>
       <c r="AQ8" t="n">
         <v>653</v>
       </c>
       <c r="AR8" t="n">
         <v>636</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>659</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR8"/>
+  <dimension ref="A1:AS8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11665,50 +11908,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11888,50 +12132,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -12024,50 +12273,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -12160,50 +12412,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -12296,50 +12551,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -12432,50 +12690,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -12568,50 +12829,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>748</v>
       </c>
       <c r="C7" t="n">
         <v>709</v>
       </c>
       <c r="D7" t="n">
         <v>679</v>
       </c>
       <c r="E7" t="n">
         <v>684</v>
       </c>
       <c r="F7" t="n">
         <v>666</v>
       </c>
       <c r="G7" t="n">
         <v>729</v>
       </c>
@@ -12704,50 +12968,53 @@
       </c>
       <c r="AK7" t="n">
         <v>1244</v>
       </c>
       <c r="AL7" t="n">
         <v>597</v>
       </c>
       <c r="AM7" t="n">
         <v>610</v>
       </c>
       <c r="AN7" t="n">
         <v>648</v>
       </c>
       <c r="AO7" t="n">
         <v>610</v>
       </c>
       <c r="AP7" t="n">
         <v>643</v>
       </c>
       <c r="AQ7" t="n">
         <v>624</v>
       </c>
       <c r="AR7" t="n">
         <v>618</v>
       </c>
+      <c r="AS7" t="n">
+        <v>638</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>721</v>
       </c>
       <c r="C8" t="n">
         <v>695</v>
       </c>
       <c r="D8" t="n">
         <v>683</v>
       </c>
       <c r="E8" t="n">
         <v>695</v>
       </c>
       <c r="F8" t="n">
         <v>646</v>
       </c>
       <c r="G8" t="n">
         <v>662</v>
       </c>
@@ -12839,64 +13106,67 @@
         <v>670</v>
       </c>
       <c r="AK8" t="n">
         <v>1353</v>
       </c>
       <c r="AL8" t="n">
         <v>671</v>
       </c>
       <c r="AM8" t="n">
         <v>679</v>
       </c>
       <c r="AN8" t="n">
         <v>683</v>
       </c>
       <c r="AO8" t="n">
         <v>693</v>
       </c>
       <c r="AP8" t="n">
         <v>697</v>
       </c>
       <c r="AQ8" t="n">
         <v>697</v>
       </c>
       <c r="AR8" t="n">
         <v>679</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>704</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR8"/>
+  <dimension ref="A1:AS8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12904,50 +13174,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13127,50 +13398,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -13263,50 +13539,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -13399,50 +13678,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -13535,50 +13817,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -13671,50 +13956,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -13807,50 +14095,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>235</v>
       </c>
       <c r="C7" t="n">
         <v>217</v>
       </c>
       <c r="D7" t="n">
         <v>235</v>
       </c>
       <c r="E7" t="n">
         <v>231</v>
       </c>
       <c r="F7" t="n">
         <v>215</v>
       </c>
       <c r="G7" t="n">
         <v>204</v>
       </c>
@@ -13943,50 +14234,53 @@
       </c>
       <c r="AK7" t="n">
         <v>708</v>
       </c>
       <c r="AL7" t="n">
         <v>366</v>
       </c>
       <c r="AM7" t="n">
         <v>380</v>
       </c>
       <c r="AN7" t="n">
         <v>390</v>
       </c>
       <c r="AO7" t="n">
         <v>429</v>
       </c>
       <c r="AP7" t="n">
         <v>411</v>
       </c>
       <c r="AQ7" t="n">
         <v>431</v>
       </c>
       <c r="AR7" t="n">
         <v>416</v>
       </c>
+      <c r="AS7" t="n">
+        <v>445</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>321</v>
       </c>
       <c r="C8" t="n">
         <v>310</v>
       </c>
       <c r="D8" t="n">
         <v>311</v>
       </c>
       <c r="E8" t="n">
         <v>300</v>
       </c>
       <c r="F8" t="n">
         <v>343</v>
       </c>
       <c r="G8" t="n">
         <v>335</v>
       </c>
@@ -14078,64 +14372,67 @@
         <v>364</v>
       </c>
       <c r="AK8" t="n">
         <v>761</v>
       </c>
       <c r="AL8" t="n">
         <v>367</v>
       </c>
       <c r="AM8" t="n">
         <v>378</v>
       </c>
       <c r="AN8" t="n">
         <v>377</v>
       </c>
       <c r="AO8" t="n">
         <v>374</v>
       </c>
       <c r="AP8" t="n">
         <v>381</v>
       </c>
       <c r="AQ8" t="n">
         <v>378</v>
       </c>
       <c r="AR8" t="n">
         <v>372</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>384</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR8"/>
+  <dimension ref="A1:AS8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14143,50 +14440,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14366,50 +14664,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.66</v>
       </c>
@@ -14502,50 +14805,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -14638,50 +14944,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -14774,50 +15083,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -14910,50 +15222,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -15046,50 +15361,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>111</v>
       </c>
       <c r="C7" t="n">
         <v>159</v>
       </c>
       <c r="D7" t="n">
         <v>155</v>
       </c>
       <c r="E7" t="n">
         <v>148</v>
       </c>
       <c r="F7" t="n">
         <v>130</v>
       </c>
       <c r="G7" t="n">
         <v>140</v>
       </c>
@@ -15182,50 +15500,53 @@
       </c>
       <c r="AK7" t="n">
         <v>284</v>
       </c>
       <c r="AL7" t="n">
         <v>141</v>
       </c>
       <c r="AM7" t="n">
         <v>145</v>
       </c>
       <c r="AN7" t="n">
         <v>120</v>
       </c>
       <c r="AO7" t="n">
         <v>127</v>
       </c>
       <c r="AP7" t="n">
         <v>121</v>
       </c>
       <c r="AQ7" t="n">
         <v>133</v>
       </c>
       <c r="AR7" t="n">
         <v>155</v>
       </c>
+      <c r="AS7" t="n">
+        <v>133</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>193</v>
       </c>
       <c r="C8" t="n">
         <v>186</v>
       </c>
       <c r="D8" t="n">
         <v>182</v>
       </c>
       <c r="E8" t="n">
         <v>185</v>
       </c>
       <c r="F8" t="n">
         <v>178</v>
       </c>
       <c r="G8" t="n">
         <v>182</v>
       </c>
@@ -15317,64 +15638,67 @@
         <v>184</v>
       </c>
       <c r="AK8" t="n">
         <v>372</v>
       </c>
       <c r="AL8" t="n">
         <v>185</v>
       </c>
       <c r="AM8" t="n">
         <v>187</v>
       </c>
       <c r="AN8" t="n">
         <v>188</v>
       </c>
       <c r="AO8" t="n">
         <v>191</v>
       </c>
       <c r="AP8" t="n">
         <v>192</v>
       </c>
       <c r="AQ8" t="n">
         <v>192</v>
       </c>
       <c r="AR8" t="n">
         <v>187</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>194</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR8"/>
+  <dimension ref="A1:AS8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15382,50 +15706,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15605,50 +15930,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -15741,50 +16071,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -15877,50 +16210,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -16013,50 +16349,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -16149,50 +16488,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -16285,50 +16627,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>28</v>
       </c>
       <c r="C7" t="n">
         <v>21</v>
       </c>
       <c r="D7" t="n">
         <v>20</v>
       </c>
       <c r="E7" t="n">
         <v>29</v>
       </c>
       <c r="F7" t="n">
         <v>22</v>
       </c>
       <c r="G7" t="n">
         <v>34</v>
       </c>
@@ -16421,50 +16766,53 @@
       </c>
       <c r="AK7" t="n">
         <v>42</v>
       </c>
       <c r="AL7" t="n">
         <v>34</v>
       </c>
       <c r="AM7" t="n">
         <v>28</v>
       </c>
       <c r="AN7" t="n">
         <v>35</v>
       </c>
       <c r="AO7" t="n">
         <v>55</v>
       </c>
       <c r="AP7" t="n">
         <v>44</v>
       </c>
       <c r="AQ7" t="n">
         <v>53</v>
       </c>
       <c r="AR7" t="n">
         <v>44</v>
       </c>
+      <c r="AS7" t="n">
+        <v>55</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>34</v>
       </c>
       <c r="C8" t="n">
         <v>32</v>
       </c>
       <c r="D8" t="n">
         <v>26</v>
       </c>
       <c r="E8" t="n">
         <v>42</v>
       </c>
       <c r="F8" t="n">
         <v>37</v>
       </c>
       <c r="G8" t="n">
         <v>55</v>
       </c>
@@ -16556,64 +16904,67 @@
         <v>30</v>
       </c>
       <c r="AK8" t="n">
         <v>35</v>
       </c>
       <c r="AL8" t="n">
         <v>28</v>
       </c>
       <c r="AM8" t="n">
         <v>22</v>
       </c>
       <c r="AN8" t="n">
         <v>25</v>
       </c>
       <c r="AO8" t="n">
         <v>33</v>
       </c>
       <c r="AP8" t="n">
         <v>29</v>
       </c>
       <c r="AQ8" t="n">
         <v>32</v>
       </c>
       <c r="AR8" t="n">
         <v>27</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR8"/>
+  <dimension ref="A1:AS8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16621,50 +16972,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16844,50 +17196,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -16980,50 +17337,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -17116,50 +17476,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -17252,50 +17615,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -17388,50 +17754,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -17524,50 +17893,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1061</v>
       </c>
       <c r="C7" t="n">
         <v>986</v>
       </c>
       <c r="D7" t="n">
         <v>995</v>
       </c>
       <c r="E7" t="n">
         <v>994</v>
       </c>
       <c r="F7" t="n">
         <v>984</v>
       </c>
       <c r="G7" t="n">
         <v>1009</v>
       </c>
@@ -17660,50 +18032,53 @@
       </c>
       <c r="AK7" t="n">
         <v>2052</v>
       </c>
       <c r="AL7" t="n">
         <v>1017</v>
       </c>
       <c r="AM7" t="n">
         <v>1004</v>
       </c>
       <c r="AN7" t="n">
         <v>1026</v>
       </c>
       <c r="AO7" t="n">
         <v>1060</v>
       </c>
       <c r="AP7" t="n">
         <v>1033</v>
       </c>
       <c r="AQ7" t="n">
         <v>1043</v>
       </c>
       <c r="AR7" t="n">
         <v>1038</v>
       </c>
+      <c r="AS7" t="n">
+        <v>1054</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>997</v>
       </c>
       <c r="C8" t="n">
         <v>962</v>
       </c>
       <c r="D8" t="n">
         <v>945</v>
       </c>
       <c r="E8" t="n">
         <v>961</v>
       </c>
       <c r="F8" t="n">
         <v>930</v>
       </c>
       <c r="G8" t="n">
         <v>953</v>
       </c>
@@ -17795,64 +18170,67 @@
         <v>964</v>
       </c>
       <c r="AK8" t="n">
         <v>1947</v>
       </c>
       <c r="AL8" t="n">
         <v>966</v>
       </c>
       <c r="AM8" t="n">
         <v>977</v>
       </c>
       <c r="AN8" t="n">
         <v>983</v>
       </c>
       <c r="AO8" t="n">
         <v>997</v>
       </c>
       <c r="AP8" t="n">
         <v>1003</v>
       </c>
       <c r="AQ8" t="n">
         <v>1003</v>
       </c>
       <c r="AR8" t="n">
         <v>978</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>1013</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR8"/>
+  <dimension ref="A1:AS8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17860,50 +18238,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18083,50 +18462,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -18219,50 +18603,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -18355,50 +18742,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -18491,50 +18881,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -18627,50 +19020,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -18763,50 +19159,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>689</v>
       </c>
       <c r="C7" t="n">
         <v>701</v>
       </c>
       <c r="D7" t="n">
         <v>663</v>
       </c>
       <c r="E7" t="n">
         <v>692</v>
       </c>
       <c r="F7" t="n">
         <v>647</v>
       </c>
       <c r="G7" t="n">
         <v>663</v>
       </c>
@@ -18899,50 +19298,53 @@
       </c>
       <c r="AK7" t="n">
         <v>1364</v>
       </c>
       <c r="AL7" t="n">
         <v>677</v>
       </c>
       <c r="AM7" t="n">
         <v>710</v>
       </c>
       <c r="AN7" t="n">
         <v>698</v>
       </c>
       <c r="AO7" t="n">
         <v>690</v>
       </c>
       <c r="AP7" t="n">
         <v>726</v>
       </c>
       <c r="AQ7" t="n">
         <v>716</v>
       </c>
       <c r="AR7" t="n">
         <v>677</v>
       </c>
+      <c r="AS7" t="n">
+        <v>723</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>752</v>
       </c>
       <c r="C8" t="n">
         <v>725</v>
       </c>
       <c r="D8" t="n">
         <v>713</v>
       </c>
       <c r="E8" t="n">
         <v>725</v>
       </c>
       <c r="F8" t="n">
         <v>701</v>
       </c>
       <c r="G8" t="n">
         <v>719</v>
       </c>
@@ -19034,64 +19436,67 @@
         <v>728</v>
       </c>
       <c r="AK8" t="n">
         <v>1469</v>
       </c>
       <c r="AL8" t="n">
         <v>728</v>
       </c>
       <c r="AM8" t="n">
         <v>737</v>
       </c>
       <c r="AN8" t="n">
         <v>741</v>
       </c>
       <c r="AO8" t="n">
         <v>753</v>
       </c>
       <c r="AP8" t="n">
         <v>756</v>
       </c>
       <c r="AQ8" t="n">
         <v>756</v>
       </c>
       <c r="AR8" t="n">
         <v>737</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>764</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR8"/>
+  <dimension ref="A1:AS8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19099,50 +19504,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19322,50 +19728,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -19458,50 +19869,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.63</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -19594,50 +20008,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -19730,50 +20147,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -19866,50 +20286,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -20002,50 +20425,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>721</v>
       </c>
       <c r="C7" t="n">
         <v>701</v>
       </c>
       <c r="D7" t="n">
         <v>671</v>
       </c>
       <c r="E7" t="n">
         <v>678</v>
       </c>
       <c r="F7" t="n">
         <v>671</v>
       </c>
       <c r="G7" t="n">
         <v>663</v>
       </c>
@@ -20138,50 +20564,53 @@
       </c>
       <c r="AK7" t="n">
         <v>1358</v>
       </c>
       <c r="AL7" t="n">
         <v>648</v>
       </c>
       <c r="AM7" t="n">
         <v>681</v>
       </c>
       <c r="AN7" t="n">
         <v>703</v>
       </c>
       <c r="AO7" t="n">
         <v>718</v>
       </c>
       <c r="AP7" t="n">
         <v>731</v>
       </c>
       <c r="AQ7" t="n">
         <v>728</v>
       </c>
       <c r="AR7" t="n">
         <v>671</v>
       </c>
+      <c r="AS7" t="n">
+        <v>721</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>737</v>
       </c>
       <c r="C8" t="n">
         <v>710</v>
       </c>
       <c r="D8" t="n">
         <v>698</v>
       </c>
       <c r="E8" t="n">
         <v>710</v>
       </c>
       <c r="F8" t="n">
         <v>680</v>
       </c>
       <c r="G8" t="n">
         <v>697</v>
       </c>
@@ -20273,64 +20702,67 @@
         <v>706</v>
       </c>
       <c r="AK8" t="n">
         <v>1424</v>
       </c>
       <c r="AL8" t="n">
         <v>706</v>
       </c>
       <c r="AM8" t="n">
         <v>715</v>
       </c>
       <c r="AN8" t="n">
         <v>719</v>
       </c>
       <c r="AO8" t="n">
         <v>730</v>
       </c>
       <c r="AP8" t="n">
         <v>734</v>
       </c>
       <c r="AQ8" t="n">
         <v>734</v>
       </c>
       <c r="AR8" t="n">
         <v>715</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>741</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR8"/>
+  <dimension ref="A1:AS8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20338,50 +20770,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20561,50 +20994,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -20697,50 +21135,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -20833,50 +21274,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -20969,50 +21413,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -21105,50 +21552,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -21241,50 +21691,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>448</v>
       </c>
       <c r="C7" t="n">
         <v>400</v>
       </c>
       <c r="D7" t="n">
         <v>398</v>
       </c>
       <c r="E7" t="n">
         <v>410</v>
       </c>
       <c r="F7" t="n">
         <v>399</v>
       </c>
       <c r="G7" t="n">
         <v>416</v>
       </c>
@@ -21377,50 +21830,53 @@
       </c>
       <c r="AK7" t="n">
         <v>832</v>
       </c>
       <c r="AL7" t="n">
         <v>420</v>
       </c>
       <c r="AM7" t="n">
         <v>418</v>
       </c>
       <c r="AN7" t="n">
         <v>432</v>
       </c>
       <c r="AO7" t="n">
         <v>408</v>
       </c>
       <c r="AP7" t="n">
         <v>417</v>
       </c>
       <c r="AQ7" t="n">
         <v>415</v>
       </c>
       <c r="AR7" t="n">
         <v>422</v>
       </c>
+      <c r="AS7" t="n">
+        <v>427</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>416</v>
       </c>
       <c r="C8" t="n">
         <v>402</v>
       </c>
       <c r="D8" t="n">
         <v>395</v>
       </c>
       <c r="E8" t="n">
         <v>401</v>
       </c>
       <c r="F8" t="n">
         <v>393</v>
       </c>
       <c r="G8" t="n">
         <v>403</v>
       </c>
@@ -21512,64 +21968,67 @@
         <v>408</v>
       </c>
       <c r="AK8" t="n">
         <v>823</v>
       </c>
       <c r="AL8" t="n">
         <v>408</v>
       </c>
       <c r="AM8" t="n">
         <v>413</v>
       </c>
       <c r="AN8" t="n">
         <v>415</v>
       </c>
       <c r="AO8" t="n">
         <v>422</v>
       </c>
       <c r="AP8" t="n">
         <v>424</v>
       </c>
       <c r="AQ8" t="n">
         <v>424</v>
       </c>
       <c r="AR8" t="n">
         <v>413</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>428</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR8"/>
+  <dimension ref="A1:AS8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21577,50 +22036,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21800,50 +22260,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -21936,50 +22401,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -22072,50 +22540,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -22208,50 +22679,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -22344,50 +22818,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -22480,50 +22957,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>470</v>
       </c>
       <c r="C7" t="n">
         <v>427</v>
       </c>
       <c r="D7" t="n">
         <v>434</v>
       </c>
       <c r="E7" t="n">
         <v>450</v>
       </c>
       <c r="F7" t="n">
         <v>431</v>
       </c>
       <c r="G7" t="n">
         <v>453</v>
       </c>
@@ -22616,50 +23096,53 @@
       </c>
       <c r="AK7" t="n">
         <v>942</v>
       </c>
       <c r="AL7" t="n">
         <v>485</v>
       </c>
       <c r="AM7" t="n">
         <v>470</v>
       </c>
       <c r="AN7" t="n">
         <v>469</v>
       </c>
       <c r="AO7" t="n">
         <v>497</v>
       </c>
       <c r="AP7" t="n">
         <v>490</v>
       </c>
       <c r="AQ7" t="n">
         <v>483</v>
       </c>
       <c r="AR7" t="n">
         <v>467</v>
       </c>
+      <c r="AS7" t="n">
+        <v>496</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>404</v>
       </c>
       <c r="C8" t="n">
         <v>390</v>
       </c>
       <c r="D8" t="n">
         <v>383</v>
       </c>
       <c r="E8" t="n">
         <v>389</v>
       </c>
       <c r="F8" t="n">
         <v>380</v>
       </c>
       <c r="G8" t="n">
         <v>390</v>
       </c>
@@ -22751,64 +23234,67 @@
         <v>394</v>
       </c>
       <c r="AK8" t="n">
         <v>796</v>
       </c>
       <c r="AL8" t="n">
         <v>395</v>
       </c>
       <c r="AM8" t="n">
         <v>399</v>
       </c>
       <c r="AN8" t="n">
         <v>402</v>
       </c>
       <c r="AO8" t="n">
         <v>408</v>
       </c>
       <c r="AP8" t="n">
         <v>410</v>
       </c>
       <c r="AQ8" t="n">
         <v>410</v>
       </c>
       <c r="AR8" t="n">
         <v>400</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>414</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR8"/>
+  <dimension ref="A1:AS8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22816,50 +23302,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23039,50 +23526,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -23175,50 +23667,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -23311,50 +23806,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -23447,50 +23945,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -23583,50 +24084,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -23719,50 +24223,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>795</v>
       </c>
       <c r="C7" t="n">
         <v>758</v>
       </c>
       <c r="D7" t="n">
         <v>741</v>
       </c>
       <c r="E7" t="n">
         <v>740</v>
       </c>
       <c r="F7" t="n">
         <v>703</v>
       </c>
       <c r="G7" t="n">
         <v>733</v>
       </c>
@@ -23855,50 +24362,53 @@
       </c>
       <c r="AK7" t="n">
         <v>1552</v>
       </c>
       <c r="AL7" t="n">
         <v>752</v>
       </c>
       <c r="AM7" t="n">
         <v>779</v>
       </c>
       <c r="AN7" t="n">
         <v>761</v>
       </c>
       <c r="AO7" t="n">
         <v>806</v>
       </c>
       <c r="AP7" t="n">
         <v>795</v>
       </c>
       <c r="AQ7" t="n">
         <v>806</v>
       </c>
       <c r="AR7" t="n">
         <v>767</v>
       </c>
+      <c r="AS7" t="n">
+        <v>799</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>847</v>
       </c>
       <c r="C8" t="n">
         <v>817</v>
       </c>
       <c r="D8" t="n">
         <v>802</v>
       </c>
       <c r="E8" t="n">
         <v>816</v>
       </c>
       <c r="F8" t="n">
         <v>793</v>
       </c>
       <c r="G8" t="n">
         <v>813</v>
       </c>
@@ -23990,64 +24500,67 @@
         <v>822</v>
       </c>
       <c r="AK8" t="n">
         <v>1660</v>
       </c>
       <c r="AL8" t="n">
         <v>823</v>
       </c>
       <c r="AM8" t="n">
         <v>833</v>
       </c>
       <c r="AN8" t="n">
         <v>838</v>
       </c>
       <c r="AO8" t="n">
         <v>851</v>
       </c>
       <c r="AP8" t="n">
         <v>855</v>
       </c>
       <c r="AQ8" t="n">
         <v>855</v>
       </c>
       <c r="AR8" t="n">
         <v>833</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>864</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR8"/>
+  <dimension ref="A1:AS8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -24055,50 +24568,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -24278,50 +24792,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.6</v>
       </c>
@@ -24414,50 +24933,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -24550,50 +25072,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -24686,50 +25211,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -24822,50 +25350,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -24958,50 +25489,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>955</v>
       </c>
       <c r="C7" t="n">
         <v>929</v>
       </c>
       <c r="D7" t="n">
         <v>917</v>
       </c>
       <c r="E7" t="n">
         <v>946</v>
       </c>
       <c r="F7" t="n">
         <v>928</v>
       </c>
       <c r="G7" t="n">
         <v>939</v>
       </c>
@@ -25094,50 +25628,53 @@
       </c>
       <c r="AK7" t="n">
         <v>1864</v>
       </c>
       <c r="AL7" t="n">
         <v>942</v>
       </c>
       <c r="AM7" t="n">
         <v>935</v>
       </c>
       <c r="AN7" t="n">
         <v>963</v>
       </c>
       <c r="AO7" t="n">
         <v>944</v>
       </c>
       <c r="AP7" t="n">
         <v>964</v>
       </c>
       <c r="AQ7" t="n">
         <v>953</v>
       </c>
       <c r="AR7" t="n">
         <v>948</v>
       </c>
+      <c r="AS7" t="n">
+        <v>978</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>903</v>
       </c>
       <c r="C8" t="n">
         <v>870</v>
       </c>
       <c r="D8" t="n">
         <v>856</v>
       </c>
       <c r="E8" t="n">
         <v>870</v>
       </c>
       <c r="F8" t="n">
         <v>838</v>
       </c>
       <c r="G8" t="n">
         <v>859</v>
       </c>
@@ -25229,64 +25766,67 @@
         <v>870</v>
       </c>
       <c r="AK8" t="n">
         <v>1756</v>
       </c>
       <c r="AL8" t="n">
         <v>871</v>
       </c>
       <c r="AM8" t="n">
         <v>881</v>
       </c>
       <c r="AN8" t="n">
         <v>886</v>
       </c>
       <c r="AO8" t="n">
         <v>899</v>
       </c>
       <c r="AP8" t="n">
         <v>904</v>
       </c>
       <c r="AQ8" t="n">
         <v>904</v>
       </c>
       <c r="AR8" t="n">
         <v>882</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>913</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR8"/>
+  <dimension ref="A1:AS8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -25294,50 +25834,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25517,50 +26058,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -25653,50 +26199,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -25789,50 +26338,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -25925,50 +26477,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -26061,50 +26616,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -26197,50 +26755,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>194</v>
       </c>
       <c r="C7" t="n">
         <v>208</v>
       </c>
       <c r="D7" t="n">
         <v>176</v>
       </c>
       <c r="E7" t="n">
         <v>194</v>
       </c>
       <c r="F7" t="n">
         <v>184</v>
       </c>
       <c r="G7" t="n">
         <v>192</v>
       </c>
@@ -26333,50 +26894,53 @@
       </c>
       <c r="AK7" t="n">
         <v>386</v>
       </c>
       <c r="AL7" t="n">
         <v>167</v>
       </c>
       <c r="AM7" t="n">
         <v>186</v>
       </c>
       <c r="AN7" t="n">
         <v>142</v>
       </c>
       <c r="AO7" t="n">
         <v>145</v>
       </c>
       <c r="AP7" t="n">
         <v>170</v>
       </c>
       <c r="AQ7" t="n">
         <v>183</v>
       </c>
       <c r="AR7" t="n">
         <v>185</v>
       </c>
+      <c r="AS7" t="n">
+        <v>176</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>210</v>
       </c>
       <c r="C8" t="n">
         <v>202</v>
       </c>
       <c r="D8" t="n">
         <v>199</v>
       </c>
       <c r="E8" t="n">
         <v>202</v>
       </c>
       <c r="F8" t="n">
         <v>196</v>
       </c>
       <c r="G8" t="n">
         <v>201</v>
       </c>
@@ -26468,64 +27032,67 @@
         <v>205</v>
       </c>
       <c r="AK8" t="n">
         <v>413</v>
       </c>
       <c r="AL8" t="n">
         <v>205</v>
       </c>
       <c r="AM8" t="n">
         <v>207</v>
       </c>
       <c r="AN8" t="n">
         <v>209</v>
       </c>
       <c r="AO8" t="n">
         <v>212</v>
       </c>
       <c r="AP8" t="n">
         <v>213</v>
       </c>
       <c r="AQ8" t="n">
         <v>213</v>
       </c>
       <c r="AR8" t="n">
         <v>208</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>215</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR8"/>
+  <dimension ref="A1:AS8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -26533,50 +27100,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -26756,50 +27324,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.52</v>
       </c>
@@ -26892,50 +27465,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -27028,50 +27604,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -27164,50 +27743,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -27300,50 +27882,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -27436,50 +28021,53 @@
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>599</v>
       </c>
       <c r="C7" t="n">
         <v>573</v>
       </c>
       <c r="D7" t="n">
         <v>568</v>
       </c>
       <c r="E7" t="n">
         <v>562</v>
       </c>
       <c r="F7" t="n">
         <v>545</v>
       </c>
       <c r="G7" t="n">
         <v>574</v>
       </c>
@@ -27572,50 +28160,53 @@
       </c>
       <c r="AK7" t="n">
         <v>1152</v>
       </c>
       <c r="AL7" t="n">
         <v>599</v>
       </c>
       <c r="AM7" t="n">
         <v>576</v>
       </c>
       <c r="AN7" t="n">
         <v>639</v>
       </c>
       <c r="AO7" t="n">
         <v>632</v>
       </c>
       <c r="AP7" t="n">
         <v>623</v>
       </c>
       <c r="AQ7" t="n">
         <v>635</v>
       </c>
       <c r="AR7" t="n">
         <v>610</v>
       </c>
+      <c r="AS7" t="n">
+        <v>629</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>584</v>
       </c>
       <c r="C8" t="n">
         <v>563</v>
       </c>
       <c r="D8" t="n">
         <v>554</v>
       </c>
       <c r="E8" t="n">
         <v>563</v>
       </c>
       <c r="F8" t="n">
         <v>548</v>
       </c>
       <c r="G8" t="n">
         <v>562</v>
       </c>
@@ -27707,46 +28298,49 @@
         <v>580</v>
       </c>
       <c r="AK8" t="n">
         <v>1172</v>
       </c>
       <c r="AL8" t="n">
         <v>581</v>
       </c>
       <c r="AM8" t="n">
         <v>588</v>
       </c>
       <c r="AN8" t="n">
         <v>591</v>
       </c>
       <c r="AO8" t="n">
         <v>600</v>
       </c>
       <c r="AP8" t="n">
         <v>603</v>
       </c>
       <c r="AQ8" t="n">
         <v>603</v>
       </c>
       <c r="AR8" t="n">
         <v>588</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>610</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>