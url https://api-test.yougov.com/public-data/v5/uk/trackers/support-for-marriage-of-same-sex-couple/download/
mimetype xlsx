--- v1 (2026-05-25)
+++ v2 (2026-07-12)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -515,50 +515,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -743,50 +744,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -882,50 +888,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -1021,50 +1030,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -1160,50 +1172,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -1299,50 +1314,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -1438,50 +1456,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1750</v>
       </c>
       <c r="C7" t="n">
         <v>1687</v>
       </c>
       <c r="D7" t="n">
         <v>1658</v>
       </c>
       <c r="E7" t="n">
         <v>1686</v>
       </c>
       <c r="F7" t="n">
         <v>1631</v>
       </c>
       <c r="G7" t="n">
         <v>1672</v>
       </c>
@@ -1577,50 +1598,53 @@
       </c>
       <c r="AL7" t="n">
         <v>1694</v>
       </c>
       <c r="AM7" t="n">
         <v>1714</v>
       </c>
       <c r="AN7" t="n">
         <v>1724</v>
       </c>
       <c r="AO7" t="n">
         <v>1750</v>
       </c>
       <c r="AP7" t="n">
         <v>1759</v>
       </c>
       <c r="AQ7" t="n">
         <v>1759</v>
       </c>
       <c r="AR7" t="n">
         <v>1715</v>
       </c>
       <c r="AS7" t="n">
         <v>1777</v>
       </c>
+      <c r="AT7" t="n">
+        <v>1725</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1750</v>
       </c>
       <c r="C8" t="n">
         <v>1687</v>
       </c>
       <c r="D8" t="n">
         <v>1658</v>
       </c>
       <c r="E8" t="n">
         <v>1686</v>
       </c>
       <c r="F8" t="n">
         <v>1631</v>
       </c>
       <c r="G8" t="n">
         <v>1672</v>
       </c>
@@ -1715,64 +1739,67 @@
         <v>3416</v>
       </c>
       <c r="AL8" t="n">
         <v>1694</v>
       </c>
       <c r="AM8" t="n">
         <v>1714</v>
       </c>
       <c r="AN8" t="n">
         <v>1724</v>
       </c>
       <c r="AO8" t="n">
         <v>1750</v>
       </c>
       <c r="AP8" t="n">
         <v>1759</v>
       </c>
       <c r="AQ8" t="n">
         <v>1759</v>
       </c>
       <c r="AR8" t="n">
         <v>1715</v>
       </c>
       <c r="AS8" t="n">
         <v>1777</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>1725</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -1781,50 +1808,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2009,50 +2037,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -2148,50 +2181,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -2287,50 +2323,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -2426,50 +2465,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -2565,50 +2607,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -2704,50 +2749,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>283</v>
       </c>
       <c r="C7" t="n">
         <v>284</v>
       </c>
       <c r="D7" t="n">
         <v>288</v>
       </c>
       <c r="E7" t="n">
         <v>279</v>
       </c>
       <c r="F7" t="n">
         <v>269</v>
       </c>
       <c r="G7" t="n">
         <v>273</v>
       </c>
@@ -2843,50 +2891,53 @@
       </c>
       <c r="AL7" t="n">
         <v>285</v>
       </c>
       <c r="AM7" t="n">
         <v>291</v>
       </c>
       <c r="AN7" t="n">
         <v>292</v>
       </c>
       <c r="AO7" t="n">
         <v>298</v>
       </c>
       <c r="AP7" t="n">
         <v>271</v>
       </c>
       <c r="AQ7" t="n">
         <v>300</v>
       </c>
       <c r="AR7" t="n">
         <v>257</v>
       </c>
       <c r="AS7" t="n">
         <v>278</v>
       </c>
+      <c r="AT7" t="n">
+        <v>289</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>289</v>
       </c>
       <c r="C8" t="n">
         <v>278</v>
       </c>
       <c r="D8" t="n">
         <v>274</v>
       </c>
       <c r="E8" t="n">
         <v>278</v>
       </c>
       <c r="F8" t="n">
         <v>271</v>
       </c>
       <c r="G8" t="n">
         <v>278</v>
       </c>
@@ -2981,64 +3032,67 @@
         <v>560</v>
       </c>
       <c r="AL8" t="n">
         <v>278</v>
       </c>
       <c r="AM8" t="n">
         <v>281</v>
       </c>
       <c r="AN8" t="n">
         <v>283</v>
       </c>
       <c r="AO8" t="n">
         <v>287</v>
       </c>
       <c r="AP8" t="n">
         <v>288</v>
       </c>
       <c r="AQ8" t="n">
         <v>288</v>
       </c>
       <c r="AR8" t="n">
         <v>281</v>
       </c>
       <c r="AS8" t="n">
         <v>291</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -3047,50 +3101,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3275,50 +3330,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -3414,50 +3474,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -3553,50 +3616,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -3692,50 +3758,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -3831,50 +3900,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -3970,50 +4042,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>438</v>
       </c>
       <c r="C7" t="n">
         <v>385</v>
       </c>
       <c r="D7" t="n">
         <v>398</v>
       </c>
       <c r="E7" t="n">
         <v>412</v>
       </c>
       <c r="F7" t="n">
         <v>406</v>
       </c>
       <c r="G7" t="n">
         <v>408</v>
       </c>
@@ -4109,50 +4184,53 @@
       </c>
       <c r="AL7" t="n">
         <v>409</v>
       </c>
       <c r="AM7" t="n">
         <v>432</v>
       </c>
       <c r="AN7" t="n">
         <v>418</v>
       </c>
       <c r="AO7" t="n">
         <v>427</v>
       </c>
       <c r="AP7" t="n">
         <v>446</v>
       </c>
       <c r="AQ7" t="n">
         <v>412</v>
       </c>
       <c r="AR7" t="n">
         <v>421</v>
       </c>
       <c r="AS7" t="n">
         <v>430</v>
       </c>
+      <c r="AT7" t="n">
+        <v>424</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>427</v>
       </c>
       <c r="C8" t="n">
         <v>412</v>
       </c>
       <c r="D8" t="n">
         <v>405</v>
       </c>
       <c r="E8" t="n">
         <v>411</v>
       </c>
       <c r="F8" t="n">
         <v>393</v>
       </c>
       <c r="G8" t="n">
         <v>403</v>
       </c>
@@ -4247,64 +4325,67 @@
         <v>810</v>
       </c>
       <c r="AL8" t="n">
         <v>401</v>
       </c>
       <c r="AM8" t="n">
         <v>406</v>
       </c>
       <c r="AN8" t="n">
         <v>409</v>
       </c>
       <c r="AO8" t="n">
         <v>415</v>
       </c>
       <c r="AP8" t="n">
         <v>417</v>
       </c>
       <c r="AQ8" t="n">
         <v>417</v>
       </c>
       <c r="AR8" t="n">
         <v>406</v>
       </c>
       <c r="AS8" t="n">
         <v>421</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>409</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4313,50 +4394,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4541,50 +4623,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -4680,50 +4767,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -4819,50 +4909,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -4958,50 +5051,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -5097,50 +5193,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -5236,50 +5335,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>145</v>
       </c>
       <c r="C7" t="n">
         <v>149</v>
       </c>
       <c r="D7" t="n">
         <v>141</v>
       </c>
       <c r="E7" t="n">
         <v>149</v>
       </c>
       <c r="F7" t="n">
         <v>141</v>
       </c>
       <c r="G7" t="n">
         <v>138</v>
       </c>
@@ -5375,50 +5477,53 @@
       </c>
       <c r="AL7" t="n">
         <v>143</v>
       </c>
       <c r="AM7" t="n">
         <v>143</v>
       </c>
       <c r="AN7" t="n">
         <v>144</v>
       </c>
       <c r="AO7" t="n">
         <v>156</v>
       </c>
       <c r="AP7" t="n">
         <v>152</v>
       </c>
       <c r="AQ7" t="n">
         <v>141</v>
       </c>
       <c r="AR7" t="n">
         <v>149</v>
       </c>
       <c r="AS7" t="n">
         <v>168</v>
       </c>
+      <c r="AT7" t="n">
+        <v>140</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>151</v>
       </c>
       <c r="C8" t="n">
         <v>145</v>
       </c>
       <c r="D8" t="n">
         <v>143</v>
       </c>
       <c r="E8" t="n">
         <v>145</v>
       </c>
       <c r="F8" t="n">
         <v>140</v>
       </c>
       <c r="G8" t="n">
         <v>144</v>
       </c>
@@ -5513,64 +5618,67 @@
         <v>297</v>
       </c>
       <c r="AL8" t="n">
         <v>147</v>
       </c>
       <c r="AM8" t="n">
         <v>149</v>
       </c>
       <c r="AN8" t="n">
         <v>150</v>
       </c>
       <c r="AO8" t="n">
         <v>152</v>
       </c>
       <c r="AP8" t="n">
         <v>153</v>
       </c>
       <c r="AQ8" t="n">
         <v>153</v>
       </c>
       <c r="AR8" t="n">
         <v>149</v>
       </c>
       <c r="AS8" t="n">
         <v>155</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>150</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5579,50 +5687,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5807,50 +5916,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -5946,50 +6060,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -6085,50 +6202,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -6224,50 +6344,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -6363,50 +6486,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -6502,50 +6628,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>91</v>
       </c>
       <c r="C7" t="n">
         <v>88</v>
       </c>
       <c r="D7" t="n">
         <v>87</v>
       </c>
       <c r="E7" t="n">
         <v>90</v>
       </c>
       <c r="F7" t="n">
         <v>86</v>
       </c>
       <c r="G7" t="n">
         <v>87</v>
       </c>
@@ -6641,50 +6770,53 @@
       </c>
       <c r="AL7" t="n">
         <v>91</v>
       </c>
       <c r="AM7" t="n">
         <v>86</v>
       </c>
       <c r="AN7" t="n">
         <v>89</v>
       </c>
       <c r="AO7" t="n">
         <v>92</v>
       </c>
       <c r="AP7" t="n">
         <v>97</v>
       </c>
       <c r="AQ7" t="n">
         <v>88</v>
       </c>
       <c r="AR7" t="n">
         <v>93</v>
       </c>
       <c r="AS7" t="n">
         <v>96</v>
       </c>
+      <c r="AT7" t="n">
+        <v>93</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>89</v>
       </c>
       <c r="C8" t="n">
         <v>86</v>
       </c>
       <c r="D8" t="n">
         <v>85</v>
       </c>
       <c r="E8" t="n">
         <v>86</v>
       </c>
       <c r="F8" t="n">
         <v>83</v>
       </c>
       <c r="G8" t="n">
         <v>85</v>
       </c>
@@ -6779,64 +6911,67 @@
         <v>164</v>
       </c>
       <c r="AL8" t="n">
         <v>81</v>
       </c>
       <c r="AM8" t="n">
         <v>82</v>
       </c>
       <c r="AN8" t="n">
         <v>83</v>
       </c>
       <c r="AO8" t="n">
         <v>84</v>
       </c>
       <c r="AP8" t="n">
         <v>84</v>
       </c>
       <c r="AQ8" t="n">
         <v>84</v>
       </c>
       <c r="AR8" t="n">
         <v>82</v>
       </c>
       <c r="AS8" t="n">
         <v>85</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6845,50 +6980,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7073,50 +7209,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -7212,50 +7353,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -7351,50 +7495,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -7490,50 +7637,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -7629,50 +7779,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -7768,50 +7921,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>633</v>
       </c>
       <c r="C7" t="n">
         <v>589</v>
       </c>
       <c r="D7" t="n">
         <v>580</v>
       </c>
       <c r="E7" t="n">
         <v>576</v>
       </c>
       <c r="F7" t="n">
         <v>615</v>
       </c>
       <c r="G7" t="n">
         <v>620</v>
       </c>
@@ -7907,50 +8063,53 @@
       </c>
       <c r="AL7" t="n">
         <v>250</v>
       </c>
       <c r="AM7" t="n">
         <v>262</v>
       </c>
       <c r="AN7" t="n">
         <v>287</v>
       </c>
       <c r="AO7" t="n">
         <v>278</v>
       </c>
       <c r="AP7" t="n">
         <v>281</v>
       </c>
       <c r="AQ7" t="n">
         <v>282</v>
       </c>
       <c r="AR7" t="n">
         <v>280</v>
       </c>
       <c r="AS7" t="n">
         <v>289</v>
       </c>
+      <c r="AT7" t="n">
+        <v>268</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>592</v>
       </c>
       <c r="C8" t="n">
         <v>570</v>
       </c>
       <c r="D8" t="n">
         <v>559</v>
       </c>
       <c r="E8" t="n">
         <v>565</v>
       </c>
       <c r="F8" t="n">
         <v>557</v>
       </c>
       <c r="G8" t="n">
         <v>569</v>
       </c>
@@ -8045,64 +8204,67 @@
         <v>615</v>
       </c>
       <c r="AL8" t="n">
         <v>305</v>
       </c>
       <c r="AM8" t="n">
         <v>309</v>
       </c>
       <c r="AN8" t="n">
         <v>310</v>
       </c>
       <c r="AO8" t="n">
         <v>316</v>
       </c>
       <c r="AP8" t="n">
         <v>317</v>
       </c>
       <c r="AQ8" t="n">
         <v>317</v>
       </c>
       <c r="AR8" t="n">
         <v>309</v>
       </c>
       <c r="AS8" t="n">
         <v>320</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>314</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8111,50 +8273,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8339,50 +8502,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -8478,50 +8646,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.68</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -8617,50 +8788,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -8756,50 +8930,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -8895,50 +9072,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -9034,50 +9214,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>539</v>
       </c>
       <c r="C7" t="n">
         <v>551</v>
       </c>
       <c r="D7" t="n">
         <v>535</v>
       </c>
       <c r="E7" t="n">
         <v>487</v>
       </c>
       <c r="F7" t="n">
         <v>447</v>
       </c>
       <c r="G7" t="n">
         <v>480</v>
       </c>
@@ -9173,50 +9356,53 @@
       </c>
       <c r="AL7" t="n">
         <v>490</v>
       </c>
       <c r="AM7" t="n">
         <v>521</v>
       </c>
       <c r="AN7" t="n">
         <v>453</v>
       </c>
       <c r="AO7" t="n">
         <v>464</v>
       </c>
       <c r="AP7" t="n">
         <v>469</v>
       </c>
       <c r="AQ7" t="n">
         <v>481</v>
       </c>
       <c r="AR7" t="n">
         <v>486</v>
       </c>
       <c r="AS7" t="n">
         <v>476</v>
       </c>
+      <c r="AT7" t="n">
+        <v>460</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>552</v>
       </c>
       <c r="C8" t="n">
         <v>536</v>
       </c>
       <c r="D8" t="n">
         <v>527</v>
       </c>
       <c r="E8" t="n">
         <v>457</v>
       </c>
       <c r="F8" t="n">
         <v>406</v>
       </c>
       <c r="G8" t="n">
         <v>416</v>
       </c>
@@ -9311,64 +9497,67 @@
         <v>878</v>
       </c>
       <c r="AL8" t="n">
         <v>435</v>
       </c>
       <c r="AM8" t="n">
         <v>440</v>
       </c>
       <c r="AN8" t="n">
         <v>443</v>
       </c>
       <c r="AO8" t="n">
         <v>451</v>
       </c>
       <c r="AP8" t="n">
         <v>454</v>
       </c>
       <c r="AQ8" t="n">
         <v>454</v>
       </c>
       <c r="AR8" t="n">
         <v>443</v>
       </c>
       <c r="AS8" t="n">
         <v>458</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>449</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9377,50 +9566,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9605,50 +9795,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.65</v>
       </c>
@@ -9744,50 +9939,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.65</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -9883,50 +10081,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -10022,50 +10223,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -10161,50 +10365,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -10300,50 +10507,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>113</v>
       </c>
       <c r="C7" t="n">
         <v>109</v>
       </c>
       <c r="D7" t="n">
         <v>103</v>
       </c>
       <c r="E7" t="n">
         <v>163</v>
       </c>
       <c r="F7" t="n">
         <v>156</v>
       </c>
       <c r="G7" t="n">
         <v>166</v>
       </c>
@@ -10439,50 +10649,53 @@
       </c>
       <c r="AL7" t="n">
         <v>184</v>
       </c>
       <c r="AM7" t="n">
         <v>201</v>
       </c>
       <c r="AN7" t="n">
         <v>166</v>
       </c>
       <c r="AO7" t="n">
         <v>172</v>
       </c>
       <c r="AP7" t="n">
         <v>172</v>
       </c>
       <c r="AQ7" t="n">
         <v>167</v>
       </c>
       <c r="AR7" t="n">
         <v>166</v>
       </c>
       <c r="AS7" t="n">
         <v>162</v>
       </c>
+      <c r="AT7" t="n">
+        <v>169</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>106</v>
       </c>
       <c r="C8" t="n">
         <v>102</v>
       </c>
       <c r="D8" t="n">
         <v>94</v>
       </c>
       <c r="E8" t="n">
         <v>153</v>
       </c>
       <c r="F8" t="n">
         <v>147</v>
       </c>
       <c r="G8" t="n">
         <v>151</v>
       </c>
@@ -10576,65 +10789,68 @@
       <c r="AK8" t="n">
         <v>314</v>
       </c>
       <c r="AL8" t="n">
         <v>156</v>
       </c>
       <c r="AM8" t="n">
         <v>158</v>
       </c>
       <c r="AN8" t="n">
         <v>159</v>
       </c>
       <c r="AO8" t="n">
         <v>161</v>
       </c>
       <c r="AP8" t="n">
         <v>164</v>
       </c>
       <c r="AQ8" t="n">
         <v>162</v>
       </c>
       <c r="AR8" t="n">
         <v>158</v>
       </c>
       <c r="AS8" t="n">
+        <v>163</v>
+      </c>
+      <c r="AT8" t="n">
         <v>163</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10643,50 +10859,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10871,50 +11088,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.64</v>
       </c>
@@ -11010,50 +11232,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.68</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.66</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -11149,50 +11374,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -11288,50 +11516,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -11427,50 +11658,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -11566,50 +11800,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>739</v>
       </c>
       <c r="C7" t="n">
         <v>740</v>
       </c>
       <c r="D7" t="n">
         <v>724</v>
       </c>
       <c r="E7" t="n">
         <v>742</v>
       </c>
       <c r="F7" t="n">
         <v>728</v>
       </c>
       <c r="G7" t="n">
         <v>705</v>
       </c>
@@ -11705,50 +11942,53 @@
       </c>
       <c r="AL7" t="n">
         <v>697</v>
       </c>
       <c r="AM7" t="n">
         <v>696</v>
       </c>
       <c r="AN7" t="n">
         <v>651</v>
       </c>
       <c r="AO7" t="n">
         <v>656</v>
       </c>
       <c r="AP7" t="n">
         <v>661</v>
       </c>
       <c r="AQ7" t="n">
         <v>651</v>
       </c>
       <c r="AR7" t="n">
         <v>637</v>
       </c>
       <c r="AS7" t="n">
         <v>639</v>
       </c>
+      <c r="AT7" t="n">
+        <v>644</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>674</v>
       </c>
       <c r="C8" t="n">
         <v>649</v>
       </c>
       <c r="D8" t="n">
         <v>638</v>
       </c>
       <c r="E8" t="n">
         <v>649</v>
       </c>
       <c r="F8" t="n">
         <v>605</v>
       </c>
       <c r="G8" t="n">
         <v>620</v>
       </c>
@@ -11843,64 +12083,67 @@
         <v>1267</v>
       </c>
       <c r="AL8" t="n">
         <v>628</v>
       </c>
       <c r="AM8" t="n">
         <v>636</v>
       </c>
       <c r="AN8" t="n">
         <v>640</v>
       </c>
       <c r="AO8" t="n">
         <v>649</v>
       </c>
       <c r="AP8" t="n">
         <v>653</v>
       </c>
       <c r="AQ8" t="n">
         <v>653</v>
       </c>
       <c r="AR8" t="n">
         <v>636</v>
       </c>
       <c r="AS8" t="n">
         <v>659</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>640</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11909,50 +12152,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12137,50 +12381,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -12276,50 +12525,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -12415,50 +12667,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -12554,50 +12809,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -12693,50 +12951,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -12832,50 +13093,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>748</v>
       </c>
       <c r="C7" t="n">
         <v>709</v>
       </c>
       <c r="D7" t="n">
         <v>679</v>
       </c>
       <c r="E7" t="n">
         <v>684</v>
       </c>
       <c r="F7" t="n">
         <v>666</v>
       </c>
       <c r="G7" t="n">
         <v>729</v>
       </c>
@@ -12971,50 +13235,53 @@
       </c>
       <c r="AL7" t="n">
         <v>597</v>
       </c>
       <c r="AM7" t="n">
         <v>610</v>
       </c>
       <c r="AN7" t="n">
         <v>648</v>
       </c>
       <c r="AO7" t="n">
         <v>610</v>
       </c>
       <c r="AP7" t="n">
         <v>643</v>
       </c>
       <c r="AQ7" t="n">
         <v>624</v>
       </c>
       <c r="AR7" t="n">
         <v>618</v>
       </c>
       <c r="AS7" t="n">
         <v>638</v>
       </c>
+      <c r="AT7" t="n">
+        <v>584</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>721</v>
       </c>
       <c r="C8" t="n">
         <v>695</v>
       </c>
       <c r="D8" t="n">
         <v>683</v>
       </c>
       <c r="E8" t="n">
         <v>695</v>
       </c>
       <c r="F8" t="n">
         <v>646</v>
       </c>
       <c r="G8" t="n">
         <v>662</v>
       </c>
@@ -13109,64 +13376,67 @@
         <v>1353</v>
       </c>
       <c r="AL8" t="n">
         <v>671</v>
       </c>
       <c r="AM8" t="n">
         <v>679</v>
       </c>
       <c r="AN8" t="n">
         <v>683</v>
       </c>
       <c r="AO8" t="n">
         <v>693</v>
       </c>
       <c r="AP8" t="n">
         <v>697</v>
       </c>
       <c r="AQ8" t="n">
         <v>697</v>
       </c>
       <c r="AR8" t="n">
         <v>679</v>
       </c>
       <c r="AS8" t="n">
         <v>704</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>683</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13175,50 +13445,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13403,50 +13674,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -13542,50 +13818,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -13681,50 +13960,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -13820,50 +14102,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -13959,50 +14244,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -14098,50 +14386,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>235</v>
       </c>
       <c r="C7" t="n">
         <v>217</v>
       </c>
       <c r="D7" t="n">
         <v>235</v>
       </c>
       <c r="E7" t="n">
         <v>231</v>
       </c>
       <c r="F7" t="n">
         <v>215</v>
       </c>
       <c r="G7" t="n">
         <v>204</v>
       </c>
@@ -14237,50 +14528,53 @@
       </c>
       <c r="AL7" t="n">
         <v>366</v>
       </c>
       <c r="AM7" t="n">
         <v>380</v>
       </c>
       <c r="AN7" t="n">
         <v>390</v>
       </c>
       <c r="AO7" t="n">
         <v>429</v>
       </c>
       <c r="AP7" t="n">
         <v>411</v>
       </c>
       <c r="AQ7" t="n">
         <v>431</v>
       </c>
       <c r="AR7" t="n">
         <v>416</v>
       </c>
       <c r="AS7" t="n">
         <v>445</v>
       </c>
+      <c r="AT7" t="n">
+        <v>460</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>321</v>
       </c>
       <c r="C8" t="n">
         <v>310</v>
       </c>
       <c r="D8" t="n">
         <v>311</v>
       </c>
       <c r="E8" t="n">
         <v>300</v>
       </c>
       <c r="F8" t="n">
         <v>343</v>
       </c>
       <c r="G8" t="n">
         <v>335</v>
       </c>
@@ -14375,64 +14669,67 @@
         <v>761</v>
       </c>
       <c r="AL8" t="n">
         <v>367</v>
       </c>
       <c r="AM8" t="n">
         <v>378</v>
       </c>
       <c r="AN8" t="n">
         <v>377</v>
       </c>
       <c r="AO8" t="n">
         <v>374</v>
       </c>
       <c r="AP8" t="n">
         <v>381</v>
       </c>
       <c r="AQ8" t="n">
         <v>378</v>
       </c>
       <c r="AR8" t="n">
         <v>372</v>
       </c>
       <c r="AS8" t="n">
         <v>384</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>379</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14441,50 +14738,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14669,50 +14967,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.66</v>
       </c>
@@ -14808,50 +15111,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.62</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.63</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -14947,50 +15253,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -15086,50 +15395,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -15225,50 +15537,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -15364,50 +15679,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>111</v>
       </c>
       <c r="C7" t="n">
         <v>159</v>
       </c>
       <c r="D7" t="n">
         <v>155</v>
       </c>
       <c r="E7" t="n">
         <v>148</v>
       </c>
       <c r="F7" t="n">
         <v>130</v>
       </c>
       <c r="G7" t="n">
         <v>140</v>
       </c>
@@ -15503,50 +15821,53 @@
       </c>
       <c r="AL7" t="n">
         <v>141</v>
       </c>
       <c r="AM7" t="n">
         <v>145</v>
       </c>
       <c r="AN7" t="n">
         <v>120</v>
       </c>
       <c r="AO7" t="n">
         <v>127</v>
       </c>
       <c r="AP7" t="n">
         <v>121</v>
       </c>
       <c r="AQ7" t="n">
         <v>133</v>
       </c>
       <c r="AR7" t="n">
         <v>155</v>
       </c>
       <c r="AS7" t="n">
         <v>133</v>
       </c>
+      <c r="AT7" t="n">
+        <v>155</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>193</v>
       </c>
       <c r="C8" t="n">
         <v>186</v>
       </c>
       <c r="D8" t="n">
         <v>182</v>
       </c>
       <c r="E8" t="n">
         <v>185</v>
       </c>
       <c r="F8" t="n">
         <v>178</v>
       </c>
       <c r="G8" t="n">
         <v>182</v>
       </c>
@@ -15641,64 +15962,67 @@
         <v>372</v>
       </c>
       <c r="AL8" t="n">
         <v>185</v>
       </c>
       <c r="AM8" t="n">
         <v>187</v>
       </c>
       <c r="AN8" t="n">
         <v>188</v>
       </c>
       <c r="AO8" t="n">
         <v>191</v>
       </c>
       <c r="AP8" t="n">
         <v>192</v>
       </c>
       <c r="AQ8" t="n">
         <v>192</v>
       </c>
       <c r="AR8" t="n">
         <v>187</v>
       </c>
       <c r="AS8" t="n">
         <v>194</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>188</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15707,50 +16031,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15935,50 +16260,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -16074,50 +16404,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -16213,50 +16546,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -16352,50 +16688,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -16491,50 +16830,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -16630,50 +16972,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>28</v>
       </c>
       <c r="C7" t="n">
         <v>21</v>
       </c>
       <c r="D7" t="n">
         <v>20</v>
       </c>
       <c r="E7" t="n">
         <v>29</v>
       </c>
       <c r="F7" t="n">
         <v>22</v>
       </c>
       <c r="G7" t="n">
         <v>34</v>
       </c>
@@ -16769,50 +17114,53 @@
       </c>
       <c r="AL7" t="n">
         <v>34</v>
       </c>
       <c r="AM7" t="n">
         <v>28</v>
       </c>
       <c r="AN7" t="n">
         <v>35</v>
       </c>
       <c r="AO7" t="n">
         <v>55</v>
       </c>
       <c r="AP7" t="n">
         <v>44</v>
       </c>
       <c r="AQ7" t="n">
         <v>53</v>
       </c>
       <c r="AR7" t="n">
         <v>44</v>
       </c>
       <c r="AS7" t="n">
         <v>55</v>
       </c>
+      <c r="AT7" t="n">
+        <v>37</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>34</v>
       </c>
       <c r="C8" t="n">
         <v>32</v>
       </c>
       <c r="D8" t="n">
         <v>26</v>
       </c>
       <c r="E8" t="n">
         <v>42</v>
       </c>
       <c r="F8" t="n">
         <v>37</v>
       </c>
       <c r="G8" t="n">
         <v>55</v>
       </c>
@@ -16907,64 +17255,67 @@
         <v>35</v>
       </c>
       <c r="AL8" t="n">
         <v>28</v>
       </c>
       <c r="AM8" t="n">
         <v>22</v>
       </c>
       <c r="AN8" t="n">
         <v>25</v>
       </c>
       <c r="AO8" t="n">
         <v>33</v>
       </c>
       <c r="AP8" t="n">
         <v>29</v>
       </c>
       <c r="AQ8" t="n">
         <v>32</v>
       </c>
       <c r="AR8" t="n">
         <v>27</v>
       </c>
       <c r="AS8" t="n">
         <v>30</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16973,50 +17324,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17201,50 +17553,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -17340,50 +17697,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -17479,50 +17839,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -17618,50 +17981,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -17757,50 +18123,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -17896,50 +18265,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1061</v>
       </c>
       <c r="C7" t="n">
         <v>986</v>
       </c>
       <c r="D7" t="n">
         <v>995</v>
       </c>
       <c r="E7" t="n">
         <v>994</v>
       </c>
       <c r="F7" t="n">
         <v>984</v>
       </c>
       <c r="G7" t="n">
         <v>1009</v>
       </c>
@@ -18035,50 +18407,53 @@
       </c>
       <c r="AL7" t="n">
         <v>1017</v>
       </c>
       <c r="AM7" t="n">
         <v>1004</v>
       </c>
       <c r="AN7" t="n">
         <v>1026</v>
       </c>
       <c r="AO7" t="n">
         <v>1060</v>
       </c>
       <c r="AP7" t="n">
         <v>1033</v>
       </c>
       <c r="AQ7" t="n">
         <v>1043</v>
       </c>
       <c r="AR7" t="n">
         <v>1038</v>
       </c>
       <c r="AS7" t="n">
         <v>1054</v>
       </c>
+      <c r="AT7" t="n">
+        <v>1058</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>997</v>
       </c>
       <c r="C8" t="n">
         <v>962</v>
       </c>
       <c r="D8" t="n">
         <v>945</v>
       </c>
       <c r="E8" t="n">
         <v>961</v>
       </c>
       <c r="F8" t="n">
         <v>930</v>
       </c>
       <c r="G8" t="n">
         <v>953</v>
       </c>
@@ -18173,64 +18548,67 @@
         <v>1947</v>
       </c>
       <c r="AL8" t="n">
         <v>966</v>
       </c>
       <c r="AM8" t="n">
         <v>977</v>
       </c>
       <c r="AN8" t="n">
         <v>983</v>
       </c>
       <c r="AO8" t="n">
         <v>997</v>
       </c>
       <c r="AP8" t="n">
         <v>1003</v>
       </c>
       <c r="AQ8" t="n">
         <v>1003</v>
       </c>
       <c r="AR8" t="n">
         <v>978</v>
       </c>
       <c r="AS8" t="n">
         <v>1013</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>983</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18239,50 +18617,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18467,50 +18846,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -18606,50 +18990,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -18745,50 +19132,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -18884,50 +19274,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -19023,50 +19416,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -19162,50 +19558,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>689</v>
       </c>
       <c r="C7" t="n">
         <v>701</v>
       </c>
       <c r="D7" t="n">
         <v>663</v>
       </c>
       <c r="E7" t="n">
         <v>692</v>
       </c>
       <c r="F7" t="n">
         <v>647</v>
       </c>
       <c r="G7" t="n">
         <v>663</v>
       </c>
@@ -19301,50 +19700,53 @@
       </c>
       <c r="AL7" t="n">
         <v>677</v>
       </c>
       <c r="AM7" t="n">
         <v>710</v>
       </c>
       <c r="AN7" t="n">
         <v>698</v>
       </c>
       <c r="AO7" t="n">
         <v>690</v>
       </c>
       <c r="AP7" t="n">
         <v>726</v>
       </c>
       <c r="AQ7" t="n">
         <v>716</v>
       </c>
       <c r="AR7" t="n">
         <v>677</v>
       </c>
       <c r="AS7" t="n">
         <v>723</v>
       </c>
+      <c r="AT7" t="n">
+        <v>667</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>752</v>
       </c>
       <c r="C8" t="n">
         <v>725</v>
       </c>
       <c r="D8" t="n">
         <v>713</v>
       </c>
       <c r="E8" t="n">
         <v>725</v>
       </c>
       <c r="F8" t="n">
         <v>701</v>
       </c>
       <c r="G8" t="n">
         <v>719</v>
       </c>
@@ -19439,64 +19841,67 @@
         <v>1469</v>
       </c>
       <c r="AL8" t="n">
         <v>728</v>
       </c>
       <c r="AM8" t="n">
         <v>737</v>
       </c>
       <c r="AN8" t="n">
         <v>741</v>
       </c>
       <c r="AO8" t="n">
         <v>753</v>
       </c>
       <c r="AP8" t="n">
         <v>756</v>
       </c>
       <c r="AQ8" t="n">
         <v>756</v>
       </c>
       <c r="AR8" t="n">
         <v>737</v>
       </c>
       <c r="AS8" t="n">
         <v>764</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>742</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19505,50 +19910,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19733,50 +20139,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -19872,50 +20283,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.63</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -20011,50 +20425,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -20150,50 +20567,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -20289,50 +20709,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -20428,50 +20851,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>721</v>
       </c>
       <c r="C7" t="n">
         <v>701</v>
       </c>
       <c r="D7" t="n">
         <v>671</v>
       </c>
       <c r="E7" t="n">
         <v>678</v>
       </c>
       <c r="F7" t="n">
         <v>671</v>
       </c>
       <c r="G7" t="n">
         <v>663</v>
       </c>
@@ -20567,50 +20993,53 @@
       </c>
       <c r="AL7" t="n">
         <v>648</v>
       </c>
       <c r="AM7" t="n">
         <v>681</v>
       </c>
       <c r="AN7" t="n">
         <v>703</v>
       </c>
       <c r="AO7" t="n">
         <v>718</v>
       </c>
       <c r="AP7" t="n">
         <v>731</v>
       </c>
       <c r="AQ7" t="n">
         <v>728</v>
       </c>
       <c r="AR7" t="n">
         <v>671</v>
       </c>
       <c r="AS7" t="n">
         <v>721</v>
       </c>
+      <c r="AT7" t="n">
+        <v>671</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>737</v>
       </c>
       <c r="C8" t="n">
         <v>710</v>
       </c>
       <c r="D8" t="n">
         <v>698</v>
       </c>
       <c r="E8" t="n">
         <v>710</v>
       </c>
       <c r="F8" t="n">
         <v>680</v>
       </c>
       <c r="G8" t="n">
         <v>697</v>
       </c>
@@ -20705,64 +21134,67 @@
         <v>1424</v>
       </c>
       <c r="AL8" t="n">
         <v>706</v>
       </c>
       <c r="AM8" t="n">
         <v>715</v>
       </c>
       <c r="AN8" t="n">
         <v>719</v>
       </c>
       <c r="AO8" t="n">
         <v>730</v>
       </c>
       <c r="AP8" t="n">
         <v>734</v>
       </c>
       <c r="AQ8" t="n">
         <v>734</v>
       </c>
       <c r="AR8" t="n">
         <v>715</v>
       </c>
       <c r="AS8" t="n">
         <v>741</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>719</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20771,50 +21203,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20999,50 +21432,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -21138,50 +21576,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -21277,50 +21718,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -21416,50 +21860,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -21555,50 +22002,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -21694,50 +22144,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>448</v>
       </c>
       <c r="C7" t="n">
         <v>400</v>
       </c>
       <c r="D7" t="n">
         <v>398</v>
       </c>
       <c r="E7" t="n">
         <v>410</v>
       </c>
       <c r="F7" t="n">
         <v>399</v>
       </c>
       <c r="G7" t="n">
         <v>416</v>
       </c>
@@ -21833,50 +22286,53 @@
       </c>
       <c r="AL7" t="n">
         <v>420</v>
       </c>
       <c r="AM7" t="n">
         <v>418</v>
       </c>
       <c r="AN7" t="n">
         <v>432</v>
       </c>
       <c r="AO7" t="n">
         <v>408</v>
       </c>
       <c r="AP7" t="n">
         <v>417</v>
       </c>
       <c r="AQ7" t="n">
         <v>415</v>
       </c>
       <c r="AR7" t="n">
         <v>422</v>
       </c>
       <c r="AS7" t="n">
         <v>427</v>
       </c>
+      <c r="AT7" t="n">
+        <v>416</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>416</v>
       </c>
       <c r="C8" t="n">
         <v>402</v>
       </c>
       <c r="D8" t="n">
         <v>395</v>
       </c>
       <c r="E8" t="n">
         <v>401</v>
       </c>
       <c r="F8" t="n">
         <v>393</v>
       </c>
       <c r="G8" t="n">
         <v>403</v>
       </c>
@@ -21971,64 +22427,67 @@
         <v>823</v>
       </c>
       <c r="AL8" t="n">
         <v>408</v>
       </c>
       <c r="AM8" t="n">
         <v>413</v>
       </c>
       <c r="AN8" t="n">
         <v>415</v>
       </c>
       <c r="AO8" t="n">
         <v>422</v>
       </c>
       <c r="AP8" t="n">
         <v>424</v>
       </c>
       <c r="AQ8" t="n">
         <v>424</v>
       </c>
       <c r="AR8" t="n">
         <v>413</v>
       </c>
       <c r="AS8" t="n">
         <v>428</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>416</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22037,50 +22496,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22265,50 +22725,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -22404,50 +22869,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -22543,50 +23011,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -22682,50 +23153,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -22821,50 +23295,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -22960,50 +23437,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>470</v>
       </c>
       <c r="C7" t="n">
         <v>427</v>
       </c>
       <c r="D7" t="n">
         <v>434</v>
       </c>
       <c r="E7" t="n">
         <v>450</v>
       </c>
       <c r="F7" t="n">
         <v>431</v>
       </c>
       <c r="G7" t="n">
         <v>453</v>
       </c>
@@ -23099,50 +23579,53 @@
       </c>
       <c r="AL7" t="n">
         <v>485</v>
       </c>
       <c r="AM7" t="n">
         <v>470</v>
       </c>
       <c r="AN7" t="n">
         <v>469</v>
       </c>
       <c r="AO7" t="n">
         <v>497</v>
       </c>
       <c r="AP7" t="n">
         <v>490</v>
       </c>
       <c r="AQ7" t="n">
         <v>483</v>
       </c>
       <c r="AR7" t="n">
         <v>467</v>
       </c>
       <c r="AS7" t="n">
         <v>496</v>
       </c>
+      <c r="AT7" t="n">
+        <v>483</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>404</v>
       </c>
       <c r="C8" t="n">
         <v>390</v>
       </c>
       <c r="D8" t="n">
         <v>383</v>
       </c>
       <c r="E8" t="n">
         <v>389</v>
       </c>
       <c r="F8" t="n">
         <v>380</v>
       </c>
       <c r="G8" t="n">
         <v>390</v>
       </c>
@@ -23237,64 +23720,67 @@
         <v>796</v>
       </c>
       <c r="AL8" t="n">
         <v>395</v>
       </c>
       <c r="AM8" t="n">
         <v>399</v>
       </c>
       <c r="AN8" t="n">
         <v>402</v>
       </c>
       <c r="AO8" t="n">
         <v>408</v>
       </c>
       <c r="AP8" t="n">
         <v>410</v>
       </c>
       <c r="AQ8" t="n">
         <v>410</v>
       </c>
       <c r="AR8" t="n">
         <v>400</v>
       </c>
       <c r="AS8" t="n">
         <v>414</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>402</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -23303,50 +23789,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23531,50 +24018,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -23670,50 +24162,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -23809,50 +24304,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -23948,50 +24446,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -24087,50 +24588,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -24226,50 +24730,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>795</v>
       </c>
       <c r="C7" t="n">
         <v>758</v>
       </c>
       <c r="D7" t="n">
         <v>741</v>
       </c>
       <c r="E7" t="n">
         <v>740</v>
       </c>
       <c r="F7" t="n">
         <v>703</v>
       </c>
       <c r="G7" t="n">
         <v>733</v>
       </c>
@@ -24365,50 +24872,53 @@
       </c>
       <c r="AL7" t="n">
         <v>752</v>
       </c>
       <c r="AM7" t="n">
         <v>779</v>
       </c>
       <c r="AN7" t="n">
         <v>761</v>
       </c>
       <c r="AO7" t="n">
         <v>806</v>
       </c>
       <c r="AP7" t="n">
         <v>795</v>
       </c>
       <c r="AQ7" t="n">
         <v>806</v>
       </c>
       <c r="AR7" t="n">
         <v>767</v>
       </c>
       <c r="AS7" t="n">
         <v>799</v>
       </c>
+      <c r="AT7" t="n">
+        <v>751</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>847</v>
       </c>
       <c r="C8" t="n">
         <v>817</v>
       </c>
       <c r="D8" t="n">
         <v>802</v>
       </c>
       <c r="E8" t="n">
         <v>816</v>
       </c>
       <c r="F8" t="n">
         <v>793</v>
       </c>
       <c r="G8" t="n">
         <v>813</v>
       </c>
@@ -24503,64 +25013,67 @@
         <v>1660</v>
       </c>
       <c r="AL8" t="n">
         <v>823</v>
       </c>
       <c r="AM8" t="n">
         <v>833</v>
       </c>
       <c r="AN8" t="n">
         <v>838</v>
       </c>
       <c r="AO8" t="n">
         <v>851</v>
       </c>
       <c r="AP8" t="n">
         <v>855</v>
       </c>
       <c r="AQ8" t="n">
         <v>855</v>
       </c>
       <c r="AR8" t="n">
         <v>833</v>
       </c>
       <c r="AS8" t="n">
         <v>864</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>838</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -24569,50 +25082,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -24797,50 +25311,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.6</v>
       </c>
@@ -24936,50 +25455,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -25075,50 +25597,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -25214,50 +25739,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -25353,50 +25881,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -25492,50 +26023,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>955</v>
       </c>
       <c r="C7" t="n">
         <v>929</v>
       </c>
       <c r="D7" t="n">
         <v>917</v>
       </c>
       <c r="E7" t="n">
         <v>946</v>
       </c>
       <c r="F7" t="n">
         <v>928</v>
       </c>
       <c r="G7" t="n">
         <v>939</v>
       </c>
@@ -25631,50 +26165,53 @@
       </c>
       <c r="AL7" t="n">
         <v>942</v>
       </c>
       <c r="AM7" t="n">
         <v>935</v>
       </c>
       <c r="AN7" t="n">
         <v>963</v>
       </c>
       <c r="AO7" t="n">
         <v>944</v>
       </c>
       <c r="AP7" t="n">
         <v>964</v>
       </c>
       <c r="AQ7" t="n">
         <v>953</v>
       </c>
       <c r="AR7" t="n">
         <v>948</v>
       </c>
       <c r="AS7" t="n">
         <v>978</v>
       </c>
+      <c r="AT7" t="n">
+        <v>974</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>903</v>
       </c>
       <c r="C8" t="n">
         <v>870</v>
       </c>
       <c r="D8" t="n">
         <v>856</v>
       </c>
       <c r="E8" t="n">
         <v>870</v>
       </c>
       <c r="F8" t="n">
         <v>838</v>
       </c>
       <c r="G8" t="n">
         <v>859</v>
       </c>
@@ -25769,64 +26306,67 @@
         <v>1756</v>
       </c>
       <c r="AL8" t="n">
         <v>871</v>
       </c>
       <c r="AM8" t="n">
         <v>881</v>
       </c>
       <c r="AN8" t="n">
         <v>886</v>
       </c>
       <c r="AO8" t="n">
         <v>899</v>
       </c>
       <c r="AP8" t="n">
         <v>904</v>
       </c>
       <c r="AQ8" t="n">
         <v>904</v>
       </c>
       <c r="AR8" t="n">
         <v>882</v>
       </c>
       <c r="AS8" t="n">
         <v>913</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>887</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -25835,50 +26375,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -26063,50 +26604,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -26202,50 +26748,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -26341,50 +26890,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -26480,50 +27032,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -26619,50 +27174,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -26758,50 +27316,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>194</v>
       </c>
       <c r="C7" t="n">
         <v>208</v>
       </c>
       <c r="D7" t="n">
         <v>176</v>
       </c>
       <c r="E7" t="n">
         <v>194</v>
       </c>
       <c r="F7" t="n">
         <v>184</v>
       </c>
       <c r="G7" t="n">
         <v>192</v>
       </c>
@@ -26897,50 +27458,53 @@
       </c>
       <c r="AL7" t="n">
         <v>167</v>
       </c>
       <c r="AM7" t="n">
         <v>186</v>
       </c>
       <c r="AN7" t="n">
         <v>142</v>
       </c>
       <c r="AO7" t="n">
         <v>145</v>
       </c>
       <c r="AP7" t="n">
         <v>170</v>
       </c>
       <c r="AQ7" t="n">
         <v>183</v>
       </c>
       <c r="AR7" t="n">
         <v>185</v>
       </c>
       <c r="AS7" t="n">
         <v>176</v>
       </c>
+      <c r="AT7" t="n">
+        <v>154</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>210</v>
       </c>
       <c r="C8" t="n">
         <v>202</v>
       </c>
       <c r="D8" t="n">
         <v>199</v>
       </c>
       <c r="E8" t="n">
         <v>202</v>
       </c>
       <c r="F8" t="n">
         <v>196</v>
       </c>
       <c r="G8" t="n">
         <v>201</v>
       </c>
@@ -27035,64 +27599,67 @@
         <v>413</v>
       </c>
       <c r="AL8" t="n">
         <v>205</v>
       </c>
       <c r="AM8" t="n">
         <v>207</v>
       </c>
       <c r="AN8" t="n">
         <v>209</v>
       </c>
       <c r="AO8" t="n">
         <v>212</v>
       </c>
       <c r="AP8" t="n">
         <v>213</v>
       </c>
       <c r="AQ8" t="n">
         <v>213</v>
       </c>
       <c r="AR8" t="n">
         <v>208</v>
       </c>
       <c r="AS8" t="n">
         <v>215</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>209</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -27101,50 +27668,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In 2013 and 2014 the law was changed in England, Wales and Scotland to allow same sex couples to get married. Do you support or oppose the change in the law that allowed same-sex couples to marry?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27329,50 +27897,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.52</v>
       </c>
@@ -27468,50 +28041,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -27607,50 +28183,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -27746,50 +28325,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -27885,50 +28467,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -28024,50 +28609,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>599</v>
       </c>
       <c r="C7" t="n">
         <v>573</v>
       </c>
       <c r="D7" t="n">
         <v>568</v>
       </c>
       <c r="E7" t="n">
         <v>562</v>
       </c>
       <c r="F7" t="n">
         <v>545</v>
       </c>
       <c r="G7" t="n">
         <v>574</v>
       </c>
@@ -28163,50 +28751,53 @@
       </c>
       <c r="AL7" t="n">
         <v>599</v>
       </c>
       <c r="AM7" t="n">
         <v>576</v>
       </c>
       <c r="AN7" t="n">
         <v>639</v>
       </c>
       <c r="AO7" t="n">
         <v>632</v>
       </c>
       <c r="AP7" t="n">
         <v>623</v>
       </c>
       <c r="AQ7" t="n">
         <v>635</v>
       </c>
       <c r="AR7" t="n">
         <v>610</v>
       </c>
       <c r="AS7" t="n">
         <v>629</v>
       </c>
+      <c r="AT7" t="n">
+        <v>625</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>584</v>
       </c>
       <c r="C8" t="n">
         <v>563</v>
       </c>
       <c r="D8" t="n">
         <v>554</v>
       </c>
       <c r="E8" t="n">
         <v>563</v>
       </c>
       <c r="F8" t="n">
         <v>548</v>
       </c>
       <c r="G8" t="n">
         <v>562</v>
       </c>
@@ -28301,46 +28892,49 @@
         <v>1172</v>
       </c>
       <c r="AL8" t="n">
         <v>581</v>
       </c>
       <c r="AM8" t="n">
         <v>588</v>
       </c>
       <c r="AN8" t="n">
         <v>591</v>
       </c>
       <c r="AO8" t="n">
         <v>600</v>
       </c>
       <c r="AP8" t="n">
         <v>603</v>
       </c>
       <c r="AQ8" t="n">
         <v>603</v>
       </c>
       <c r="AR8" t="n">
         <v>588</v>
       </c>
       <c r="AS8" t="n">
         <v>610</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>592</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>