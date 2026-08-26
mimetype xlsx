--- v0 (2026-06-26)
+++ v1 (2026-08-26)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -560,50 +560,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1013,50 +1015,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -1287,50 +1299,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.64</v>
       </c>
@@ -1561,50 +1579,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.71</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -1835,50 +1859,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1675</v>
       </c>
       <c r="C5" t="n">
         <v>1712</v>
       </c>
       <c r="D5" t="n">
         <v>1674</v>
       </c>
       <c r="E5" t="n">
         <v>1689</v>
       </c>
       <c r="F5" t="n">
         <v>1693</v>
       </c>
       <c r="G5" t="n">
         <v>1668</v>
       </c>
@@ -2109,50 +2139,56 @@
       </c>
       <c r="CE5" t="n">
         <v>1762</v>
       </c>
       <c r="CF5" t="n">
         <v>1744</v>
       </c>
       <c r="CG5" t="n">
         <v>1755</v>
       </c>
       <c r="CH5" t="n">
         <v>1771</v>
       </c>
       <c r="CI5" t="n">
         <v>1815</v>
       </c>
       <c r="CJ5" t="n">
         <v>1777</v>
       </c>
       <c r="CK5" t="n">
         <v>1791</v>
       </c>
       <c r="CL5" t="n">
         <v>1764</v>
       </c>
+      <c r="CM5" t="n">
+        <v>1778</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>1783</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1675</v>
       </c>
       <c r="C6" t="n">
         <v>1712</v>
       </c>
       <c r="D6" t="n">
         <v>1674</v>
       </c>
       <c r="E6" t="n">
         <v>1689</v>
       </c>
       <c r="F6" t="n">
         <v>1693</v>
       </c>
       <c r="G6" t="n">
         <v>1668</v>
       </c>
@@ -2382,64 +2418,70 @@
         <v>1752</v>
       </c>
       <c r="CE6" t="n">
         <v>1762</v>
       </c>
       <c r="CF6" t="n">
         <v>1744</v>
       </c>
       <c r="CG6" t="n">
         <v>1755</v>
       </c>
       <c r="CH6" t="n">
         <v>1771</v>
       </c>
       <c r="CI6" t="n">
         <v>1815</v>
       </c>
       <c r="CJ6" t="n">
         <v>1777</v>
       </c>
       <c r="CK6" t="n">
         <v>1791</v>
       </c>
       <c r="CL6" t="n">
         <v>1764</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>1778</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>1783</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2493,50 +2535,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2946,50 +2990,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -3220,50 +3274,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -3494,50 +3554,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.74</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.74</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.72</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -3768,50 +3834,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>283</v>
       </c>
       <c r="C5" t="n">
         <v>290</v>
       </c>
       <c r="D5" t="n">
         <v>293</v>
       </c>
       <c r="E5" t="n">
         <v>287</v>
       </c>
       <c r="F5" t="n">
         <v>288</v>
       </c>
       <c r="G5" t="n">
         <v>278</v>
       </c>
@@ -4042,50 +4114,56 @@
       </c>
       <c r="CE5" t="n">
         <v>295</v>
       </c>
       <c r="CF5" t="n">
         <v>296</v>
       </c>
       <c r="CG5" t="n">
         <v>292</v>
       </c>
       <c r="CH5" t="n">
         <v>316</v>
       </c>
       <c r="CI5" t="n">
         <v>303</v>
       </c>
       <c r="CJ5" t="n">
         <v>302</v>
       </c>
       <c r="CK5" t="n">
         <v>284</v>
       </c>
       <c r="CL5" t="n">
         <v>294</v>
       </c>
+      <c r="CM5" t="n">
+        <v>313</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>298</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>276</v>
       </c>
       <c r="C6" t="n">
         <v>282</v>
       </c>
       <c r="D6" t="n">
         <v>276</v>
       </c>
       <c r="E6" t="n">
         <v>279</v>
       </c>
       <c r="F6" t="n">
         <v>279</v>
       </c>
       <c r="G6" t="n">
         <v>275</v>
       </c>
@@ -4315,64 +4393,70 @@
         <v>287</v>
       </c>
       <c r="CE6" t="n">
         <v>289</v>
       </c>
       <c r="CF6" t="n">
         <v>286</v>
       </c>
       <c r="CG6" t="n">
         <v>288</v>
       </c>
       <c r="CH6" t="n">
         <v>290</v>
       </c>
       <c r="CI6" t="n">
         <v>298</v>
       </c>
       <c r="CJ6" t="n">
         <v>291</v>
       </c>
       <c r="CK6" t="n">
         <v>294</v>
       </c>
       <c r="CL6" t="n">
         <v>289</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>292</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>292</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4426,50 +4510,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4879,50 +4965,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -5153,50 +5249,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.66</v>
       </c>
@@ -5427,50 +5529,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.72</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.68</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -5701,50 +5809,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>425</v>
       </c>
       <c r="C5" t="n">
         <v>412</v>
       </c>
       <c r="D5" t="n">
         <v>399</v>
       </c>
       <c r="E5" t="n">
         <v>404</v>
       </c>
       <c r="F5" t="n">
         <v>402</v>
       </c>
       <c r="G5" t="n">
         <v>412</v>
       </c>
@@ -5975,50 +6089,56 @@
       </c>
       <c r="CE5" t="n">
         <v>430</v>
       </c>
       <c r="CF5" t="n">
         <v>421</v>
       </c>
       <c r="CG5" t="n">
         <v>448</v>
       </c>
       <c r="CH5" t="n">
         <v>378</v>
       </c>
       <c r="CI5" t="n">
         <v>424</v>
       </c>
       <c r="CJ5" t="n">
         <v>444</v>
       </c>
       <c r="CK5" t="n">
         <v>439</v>
       </c>
       <c r="CL5" t="n">
         <v>418</v>
       </c>
+      <c r="CM5" t="n">
+        <v>421</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>439</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>409</v>
       </c>
       <c r="C6" t="n">
         <v>418</v>
       </c>
       <c r="D6" t="n">
         <v>408</v>
       </c>
       <c r="E6" t="n">
         <v>412</v>
       </c>
       <c r="F6" t="n">
         <v>413</v>
       </c>
       <c r="G6" t="n">
         <v>407</v>
       </c>
@@ -6248,64 +6368,70 @@
         <v>415</v>
       </c>
       <c r="CE6" t="n">
         <v>418</v>
       </c>
       <c r="CF6" t="n">
         <v>413</v>
       </c>
       <c r="CG6" t="n">
         <v>416</v>
       </c>
       <c r="CH6" t="n">
         <v>420</v>
       </c>
       <c r="CI6" t="n">
         <v>430</v>
       </c>
       <c r="CJ6" t="n">
         <v>421</v>
       </c>
       <c r="CK6" t="n">
         <v>424</v>
       </c>
       <c r="CL6" t="n">
         <v>418</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>421</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>423</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6359,50 +6485,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6812,50 +6940,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -7086,50 +7224,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -7360,50 +7504,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.64</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -7634,50 +7784,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>139</v>
       </c>
       <c r="C5" t="n">
         <v>151</v>
       </c>
       <c r="D5" t="n">
         <v>151</v>
       </c>
       <c r="E5" t="n">
         <v>147</v>
       </c>
       <c r="F5" t="n">
         <v>152</v>
       </c>
       <c r="G5" t="n">
         <v>143</v>
       </c>
@@ -7908,50 +8064,56 @@
       </c>
       <c r="CE5" t="n">
         <v>104</v>
       </c>
       <c r="CF5" t="n">
         <v>152</v>
       </c>
       <c r="CG5" t="n">
         <v>141</v>
       </c>
       <c r="CH5" t="n">
         <v>163</v>
       </c>
       <c r="CI5" t="n">
         <v>180</v>
       </c>
       <c r="CJ5" t="n">
         <v>140</v>
       </c>
       <c r="CK5" t="n">
         <v>147</v>
       </c>
       <c r="CL5" t="n">
         <v>151</v>
       </c>
+      <c r="CM5" t="n">
+        <v>162</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>157</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>144</v>
       </c>
       <c r="C6" t="n">
         <v>147</v>
       </c>
       <c r="D6" t="n">
         <v>144</v>
       </c>
       <c r="E6" t="n">
         <v>145</v>
       </c>
       <c r="F6" t="n">
         <v>146</v>
       </c>
       <c r="G6" t="n">
         <v>143</v>
       </c>
@@ -8181,64 +8343,70 @@
         <v>152</v>
       </c>
       <c r="CE6" t="n">
         <v>153</v>
       </c>
       <c r="CF6" t="n">
         <v>152</v>
       </c>
       <c r="CG6" t="n">
         <v>153</v>
       </c>
       <c r="CH6" t="n">
         <v>154</v>
       </c>
       <c r="CI6" t="n">
         <v>158</v>
       </c>
       <c r="CJ6" t="n">
         <v>155</v>
       </c>
       <c r="CK6" t="n">
         <v>156</v>
       </c>
       <c r="CL6" t="n">
         <v>153</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>155</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>155</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8292,50 +8460,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8745,50 +8915,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -9019,50 +9199,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.62</v>
       </c>
@@ -9293,50 +9479,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.73</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.73</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -9567,50 +9759,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>89</v>
       </c>
       <c r="C5" t="n">
         <v>86</v>
       </c>
       <c r="D5" t="n">
         <v>78</v>
       </c>
       <c r="E5" t="n">
         <v>85</v>
       </c>
       <c r="F5" t="n">
         <v>85</v>
       </c>
       <c r="G5" t="n">
         <v>92</v>
       </c>
@@ -9841,50 +10039,56 @@
       </c>
       <c r="CE5" t="n">
         <v>91</v>
       </c>
       <c r="CF5" t="n">
         <v>94</v>
       </c>
       <c r="CG5" t="n">
         <v>63</v>
       </c>
       <c r="CH5" t="n">
         <v>84</v>
       </c>
       <c r="CI5" t="n">
         <v>97</v>
       </c>
       <c r="CJ5" t="n">
         <v>87</v>
       </c>
       <c r="CK5" t="n">
         <v>96</v>
       </c>
       <c r="CL5" t="n">
         <v>90</v>
       </c>
+      <c r="CM5" t="n">
+        <v>91</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>92</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>85</v>
       </c>
       <c r="C6" t="n">
         <v>87</v>
       </c>
       <c r="D6" t="n">
         <v>85</v>
       </c>
       <c r="E6" t="n">
         <v>86</v>
       </c>
       <c r="F6" t="n">
         <v>86</v>
       </c>
       <c r="G6" t="n">
         <v>85</v>
       </c>
@@ -10114,64 +10318,70 @@
         <v>84</v>
       </c>
       <c r="CE6" t="n">
         <v>85</v>
       </c>
       <c r="CF6" t="n">
         <v>84</v>
       </c>
       <c r="CG6" t="n">
         <v>84</v>
       </c>
       <c r="CH6" t="n">
         <v>85</v>
       </c>
       <c r="CI6" t="n">
         <v>87</v>
       </c>
       <c r="CJ6" t="n">
         <v>85</v>
       </c>
       <c r="CK6" t="n">
         <v>86</v>
       </c>
       <c r="CL6" t="n">
         <v>85</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>85</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10225,50 +10435,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10678,50 +10890,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -10952,50 +11174,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.73</v>
       </c>
@@ -11226,50 +11454,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.8</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.84</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.84</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -11500,50 +11734,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>575</v>
       </c>
       <c r="C5" t="n">
         <v>589</v>
       </c>
       <c r="D5" t="n">
         <v>589</v>
       </c>
       <c r="E5" t="n">
         <v>596</v>
       </c>
       <c r="F5" t="n">
         <v>581</v>
       </c>
       <c r="G5" t="n">
         <v>590</v>
       </c>
@@ -11774,50 +12014,56 @@
       </c>
       <c r="CE5" t="n">
         <v>304</v>
       </c>
       <c r="CF5" t="n">
         <v>280</v>
       </c>
       <c r="CG5" t="n">
         <v>284</v>
       </c>
       <c r="CH5" t="n">
         <v>277</v>
       </c>
       <c r="CI5" t="n">
         <v>295</v>
       </c>
       <c r="CJ5" t="n">
         <v>265</v>
       </c>
       <c r="CK5" t="n">
         <v>302</v>
       </c>
       <c r="CL5" t="n">
         <v>278</v>
       </c>
+      <c r="CM5" t="n">
+        <v>289</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>265</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>560</v>
       </c>
       <c r="C6" t="n">
         <v>570</v>
       </c>
       <c r="D6" t="n">
         <v>557</v>
       </c>
       <c r="E6" t="n">
         <v>570</v>
       </c>
       <c r="F6" t="n">
         <v>566</v>
       </c>
       <c r="G6" t="n">
         <v>553</v>
       </c>
@@ -12047,64 +12293,70 @@
         <v>315</v>
       </c>
       <c r="CE6" t="n">
         <v>317</v>
       </c>
       <c r="CF6" t="n">
         <v>315</v>
       </c>
       <c r="CG6" t="n">
         <v>317</v>
       </c>
       <c r="CH6" t="n">
         <v>319</v>
       </c>
       <c r="CI6" t="n">
         <v>328</v>
       </c>
       <c r="CJ6" t="n">
         <v>320</v>
       </c>
       <c r="CK6" t="n">
         <v>322</v>
       </c>
       <c r="CL6" t="n">
         <v>319</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>324</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>325</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12158,50 +12410,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12611,50 +12865,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -12885,50 +13149,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -13159,50 +13429,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.67</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.64</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -13433,50 +13709,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>544</v>
       </c>
       <c r="C5" t="n">
         <v>562</v>
       </c>
       <c r="D5" t="n">
         <v>535</v>
       </c>
       <c r="E5" t="n">
         <v>548</v>
       </c>
       <c r="F5" t="n">
         <v>571</v>
       </c>
       <c r="G5" t="n">
         <v>532</v>
       </c>
@@ -13707,50 +13989,56 @@
       </c>
       <c r="CE5" t="n">
         <v>464</v>
       </c>
       <c r="CF5" t="n">
         <v>464</v>
       </c>
       <c r="CG5" t="n">
         <v>448</v>
       </c>
       <c r="CH5" t="n">
         <v>478</v>
       </c>
       <c r="CI5" t="n">
         <v>489</v>
       </c>
       <c r="CJ5" t="n">
         <v>478</v>
       </c>
       <c r="CK5" t="n">
         <v>470</v>
       </c>
       <c r="CL5" t="n">
         <v>460</v>
       </c>
+      <c r="CM5" t="n">
+        <v>502</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>475</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>534</v>
       </c>
       <c r="C6" t="n">
         <v>537</v>
       </c>
       <c r="D6" t="n">
         <v>532</v>
       </c>
       <c r="E6" t="n">
         <v>538</v>
       </c>
       <c r="F6" t="n">
         <v>547</v>
       </c>
       <c r="G6" t="n">
         <v>532</v>
       </c>
@@ -13980,64 +14268,70 @@
         <v>450</v>
       </c>
       <c r="CE6" t="n">
         <v>453</v>
       </c>
       <c r="CF6" t="n">
         <v>448</v>
       </c>
       <c r="CG6" t="n">
         <v>452</v>
       </c>
       <c r="CH6" t="n">
         <v>456</v>
       </c>
       <c r="CI6" t="n">
         <v>466</v>
       </c>
       <c r="CJ6" t="n">
         <v>458</v>
       </c>
       <c r="CK6" t="n">
         <v>460</v>
       </c>
       <c r="CL6" t="n">
         <v>457</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>465</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14091,50 +14385,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14544,50 +14840,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -14818,50 +15124,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.67</v>
       </c>
@@ -15092,50 +15404,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.68</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.75</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -15366,50 +15684,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>108</v>
       </c>
       <c r="C5" t="n">
         <v>105</v>
       </c>
       <c r="D5" t="n">
         <v>106</v>
       </c>
       <c r="E5" t="n">
         <v>109</v>
       </c>
       <c r="F5" t="n">
         <v>100</v>
       </c>
       <c r="G5" t="n">
         <v>109</v>
       </c>
@@ -15640,50 +15964,56 @@
       </c>
       <c r="CE5" t="n">
         <v>170</v>
       </c>
       <c r="CF5" t="n">
         <v>159</v>
       </c>
       <c r="CG5" t="n">
         <v>182</v>
       </c>
       <c r="CH5" t="n">
         <v>168</v>
       </c>
       <c r="CI5" t="n">
         <v>178</v>
       </c>
       <c r="CJ5" t="n">
         <v>161</v>
       </c>
       <c r="CK5" t="n">
         <v>160</v>
       </c>
       <c r="CL5" t="n">
         <v>170</v>
       </c>
+      <c r="CM5" t="n">
+        <v>159</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>168</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>101</v>
       </c>
       <c r="C6" t="n">
         <v>99</v>
       </c>
       <c r="D6" t="n">
         <v>95</v>
       </c>
       <c r="E6" t="n">
         <v>97</v>
       </c>
       <c r="F6" t="n">
         <v>97</v>
       </c>
       <c r="G6" t="n">
         <v>100</v>
       </c>
@@ -15912,65 +16242,71 @@
       <c r="CD6" t="n">
         <v>161</v>
       </c>
       <c r="CE6" t="n">
         <v>162</v>
       </c>
       <c r="CF6" t="n">
         <v>162</v>
       </c>
       <c r="CG6" t="n">
         <v>162</v>
       </c>
       <c r="CH6" t="n">
         <v>163</v>
       </c>
       <c r="CI6" t="n">
         <v>167</v>
       </c>
       <c r="CJ6" t="n">
         <v>163</v>
       </c>
       <c r="CK6" t="n">
         <v>165</v>
       </c>
       <c r="CL6" t="n">
+        <v>164</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>164</v>
+      </c>
+      <c r="CN6" t="n">
         <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16024,50 +16360,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16477,50 +16815,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -16751,50 +17099,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.65</v>
       </c>
@@ -17025,50 +17379,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.7</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -17299,50 +17659,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>717</v>
       </c>
       <c r="C5" t="n">
         <v>778</v>
       </c>
       <c r="D5" t="n">
         <v>754</v>
       </c>
       <c r="E5" t="n">
         <v>765</v>
       </c>
       <c r="F5" t="n">
         <v>742</v>
       </c>
       <c r="G5" t="n">
         <v>729</v>
       </c>
@@ -17573,50 +17939,56 @@
       </c>
       <c r="CE5" t="n">
         <v>656</v>
       </c>
       <c r="CF5" t="n">
         <v>652</v>
       </c>
       <c r="CG5" t="n">
         <v>640</v>
       </c>
       <c r="CH5" t="n">
         <v>655</v>
       </c>
       <c r="CI5" t="n">
         <v>708</v>
       </c>
       <c r="CJ5" t="n">
         <v>639</v>
       </c>
       <c r="CK5" t="n">
         <v>662</v>
       </c>
       <c r="CL5" t="n">
         <v>644</v>
       </c>
+      <c r="CM5" t="n">
+        <v>656</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>648</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>645</v>
       </c>
       <c r="C6" t="n">
         <v>659</v>
       </c>
       <c r="D6" t="n">
         <v>644</v>
       </c>
       <c r="E6" t="n">
         <v>650</v>
       </c>
       <c r="F6" t="n">
         <v>652</v>
       </c>
       <c r="G6" t="n">
         <v>642</v>
       </c>
@@ -17846,64 +18218,70 @@
         <v>650</v>
       </c>
       <c r="CE6" t="n">
         <v>654</v>
       </c>
       <c r="CF6" t="n">
         <v>647</v>
       </c>
       <c r="CG6" t="n">
         <v>651</v>
       </c>
       <c r="CH6" t="n">
         <v>657</v>
       </c>
       <c r="CI6" t="n">
         <v>673</v>
       </c>
       <c r="CJ6" t="n">
         <v>659</v>
       </c>
       <c r="CK6" t="n">
         <v>664</v>
       </c>
       <c r="CL6" t="n">
         <v>654</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>660</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>661</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17957,50 +18335,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18410,50 +18790,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -18684,50 +19074,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.71</v>
       </c>
@@ -18958,50 +19354,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.8</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.78</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.79</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -19232,50 +19634,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>714</v>
       </c>
       <c r="C5" t="n">
         <v>680</v>
       </c>
       <c r="D5" t="n">
         <v>663</v>
       </c>
       <c r="E5" t="n">
         <v>668</v>
       </c>
       <c r="F5" t="n">
         <v>699</v>
       </c>
       <c r="G5" t="n">
         <v>707</v>
       </c>
@@ -19506,50 +19914,56 @@
       </c>
       <c r="CE5" t="n">
         <v>649</v>
       </c>
       <c r="CF5" t="n">
         <v>659</v>
       </c>
       <c r="CG5" t="n">
         <v>648</v>
       </c>
       <c r="CH5" t="n">
         <v>634</v>
       </c>
       <c r="CI5" t="n">
         <v>650</v>
       </c>
       <c r="CJ5" t="n">
         <v>638</v>
       </c>
       <c r="CK5" t="n">
         <v>650</v>
       </c>
       <c r="CL5" t="n">
         <v>595</v>
       </c>
+      <c r="CM5" t="n">
+        <v>609</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>628</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>690</v>
       </c>
       <c r="C6" t="n">
         <v>705</v>
       </c>
       <c r="D6" t="n">
         <v>690</v>
       </c>
       <c r="E6" t="n">
         <v>696</v>
       </c>
       <c r="F6" t="n">
         <v>698</v>
       </c>
       <c r="G6" t="n">
         <v>687</v>
       </c>
@@ -19779,64 +20193,70 @@
         <v>694</v>
       </c>
       <c r="CE6" t="n">
         <v>698</v>
       </c>
       <c r="CF6" t="n">
         <v>691</v>
       </c>
       <c r="CG6" t="n">
         <v>695</v>
       </c>
       <c r="CH6" t="n">
         <v>701</v>
       </c>
       <c r="CI6" t="n">
         <v>719</v>
       </c>
       <c r="CJ6" t="n">
         <v>704</v>
       </c>
       <c r="CK6" t="n">
         <v>709</v>
       </c>
       <c r="CL6" t="n">
         <v>699</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>704</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>706</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19890,50 +20310,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20343,50 +20765,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -20617,50 +21049,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -20891,50 +21329,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -21165,50 +21609,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>214</v>
       </c>
       <c r="C5" t="n">
         <v>228</v>
       </c>
       <c r="D5" t="n">
         <v>227</v>
       </c>
       <c r="E5" t="n">
         <v>223</v>
       </c>
       <c r="F5" t="n">
         <v>222</v>
       </c>
       <c r="G5" t="n">
         <v>212</v>
       </c>
@@ -21439,50 +21889,56 @@
       </c>
       <c r="CE5" t="n">
         <v>423</v>
       </c>
       <c r="CF5" t="n">
         <v>386</v>
       </c>
       <c r="CG5" t="n">
         <v>421</v>
       </c>
       <c r="CH5" t="n">
         <v>436</v>
       </c>
       <c r="CI5" t="n">
         <v>414</v>
       </c>
       <c r="CJ5" t="n">
         <v>451</v>
       </c>
       <c r="CK5" t="n">
         <v>433</v>
       </c>
       <c r="CL5" t="n">
         <v>487</v>
       </c>
+      <c r="CM5" t="n">
+        <v>458</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>448</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>304</v>
       </c>
       <c r="C6" t="n">
         <v>309</v>
       </c>
       <c r="D6" t="n">
         <v>303</v>
       </c>
       <c r="E6" t="n">
         <v>302</v>
       </c>
       <c r="F6" t="n">
         <v>302</v>
       </c>
       <c r="G6" t="n">
         <v>311</v>
       </c>
@@ -21712,64 +22168,70 @@
         <v>385</v>
       </c>
       <c r="CE6" t="n">
         <v>388</v>
       </c>
       <c r="CF6" t="n">
         <v>381</v>
       </c>
       <c r="CG6" t="n">
         <v>380</v>
       </c>
       <c r="CH6" t="n">
         <v>384</v>
       </c>
       <c r="CI6" t="n">
         <v>396</v>
       </c>
       <c r="CJ6" t="n">
         <v>385</v>
       </c>
       <c r="CK6" t="n">
         <v>390</v>
       </c>
       <c r="CL6" t="n">
         <v>390</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>381</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>379</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21823,50 +22285,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22276,50 +22740,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -22550,50 +23024,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -22824,50 +23304,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -23098,50 +23584,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>142</v>
       </c>
       <c r="C5" t="n">
         <v>156</v>
       </c>
       <c r="D5" t="n">
         <v>146</v>
       </c>
       <c r="E5" t="n">
         <v>157</v>
       </c>
       <c r="F5" t="n">
         <v>142</v>
       </c>
       <c r="G5" t="n">
         <v>138</v>
       </c>
@@ -23372,50 +23864,56 @@
       </c>
       <c r="CE5" t="n">
         <v>114</v>
       </c>
       <c r="CF5" t="n">
         <v>106</v>
       </c>
       <c r="CG5" t="n">
         <v>125</v>
       </c>
       <c r="CH5" t="n">
         <v>149</v>
       </c>
       <c r="CI5" t="n">
         <v>111</v>
       </c>
       <c r="CJ5" t="n">
         <v>141</v>
       </c>
       <c r="CK5" t="n">
         <v>131</v>
       </c>
       <c r="CL5" t="n">
         <v>173</v>
       </c>
+      <c r="CM5" t="n">
+        <v>161</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>163</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>184</v>
       </c>
       <c r="C6" t="n">
         <v>188</v>
       </c>
       <c r="D6" t="n">
         <v>184</v>
       </c>
       <c r="E6" t="n">
         <v>186</v>
       </c>
       <c r="F6" t="n">
         <v>186</v>
       </c>
       <c r="G6" t="n">
         <v>183</v>
       </c>
@@ -23645,64 +24143,70 @@
         <v>191</v>
       </c>
       <c r="CE6" t="n">
         <v>192</v>
       </c>
       <c r="CF6" t="n">
         <v>190</v>
       </c>
       <c r="CG6" t="n">
         <v>191</v>
       </c>
       <c r="CH6" t="n">
         <v>193</v>
       </c>
       <c r="CI6" t="n">
         <v>198</v>
       </c>
       <c r="CJ6" t="n">
         <v>194</v>
       </c>
       <c r="CK6" t="n">
         <v>195</v>
       </c>
       <c r="CL6" t="n">
         <v>192</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>194</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>194</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -23756,50 +24260,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -24209,50 +24715,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -24483,50 +24999,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -24757,50 +25279,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.52</v>
       </c>
@@ -25031,50 +25559,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>30</v>
       </c>
       <c r="C5" t="n">
         <v>26</v>
       </c>
       <c r="D5" t="n">
         <v>30</v>
       </c>
       <c r="E5" t="n">
         <v>33</v>
       </c>
       <c r="F5" t="n">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>20</v>
       </c>
@@ -25305,50 +25839,56 @@
       </c>
       <c r="CE5" t="n">
         <v>34</v>
       </c>
       <c r="CF5" t="n">
         <v>47</v>
       </c>
       <c r="CG5" t="n">
         <v>46</v>
       </c>
       <c r="CH5" t="n">
         <v>46</v>
       </c>
       <c r="CI5" t="n">
         <v>43</v>
       </c>
       <c r="CJ5" t="n">
         <v>49</v>
       </c>
       <c r="CK5" t="n">
         <v>46</v>
       </c>
       <c r="CL5" t="n">
         <v>38</v>
       </c>
+      <c r="CM5" t="n">
+        <v>55</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>59</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>36</v>
       </c>
       <c r="C6" t="n">
         <v>39</v>
       </c>
       <c r="D6" t="n">
         <v>37</v>
       </c>
       <c r="E6" t="n">
         <v>41</v>
       </c>
       <c r="F6" t="n">
         <v>41</v>
       </c>
       <c r="G6" t="n">
         <v>27</v>
       </c>
@@ -25578,64 +26118,70 @@
         <v>24</v>
       </c>
       <c r="CE6" t="n">
         <v>22</v>
       </c>
       <c r="CF6" t="n">
         <v>26</v>
       </c>
       <c r="CG6" t="n">
         <v>29</v>
       </c>
       <c r="CH6" t="n">
         <v>29</v>
       </c>
       <c r="CI6" t="n">
         <v>27</v>
       </c>
       <c r="CJ6" t="n">
         <v>29</v>
       </c>
       <c r="CK6" t="n">
         <v>27</v>
       </c>
       <c r="CL6" t="n">
         <v>21</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>33</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -25689,50 +26235,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -26142,50 +26690,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -26416,50 +26974,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.67</v>
       </c>
@@ -26690,50 +27254,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.71</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.71</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -26964,50 +27534,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1019</v>
       </c>
       <c r="C5" t="n">
         <v>1009</v>
       </c>
       <c r="D5" t="n">
         <v>1004</v>
       </c>
       <c r="E5" t="n">
         <v>1026</v>
       </c>
       <c r="F5" t="n">
         <v>1013</v>
       </c>
       <c r="G5" t="n">
         <v>1003</v>
       </c>
@@ -27238,50 +27814,56 @@
       </c>
       <c r="CE5" t="n">
         <v>1062</v>
       </c>
       <c r="CF5" t="n">
         <v>1071</v>
       </c>
       <c r="CG5" t="n">
         <v>1059</v>
       </c>
       <c r="CH5" t="n">
         <v>1048</v>
       </c>
       <c r="CI5" t="n">
         <v>1095</v>
       </c>
       <c r="CJ5" t="n">
         <v>1022</v>
       </c>
       <c r="CK5" t="n">
         <v>1065</v>
       </c>
       <c r="CL5" t="n">
         <v>1054</v>
       </c>
+      <c r="CM5" t="n">
+        <v>1029</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>1057</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>955</v>
       </c>
       <c r="C6" t="n">
         <v>976</v>
       </c>
       <c r="D6" t="n">
         <v>954</v>
       </c>
       <c r="E6" t="n">
         <v>963</v>
       </c>
       <c r="F6" t="n">
         <v>965</v>
       </c>
       <c r="G6" t="n">
         <v>951</v>
       </c>
@@ -27511,64 +28093,70 @@
         <v>999</v>
       </c>
       <c r="CE6" t="n">
         <v>1004</v>
       </c>
       <c r="CF6" t="n">
         <v>994</v>
       </c>
       <c r="CG6" t="n">
         <v>1000</v>
       </c>
       <c r="CH6" t="n">
         <v>1009</v>
       </c>
       <c r="CI6" t="n">
         <v>1035</v>
       </c>
       <c r="CJ6" t="n">
         <v>1013</v>
       </c>
       <c r="CK6" t="n">
         <v>1021</v>
       </c>
       <c r="CL6" t="n">
         <v>1005</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>1013</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>1016</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -27622,50 +28210,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -28075,50 +28665,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -28349,50 +28949,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -28623,50 +29229,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.7</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.67</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -28897,50 +29509,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>656</v>
       </c>
       <c r="C5" t="n">
         <v>703</v>
       </c>
       <c r="D5" t="n">
         <v>670</v>
       </c>
       <c r="E5" t="n">
         <v>663</v>
       </c>
       <c r="F5" t="n">
         <v>680</v>
       </c>
       <c r="G5" t="n">
         <v>665</v>
       </c>
@@ -29171,50 +29789,56 @@
       </c>
       <c r="CE5" t="n">
         <v>700</v>
       </c>
       <c r="CF5" t="n">
         <v>673</v>
       </c>
       <c r="CG5" t="n">
         <v>696</v>
       </c>
       <c r="CH5" t="n">
         <v>723</v>
       </c>
       <c r="CI5" t="n">
         <v>720</v>
       </c>
       <c r="CJ5" t="n">
         <v>755</v>
       </c>
       <c r="CK5" t="n">
         <v>726</v>
       </c>
       <c r="CL5" t="n">
         <v>710</v>
       </c>
+      <c r="CM5" t="n">
+        <v>749</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>726</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>720</v>
       </c>
       <c r="C6" t="n">
         <v>736</v>
       </c>
       <c r="D6" t="n">
         <v>720</v>
       </c>
       <c r="E6" t="n">
         <v>726</v>
       </c>
       <c r="F6" t="n">
         <v>728</v>
       </c>
       <c r="G6" t="n">
         <v>717</v>
       </c>
@@ -29444,64 +30068,70 @@
         <v>753</v>
       </c>
       <c r="CE6" t="n">
         <v>758</v>
       </c>
       <c r="CF6" t="n">
         <v>750</v>
       </c>
       <c r="CG6" t="n">
         <v>755</v>
       </c>
       <c r="CH6" t="n">
         <v>762</v>
       </c>
       <c r="CI6" t="n">
         <v>780</v>
       </c>
       <c r="CJ6" t="n">
         <v>764</v>
       </c>
       <c r="CK6" t="n">
         <v>770</v>
       </c>
       <c r="CL6" t="n">
         <v>759</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>765</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>767</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -29555,50 +30185,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -30008,50 +30640,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -30282,50 +30924,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -30556,50 +31204,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.7</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -30830,50 +31484,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>686</v>
       </c>
       <c r="C5" t="n">
         <v>697</v>
       </c>
       <c r="D5" t="n">
         <v>668</v>
       </c>
       <c r="E5" t="n">
         <v>695</v>
       </c>
       <c r="F5" t="n">
         <v>712</v>
       </c>
       <c r="G5" t="n">
         <v>660</v>
       </c>
@@ -31104,50 +31764,56 @@
       </c>
       <c r="CE5" t="n">
         <v>738</v>
       </c>
       <c r="CF5" t="n">
         <v>722</v>
       </c>
       <c r="CG5" t="n">
         <v>724</v>
       </c>
       <c r="CH5" t="n">
         <v>721</v>
       </c>
       <c r="CI5" t="n">
         <v>719</v>
       </c>
       <c r="CJ5" t="n">
         <v>745</v>
       </c>
       <c r="CK5" t="n">
         <v>739</v>
       </c>
       <c r="CL5" t="n">
         <v>691</v>
       </c>
+      <c r="CM5" t="n">
+        <v>703</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>698</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>705</v>
       </c>
       <c r="C6" t="n">
         <v>721</v>
       </c>
       <c r="D6" t="n">
         <v>705</v>
       </c>
       <c r="E6" t="n">
         <v>711</v>
       </c>
       <c r="F6" t="n">
         <v>713</v>
       </c>
       <c r="G6" t="n">
         <v>702</v>
       </c>
@@ -31377,64 +32043,70 @@
         <v>731</v>
       </c>
       <c r="CE6" t="n">
         <v>735</v>
       </c>
       <c r="CF6" t="n">
         <v>727</v>
       </c>
       <c r="CG6" t="n">
         <v>732</v>
       </c>
       <c r="CH6" t="n">
         <v>739</v>
       </c>
       <c r="CI6" t="n">
         <v>757</v>
       </c>
       <c r="CJ6" t="n">
         <v>741</v>
       </c>
       <c r="CK6" t="n">
         <v>747</v>
       </c>
       <c r="CL6" t="n">
         <v>736</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>741</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>744</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -31488,50 +32160,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -31941,50 +32615,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -32215,50 +32899,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.72</v>
       </c>
@@ -32489,50 +33179,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.72</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.77</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.73</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -32763,50 +33459,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>413</v>
       </c>
       <c r="C5" t="n">
         <v>416</v>
       </c>
       <c r="D5" t="n">
         <v>414</v>
       </c>
       <c r="E5" t="n">
         <v>409</v>
       </c>
       <c r="F5" t="n">
         <v>404</v>
       </c>
       <c r="G5" t="n">
         <v>431</v>
       </c>
@@ -33037,50 +33739,56 @@
       </c>
       <c r="CE5" t="n">
         <v>414</v>
       </c>
       <c r="CF5" t="n">
         <v>411</v>
       </c>
       <c r="CG5" t="n">
         <v>421</v>
       </c>
       <c r="CH5" t="n">
         <v>435</v>
       </c>
       <c r="CI5" t="n">
         <v>464</v>
       </c>
       <c r="CJ5" t="n">
         <v>423</v>
       </c>
       <c r="CK5" t="n">
         <v>423</v>
       </c>
       <c r="CL5" t="n">
         <v>421</v>
       </c>
+      <c r="CM5" t="n">
+        <v>429</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>429</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>399</v>
       </c>
       <c r="C6" t="n">
         <v>407</v>
       </c>
       <c r="D6" t="n">
         <v>398</v>
       </c>
       <c r="E6" t="n">
         <v>402</v>
       </c>
       <c r="F6" t="n">
         <v>403</v>
       </c>
       <c r="G6" t="n">
         <v>397</v>
       </c>
@@ -33310,64 +34018,70 @@
         <v>422</v>
       </c>
       <c r="CE6" t="n">
         <v>425</v>
       </c>
       <c r="CF6" t="n">
         <v>420</v>
       </c>
       <c r="CG6" t="n">
         <v>423</v>
       </c>
       <c r="CH6" t="n">
         <v>427</v>
       </c>
       <c r="CI6" t="n">
         <v>437</v>
       </c>
       <c r="CJ6" t="n">
         <v>428</v>
       </c>
       <c r="CK6" t="n">
         <v>432</v>
       </c>
       <c r="CL6" t="n">
         <v>425</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>428</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>430</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -33421,50 +34135,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -33874,50 +34590,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -34148,50 +34874,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.75</v>
       </c>
@@ -34422,50 +35154,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.79</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.78</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.77</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -34696,50 +35434,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>434</v>
       </c>
       <c r="C5" t="n">
         <v>443</v>
       </c>
       <c r="D5" t="n">
         <v>446</v>
       </c>
       <c r="E5" t="n">
         <v>428</v>
       </c>
       <c r="F5" t="n">
         <v>435</v>
       </c>
       <c r="G5" t="n">
         <v>439</v>
       </c>
@@ -34970,50 +35714,56 @@
       </c>
       <c r="CE5" t="n">
         <v>496</v>
       </c>
       <c r="CF5" t="n">
         <v>505</v>
       </c>
       <c r="CG5" t="n">
         <v>485</v>
       </c>
       <c r="CH5" t="n">
         <v>466</v>
       </c>
       <c r="CI5" t="n">
         <v>521</v>
       </c>
       <c r="CJ5" t="n">
         <v>468</v>
       </c>
       <c r="CK5" t="n">
         <v>498</v>
       </c>
       <c r="CL5" t="n">
         <v>479</v>
       </c>
+      <c r="CM5" t="n">
+        <v>485</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>493</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>387</v>
       </c>
       <c r="C6" t="n">
         <v>395</v>
       </c>
       <c r="D6" t="n">
         <v>387</v>
       </c>
       <c r="E6" t="n">
         <v>390</v>
       </c>
       <c r="F6" t="n">
         <v>391</v>
       </c>
       <c r="G6" t="n">
         <v>385</v>
       </c>
@@ -35243,64 +35993,70 @@
         <v>408</v>
       </c>
       <c r="CE6" t="n">
         <v>411</v>
       </c>
       <c r="CF6" t="n">
         <v>406</v>
       </c>
       <c r="CG6" t="n">
         <v>409</v>
       </c>
       <c r="CH6" t="n">
         <v>413</v>
       </c>
       <c r="CI6" t="n">
         <v>423</v>
       </c>
       <c r="CJ6" t="n">
         <v>414</v>
       </c>
       <c r="CK6" t="n">
         <v>417</v>
       </c>
       <c r="CL6" t="n">
         <v>411</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>414</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>415</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -35354,50 +36110,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -35807,50 +36565,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -36081,50 +36849,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -36355,50 +37129,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.65</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.63</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -36629,50 +37409,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>733</v>
       </c>
       <c r="C5" t="n">
         <v>765</v>
       </c>
       <c r="D5" t="n">
         <v>719</v>
       </c>
       <c r="E5" t="n">
         <v>736</v>
       </c>
       <c r="F5" t="n">
         <v>745</v>
       </c>
       <c r="G5" t="n">
         <v>744</v>
       </c>
@@ -36903,50 +37689,56 @@
       </c>
       <c r="CE5" t="n">
         <v>820</v>
       </c>
       <c r="CF5" t="n">
         <v>795</v>
       </c>
       <c r="CG5" t="n">
         <v>804</v>
       </c>
       <c r="CH5" t="n">
         <v>808</v>
       </c>
       <c r="CI5" t="n">
         <v>817</v>
       </c>
       <c r="CJ5" t="n">
         <v>826</v>
       </c>
       <c r="CK5" t="n">
         <v>815</v>
       </c>
       <c r="CL5" t="n">
         <v>789</v>
       </c>
+      <c r="CM5" t="n">
+        <v>785</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>784</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>811</v>
       </c>
       <c r="C6" t="n">
         <v>829</v>
       </c>
       <c r="D6" t="n">
         <v>810</v>
       </c>
       <c r="E6" t="n">
         <v>817</v>
       </c>
       <c r="F6" t="n">
         <v>819</v>
       </c>
       <c r="G6" t="n">
         <v>807</v>
       </c>
@@ -37176,64 +37968,70 @@
         <v>851</v>
       </c>
       <c r="CE6" t="n">
         <v>856</v>
       </c>
       <c r="CF6" t="n">
         <v>848</v>
       </c>
       <c r="CG6" t="n">
         <v>853</v>
       </c>
       <c r="CH6" t="n">
         <v>861</v>
       </c>
       <c r="CI6" t="n">
         <v>882</v>
       </c>
       <c r="CJ6" t="n">
         <v>864</v>
       </c>
       <c r="CK6" t="n">
         <v>870</v>
       </c>
       <c r="CL6" t="n">
         <v>857</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>864</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>867</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -37287,50 +38085,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -37740,50 +38540,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -38014,50 +38824,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.68</v>
       </c>
@@ -38288,50 +39104,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.77</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.76</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -38562,50 +39384,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>942</v>
       </c>
       <c r="C5" t="n">
         <v>947</v>
       </c>
       <c r="D5" t="n">
         <v>955</v>
       </c>
       <c r="E5" t="n">
         <v>953</v>
       </c>
       <c r="F5" t="n">
         <v>948</v>
       </c>
       <c r="G5" t="n">
         <v>924</v>
       </c>
@@ -38836,50 +39664,56 @@
       </c>
       <c r="CE5" t="n">
         <v>942</v>
       </c>
       <c r="CF5" t="n">
         <v>949</v>
       </c>
       <c r="CG5" t="n">
         <v>951</v>
       </c>
       <c r="CH5" t="n">
         <v>963</v>
       </c>
       <c r="CI5" t="n">
         <v>998</v>
       </c>
       <c r="CJ5" t="n">
         <v>951</v>
       </c>
       <c r="CK5" t="n">
         <v>976</v>
       </c>
       <c r="CL5" t="n">
         <v>975</v>
       </c>
+      <c r="CM5" t="n">
+        <v>993</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>999</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>864</v>
       </c>
       <c r="C6" t="n">
         <v>883</v>
       </c>
       <c r="D6" t="n">
         <v>864</v>
       </c>
       <c r="E6" t="n">
         <v>872</v>
       </c>
       <c r="F6" t="n">
         <v>874</v>
       </c>
       <c r="G6" t="n">
         <v>861</v>
       </c>
@@ -39109,64 +39943,70 @@
         <v>901</v>
       </c>
       <c r="CE6" t="n">
         <v>906</v>
       </c>
       <c r="CF6" t="n">
         <v>896</v>
       </c>
       <c r="CG6" t="n">
         <v>902</v>
       </c>
       <c r="CH6" t="n">
         <v>910</v>
       </c>
       <c r="CI6" t="n">
         <v>933</v>
       </c>
       <c r="CJ6" t="n">
         <v>913</v>
       </c>
       <c r="CK6" t="n">
         <v>921</v>
       </c>
       <c r="CL6" t="n">
         <v>907</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>914</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>916</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -39220,50 +40060,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -39673,50 +40515,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -39947,50 +40799,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.59</v>
       </c>
@@ -40221,50 +41079,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -40495,50 +41359,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>159</v>
       </c>
       <c r="C5" t="n">
         <v>186</v>
       </c>
       <c r="D5" t="n">
         <v>180</v>
       </c>
       <c r="E5" t="n">
         <v>189</v>
       </c>
       <c r="F5" t="n">
         <v>200</v>
       </c>
       <c r="G5" t="n">
         <v>177</v>
       </c>
@@ -40769,50 +41639,56 @@
       </c>
       <c r="CE5" t="n">
         <v>174</v>
       </c>
       <c r="CF5" t="n">
         <v>148</v>
       </c>
       <c r="CG5" t="n">
         <v>165</v>
       </c>
       <c r="CH5" t="n">
         <v>175</v>
       </c>
       <c r="CI5" t="n">
         <v>200</v>
       </c>
       <c r="CJ5" t="n">
         <v>168</v>
       </c>
       <c r="CK5" t="n">
         <v>198</v>
       </c>
       <c r="CL5" t="n">
         <v>172</v>
       </c>
+      <c r="CM5" t="n">
+        <v>183</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>159</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>201</v>
       </c>
       <c r="C6" t="n">
         <v>205</v>
       </c>
       <c r="D6" t="n">
         <v>201</v>
       </c>
       <c r="E6" t="n">
         <v>203</v>
       </c>
       <c r="F6" t="n">
         <v>203</v>
       </c>
       <c r="G6" t="n">
         <v>200</v>
       </c>
@@ -41042,64 +41918,70 @@
         <v>212</v>
       </c>
       <c r="CE6" t="n">
         <v>213</v>
       </c>
       <c r="CF6" t="n">
         <v>211</v>
       </c>
       <c r="CG6" t="n">
         <v>212</v>
       </c>
       <c r="CH6" t="n">
         <v>214</v>
       </c>
       <c r="CI6" t="n">
         <v>220</v>
       </c>
       <c r="CJ6" t="n">
         <v>215</v>
       </c>
       <c r="CK6" t="n">
         <v>217</v>
       </c>
       <c r="CL6" t="n">
         <v>213</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>215</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -41153,50 +42035,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -41606,50 +42490,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -41880,50 +42774,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.68</v>
       </c>
@@ -42154,50 +43054,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.74</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.74</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.77</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -42428,50 +43334,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>580</v>
       </c>
       <c r="C5" t="n">
         <v>587</v>
       </c>
       <c r="D5" t="n">
         <v>573</v>
       </c>
       <c r="E5" t="n">
         <v>577</v>
       </c>
       <c r="F5" t="n">
         <v>566</v>
       </c>
       <c r="G5" t="n">
         <v>566</v>
       </c>
@@ -42702,50 +43614,56 @@
       </c>
       <c r="CE5" t="n">
         <v>668</v>
       </c>
       <c r="CF5" t="n">
         <v>633</v>
       </c>
       <c r="CG5" t="n">
         <v>646</v>
       </c>
       <c r="CH5" t="n">
         <v>655</v>
       </c>
       <c r="CI5" t="n">
         <v>611</v>
       </c>
       <c r="CJ5" t="n">
         <v>636</v>
       </c>
       <c r="CK5" t="n">
         <v>627</v>
       </c>
       <c r="CL5" t="n">
         <v>639</v>
       </c>
+      <c r="CM5" t="n">
+        <v>608</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>638</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>559</v>
       </c>
       <c r="C6" t="n">
         <v>572</v>
       </c>
       <c r="D6" t="n">
         <v>559</v>
       </c>
       <c r="E6" t="n">
         <v>564</v>
       </c>
       <c r="F6" t="n">
         <v>565</v>
       </c>
       <c r="G6" t="n">
         <v>557</v>
       </c>
@@ -42975,46 +43893,52 @@
         <v>601</v>
       </c>
       <c r="CE6" t="n">
         <v>604</v>
       </c>
       <c r="CF6" t="n">
         <v>598</v>
       </c>
       <c r="CG6" t="n">
         <v>602</v>
       </c>
       <c r="CH6" t="n">
         <v>607</v>
       </c>
       <c r="CI6" t="n">
         <v>623</v>
       </c>
       <c r="CJ6" t="n">
         <v>610</v>
       </c>
       <c r="CK6" t="n">
         <v>614</v>
       </c>
       <c r="CL6" t="n">
         <v>605</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>610</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>612</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>