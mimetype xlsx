--- v1 (2026-08-26)
+++ v2 (2026-10-26)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CN6"/>
+  <dimension ref="A1:CP6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -562,50 +562,52 @@
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1025,50 +1027,60 @@
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -1305,50 +1317,56 @@
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.64</v>
       </c>
@@ -1585,50 +1603,56 @@
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.7</v>
       </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -1865,50 +1889,56 @@
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1675</v>
       </c>
       <c r="C5" t="n">
         <v>1712</v>
       </c>
       <c r="D5" t="n">
         <v>1674</v>
       </c>
       <c r="E5" t="n">
         <v>1689</v>
       </c>
       <c r="F5" t="n">
         <v>1693</v>
       </c>
       <c r="G5" t="n">
         <v>1668</v>
       </c>
@@ -2145,50 +2175,56 @@
       </c>
       <c r="CG5" t="n">
         <v>1755</v>
       </c>
       <c r="CH5" t="n">
         <v>1771</v>
       </c>
       <c r="CI5" t="n">
         <v>1815</v>
       </c>
       <c r="CJ5" t="n">
         <v>1777</v>
       </c>
       <c r="CK5" t="n">
         <v>1791</v>
       </c>
       <c r="CL5" t="n">
         <v>1764</v>
       </c>
       <c r="CM5" t="n">
         <v>1778</v>
       </c>
       <c r="CN5" t="n">
         <v>1783</v>
       </c>
+      <c r="CO5" t="n">
+        <v>1782</v>
+      </c>
+      <c r="CP5" t="n">
+        <v>1757</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1675</v>
       </c>
       <c r="C6" t="n">
         <v>1712</v>
       </c>
       <c r="D6" t="n">
         <v>1674</v>
       </c>
       <c r="E6" t="n">
         <v>1689</v>
       </c>
       <c r="F6" t="n">
         <v>1693</v>
       </c>
       <c r="G6" t="n">
         <v>1668</v>
       </c>
@@ -2424,64 +2460,70 @@
         <v>1744</v>
       </c>
       <c r="CG6" t="n">
         <v>1755</v>
       </c>
       <c r="CH6" t="n">
         <v>1771</v>
       </c>
       <c r="CI6" t="n">
         <v>1815</v>
       </c>
       <c r="CJ6" t="n">
         <v>1777</v>
       </c>
       <c r="CK6" t="n">
         <v>1791</v>
       </c>
       <c r="CL6" t="n">
         <v>1764</v>
       </c>
       <c r="CM6" t="n">
         <v>1778</v>
       </c>
       <c r="CN6" t="n">
         <v>1783</v>
+      </c>
+      <c r="CO6" t="n">
+        <v>1782</v>
+      </c>
+      <c r="CP6" t="n">
+        <v>1757</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CN6"/>
+  <dimension ref="A1:CP6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2537,50 +2579,52 @@
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3000,50 +3044,60 @@
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -3280,50 +3334,56 @@
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -3560,50 +3620,56 @@
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.72</v>
       </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.76</v>
+      </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.71</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -3840,50 +3906,56 @@
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>283</v>
       </c>
       <c r="C5" t="n">
         <v>290</v>
       </c>
       <c r="D5" t="n">
         <v>293</v>
       </c>
       <c r="E5" t="n">
         <v>287</v>
       </c>
       <c r="F5" t="n">
         <v>288</v>
       </c>
       <c r="G5" t="n">
         <v>278</v>
       </c>
@@ -4120,50 +4192,56 @@
       </c>
       <c r="CG5" t="n">
         <v>292</v>
       </c>
       <c r="CH5" t="n">
         <v>316</v>
       </c>
       <c r="CI5" t="n">
         <v>303</v>
       </c>
       <c r="CJ5" t="n">
         <v>302</v>
       </c>
       <c r="CK5" t="n">
         <v>284</v>
       </c>
       <c r="CL5" t="n">
         <v>294</v>
       </c>
       <c r="CM5" t="n">
         <v>313</v>
       </c>
       <c r="CN5" t="n">
         <v>298</v>
       </c>
+      <c r="CO5" t="n">
+        <v>299</v>
+      </c>
+      <c r="CP5" t="n">
+        <v>303</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>276</v>
       </c>
       <c r="C6" t="n">
         <v>282</v>
       </c>
       <c r="D6" t="n">
         <v>276</v>
       </c>
       <c r="E6" t="n">
         <v>279</v>
       </c>
       <c r="F6" t="n">
         <v>279</v>
       </c>
       <c r="G6" t="n">
         <v>275</v>
       </c>
@@ -4399,64 +4477,70 @@
         <v>286</v>
       </c>
       <c r="CG6" t="n">
         <v>288</v>
       </c>
       <c r="CH6" t="n">
         <v>290</v>
       </c>
       <c r="CI6" t="n">
         <v>298</v>
       </c>
       <c r="CJ6" t="n">
         <v>291</v>
       </c>
       <c r="CK6" t="n">
         <v>294</v>
       </c>
       <c r="CL6" t="n">
         <v>289</v>
       </c>
       <c r="CM6" t="n">
         <v>292</v>
       </c>
       <c r="CN6" t="n">
         <v>292</v>
+      </c>
+      <c r="CO6" t="n">
+        <v>292</v>
+      </c>
+      <c r="CP6" t="n">
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CN6"/>
+  <dimension ref="A1:CP6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4512,50 +4596,52 @@
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4975,50 +5061,60 @@
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -5255,50 +5351,56 @@
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.66</v>
       </c>
@@ -5535,50 +5637,56 @@
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.68</v>
       </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -5815,50 +5923,56 @@
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>425</v>
       </c>
       <c r="C5" t="n">
         <v>412</v>
       </c>
       <c r="D5" t="n">
         <v>399</v>
       </c>
       <c r="E5" t="n">
         <v>404</v>
       </c>
       <c r="F5" t="n">
         <v>402</v>
       </c>
       <c r="G5" t="n">
         <v>412</v>
       </c>
@@ -6095,50 +6209,56 @@
       </c>
       <c r="CG5" t="n">
         <v>448</v>
       </c>
       <c r="CH5" t="n">
         <v>378</v>
       </c>
       <c r="CI5" t="n">
         <v>424</v>
       </c>
       <c r="CJ5" t="n">
         <v>444</v>
       </c>
       <c r="CK5" t="n">
         <v>439</v>
       </c>
       <c r="CL5" t="n">
         <v>418</v>
       </c>
       <c r="CM5" t="n">
         <v>421</v>
       </c>
       <c r="CN5" t="n">
         <v>439</v>
       </c>
+      <c r="CO5" t="n">
+        <v>445</v>
+      </c>
+      <c r="CP5" t="n">
+        <v>436</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>409</v>
       </c>
       <c r="C6" t="n">
         <v>418</v>
       </c>
       <c r="D6" t="n">
         <v>408</v>
       </c>
       <c r="E6" t="n">
         <v>412</v>
       </c>
       <c r="F6" t="n">
         <v>413</v>
       </c>
       <c r="G6" t="n">
         <v>407</v>
       </c>
@@ -6374,64 +6494,70 @@
         <v>413</v>
       </c>
       <c r="CG6" t="n">
         <v>416</v>
       </c>
       <c r="CH6" t="n">
         <v>420</v>
       </c>
       <c r="CI6" t="n">
         <v>430</v>
       </c>
       <c r="CJ6" t="n">
         <v>421</v>
       </c>
       <c r="CK6" t="n">
         <v>424</v>
       </c>
       <c r="CL6" t="n">
         <v>418</v>
       </c>
       <c r="CM6" t="n">
         <v>421</v>
       </c>
       <c r="CN6" t="n">
         <v>423</v>
+      </c>
+      <c r="CO6" t="n">
+        <v>422</v>
+      </c>
+      <c r="CP6" t="n">
+        <v>416</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CN6"/>
+  <dimension ref="A1:CP6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6487,50 +6613,52 @@
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6950,50 +7078,60 @@
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -7230,50 +7368,56 @@
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -7510,50 +7654,56 @@
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.62</v>
       </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.65</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -7790,50 +7940,56 @@
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>139</v>
       </c>
       <c r="C5" t="n">
         <v>151</v>
       </c>
       <c r="D5" t="n">
         <v>151</v>
       </c>
       <c r="E5" t="n">
         <v>147</v>
       </c>
       <c r="F5" t="n">
         <v>152</v>
       </c>
       <c r="G5" t="n">
         <v>143</v>
       </c>
@@ -8070,50 +8226,56 @@
       </c>
       <c r="CG5" t="n">
         <v>141</v>
       </c>
       <c r="CH5" t="n">
         <v>163</v>
       </c>
       <c r="CI5" t="n">
         <v>180</v>
       </c>
       <c r="CJ5" t="n">
         <v>140</v>
       </c>
       <c r="CK5" t="n">
         <v>147</v>
       </c>
       <c r="CL5" t="n">
         <v>151</v>
       </c>
       <c r="CM5" t="n">
         <v>162</v>
       </c>
       <c r="CN5" t="n">
         <v>157</v>
       </c>
+      <c r="CO5" t="n">
+        <v>152</v>
+      </c>
+      <c r="CP5" t="n">
+        <v>169</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>144</v>
       </c>
       <c r="C6" t="n">
         <v>147</v>
       </c>
       <c r="D6" t="n">
         <v>144</v>
       </c>
       <c r="E6" t="n">
         <v>145</v>
       </c>
       <c r="F6" t="n">
         <v>146</v>
       </c>
       <c r="G6" t="n">
         <v>143</v>
       </c>
@@ -8349,64 +8511,70 @@
         <v>152</v>
       </c>
       <c r="CG6" t="n">
         <v>153</v>
       </c>
       <c r="CH6" t="n">
         <v>154</v>
       </c>
       <c r="CI6" t="n">
         <v>158</v>
       </c>
       <c r="CJ6" t="n">
         <v>155</v>
       </c>
       <c r="CK6" t="n">
         <v>156</v>
       </c>
       <c r="CL6" t="n">
         <v>153</v>
       </c>
       <c r="CM6" t="n">
         <v>155</v>
       </c>
       <c r="CN6" t="n">
         <v>155</v>
+      </c>
+      <c r="CO6" t="n">
+        <v>155</v>
+      </c>
+      <c r="CP6" t="n">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CN6"/>
+  <dimension ref="A1:CP6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8462,50 +8630,52 @@
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8925,50 +9095,60 @@
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -9205,50 +9385,56 @@
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.62</v>
       </c>
@@ -9485,50 +9671,56 @@
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.73</v>
       </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.66</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -9765,50 +9957,56 @@
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>89</v>
       </c>
       <c r="C5" t="n">
         <v>86</v>
       </c>
       <c r="D5" t="n">
         <v>78</v>
       </c>
       <c r="E5" t="n">
         <v>85</v>
       </c>
       <c r="F5" t="n">
         <v>85</v>
       </c>
       <c r="G5" t="n">
         <v>92</v>
       </c>
@@ -10045,50 +10243,56 @@
       </c>
       <c r="CG5" t="n">
         <v>63</v>
       </c>
       <c r="CH5" t="n">
         <v>84</v>
       </c>
       <c r="CI5" t="n">
         <v>97</v>
       </c>
       <c r="CJ5" t="n">
         <v>87</v>
       </c>
       <c r="CK5" t="n">
         <v>96</v>
       </c>
       <c r="CL5" t="n">
         <v>90</v>
       </c>
       <c r="CM5" t="n">
         <v>91</v>
       </c>
       <c r="CN5" t="n">
         <v>92</v>
       </c>
+      <c r="CO5" t="n">
+        <v>93</v>
+      </c>
+      <c r="CP5" t="n">
+        <v>97</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>85</v>
       </c>
       <c r="C6" t="n">
         <v>87</v>
       </c>
       <c r="D6" t="n">
         <v>85</v>
       </c>
       <c r="E6" t="n">
         <v>86</v>
       </c>
       <c r="F6" t="n">
         <v>86</v>
       </c>
       <c r="G6" t="n">
         <v>85</v>
       </c>
@@ -10324,64 +10528,70 @@
         <v>84</v>
       </c>
       <c r="CG6" t="n">
         <v>84</v>
       </c>
       <c r="CH6" t="n">
         <v>85</v>
       </c>
       <c r="CI6" t="n">
         <v>87</v>
       </c>
       <c r="CJ6" t="n">
         <v>85</v>
       </c>
       <c r="CK6" t="n">
         <v>86</v>
       </c>
       <c r="CL6" t="n">
         <v>85</v>
       </c>
       <c r="CM6" t="n">
         <v>85</v>
       </c>
       <c r="CN6" t="n">
         <v>86</v>
+      </c>
+      <c r="CO6" t="n">
+        <v>86</v>
+      </c>
+      <c r="CP6" t="n">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CN6"/>
+  <dimension ref="A1:CP6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10437,50 +10647,52 @@
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10900,50 +11112,60 @@
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -11180,50 +11402,56 @@
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.73</v>
       </c>
@@ -11460,50 +11688,56 @@
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.84</v>
       </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.78</v>
+      </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.82</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -11740,50 +11974,56 @@
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>575</v>
       </c>
       <c r="C5" t="n">
         <v>589</v>
       </c>
       <c r="D5" t="n">
         <v>589</v>
       </c>
       <c r="E5" t="n">
         <v>596</v>
       </c>
       <c r="F5" t="n">
         <v>581</v>
       </c>
       <c r="G5" t="n">
         <v>590</v>
       </c>
@@ -12020,50 +12260,56 @@
       </c>
       <c r="CG5" t="n">
         <v>284</v>
       </c>
       <c r="CH5" t="n">
         <v>277</v>
       </c>
       <c r="CI5" t="n">
         <v>295</v>
       </c>
       <c r="CJ5" t="n">
         <v>265</v>
       </c>
       <c r="CK5" t="n">
         <v>302</v>
       </c>
       <c r="CL5" t="n">
         <v>278</v>
       </c>
       <c r="CM5" t="n">
         <v>289</v>
       </c>
       <c r="CN5" t="n">
         <v>265</v>
       </c>
+      <c r="CO5" t="n">
+        <v>287</v>
+      </c>
+      <c r="CP5" t="n">
+        <v>258</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>560</v>
       </c>
       <c r="C6" t="n">
         <v>570</v>
       </c>
       <c r="D6" t="n">
         <v>557</v>
       </c>
       <c r="E6" t="n">
         <v>570</v>
       </c>
       <c r="F6" t="n">
         <v>566</v>
       </c>
       <c r="G6" t="n">
         <v>553</v>
       </c>
@@ -12299,64 +12545,70 @@
         <v>315</v>
       </c>
       <c r="CG6" t="n">
         <v>317</v>
       </c>
       <c r="CH6" t="n">
         <v>319</v>
       </c>
       <c r="CI6" t="n">
         <v>328</v>
       </c>
       <c r="CJ6" t="n">
         <v>320</v>
       </c>
       <c r="CK6" t="n">
         <v>322</v>
       </c>
       <c r="CL6" t="n">
         <v>319</v>
       </c>
       <c r="CM6" t="n">
         <v>324</v>
       </c>
       <c r="CN6" t="n">
         <v>325</v>
+      </c>
+      <c r="CO6" t="n">
+        <v>328</v>
+      </c>
+      <c r="CP6" t="n">
+        <v>320</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CN6"/>
+  <dimension ref="A1:CP6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12412,50 +12664,52 @@
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12875,50 +13129,60 @@
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -13155,50 +13419,56 @@
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -13435,50 +13705,56 @@
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.64</v>
       </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.64</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -13715,50 +13991,56 @@
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>544</v>
       </c>
       <c r="C5" t="n">
         <v>562</v>
       </c>
       <c r="D5" t="n">
         <v>535</v>
       </c>
       <c r="E5" t="n">
         <v>548</v>
       </c>
       <c r="F5" t="n">
         <v>571</v>
       </c>
       <c r="G5" t="n">
         <v>532</v>
       </c>
@@ -13995,50 +14277,56 @@
       </c>
       <c r="CG5" t="n">
         <v>448</v>
       </c>
       <c r="CH5" t="n">
         <v>478</v>
       </c>
       <c r="CI5" t="n">
         <v>489</v>
       </c>
       <c r="CJ5" t="n">
         <v>478</v>
       </c>
       <c r="CK5" t="n">
         <v>470</v>
       </c>
       <c r="CL5" t="n">
         <v>460</v>
       </c>
       <c r="CM5" t="n">
         <v>502</v>
       </c>
       <c r="CN5" t="n">
         <v>475</v>
       </c>
+      <c r="CO5" t="n">
+        <v>466</v>
+      </c>
+      <c r="CP5" t="n">
+        <v>464</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>534</v>
       </c>
       <c r="C6" t="n">
         <v>537</v>
       </c>
       <c r="D6" t="n">
         <v>532</v>
       </c>
       <c r="E6" t="n">
         <v>538</v>
       </c>
       <c r="F6" t="n">
         <v>547</v>
       </c>
       <c r="G6" t="n">
         <v>532</v>
       </c>
@@ -14274,64 +14562,70 @@
         <v>448</v>
       </c>
       <c r="CG6" t="n">
         <v>452</v>
       </c>
       <c r="CH6" t="n">
         <v>456</v>
       </c>
       <c r="CI6" t="n">
         <v>466</v>
       </c>
       <c r="CJ6" t="n">
         <v>458</v>
       </c>
       <c r="CK6" t="n">
         <v>460</v>
       </c>
       <c r="CL6" t="n">
         <v>457</v>
       </c>
       <c r="CM6" t="n">
         <v>465</v>
       </c>
       <c r="CN6" t="n">
         <v>465</v>
+      </c>
+      <c r="CO6" t="n">
+        <v>466</v>
+      </c>
+      <c r="CP6" t="n">
+        <v>458</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CN6"/>
+  <dimension ref="A1:CP6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14387,50 +14681,52 @@
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14850,50 +15146,60 @@
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -15130,50 +15436,56 @@
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.67</v>
       </c>
@@ -15410,50 +15722,56 @@
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.75</v>
       </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.79</v>
+      </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.72</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -15690,50 +16008,56 @@
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>108</v>
       </c>
       <c r="C5" t="n">
         <v>105</v>
       </c>
       <c r="D5" t="n">
         <v>106</v>
       </c>
       <c r="E5" t="n">
         <v>109</v>
       </c>
       <c r="F5" t="n">
         <v>100</v>
       </c>
       <c r="G5" t="n">
         <v>109</v>
       </c>
@@ -15970,50 +16294,56 @@
       </c>
       <c r="CG5" t="n">
         <v>182</v>
       </c>
       <c r="CH5" t="n">
         <v>168</v>
       </c>
       <c r="CI5" t="n">
         <v>178</v>
       </c>
       <c r="CJ5" t="n">
         <v>161</v>
       </c>
       <c r="CK5" t="n">
         <v>160</v>
       </c>
       <c r="CL5" t="n">
         <v>170</v>
       </c>
       <c r="CM5" t="n">
         <v>159</v>
       </c>
       <c r="CN5" t="n">
         <v>168</v>
       </c>
+      <c r="CO5" t="n">
+        <v>154</v>
+      </c>
+      <c r="CP5" t="n">
+        <v>154</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>101</v>
       </c>
       <c r="C6" t="n">
         <v>99</v>
       </c>
       <c r="D6" t="n">
         <v>95</v>
       </c>
       <c r="E6" t="n">
         <v>97</v>
       </c>
       <c r="F6" t="n">
         <v>97</v>
       </c>
       <c r="G6" t="n">
         <v>100</v>
       </c>
@@ -16248,65 +16578,71 @@
       <c r="CF6" t="n">
         <v>162</v>
       </c>
       <c r="CG6" t="n">
         <v>162</v>
       </c>
       <c r="CH6" t="n">
         <v>163</v>
       </c>
       <c r="CI6" t="n">
         <v>167</v>
       </c>
       <c r="CJ6" t="n">
         <v>163</v>
       </c>
       <c r="CK6" t="n">
         <v>165</v>
       </c>
       <c r="CL6" t="n">
         <v>164</v>
       </c>
       <c r="CM6" t="n">
         <v>164</v>
       </c>
       <c r="CN6" t="n">
+        <v>164</v>
+      </c>
+      <c r="CO6" t="n">
+        <v>165</v>
+      </c>
+      <c r="CP6" t="n">
         <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CN6"/>
+  <dimension ref="A1:CP6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16362,50 +16698,52 @@
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16825,50 +17163,60 @@
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -17105,50 +17453,56 @@
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.65</v>
       </c>
@@ -17385,50 +17739,56 @@
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.7</v>
       </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -17665,50 +18025,56 @@
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>717</v>
       </c>
       <c r="C5" t="n">
         <v>778</v>
       </c>
       <c r="D5" t="n">
         <v>754</v>
       </c>
       <c r="E5" t="n">
         <v>765</v>
       </c>
       <c r="F5" t="n">
         <v>742</v>
       </c>
       <c r="G5" t="n">
         <v>729</v>
       </c>
@@ -17945,50 +18311,56 @@
       </c>
       <c r="CG5" t="n">
         <v>640</v>
       </c>
       <c r="CH5" t="n">
         <v>655</v>
       </c>
       <c r="CI5" t="n">
         <v>708</v>
       </c>
       <c r="CJ5" t="n">
         <v>639</v>
       </c>
       <c r="CK5" t="n">
         <v>662</v>
       </c>
       <c r="CL5" t="n">
         <v>644</v>
       </c>
       <c r="CM5" t="n">
         <v>656</v>
       </c>
       <c r="CN5" t="n">
         <v>648</v>
       </c>
+      <c r="CO5" t="n">
+        <v>651</v>
+      </c>
+      <c r="CP5" t="n">
+        <v>652</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>645</v>
       </c>
       <c r="C6" t="n">
         <v>659</v>
       </c>
       <c r="D6" t="n">
         <v>644</v>
       </c>
       <c r="E6" t="n">
         <v>650</v>
       </c>
       <c r="F6" t="n">
         <v>652</v>
       </c>
       <c r="G6" t="n">
         <v>642</v>
       </c>
@@ -18224,64 +18596,70 @@
         <v>647</v>
       </c>
       <c r="CG6" t="n">
         <v>651</v>
       </c>
       <c r="CH6" t="n">
         <v>657</v>
       </c>
       <c r="CI6" t="n">
         <v>673</v>
       </c>
       <c r="CJ6" t="n">
         <v>659</v>
       </c>
       <c r="CK6" t="n">
         <v>664</v>
       </c>
       <c r="CL6" t="n">
         <v>654</v>
       </c>
       <c r="CM6" t="n">
         <v>660</v>
       </c>
       <c r="CN6" t="n">
         <v>661</v>
+      </c>
+      <c r="CO6" t="n">
+        <v>661</v>
+      </c>
+      <c r="CP6" t="n">
+        <v>652</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CN6"/>
+  <dimension ref="A1:CP6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18337,50 +18715,52 @@
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18800,50 +19180,60 @@
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -19080,50 +19470,56 @@
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.71</v>
       </c>
@@ -19360,50 +19756,56 @@
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.79</v>
       </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.79</v>
+      </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.76</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -19640,50 +20042,56 @@
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>714</v>
       </c>
       <c r="C5" t="n">
         <v>680</v>
       </c>
       <c r="D5" t="n">
         <v>663</v>
       </c>
       <c r="E5" t="n">
         <v>668</v>
       </c>
       <c r="F5" t="n">
         <v>699</v>
       </c>
       <c r="G5" t="n">
         <v>707</v>
       </c>
@@ -19920,50 +20328,56 @@
       </c>
       <c r="CG5" t="n">
         <v>648</v>
       </c>
       <c r="CH5" t="n">
         <v>634</v>
       </c>
       <c r="CI5" t="n">
         <v>650</v>
       </c>
       <c r="CJ5" t="n">
         <v>638</v>
       </c>
       <c r="CK5" t="n">
         <v>650</v>
       </c>
       <c r="CL5" t="n">
         <v>595</v>
       </c>
       <c r="CM5" t="n">
         <v>609</v>
       </c>
       <c r="CN5" t="n">
         <v>628</v>
       </c>
+      <c r="CO5" t="n">
+        <v>634</v>
+      </c>
+      <c r="CP5" t="n">
+        <v>599</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>690</v>
       </c>
       <c r="C6" t="n">
         <v>705</v>
       </c>
       <c r="D6" t="n">
         <v>690</v>
       </c>
       <c r="E6" t="n">
         <v>696</v>
       </c>
       <c r="F6" t="n">
         <v>698</v>
       </c>
       <c r="G6" t="n">
         <v>687</v>
       </c>
@@ -20199,64 +20613,70 @@
         <v>691</v>
       </c>
       <c r="CG6" t="n">
         <v>695</v>
       </c>
       <c r="CH6" t="n">
         <v>701</v>
       </c>
       <c r="CI6" t="n">
         <v>719</v>
       </c>
       <c r="CJ6" t="n">
         <v>704</v>
       </c>
       <c r="CK6" t="n">
         <v>709</v>
       </c>
       <c r="CL6" t="n">
         <v>699</v>
       </c>
       <c r="CM6" t="n">
         <v>704</v>
       </c>
       <c r="CN6" t="n">
         <v>706</v>
+      </c>
+      <c r="CO6" t="n">
+        <v>706</v>
+      </c>
+      <c r="CP6" t="n">
+        <v>696</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CN6"/>
+  <dimension ref="A1:CP6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20312,50 +20732,52 @@
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20775,50 +21197,60 @@
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -21055,50 +21487,56 @@
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -21335,50 +21773,56 @@
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -21615,50 +22059,56 @@
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>214</v>
       </c>
       <c r="C5" t="n">
         <v>228</v>
       </c>
       <c r="D5" t="n">
         <v>227</v>
       </c>
       <c r="E5" t="n">
         <v>223</v>
       </c>
       <c r="F5" t="n">
         <v>222</v>
       </c>
       <c r="G5" t="n">
         <v>212</v>
       </c>
@@ -21895,50 +22345,56 @@
       </c>
       <c r="CG5" t="n">
         <v>421</v>
       </c>
       <c r="CH5" t="n">
         <v>436</v>
       </c>
       <c r="CI5" t="n">
         <v>414</v>
       </c>
       <c r="CJ5" t="n">
         <v>451</v>
       </c>
       <c r="CK5" t="n">
         <v>433</v>
       </c>
       <c r="CL5" t="n">
         <v>487</v>
       </c>
       <c r="CM5" t="n">
         <v>458</v>
       </c>
       <c r="CN5" t="n">
         <v>448</v>
       </c>
+      <c r="CO5" t="n">
+        <v>460</v>
+      </c>
+      <c r="CP5" t="n">
+        <v>465</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>304</v>
       </c>
       <c r="C6" t="n">
         <v>309</v>
       </c>
       <c r="D6" t="n">
         <v>303</v>
       </c>
       <c r="E6" t="n">
         <v>302</v>
       </c>
       <c r="F6" t="n">
         <v>302</v>
       </c>
       <c r="G6" t="n">
         <v>311</v>
       </c>
@@ -22174,64 +22630,70 @@
         <v>381</v>
       </c>
       <c r="CG6" t="n">
         <v>380</v>
       </c>
       <c r="CH6" t="n">
         <v>384</v>
       </c>
       <c r="CI6" t="n">
         <v>396</v>
       </c>
       <c r="CJ6" t="n">
         <v>385</v>
       </c>
       <c r="CK6" t="n">
         <v>390</v>
       </c>
       <c r="CL6" t="n">
         <v>390</v>
       </c>
       <c r="CM6" t="n">
         <v>381</v>
       </c>
       <c r="CN6" t="n">
         <v>379</v>
+      </c>
+      <c r="CO6" t="n">
+        <v>391</v>
+      </c>
+      <c r="CP6" t="n">
+        <v>387</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CN6"/>
+  <dimension ref="A1:CP6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22287,50 +22749,52 @@
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22750,50 +23214,60 @@
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -23030,50 +23504,56 @@
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -23310,50 +23790,56 @@
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -23590,50 +24076,56 @@
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>142</v>
       </c>
       <c r="C5" t="n">
         <v>156</v>
       </c>
       <c r="D5" t="n">
         <v>146</v>
       </c>
       <c r="E5" t="n">
         <v>157</v>
       </c>
       <c r="F5" t="n">
         <v>142</v>
       </c>
       <c r="G5" t="n">
         <v>138</v>
       </c>
@@ -23870,50 +24362,56 @@
       </c>
       <c r="CG5" t="n">
         <v>125</v>
       </c>
       <c r="CH5" t="n">
         <v>149</v>
       </c>
       <c r="CI5" t="n">
         <v>111</v>
       </c>
       <c r="CJ5" t="n">
         <v>141</v>
       </c>
       <c r="CK5" t="n">
         <v>131</v>
       </c>
       <c r="CL5" t="n">
         <v>173</v>
       </c>
       <c r="CM5" t="n">
         <v>161</v>
       </c>
       <c r="CN5" t="n">
         <v>163</v>
       </c>
+      <c r="CO5" t="n">
+        <v>162</v>
+      </c>
+      <c r="CP5" t="n">
+        <v>149</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>184</v>
       </c>
       <c r="C6" t="n">
         <v>188</v>
       </c>
       <c r="D6" t="n">
         <v>184</v>
       </c>
       <c r="E6" t="n">
         <v>186</v>
       </c>
       <c r="F6" t="n">
         <v>186</v>
       </c>
       <c r="G6" t="n">
         <v>183</v>
       </c>
@@ -24149,64 +24647,70 @@
         <v>190</v>
       </c>
       <c r="CG6" t="n">
         <v>191</v>
       </c>
       <c r="CH6" t="n">
         <v>193</v>
       </c>
       <c r="CI6" t="n">
         <v>198</v>
       </c>
       <c r="CJ6" t="n">
         <v>194</v>
       </c>
       <c r="CK6" t="n">
         <v>195</v>
       </c>
       <c r="CL6" t="n">
         <v>192</v>
       </c>
       <c r="CM6" t="n">
         <v>194</v>
       </c>
       <c r="CN6" t="n">
         <v>194</v>
+      </c>
+      <c r="CO6" t="n">
+        <v>194</v>
+      </c>
+      <c r="CP6" t="n">
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CN6"/>
+  <dimension ref="A1:CP6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -24262,50 +24766,52 @@
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -24725,50 +25231,60 @@
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -25005,50 +25521,56 @@
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -25285,50 +25807,56 @@
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.52</v>
       </c>
@@ -25565,50 +26093,56 @@
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>30</v>
       </c>
       <c r="C5" t="n">
         <v>26</v>
       </c>
       <c r="D5" t="n">
         <v>30</v>
       </c>
       <c r="E5" t="n">
         <v>33</v>
       </c>
       <c r="F5" t="n">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>20</v>
       </c>
@@ -25845,50 +26379,56 @@
       </c>
       <c r="CG5" t="n">
         <v>46</v>
       </c>
       <c r="CH5" t="n">
         <v>46</v>
       </c>
       <c r="CI5" t="n">
         <v>43</v>
       </c>
       <c r="CJ5" t="n">
         <v>49</v>
       </c>
       <c r="CK5" t="n">
         <v>46</v>
       </c>
       <c r="CL5" t="n">
         <v>38</v>
       </c>
       <c r="CM5" t="n">
         <v>55</v>
       </c>
       <c r="CN5" t="n">
         <v>59</v>
       </c>
+      <c r="CO5" t="n">
+        <v>37</v>
+      </c>
+      <c r="CP5" t="n">
+        <v>41</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>36</v>
       </c>
       <c r="C6" t="n">
         <v>39</v>
       </c>
       <c r="D6" t="n">
         <v>37</v>
       </c>
       <c r="E6" t="n">
         <v>41</v>
       </c>
       <c r="F6" t="n">
         <v>41</v>
       </c>
       <c r="G6" t="n">
         <v>27</v>
       </c>
@@ -26124,64 +26664,70 @@
         <v>26</v>
       </c>
       <c r="CG6" t="n">
         <v>29</v>
       </c>
       <c r="CH6" t="n">
         <v>29</v>
       </c>
       <c r="CI6" t="n">
         <v>27</v>
       </c>
       <c r="CJ6" t="n">
         <v>29</v>
       </c>
       <c r="CK6" t="n">
         <v>27</v>
       </c>
       <c r="CL6" t="n">
         <v>21</v>
       </c>
       <c r="CM6" t="n">
         <v>33</v>
       </c>
       <c r="CN6" t="n">
         <v>36</v>
+      </c>
+      <c r="CO6" t="n">
+        <v>24</v>
+      </c>
+      <c r="CP6" t="n">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CN6"/>
+  <dimension ref="A1:CP6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -26237,50 +26783,52 @@
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -26700,50 +27248,60 @@
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -26980,50 +27538,56 @@
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.67</v>
       </c>
@@ -27260,50 +27824,56 @@
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.71</v>
       </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.72</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -27540,50 +28110,56 @@
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1019</v>
       </c>
       <c r="C5" t="n">
         <v>1009</v>
       </c>
       <c r="D5" t="n">
         <v>1004</v>
       </c>
       <c r="E5" t="n">
         <v>1026</v>
       </c>
       <c r="F5" t="n">
         <v>1013</v>
       </c>
       <c r="G5" t="n">
         <v>1003</v>
       </c>
@@ -27820,50 +28396,56 @@
       </c>
       <c r="CG5" t="n">
         <v>1059</v>
       </c>
       <c r="CH5" t="n">
         <v>1048</v>
       </c>
       <c r="CI5" t="n">
         <v>1095</v>
       </c>
       <c r="CJ5" t="n">
         <v>1022</v>
       </c>
       <c r="CK5" t="n">
         <v>1065</v>
       </c>
       <c r="CL5" t="n">
         <v>1054</v>
       </c>
       <c r="CM5" t="n">
         <v>1029</v>
       </c>
       <c r="CN5" t="n">
         <v>1057</v>
       </c>
+      <c r="CO5" t="n">
+        <v>1031</v>
+      </c>
+      <c r="CP5" t="n">
+        <v>1053</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>955</v>
       </c>
       <c r="C6" t="n">
         <v>976</v>
       </c>
       <c r="D6" t="n">
         <v>954</v>
       </c>
       <c r="E6" t="n">
         <v>963</v>
       </c>
       <c r="F6" t="n">
         <v>965</v>
       </c>
       <c r="G6" t="n">
         <v>951</v>
       </c>
@@ -28099,64 +28681,70 @@
         <v>994</v>
       </c>
       <c r="CG6" t="n">
         <v>1000</v>
       </c>
       <c r="CH6" t="n">
         <v>1009</v>
       </c>
       <c r="CI6" t="n">
         <v>1035</v>
       </c>
       <c r="CJ6" t="n">
         <v>1013</v>
       </c>
       <c r="CK6" t="n">
         <v>1021</v>
       </c>
       <c r="CL6" t="n">
         <v>1005</v>
       </c>
       <c r="CM6" t="n">
         <v>1013</v>
       </c>
       <c r="CN6" t="n">
         <v>1016</v>
+      </c>
+      <c r="CO6" t="n">
+        <v>1016</v>
+      </c>
+      <c r="CP6" t="n">
+        <v>1001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CN6"/>
+  <dimension ref="A1:CP6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -28212,50 +28800,52 @@
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -28675,50 +29265,60 @@
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -28955,50 +29555,56 @@
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -29235,50 +29841,56 @@
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.67</v>
       </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.66</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -29515,50 +30127,56 @@
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>656</v>
       </c>
       <c r="C5" t="n">
         <v>703</v>
       </c>
       <c r="D5" t="n">
         <v>670</v>
       </c>
       <c r="E5" t="n">
         <v>663</v>
       </c>
       <c r="F5" t="n">
         <v>680</v>
       </c>
       <c r="G5" t="n">
         <v>665</v>
       </c>
@@ -29795,50 +30413,56 @@
       </c>
       <c r="CG5" t="n">
         <v>696</v>
       </c>
       <c r="CH5" t="n">
         <v>723</v>
       </c>
       <c r="CI5" t="n">
         <v>720</v>
       </c>
       <c r="CJ5" t="n">
         <v>755</v>
       </c>
       <c r="CK5" t="n">
         <v>726</v>
       </c>
       <c r="CL5" t="n">
         <v>710</v>
       </c>
       <c r="CM5" t="n">
         <v>749</v>
       </c>
       <c r="CN5" t="n">
         <v>726</v>
       </c>
+      <c r="CO5" t="n">
+        <v>751</v>
+      </c>
+      <c r="CP5" t="n">
+        <v>704</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>720</v>
       </c>
       <c r="C6" t="n">
         <v>736</v>
       </c>
       <c r="D6" t="n">
         <v>720</v>
       </c>
       <c r="E6" t="n">
         <v>726</v>
       </c>
       <c r="F6" t="n">
         <v>728</v>
       </c>
       <c r="G6" t="n">
         <v>717</v>
       </c>
@@ -30074,64 +30698,70 @@
         <v>750</v>
       </c>
       <c r="CG6" t="n">
         <v>755</v>
       </c>
       <c r="CH6" t="n">
         <v>762</v>
       </c>
       <c r="CI6" t="n">
         <v>780</v>
       </c>
       <c r="CJ6" t="n">
         <v>764</v>
       </c>
       <c r="CK6" t="n">
         <v>770</v>
       </c>
       <c r="CL6" t="n">
         <v>759</v>
       </c>
       <c r="CM6" t="n">
         <v>765</v>
       </c>
       <c r="CN6" t="n">
         <v>767</v>
+      </c>
+      <c r="CO6" t="n">
+        <v>766</v>
+      </c>
+      <c r="CP6" t="n">
+        <v>756</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CN6"/>
+  <dimension ref="A1:CP6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -30187,50 +30817,52 @@
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -30650,50 +31282,60 @@
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -30930,50 +31572,56 @@
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -31210,50 +31858,56 @@
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.63</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -31490,50 +32144,56 @@
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>686</v>
       </c>
       <c r="C5" t="n">
         <v>697</v>
       </c>
       <c r="D5" t="n">
         <v>668</v>
       </c>
       <c r="E5" t="n">
         <v>695</v>
       </c>
       <c r="F5" t="n">
         <v>712</v>
       </c>
       <c r="G5" t="n">
         <v>660</v>
       </c>
@@ -31770,50 +32430,56 @@
       </c>
       <c r="CG5" t="n">
         <v>724</v>
       </c>
       <c r="CH5" t="n">
         <v>721</v>
       </c>
       <c r="CI5" t="n">
         <v>719</v>
       </c>
       <c r="CJ5" t="n">
         <v>745</v>
       </c>
       <c r="CK5" t="n">
         <v>739</v>
       </c>
       <c r="CL5" t="n">
         <v>691</v>
       </c>
       <c r="CM5" t="n">
         <v>703</v>
       </c>
       <c r="CN5" t="n">
         <v>698</v>
       </c>
+      <c r="CO5" t="n">
+        <v>702</v>
+      </c>
+      <c r="CP5" t="n">
+        <v>706</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>705</v>
       </c>
       <c r="C6" t="n">
         <v>721</v>
       </c>
       <c r="D6" t="n">
         <v>705</v>
       </c>
       <c r="E6" t="n">
         <v>711</v>
       </c>
       <c r="F6" t="n">
         <v>713</v>
       </c>
       <c r="G6" t="n">
         <v>702</v>
       </c>
@@ -32049,64 +32715,70 @@
         <v>727</v>
       </c>
       <c r="CG6" t="n">
         <v>732</v>
       </c>
       <c r="CH6" t="n">
         <v>739</v>
       </c>
       <c r="CI6" t="n">
         <v>757</v>
       </c>
       <c r="CJ6" t="n">
         <v>741</v>
       </c>
       <c r="CK6" t="n">
         <v>747</v>
       </c>
       <c r="CL6" t="n">
         <v>736</v>
       </c>
       <c r="CM6" t="n">
         <v>741</v>
       </c>
       <c r="CN6" t="n">
         <v>744</v>
+      </c>
+      <c r="CO6" t="n">
+        <v>743</v>
+      </c>
+      <c r="CP6" t="n">
+        <v>733</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CN6"/>
+  <dimension ref="A1:CP6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -32162,50 +32834,52 @@
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -32625,50 +33299,60 @@
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -32905,50 +33589,56 @@
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.72</v>
       </c>
@@ -33185,50 +33875,56 @@
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.73</v>
       </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.72</v>
+      </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.79</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -33465,50 +34161,56 @@
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>413</v>
       </c>
       <c r="C5" t="n">
         <v>416</v>
       </c>
       <c r="D5" t="n">
         <v>414</v>
       </c>
       <c r="E5" t="n">
         <v>409</v>
       </c>
       <c r="F5" t="n">
         <v>404</v>
       </c>
       <c r="G5" t="n">
         <v>431</v>
       </c>
@@ -33745,50 +34447,56 @@
       </c>
       <c r="CG5" t="n">
         <v>421</v>
       </c>
       <c r="CH5" t="n">
         <v>435</v>
       </c>
       <c r="CI5" t="n">
         <v>464</v>
       </c>
       <c r="CJ5" t="n">
         <v>423</v>
       </c>
       <c r="CK5" t="n">
         <v>423</v>
       </c>
       <c r="CL5" t="n">
         <v>421</v>
       </c>
       <c r="CM5" t="n">
         <v>429</v>
       </c>
       <c r="CN5" t="n">
         <v>429</v>
       </c>
+      <c r="CO5" t="n">
+        <v>438</v>
+      </c>
+      <c r="CP5" t="n">
+        <v>410</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>399</v>
       </c>
       <c r="C6" t="n">
         <v>407</v>
       </c>
       <c r="D6" t="n">
         <v>398</v>
       </c>
       <c r="E6" t="n">
         <v>402</v>
       </c>
       <c r="F6" t="n">
         <v>403</v>
       </c>
       <c r="G6" t="n">
         <v>397</v>
       </c>
@@ -34024,64 +34732,70 @@
         <v>420</v>
       </c>
       <c r="CG6" t="n">
         <v>423</v>
       </c>
       <c r="CH6" t="n">
         <v>427</v>
       </c>
       <c r="CI6" t="n">
         <v>437</v>
       </c>
       <c r="CJ6" t="n">
         <v>428</v>
       </c>
       <c r="CK6" t="n">
         <v>432</v>
       </c>
       <c r="CL6" t="n">
         <v>425</v>
       </c>
       <c r="CM6" t="n">
         <v>428</v>
       </c>
       <c r="CN6" t="n">
         <v>430</v>
+      </c>
+      <c r="CO6" t="n">
+        <v>429</v>
+      </c>
+      <c r="CP6" t="n">
+        <v>423</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CN6"/>
+  <dimension ref="A1:CP6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -34137,50 +34851,52 @@
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -34600,50 +35316,60 @@
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -34880,50 +35606,56 @@
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.75</v>
       </c>
@@ -35160,50 +35892,56 @@
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.77</v>
       </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.76</v>
+      </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.76</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -35440,50 +36178,56 @@
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>434</v>
       </c>
       <c r="C5" t="n">
         <v>443</v>
       </c>
       <c r="D5" t="n">
         <v>446</v>
       </c>
       <c r="E5" t="n">
         <v>428</v>
       </c>
       <c r="F5" t="n">
         <v>435</v>
       </c>
       <c r="G5" t="n">
         <v>439</v>
       </c>
@@ -35720,50 +36464,56 @@
       </c>
       <c r="CG5" t="n">
         <v>485</v>
       </c>
       <c r="CH5" t="n">
         <v>466</v>
       </c>
       <c r="CI5" t="n">
         <v>521</v>
       </c>
       <c r="CJ5" t="n">
         <v>468</v>
       </c>
       <c r="CK5" t="n">
         <v>498</v>
       </c>
       <c r="CL5" t="n">
         <v>479</v>
       </c>
       <c r="CM5" t="n">
         <v>485</v>
       </c>
       <c r="CN5" t="n">
         <v>493</v>
       </c>
+      <c r="CO5" t="n">
+        <v>480</v>
+      </c>
+      <c r="CP5" t="n">
+        <v>492</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>387</v>
       </c>
       <c r="C6" t="n">
         <v>395</v>
       </c>
       <c r="D6" t="n">
         <v>387</v>
       </c>
       <c r="E6" t="n">
         <v>390</v>
       </c>
       <c r="F6" t="n">
         <v>391</v>
       </c>
       <c r="G6" t="n">
         <v>385</v>
       </c>
@@ -35999,64 +36749,70 @@
         <v>406</v>
       </c>
       <c r="CG6" t="n">
         <v>409</v>
       </c>
       <c r="CH6" t="n">
         <v>413</v>
       </c>
       <c r="CI6" t="n">
         <v>423</v>
       </c>
       <c r="CJ6" t="n">
         <v>414</v>
       </c>
       <c r="CK6" t="n">
         <v>417</v>
       </c>
       <c r="CL6" t="n">
         <v>411</v>
       </c>
       <c r="CM6" t="n">
         <v>414</v>
       </c>
       <c r="CN6" t="n">
         <v>415</v>
+      </c>
+      <c r="CO6" t="n">
+        <v>415</v>
+      </c>
+      <c r="CP6" t="n">
+        <v>409</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CN6"/>
+  <dimension ref="A1:CP6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -36112,50 +36868,52 @@
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -36575,50 +37333,60 @@
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -36855,50 +37623,56 @@
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -37135,50 +37909,56 @@
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.63</v>
       </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -37415,50 +38195,56 @@
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>733</v>
       </c>
       <c r="C5" t="n">
         <v>765</v>
       </c>
       <c r="D5" t="n">
         <v>719</v>
       </c>
       <c r="E5" t="n">
         <v>736</v>
       </c>
       <c r="F5" t="n">
         <v>745</v>
       </c>
       <c r="G5" t="n">
         <v>744</v>
       </c>
@@ -37695,50 +38481,56 @@
       </c>
       <c r="CG5" t="n">
         <v>804</v>
       </c>
       <c r="CH5" t="n">
         <v>808</v>
       </c>
       <c r="CI5" t="n">
         <v>817</v>
       </c>
       <c r="CJ5" t="n">
         <v>826</v>
       </c>
       <c r="CK5" t="n">
         <v>815</v>
       </c>
       <c r="CL5" t="n">
         <v>789</v>
       </c>
       <c r="CM5" t="n">
         <v>785</v>
       </c>
       <c r="CN5" t="n">
         <v>784</v>
       </c>
+      <c r="CO5" t="n">
+        <v>800</v>
+      </c>
+      <c r="CP5" t="n">
+        <v>780</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>811</v>
       </c>
       <c r="C6" t="n">
         <v>829</v>
       </c>
       <c r="D6" t="n">
         <v>810</v>
       </c>
       <c r="E6" t="n">
         <v>817</v>
       </c>
       <c r="F6" t="n">
         <v>819</v>
       </c>
       <c r="G6" t="n">
         <v>807</v>
       </c>
@@ -37974,64 +38766,70 @@
         <v>848</v>
       </c>
       <c r="CG6" t="n">
         <v>853</v>
       </c>
       <c r="CH6" t="n">
         <v>861</v>
       </c>
       <c r="CI6" t="n">
         <v>882</v>
       </c>
       <c r="CJ6" t="n">
         <v>864</v>
       </c>
       <c r="CK6" t="n">
         <v>870</v>
       </c>
       <c r="CL6" t="n">
         <v>857</v>
       </c>
       <c r="CM6" t="n">
         <v>864</v>
       </c>
       <c r="CN6" t="n">
         <v>867</v>
+      </c>
+      <c r="CO6" t="n">
+        <v>866</v>
+      </c>
+      <c r="CP6" t="n">
+        <v>854</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CN6"/>
+  <dimension ref="A1:CP6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -38087,50 +38885,52 @@
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -38550,50 +39350,60 @@
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -38830,50 +39640,56 @@
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.68</v>
       </c>
@@ -39110,50 +39926,56 @@
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.76</v>
       </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.77</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -39390,50 +40212,56 @@
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>942</v>
       </c>
       <c r="C5" t="n">
         <v>947</v>
       </c>
       <c r="D5" t="n">
         <v>955</v>
       </c>
       <c r="E5" t="n">
         <v>953</v>
       </c>
       <c r="F5" t="n">
         <v>948</v>
       </c>
       <c r="G5" t="n">
         <v>924</v>
       </c>
@@ -39670,50 +40498,56 @@
       </c>
       <c r="CG5" t="n">
         <v>951</v>
       </c>
       <c r="CH5" t="n">
         <v>963</v>
       </c>
       <c r="CI5" t="n">
         <v>998</v>
       </c>
       <c r="CJ5" t="n">
         <v>951</v>
       </c>
       <c r="CK5" t="n">
         <v>976</v>
       </c>
       <c r="CL5" t="n">
         <v>975</v>
       </c>
       <c r="CM5" t="n">
         <v>993</v>
       </c>
       <c r="CN5" t="n">
         <v>999</v>
       </c>
+      <c r="CO5" t="n">
+        <v>982</v>
+      </c>
+      <c r="CP5" t="n">
+        <v>977</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>864</v>
       </c>
       <c r="C6" t="n">
         <v>883</v>
       </c>
       <c r="D6" t="n">
         <v>864</v>
       </c>
       <c r="E6" t="n">
         <v>872</v>
       </c>
       <c r="F6" t="n">
         <v>874</v>
       </c>
       <c r="G6" t="n">
         <v>861</v>
       </c>
@@ -39949,64 +40783,70 @@
         <v>896</v>
       </c>
       <c r="CG6" t="n">
         <v>902</v>
       </c>
       <c r="CH6" t="n">
         <v>910</v>
       </c>
       <c r="CI6" t="n">
         <v>933</v>
       </c>
       <c r="CJ6" t="n">
         <v>913</v>
       </c>
       <c r="CK6" t="n">
         <v>921</v>
       </c>
       <c r="CL6" t="n">
         <v>907</v>
       </c>
       <c r="CM6" t="n">
         <v>914</v>
       </c>
       <c r="CN6" t="n">
         <v>916</v>
+      </c>
+      <c r="CO6" t="n">
+        <v>916</v>
+      </c>
+      <c r="CP6" t="n">
+        <v>903</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CN6"/>
+  <dimension ref="A1:CP6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -40062,50 +40902,52 @@
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -40525,50 +41367,60 @@
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -40805,50 +41657,56 @@
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.59</v>
       </c>
@@ -41085,50 +41943,56 @@
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -41365,50 +42229,56 @@
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>159</v>
       </c>
       <c r="C5" t="n">
         <v>186</v>
       </c>
       <c r="D5" t="n">
         <v>180</v>
       </c>
       <c r="E5" t="n">
         <v>189</v>
       </c>
       <c r="F5" t="n">
         <v>200</v>
       </c>
       <c r="G5" t="n">
         <v>177</v>
       </c>
@@ -41645,50 +42515,56 @@
       </c>
       <c r="CG5" t="n">
         <v>165</v>
       </c>
       <c r="CH5" t="n">
         <v>175</v>
       </c>
       <c r="CI5" t="n">
         <v>200</v>
       </c>
       <c r="CJ5" t="n">
         <v>168</v>
       </c>
       <c r="CK5" t="n">
         <v>198</v>
       </c>
       <c r="CL5" t="n">
         <v>172</v>
       </c>
       <c r="CM5" t="n">
         <v>183</v>
       </c>
       <c r="CN5" t="n">
         <v>159</v>
       </c>
+      <c r="CO5" t="n">
+        <v>169</v>
+      </c>
+      <c r="CP5" t="n">
+        <v>156</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>201</v>
       </c>
       <c r="C6" t="n">
         <v>205</v>
       </c>
       <c r="D6" t="n">
         <v>201</v>
       </c>
       <c r="E6" t="n">
         <v>203</v>
       </c>
       <c r="F6" t="n">
         <v>203</v>
       </c>
       <c r="G6" t="n">
         <v>200</v>
       </c>
@@ -41924,64 +42800,70 @@
         <v>211</v>
       </c>
       <c r="CG6" t="n">
         <v>212</v>
       </c>
       <c r="CH6" t="n">
         <v>214</v>
       </c>
       <c r="CI6" t="n">
         <v>220</v>
       </c>
       <c r="CJ6" t="n">
         <v>215</v>
       </c>
       <c r="CK6" t="n">
         <v>217</v>
       </c>
       <c r="CL6" t="n">
         <v>213</v>
       </c>
       <c r="CM6" t="n">
         <v>215</v>
       </c>
       <c r="CN6" t="n">
         <v>216</v>
+      </c>
+      <c r="CO6" t="n">
+        <v>216</v>
+      </c>
+      <c r="CP6" t="n">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CN6"/>
+  <dimension ref="A1:CP6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -42037,50 +42919,52 @@
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose a large increase in the amount of housing being built in Britain...if it meant building more housing on green field sites?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -42500,50 +43384,60 @@
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -42780,50 +43674,56 @@
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Oppose</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.68</v>
       </c>
@@ -43060,50 +43960,56 @@
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.77</v>
       </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.76</v>
+      </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.74</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -43340,50 +44246,56 @@
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>580</v>
       </c>
       <c r="C5" t="n">
         <v>587</v>
       </c>
       <c r="D5" t="n">
         <v>573</v>
       </c>
       <c r="E5" t="n">
         <v>577</v>
       </c>
       <c r="F5" t="n">
         <v>566</v>
       </c>
       <c r="G5" t="n">
         <v>566</v>
       </c>
@@ -43620,50 +44532,56 @@
       </c>
       <c r="CG5" t="n">
         <v>646</v>
       </c>
       <c r="CH5" t="n">
         <v>655</v>
       </c>
       <c r="CI5" t="n">
         <v>611</v>
       </c>
       <c r="CJ5" t="n">
         <v>636</v>
       </c>
       <c r="CK5" t="n">
         <v>627</v>
       </c>
       <c r="CL5" t="n">
         <v>639</v>
       </c>
       <c r="CM5" t="n">
         <v>608</v>
       </c>
       <c r="CN5" t="n">
         <v>638</v>
       </c>
+      <c r="CO5" t="n">
+        <v>624</v>
+      </c>
+      <c r="CP5" t="n">
+        <v>596</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>559</v>
       </c>
       <c r="C6" t="n">
         <v>572</v>
       </c>
       <c r="D6" t="n">
         <v>559</v>
       </c>
       <c r="E6" t="n">
         <v>564</v>
       </c>
       <c r="F6" t="n">
         <v>565</v>
       </c>
       <c r="G6" t="n">
         <v>557</v>
       </c>
@@ -43899,46 +44817,52 @@
         <v>598</v>
       </c>
       <c r="CG6" t="n">
         <v>602</v>
       </c>
       <c r="CH6" t="n">
         <v>607</v>
       </c>
       <c r="CI6" t="n">
         <v>623</v>
       </c>
       <c r="CJ6" t="n">
         <v>610</v>
       </c>
       <c r="CK6" t="n">
         <v>614</v>
       </c>
       <c r="CL6" t="n">
         <v>605</v>
       </c>
       <c r="CM6" t="n">
         <v>610</v>
       </c>
       <c r="CN6" t="n">
         <v>612</v>
+      </c>
+      <c r="CO6" t="n">
+        <v>611</v>
+      </c>
+      <c r="CP6" t="n">
+        <v>603</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>