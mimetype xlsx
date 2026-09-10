--- v0 (2026-05-24)
+++ v1 (2026-09-10)
@@ -462,74 +462,75 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:Q9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you support or oppose plans to build a new High Speed rail line linking London, Birmingham and Manchester?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -569,50 +570,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -621,50 +627,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -673,50 +682,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither support nor oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -725,50 +737,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -777,50 +792,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -829,50 +847,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -881,50 +902,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1679</v>
       </c>
       <c r="C8" t="n">
         <v>1673</v>
       </c>
       <c r="D8" t="n">
         <v>1673</v>
       </c>
       <c r="E8" t="n">
         <v>1683</v>
       </c>
       <c r="F8" t="n">
         <v>1791</v>
       </c>
       <c r="G8" t="n">
         <v>1750</v>
       </c>
@@ -933,50 +957,53 @@
       </c>
       <c r="I8" t="n">
         <v>1762</v>
       </c>
       <c r="J8" t="n">
         <v>1774</v>
       </c>
       <c r="K8" t="n">
         <v>1754</v>
       </c>
       <c r="L8" t="n">
         <v>1785</v>
       </c>
       <c r="M8" t="n">
         <v>1706</v>
       </c>
       <c r="N8" t="n">
         <v>1689</v>
       </c>
       <c r="O8" t="n">
         <v>1744</v>
       </c>
       <c r="P8" t="n">
         <v>1771</v>
       </c>
+      <c r="Q8" t="n">
+        <v>1788</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>1679</v>
       </c>
       <c r="C9" t="n">
         <v>1673</v>
       </c>
       <c r="D9" t="n">
         <v>1673</v>
       </c>
       <c r="E9" t="n">
         <v>1683</v>
       </c>
       <c r="F9" t="n">
         <v>1791</v>
       </c>
       <c r="G9" t="n">
         <v>1750</v>
       </c>
@@ -984,87 +1011,91 @@
         <v>1810</v>
       </c>
       <c r="I9" t="n">
         <v>1762</v>
       </c>
       <c r="J9" t="n">
         <v>1774</v>
       </c>
       <c r="K9" t="n">
         <v>1754</v>
       </c>
       <c r="L9" t="n">
         <v>1785</v>
       </c>
       <c r="M9" t="n">
         <v>1706</v>
       </c>
       <c r="N9" t="n">
         <v>1689</v>
       </c>
       <c r="O9" t="n">
         <v>1744</v>
       </c>
       <c r="P9" t="n">
         <v>1771</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>1788</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:Q9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you support or oppose plans to build a new High Speed rail line linking London, Birmingham and Manchester?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1104,50 +1135,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -1156,50 +1192,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -1208,50 +1247,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither support nor oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -1260,50 +1302,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -1312,50 +1357,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -1364,50 +1412,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -1416,50 +1467,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>273</v>
       </c>
       <c r="C8" t="n">
         <v>279</v>
       </c>
       <c r="D8" t="n">
         <v>275</v>
       </c>
       <c r="E8" t="n">
         <v>277</v>
       </c>
       <c r="F8" t="n">
         <v>302</v>
       </c>
       <c r="G8" t="n">
         <v>292</v>
       </c>
@@ -1468,50 +1522,53 @@
       </c>
       <c r="I8" t="n">
         <v>291</v>
       </c>
       <c r="J8" t="n">
         <v>302</v>
       </c>
       <c r="K8" t="n">
         <v>293</v>
       </c>
       <c r="L8" t="n">
         <v>302</v>
       </c>
       <c r="M8" t="n">
         <v>291</v>
       </c>
       <c r="N8" t="n">
         <v>281</v>
       </c>
       <c r="O8" t="n">
         <v>290</v>
       </c>
       <c r="P8" t="n">
         <v>293</v>
       </c>
+      <c r="Q8" t="n">
+        <v>312</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>277</v>
       </c>
       <c r="C9" t="n">
         <v>276</v>
       </c>
       <c r="D9" t="n">
         <v>278</v>
       </c>
       <c r="E9" t="n">
         <v>279</v>
       </c>
       <c r="F9" t="n">
         <v>297</v>
       </c>
       <c r="G9" t="n">
         <v>291</v>
       </c>
@@ -1519,87 +1576,91 @@
         <v>301</v>
       </c>
       <c r="I9" t="n">
         <v>292</v>
       </c>
       <c r="J9" t="n">
         <v>294</v>
       </c>
       <c r="K9" t="n">
         <v>291</v>
       </c>
       <c r="L9" t="n">
         <v>296</v>
       </c>
       <c r="M9" t="n">
         <v>280</v>
       </c>
       <c r="N9" t="n">
         <v>277</v>
       </c>
       <c r="O9" t="n">
         <v>286</v>
       </c>
       <c r="P9" t="n">
         <v>290</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>293</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:Q9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you support or oppose plans to build a new High Speed rail line linking London, Birmingham and Manchester?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1639,50 +1700,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -1691,50 +1757,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -1743,50 +1812,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither support nor oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -1795,50 +1867,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -1847,50 +1922,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -1899,50 +1977,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -1951,50 +2032,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>422</v>
       </c>
       <c r="C8" t="n">
         <v>418</v>
       </c>
       <c r="D8" t="n">
         <v>397</v>
       </c>
       <c r="E8" t="n">
         <v>409</v>
       </c>
       <c r="F8" t="n">
         <v>429</v>
       </c>
       <c r="G8" t="n">
         <v>431</v>
       </c>
@@ -2003,50 +2087,53 @@
       </c>
       <c r="I8" t="n">
         <v>434</v>
       </c>
       <c r="J8" t="n">
         <v>428</v>
       </c>
       <c r="K8" t="n">
         <v>433</v>
       </c>
       <c r="L8" t="n">
         <v>430</v>
       </c>
       <c r="M8" t="n">
         <v>420</v>
       </c>
       <c r="N8" t="n">
         <v>413</v>
       </c>
       <c r="O8" t="n">
         <v>432</v>
       </c>
       <c r="P8" t="n">
         <v>419</v>
       </c>
+      <c r="Q8" t="n">
+        <v>408</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>410</v>
       </c>
       <c r="C9" t="n">
         <v>408</v>
       </c>
       <c r="D9" t="n">
         <v>403</v>
       </c>
       <c r="E9" t="n">
         <v>406</v>
       </c>
       <c r="F9" t="n">
         <v>432</v>
       </c>
       <c r="G9" t="n">
         <v>422</v>
       </c>
@@ -2054,87 +2141,91 @@
         <v>437</v>
       </c>
       <c r="I9" t="n">
         <v>425</v>
       </c>
       <c r="J9" t="n">
         <v>428</v>
       </c>
       <c r="K9" t="n">
         <v>423</v>
       </c>
       <c r="L9" t="n">
         <v>430</v>
       </c>
       <c r="M9" t="n">
         <v>404</v>
       </c>
       <c r="N9" t="n">
         <v>400</v>
       </c>
       <c r="O9" t="n">
         <v>413</v>
       </c>
       <c r="P9" t="n">
         <v>420</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>424</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:Q9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you support or oppose plans to build a new High Speed rail line linking London, Birmingham and Manchester?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2174,50 +2265,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -2226,50 +2322,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -2278,50 +2377,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither support nor oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -2330,50 +2432,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -2382,50 +2487,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -2434,50 +2542,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -2486,50 +2597,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>148</v>
       </c>
       <c r="C8" t="n">
         <v>147</v>
       </c>
       <c r="D8" t="n">
         <v>147</v>
       </c>
       <c r="E8" t="n">
         <v>144</v>
       </c>
       <c r="F8" t="n">
         <v>153</v>
       </c>
       <c r="G8" t="n">
         <v>159</v>
       </c>
@@ -2538,50 +2652,53 @@
       </c>
       <c r="I8" t="n">
         <v>152</v>
       </c>
       <c r="J8" t="n">
         <v>153</v>
       </c>
       <c r="K8" t="n">
         <v>150</v>
       </c>
       <c r="L8" t="n">
         <v>154</v>
       </c>
       <c r="M8" t="n">
         <v>146</v>
       </c>
       <c r="N8" t="n">
         <v>138</v>
       </c>
       <c r="O8" t="n">
         <v>144</v>
       </c>
       <c r="P8" t="n">
         <v>144</v>
       </c>
+      <c r="Q8" t="n">
+        <v>152</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>144</v>
       </c>
       <c r="C9" t="n">
         <v>144</v>
       </c>
       <c r="D9" t="n">
         <v>144</v>
       </c>
       <c r="E9" t="n">
         <v>145</v>
       </c>
       <c r="F9" t="n">
         <v>154</v>
       </c>
       <c r="G9" t="n">
         <v>150</v>
       </c>
@@ -2589,87 +2706,91 @@
         <v>156</v>
       </c>
       <c r="I9" t="n">
         <v>152</v>
       </c>
       <c r="J9" t="n">
         <v>153</v>
       </c>
       <c r="K9" t="n">
         <v>151</v>
       </c>
       <c r="L9" t="n">
         <v>154</v>
       </c>
       <c r="M9" t="n">
         <v>148</v>
       </c>
       <c r="N9" t="n">
         <v>147</v>
       </c>
       <c r="O9" t="n">
         <v>152</v>
       </c>
       <c r="P9" t="n">
         <v>154</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>156</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:Q9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you support or oppose plans to build a new High Speed rail line linking London, Birmingham and Manchester?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2709,50 +2830,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -2761,50 +2887,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -2813,50 +2942,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither support nor oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -2865,50 +2997,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -2917,50 +3052,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -2969,50 +3107,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -3021,50 +3162,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>85</v>
       </c>
       <c r="C8" t="n">
         <v>91</v>
       </c>
       <c r="D8" t="n">
         <v>88</v>
       </c>
       <c r="E8" t="n">
         <v>91</v>
       </c>
       <c r="F8" t="n">
         <v>91</v>
       </c>
       <c r="G8" t="n">
         <v>88</v>
       </c>
@@ -3073,50 +3217,53 @@
       </c>
       <c r="I8" t="n">
         <v>88</v>
       </c>
       <c r="J8" t="n">
         <v>97</v>
       </c>
       <c r="K8" t="n">
         <v>96</v>
       </c>
       <c r="L8" t="n">
         <v>94</v>
       </c>
       <c r="M8" t="n">
         <v>87</v>
       </c>
       <c r="N8" t="n">
         <v>92</v>
       </c>
       <c r="O8" t="n">
         <v>93</v>
       </c>
       <c r="P8" t="n">
         <v>94</v>
       </c>
+      <c r="Q8" t="n">
+        <v>94</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>86</v>
       </c>
       <c r="C9" t="n">
         <v>85</v>
       </c>
       <c r="D9" t="n">
         <v>85</v>
       </c>
       <c r="E9" t="n">
         <v>86</v>
       </c>
       <c r="F9" t="n">
         <v>91</v>
       </c>
       <c r="G9" t="n">
         <v>89</v>
       </c>
@@ -3124,87 +3271,91 @@
         <v>92</v>
       </c>
       <c r="I9" t="n">
         <v>90</v>
       </c>
       <c r="J9" t="n">
         <v>90</v>
       </c>
       <c r="K9" t="n">
         <v>89</v>
       </c>
       <c r="L9" t="n">
         <v>91</v>
       </c>
       <c r="M9" t="n">
         <v>82</v>
       </c>
       <c r="N9" t="n">
         <v>81</v>
       </c>
       <c r="O9" t="n">
         <v>84</v>
       </c>
       <c r="P9" t="n">
         <v>85</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:Q9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you support or oppose plans to build a new High Speed rail line linking London, Birmingham and Manchester?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3244,50 +3395,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -3296,50 +3452,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -3348,50 +3507,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither support nor oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -3400,50 +3562,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -3452,50 +3617,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -3504,50 +3672,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -3556,50 +3727,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>587</v>
       </c>
       <c r="C8" t="n">
         <v>106</v>
       </c>
       <c r="D8" t="n">
         <v>602</v>
       </c>
       <c r="E8" t="n">
         <v>634</v>
       </c>
       <c r="F8" t="n">
         <v>590</v>
       </c>
       <c r="G8" t="n">
         <v>598</v>
       </c>
@@ -3608,50 +3782,53 @@
       </c>
       <c r="I8" t="n">
         <v>602</v>
       </c>
       <c r="J8" t="n">
         <v>609</v>
       </c>
       <c r="K8" t="n">
         <v>591</v>
       </c>
       <c r="L8" t="n">
         <v>611</v>
       </c>
       <c r="M8" t="n">
         <v>266</v>
       </c>
       <c r="N8" t="n">
         <v>258</v>
       </c>
       <c r="O8" t="n">
         <v>300</v>
       </c>
       <c r="P8" t="n">
         <v>285</v>
       </c>
+      <c r="Q8" t="n">
+        <v>289</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>566</v>
       </c>
       <c r="C9" t="n">
         <v>101</v>
       </c>
       <c r="D9" t="n">
         <v>571</v>
       </c>
       <c r="E9" t="n">
         <v>571</v>
       </c>
       <c r="F9" t="n">
         <v>609</v>
       </c>
       <c r="G9" t="n">
         <v>606</v>
       </c>
@@ -3659,87 +3836,91 @@
         <v>621</v>
       </c>
       <c r="I9" t="n">
         <v>611</v>
       </c>
       <c r="J9" t="n">
         <v>611</v>
       </c>
       <c r="K9" t="n">
         <v>606</v>
       </c>
       <c r="L9" t="n">
         <v>617</v>
       </c>
       <c r="M9" t="n">
         <v>307</v>
       </c>
       <c r="N9" t="n">
         <v>304</v>
       </c>
       <c r="O9" t="n">
         <v>315</v>
       </c>
       <c r="P9" t="n">
         <v>319</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>325</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:Q9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you support or oppose plans to build a new High Speed rail line linking London, Birmingham and Manchester?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3779,50 +3960,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -3831,50 +4017,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -3883,50 +4072,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither support nor oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -3935,50 +4127,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -3987,50 +4182,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -4039,50 +4237,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -4091,50 +4292,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>544</v>
       </c>
       <c r="C8" t="n">
         <v>89</v>
       </c>
       <c r="D8" t="n">
         <v>445</v>
       </c>
       <c r="E8" t="n">
         <v>458</v>
       </c>
       <c r="F8" t="n">
         <v>449</v>
       </c>
       <c r="G8" t="n">
         <v>430</v>
       </c>
@@ -4143,50 +4347,53 @@
       </c>
       <c r="I8" t="n">
         <v>450</v>
       </c>
       <c r="J8" t="n">
         <v>433</v>
       </c>
       <c r="K8" t="n">
         <v>452</v>
       </c>
       <c r="L8" t="n">
         <v>447</v>
       </c>
       <c r="M8" t="n">
         <v>473</v>
       </c>
       <c r="N8" t="n">
         <v>485</v>
       </c>
       <c r="O8" t="n">
         <v>484</v>
       </c>
       <c r="P8" t="n">
         <v>474</v>
       </c>
+      <c r="Q8" t="n">
+        <v>482</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>536</v>
       </c>
       <c r="C9" t="n">
         <v>99</v>
       </c>
       <c r="D9" t="n">
         <v>417</v>
       </c>
       <c r="E9" t="n">
         <v>423</v>
       </c>
       <c r="F9" t="n">
         <v>454</v>
       </c>
       <c r="G9" t="n">
         <v>440</v>
       </c>
@@ -4194,87 +4401,91 @@
         <v>455</v>
       </c>
       <c r="I9" t="n">
         <v>452</v>
       </c>
       <c r="J9" t="n">
         <v>452</v>
       </c>
       <c r="K9" t="n">
         <v>452</v>
       </c>
       <c r="L9" t="n">
         <v>459</v>
       </c>
       <c r="M9" t="n">
         <v>438</v>
       </c>
       <c r="N9" t="n">
         <v>434</v>
       </c>
       <c r="O9" t="n">
         <v>450</v>
       </c>
       <c r="P9" t="n">
         <v>457</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>466</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:Q9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you support or oppose plans to build a new High Speed rail line linking London, Birmingham and Manchester?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4314,50 +4525,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -4366,50 +4582,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -4418,50 +4637,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither support nor oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -4470,50 +4692,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -4522,50 +4747,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -4574,50 +4802,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -4626,50 +4857,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>107</v>
       </c>
       <c r="C8" t="n">
         <v>35</v>
       </c>
       <c r="D8" t="n">
         <v>171</v>
       </c>
       <c r="E8" t="n">
         <v>171</v>
       </c>
       <c r="F8" t="n">
         <v>166</v>
       </c>
       <c r="G8" t="n">
         <v>159</v>
       </c>
@@ -4678,50 +4912,53 @@
       </c>
       <c r="I8" t="n">
         <v>154</v>
       </c>
       <c r="J8" t="n">
         <v>157</v>
       </c>
       <c r="K8" t="n">
         <v>156</v>
       </c>
       <c r="L8" t="n">
         <v>161</v>
       </c>
       <c r="M8" t="n">
         <v>185</v>
       </c>
       <c r="N8" t="n">
         <v>177</v>
       </c>
       <c r="O8" t="n">
         <v>162</v>
       </c>
       <c r="P8" t="n">
         <v>149</v>
       </c>
+      <c r="Q8" t="n">
+        <v>174</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>96</v>
       </c>
       <c r="C9" t="n">
         <v>33</v>
       </c>
       <c r="D9" t="n">
         <v>151</v>
       </c>
       <c r="E9" t="n">
         <v>151</v>
       </c>
       <c r="F9" t="n">
         <v>165</v>
       </c>
       <c r="G9" t="n">
         <v>158</v>
       </c>
@@ -4729,87 +4966,91 @@
         <v>165</v>
       </c>
       <c r="I9" t="n">
         <v>162</v>
       </c>
       <c r="J9" t="n">
         <v>162</v>
       </c>
       <c r="K9" t="n">
         <v>161</v>
       </c>
       <c r="L9" t="n">
         <v>164</v>
       </c>
       <c r="M9" t="n">
         <v>158</v>
       </c>
       <c r="N9" t="n">
         <v>155</v>
       </c>
       <c r="O9" t="n">
         <v>160</v>
       </c>
       <c r="P9" t="n">
         <v>163</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:Q9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you support or oppose plans to build a new High Speed rail line linking London, Birmingham and Manchester?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4849,50 +5090,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -4901,50 +5147,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -4953,50 +5202,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither support nor oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -5005,50 +5257,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -5057,50 +5312,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -5109,50 +5367,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -5161,50 +5422,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>746</v>
       </c>
       <c r="C8" t="n">
         <v>738</v>
       </c>
       <c r="D8" t="n">
         <v>715</v>
       </c>
       <c r="E8" t="n">
         <v>764</v>
       </c>
       <c r="F8" t="n">
         <v>745</v>
       </c>
       <c r="G8" t="n">
         <v>726</v>
       </c>
@@ -5213,50 +5477,53 @@
       </c>
       <c r="I8" t="n">
         <v>736</v>
       </c>
       <c r="J8" t="n">
         <v>713</v>
       </c>
       <c r="K8" t="n">
         <v>715</v>
       </c>
       <c r="L8" t="n">
         <v>719</v>
       </c>
       <c r="M8" t="n">
         <v>673</v>
       </c>
       <c r="N8" t="n">
         <v>691</v>
       </c>
       <c r="O8" t="n">
         <v>650</v>
       </c>
       <c r="P8" t="n">
         <v>643</v>
       </c>
+      <c r="Q8" t="n">
+        <v>660</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>646</v>
       </c>
       <c r="C9" t="n">
         <v>644</v>
       </c>
       <c r="D9" t="n">
         <v>621</v>
       </c>
       <c r="E9" t="n">
         <v>624</v>
       </c>
       <c r="F9" t="n">
         <v>664</v>
       </c>
       <c r="G9" t="n">
         <v>649</v>
       </c>
@@ -5264,87 +5531,91 @@
         <v>672</v>
       </c>
       <c r="I9" t="n">
         <v>654</v>
       </c>
       <c r="J9" t="n">
         <v>658</v>
       </c>
       <c r="K9" t="n">
         <v>651</v>
       </c>
       <c r="L9" t="n">
         <v>662</v>
       </c>
       <c r="M9" t="n">
         <v>633</v>
       </c>
       <c r="N9" t="n">
         <v>627</v>
       </c>
       <c r="O9" t="n">
         <v>647</v>
       </c>
       <c r="P9" t="n">
         <v>657</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>663</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:Q9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you support or oppose plans to build a new High Speed rail line linking London, Birmingham and Manchester?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5384,50 +5655,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -5436,50 +5712,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -5488,50 +5767,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither support nor oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -5540,50 +5822,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -5592,50 +5877,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -5644,50 +5932,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -5696,50 +5987,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>685</v>
       </c>
       <c r="C8" t="n">
         <v>694</v>
       </c>
       <c r="D8" t="n">
         <v>683</v>
       </c>
       <c r="E8" t="n">
         <v>672</v>
       </c>
       <c r="F8" t="n">
         <v>698</v>
       </c>
       <c r="G8" t="n">
         <v>661</v>
       </c>
@@ -5748,50 +6042,53 @@
       </c>
       <c r="I8" t="n">
         <v>633</v>
       </c>
       <c r="J8" t="n">
         <v>660</v>
       </c>
       <c r="K8" t="n">
         <v>643</v>
       </c>
       <c r="L8" t="n">
         <v>618</v>
       </c>
       <c r="M8" t="n">
         <v>635</v>
       </c>
       <c r="N8" t="n">
         <v>618</v>
       </c>
       <c r="O8" t="n">
         <v>653</v>
       </c>
       <c r="P8" t="n">
         <v>657</v>
       </c>
+      <c r="Q8" t="n">
+        <v>633</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>692</v>
       </c>
       <c r="C9" t="n">
         <v>689</v>
       </c>
       <c r="D9" t="n">
         <v>663</v>
       </c>
       <c r="E9" t="n">
         <v>666</v>
       </c>
       <c r="F9" t="n">
         <v>709</v>
       </c>
       <c r="G9" t="n">
         <v>693</v>
       </c>
@@ -5799,87 +6096,91 @@
         <v>717</v>
       </c>
       <c r="I9" t="n">
         <v>698</v>
       </c>
       <c r="J9" t="n">
         <v>703</v>
       </c>
       <c r="K9" t="n">
         <v>695</v>
       </c>
       <c r="L9" t="n">
         <v>707</v>
       </c>
       <c r="M9" t="n">
         <v>676</v>
       </c>
       <c r="N9" t="n">
         <v>669</v>
       </c>
       <c r="O9" t="n">
         <v>691</v>
       </c>
       <c r="P9" t="n">
         <v>701</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>708</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:Q9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you support or oppose plans to build a new High Speed rail line linking London, Birmingham and Manchester?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5919,50 +6220,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -5971,50 +6277,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -6023,50 +6332,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither support nor oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -6075,50 +6387,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -6127,50 +6442,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -6179,50 +6497,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -6231,50 +6552,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>209</v>
       </c>
       <c r="C8" t="n">
         <v>213</v>
       </c>
       <c r="D8" t="n">
         <v>239</v>
       </c>
       <c r="E8" t="n">
         <v>218</v>
       </c>
       <c r="F8" t="n">
         <v>307</v>
       </c>
       <c r="G8" t="n">
         <v>323</v>
       </c>
@@ -6283,50 +6607,53 @@
       </c>
       <c r="I8" t="n">
         <v>354</v>
       </c>
       <c r="J8" t="n">
         <v>342</v>
       </c>
       <c r="K8" t="n">
         <v>355</v>
       </c>
       <c r="L8" t="n">
         <v>409</v>
       </c>
       <c r="M8" t="n">
         <v>366</v>
       </c>
       <c r="N8" t="n">
         <v>345</v>
       </c>
       <c r="O8" t="n">
         <v>398</v>
       </c>
       <c r="P8" t="n">
         <v>424</v>
       </c>
+      <c r="Q8" t="n">
+        <v>449</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>281</v>
       </c>
       <c r="C9" t="n">
         <v>294</v>
       </c>
       <c r="D9" t="n">
         <v>348</v>
       </c>
       <c r="E9" t="n">
         <v>341</v>
       </c>
       <c r="F9" t="n">
         <v>371</v>
       </c>
       <c r="G9" t="n">
         <v>367</v>
       </c>
@@ -6334,87 +6661,91 @@
         <v>373</v>
       </c>
       <c r="I9" t="n">
         <v>369</v>
       </c>
       <c r="J9" t="n">
         <v>350</v>
       </c>
       <c r="K9" t="n">
         <v>365</v>
       </c>
       <c r="L9" t="n">
         <v>381</v>
       </c>
       <c r="M9" t="n">
         <v>373</v>
       </c>
       <c r="N9" t="n">
         <v>366</v>
       </c>
       <c r="O9" t="n">
         <v>378</v>
       </c>
       <c r="P9" t="n">
         <v>384</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>383</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:Q9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you support or oppose plans to build a new High Speed rail line linking London, Birmingham and Manchester?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6454,50 +6785,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6506,50 +6842,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -6558,50 +6897,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither support nor oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -6610,50 +6952,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6662,50 +7007,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -6714,50 +7062,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -6766,50 +7117,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>143</v>
       </c>
       <c r="C8" t="n">
         <v>154</v>
       </c>
       <c r="D8" t="n">
         <v>135</v>
       </c>
       <c r="E8" t="n">
         <v>135</v>
       </c>
       <c r="F8" t="n">
         <v>177</v>
       </c>
       <c r="G8" t="n">
         <v>148</v>
       </c>
@@ -6818,50 +7172,53 @@
       </c>
       <c r="I8" t="n">
         <v>174</v>
       </c>
       <c r="J8" t="n">
         <v>183</v>
       </c>
       <c r="K8" t="n">
         <v>181</v>
       </c>
       <c r="L8" t="n">
         <v>185</v>
       </c>
       <c r="M8" t="n">
         <v>156</v>
       </c>
       <c r="N8" t="n">
         <v>147</v>
       </c>
       <c r="O8" t="n">
         <v>139</v>
       </c>
       <c r="P8" t="n">
         <v>134</v>
       </c>
+      <c r="Q8" t="n">
+        <v>162</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>185</v>
       </c>
       <c r="C9" t="n">
         <v>184</v>
       </c>
       <c r="D9" t="n">
         <v>182</v>
       </c>
       <c r="E9" t="n">
         <v>183</v>
       </c>
       <c r="F9" t="n">
         <v>195</v>
       </c>
       <c r="G9" t="n">
         <v>191</v>
       </c>
@@ -6869,87 +7226,91 @@
         <v>197</v>
       </c>
       <c r="I9" t="n">
         <v>192</v>
       </c>
       <c r="J9" t="n">
         <v>193</v>
       </c>
       <c r="K9" t="n">
         <v>191</v>
       </c>
       <c r="L9" t="n">
         <v>195</v>
       </c>
       <c r="M9" t="n">
         <v>186</v>
       </c>
       <c r="N9" t="n">
         <v>184</v>
       </c>
       <c r="O9" t="n">
         <v>190</v>
       </c>
       <c r="P9" t="n">
         <v>193</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>195</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:Q9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you support or oppose plans to build a new High Speed rail line linking London, Birmingham and Manchester?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6989,50 +7350,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -7041,50 +7407,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -7093,50 +7462,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither support nor oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -7145,50 +7517,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -7197,50 +7572,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -7249,50 +7627,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -7301,50 +7682,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>39</v>
       </c>
       <c r="C8" t="n">
         <v>28</v>
       </c>
       <c r="D8" t="n">
         <v>36</v>
       </c>
       <c r="E8" t="n">
         <v>29</v>
       </c>
       <c r="F8" t="n">
         <v>41</v>
       </c>
       <c r="G8" t="n">
         <v>40</v>
       </c>
@@ -7353,50 +7737,53 @@
       </c>
       <c r="I8" t="n">
         <v>39</v>
       </c>
       <c r="J8" t="n">
         <v>59</v>
       </c>
       <c r="K8" t="n">
         <v>41</v>
       </c>
       <c r="L8" t="n">
         <v>39</v>
       </c>
       <c r="M8" t="n">
         <v>32</v>
       </c>
       <c r="N8" t="n">
         <v>35</v>
       </c>
       <c r="O8" t="n">
         <v>43</v>
       </c>
       <c r="P8" t="n">
         <v>47</v>
       </c>
+      <c r="Q8" t="n">
+        <v>46</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>60</v>
       </c>
       <c r="C9" t="n">
         <v>46</v>
       </c>
       <c r="D9" t="n">
         <v>41</v>
       </c>
       <c r="E9" t="n">
         <v>51</v>
       </c>
       <c r="F9" t="n">
         <v>46</v>
       </c>
       <c r="G9" t="n">
         <v>41</v>
       </c>
@@ -7404,87 +7791,91 @@
         <v>49</v>
       </c>
       <c r="I9" t="n">
         <v>42</v>
       </c>
       <c r="J9" t="n">
         <v>63</v>
       </c>
       <c r="K9" t="n">
         <v>44</v>
       </c>
       <c r="L9" t="n">
         <v>35</v>
       </c>
       <c r="M9" t="n">
         <v>25</v>
       </c>
       <c r="N9" t="n">
         <v>28</v>
       </c>
       <c r="O9" t="n">
         <v>28</v>
       </c>
       <c r="P9" t="n">
         <v>29</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:Q9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you support or oppose plans to build a new High Speed rail line linking London, Birmingham and Manchester?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7524,50 +7915,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -7576,50 +7972,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -7628,50 +8027,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither support nor oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -7680,50 +8082,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -7732,50 +8137,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -7784,50 +8192,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -7836,50 +8247,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>970</v>
       </c>
       <c r="C8" t="n">
         <v>995</v>
       </c>
       <c r="D8" t="n">
         <v>984</v>
       </c>
       <c r="E8" t="n">
         <v>1023</v>
       </c>
       <c r="F8" t="n">
         <v>1038</v>
       </c>
       <c r="G8" t="n">
         <v>1038</v>
       </c>
@@ -7888,50 +8302,53 @@
       </c>
       <c r="I8" t="n">
         <v>1042</v>
       </c>
       <c r="J8" t="n">
         <v>1022</v>
       </c>
       <c r="K8" t="n">
         <v>1057</v>
       </c>
       <c r="L8" t="n">
         <v>1052</v>
       </c>
       <c r="M8" t="n">
         <v>1012</v>
       </c>
       <c r="N8" t="n">
         <v>1028</v>
       </c>
       <c r="O8" t="n">
         <v>1051</v>
       </c>
       <c r="P8" t="n">
         <v>1037</v>
       </c>
+      <c r="Q8" t="n">
+        <v>1067</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>957</v>
       </c>
       <c r="C9" t="n">
         <v>954</v>
       </c>
       <c r="D9" t="n">
         <v>954</v>
       </c>
       <c r="E9" t="n">
         <v>959</v>
       </c>
       <c r="F9" t="n">
         <v>1021</v>
       </c>
       <c r="G9" t="n">
         <v>998</v>
       </c>
@@ -7939,87 +8356,91 @@
         <v>1032</v>
       </c>
       <c r="I9" t="n">
         <v>1004</v>
       </c>
       <c r="J9" t="n">
         <v>1011</v>
       </c>
       <c r="K9" t="n">
         <v>1000</v>
       </c>
       <c r="L9" t="n">
         <v>1017</v>
       </c>
       <c r="M9" t="n">
         <v>972</v>
       </c>
       <c r="N9" t="n">
         <v>963</v>
       </c>
       <c r="O9" t="n">
         <v>994</v>
       </c>
       <c r="P9" t="n">
         <v>1009</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>1019</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:Q9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you support or oppose plans to build a new High Speed rail line linking London, Birmingham and Manchester?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8059,50 +8480,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -8111,50 +8537,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -8163,50 +8592,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither support nor oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -8215,50 +8647,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -8267,50 +8702,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -8319,50 +8757,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -8371,50 +8812,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>709</v>
       </c>
       <c r="C8" t="n">
         <v>678</v>
       </c>
       <c r="D8" t="n">
         <v>689</v>
       </c>
       <c r="E8" t="n">
         <v>660</v>
       </c>
       <c r="F8" t="n">
         <v>753</v>
       </c>
       <c r="G8" t="n">
         <v>712</v>
       </c>
@@ -8423,50 +8867,53 @@
       </c>
       <c r="I8" t="n">
         <v>720</v>
       </c>
       <c r="J8" t="n">
         <v>752</v>
       </c>
       <c r="K8" t="n">
         <v>697</v>
       </c>
       <c r="L8" t="n">
         <v>733</v>
       </c>
       <c r="M8" t="n">
         <v>694</v>
       </c>
       <c r="N8" t="n">
         <v>661</v>
       </c>
       <c r="O8" t="n">
         <v>693</v>
       </c>
       <c r="P8" t="n">
         <v>734</v>
       </c>
+      <c r="Q8" t="n">
+        <v>721</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>722</v>
       </c>
       <c r="C9" t="n">
         <v>719</v>
       </c>
       <c r="D9" t="n">
         <v>719</v>
       </c>
       <c r="E9" t="n">
         <v>724</v>
       </c>
       <c r="F9" t="n">
         <v>770</v>
       </c>
       <c r="G9" t="n">
         <v>752</v>
       </c>
@@ -8474,87 +8921,91 @@
         <v>778</v>
       </c>
       <c r="I9" t="n">
         <v>758</v>
       </c>
       <c r="J9" t="n">
         <v>763</v>
       </c>
       <c r="K9" t="n">
         <v>754</v>
       </c>
       <c r="L9" t="n">
         <v>768</v>
       </c>
       <c r="M9" t="n">
         <v>734</v>
       </c>
       <c r="N9" t="n">
         <v>726</v>
       </c>
       <c r="O9" t="n">
         <v>750</v>
       </c>
       <c r="P9" t="n">
         <v>762</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>769</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:Q9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you support or oppose plans to build a new High Speed rail line linking London, Birmingham and Manchester?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8594,50 +9045,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -8646,50 +9102,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -8698,50 +9157,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither support nor oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -8750,50 +9212,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -8802,50 +9267,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -8854,50 +9322,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -8906,50 +9377,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>681</v>
       </c>
       <c r="C8" t="n">
         <v>660</v>
       </c>
       <c r="D8" t="n">
         <v>687</v>
       </c>
       <c r="E8" t="n">
         <v>663</v>
       </c>
       <c r="F8" t="n">
         <v>732</v>
       </c>
       <c r="G8" t="n">
         <v>699</v>
       </c>
@@ -8958,50 +9432,53 @@
       </c>
       <c r="I8" t="n">
         <v>680</v>
       </c>
       <c r="J8" t="n">
         <v>697</v>
       </c>
       <c r="K8" t="n">
         <v>698</v>
       </c>
       <c r="L8" t="n">
         <v>732</v>
       </c>
       <c r="M8" t="n">
         <v>645</v>
       </c>
       <c r="N8" t="n">
         <v>666</v>
       </c>
       <c r="O8" t="n">
         <v>690</v>
       </c>
       <c r="P8" t="n">
         <v>735</v>
       </c>
+      <c r="Q8" t="n">
+        <v>705</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>707</v>
       </c>
       <c r="C9" t="n">
         <v>704</v>
       </c>
       <c r="D9" t="n">
         <v>698</v>
       </c>
       <c r="E9" t="n">
         <v>702</v>
       </c>
       <c r="F9" t="n">
         <v>747</v>
       </c>
       <c r="G9" t="n">
         <v>730</v>
       </c>
@@ -9009,87 +9486,91 @@
         <v>755</v>
       </c>
       <c r="I9" t="n">
         <v>735</v>
       </c>
       <c r="J9" t="n">
         <v>740</v>
       </c>
       <c r="K9" t="n">
         <v>731</v>
       </c>
       <c r="L9" t="n">
         <v>744</v>
       </c>
       <c r="M9" t="n">
         <v>711</v>
       </c>
       <c r="N9" t="n">
         <v>704</v>
       </c>
       <c r="O9" t="n">
         <v>727</v>
       </c>
       <c r="P9" t="n">
         <v>739</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>746</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:Q9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you support or oppose plans to build a new High Speed rail line linking London, Birmingham and Manchester?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9129,50 +9610,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -9181,50 +9667,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -9233,50 +9722,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither support nor oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -9285,50 +9777,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -9337,50 +9832,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -9389,50 +9887,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -9441,50 +9942,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>412</v>
       </c>
       <c r="C8" t="n">
         <v>405</v>
       </c>
       <c r="D8" t="n">
         <v>397</v>
       </c>
       <c r="E8" t="n">
         <v>416</v>
       </c>
       <c r="F8" t="n">
         <v>422</v>
       </c>
       <c r="G8" t="n">
         <v>439</v>
       </c>
@@ -9493,50 +9997,53 @@
       </c>
       <c r="I8" t="n">
         <v>441</v>
       </c>
       <c r="J8" t="n">
         <v>435</v>
       </c>
       <c r="K8" t="n">
         <v>431</v>
       </c>
       <c r="L8" t="n">
         <v>435</v>
       </c>
       <c r="M8" t="n">
         <v>450</v>
       </c>
       <c r="N8" t="n">
         <v>410</v>
       </c>
       <c r="O8" t="n">
         <v>426</v>
       </c>
       <c r="P8" t="n">
         <v>420</v>
       </c>
+      <c r="Q8" t="n">
+        <v>448</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>400</v>
       </c>
       <c r="C9" t="n">
         <v>398</v>
       </c>
       <c r="D9" t="n">
         <v>403</v>
       </c>
       <c r="E9" t="n">
         <v>406</v>
       </c>
       <c r="F9" t="n">
         <v>432</v>
       </c>
       <c r="G9" t="n">
         <v>422</v>
       </c>
@@ -9544,87 +10051,91 @@
         <v>436</v>
       </c>
       <c r="I9" t="n">
         <v>425</v>
       </c>
       <c r="J9" t="n">
         <v>428</v>
       </c>
       <c r="K9" t="n">
         <v>423</v>
       </c>
       <c r="L9" t="n">
         <v>430</v>
       </c>
       <c r="M9" t="n">
         <v>411</v>
       </c>
       <c r="N9" t="n">
         <v>407</v>
       </c>
       <c r="O9" t="n">
         <v>420</v>
       </c>
       <c r="P9" t="n">
         <v>427</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>431</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:Q9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you support or oppose plans to build a new High Speed rail line linking London, Birmingham and Manchester?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9664,50 +10175,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -9716,50 +10232,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -9768,50 +10287,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither support nor oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -9820,50 +10342,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -9872,50 +10397,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -9924,50 +10452,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -9976,50 +10507,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>443</v>
       </c>
       <c r="C8" t="n">
         <v>454</v>
       </c>
       <c r="D8" t="n">
         <v>454</v>
       </c>
       <c r="E8" t="n">
         <v>469</v>
       </c>
       <c r="F8" t="n">
         <v>460</v>
       </c>
       <c r="G8" t="n">
         <v>464</v>
       </c>
@@ -10028,50 +10562,53 @@
       </c>
       <c r="I8" t="n">
         <v>467</v>
       </c>
       <c r="J8" t="n">
         <v>459</v>
       </c>
       <c r="K8" t="n">
         <v>444</v>
       </c>
       <c r="L8" t="n">
         <v>433</v>
       </c>
       <c r="M8" t="n">
         <v>455</v>
       </c>
       <c r="N8" t="n">
         <v>466</v>
       </c>
       <c r="O8" t="n">
         <v>489</v>
       </c>
       <c r="P8" t="n">
         <v>482</v>
       </c>
+      <c r="Q8" t="n">
+        <v>473</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>388</v>
       </c>
       <c r="C9" t="n">
         <v>386</v>
       </c>
       <c r="D9" t="n">
         <v>390</v>
       </c>
       <c r="E9" t="n">
         <v>392</v>
       </c>
       <c r="F9" t="n">
         <v>417</v>
       </c>
       <c r="G9" t="n">
         <v>408</v>
       </c>
@@ -10079,87 +10616,91 @@
         <v>422</v>
       </c>
       <c r="I9" t="n">
         <v>411</v>
       </c>
       <c r="J9" t="n">
         <v>413</v>
       </c>
       <c r="K9" t="n">
         <v>409</v>
       </c>
       <c r="L9" t="n">
         <v>416</v>
       </c>
       <c r="M9" t="n">
         <v>397</v>
       </c>
       <c r="N9" t="n">
         <v>394</v>
       </c>
       <c r="O9" t="n">
         <v>406</v>
       </c>
       <c r="P9" t="n">
         <v>413</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>417</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:Q9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you support or oppose plans to build a new High Speed rail line linking London, Birmingham and Manchester?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10199,50 +10740,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -10251,50 +10797,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -10303,50 +10852,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither support nor oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -10355,50 +10907,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -10407,50 +10962,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -10459,50 +11017,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -10511,50 +11072,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>749</v>
       </c>
       <c r="C8" t="n">
         <v>723</v>
       </c>
       <c r="D8" t="n">
         <v>732</v>
       </c>
       <c r="E8" t="n">
         <v>749</v>
       </c>
       <c r="F8" t="n">
         <v>794</v>
       </c>
       <c r="G8" t="n">
         <v>737</v>
       </c>
@@ -10563,50 +11127,53 @@
       </c>
       <c r="I8" t="n">
         <v>749</v>
       </c>
       <c r="J8" t="n">
         <v>766</v>
       </c>
       <c r="K8" t="n">
         <v>780</v>
       </c>
       <c r="L8" t="n">
         <v>836</v>
       </c>
       <c r="M8" t="n">
         <v>764</v>
       </c>
       <c r="N8" t="n">
         <v>747</v>
       </c>
       <c r="O8" t="n">
         <v>772</v>
       </c>
       <c r="P8" t="n">
         <v>803</v>
       </c>
+      <c r="Q8" t="n">
+        <v>799</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>813</v>
       </c>
       <c r="C9" t="n">
         <v>810</v>
       </c>
       <c r="D9" t="n">
         <v>813</v>
       </c>
       <c r="E9" t="n">
         <v>818</v>
       </c>
       <c r="F9" t="n">
         <v>870</v>
       </c>
       <c r="G9" t="n">
         <v>851</v>
       </c>
@@ -10614,87 +11181,91 @@
         <v>880</v>
       </c>
       <c r="I9" t="n">
         <v>856</v>
       </c>
       <c r="J9" t="n">
         <v>862</v>
       </c>
       <c r="K9" t="n">
         <v>852</v>
       </c>
       <c r="L9" t="n">
         <v>868</v>
       </c>
       <c r="M9" t="n">
         <v>829</v>
       </c>
       <c r="N9" t="n">
         <v>821</v>
       </c>
       <c r="O9" t="n">
         <v>848</v>
       </c>
       <c r="P9" t="n">
         <v>861</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>869</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:Q9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you support or oppose plans to build a new High Speed rail line linking London, Birmingham and Manchester?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10734,50 +11305,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -10786,50 +11362,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -10838,50 +11417,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither support nor oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -10890,50 +11472,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -10942,50 +11527,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -10994,50 +11582,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -11046,50 +11637,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>930</v>
       </c>
       <c r="C8" t="n">
         <v>950</v>
       </c>
       <c r="D8" t="n">
         <v>941</v>
       </c>
       <c r="E8" t="n">
         <v>934</v>
       </c>
       <c r="F8" t="n">
         <v>997</v>
       </c>
       <c r="G8" t="n">
         <v>1013</v>
       </c>
@@ -11098,50 +11692,53 @@
       </c>
       <c r="I8" t="n">
         <v>1013</v>
       </c>
       <c r="J8" t="n">
         <v>1008</v>
       </c>
       <c r="K8" t="n">
         <v>974</v>
       </c>
       <c r="L8" t="n">
         <v>949</v>
       </c>
       <c r="M8" t="n">
         <v>942</v>
       </c>
       <c r="N8" t="n">
         <v>942</v>
       </c>
       <c r="O8" t="n">
         <v>972</v>
       </c>
       <c r="P8" t="n">
         <v>968</v>
       </c>
+      <c r="Q8" t="n">
+        <v>989</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>866</v>
       </c>
       <c r="C9" t="n">
         <v>863</v>
       </c>
       <c r="D9" t="n">
         <v>860</v>
       </c>
       <c r="E9" t="n">
         <v>865</v>
       </c>
       <c r="F9" t="n">
         <v>921</v>
       </c>
       <c r="G9" t="n">
         <v>899</v>
       </c>
@@ -11149,87 +11746,91 @@
         <v>930</v>
       </c>
       <c r="I9" t="n">
         <v>906</v>
       </c>
       <c r="J9" t="n">
         <v>912</v>
       </c>
       <c r="K9" t="n">
         <v>902</v>
       </c>
       <c r="L9" t="n">
         <v>917</v>
       </c>
       <c r="M9" t="n">
         <v>877</v>
       </c>
       <c r="N9" t="n">
         <v>868</v>
       </c>
       <c r="O9" t="n">
         <v>896</v>
       </c>
       <c r="P9" t="n">
         <v>910</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>919</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:Q9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you support or oppose plans to build a new High Speed rail line linking London, Birmingham and Manchester?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11269,50 +11870,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -11321,50 +11927,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -11373,50 +11982,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither support nor oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -11425,50 +12037,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -11477,50 +12092,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -11529,50 +12147,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -11581,50 +12202,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>172</v>
       </c>
       <c r="C8" t="n">
         <v>156</v>
       </c>
       <c r="D8" t="n">
         <v>202</v>
       </c>
       <c r="E8" t="n">
         <v>184</v>
       </c>
       <c r="F8" t="n">
         <v>213</v>
       </c>
       <c r="G8" t="n">
         <v>182</v>
       </c>
@@ -11633,50 +12257,53 @@
       </c>
       <c r="I8" t="n">
         <v>199</v>
       </c>
       <c r="J8" t="n">
         <v>186</v>
       </c>
       <c r="K8" t="n">
         <v>200</v>
       </c>
       <c r="L8" t="n">
         <v>211</v>
       </c>
       <c r="M8" t="n">
         <v>175</v>
       </c>
       <c r="N8" t="n">
         <v>184</v>
       </c>
       <c r="O8" t="n">
         <v>162</v>
       </c>
       <c r="P8" t="n">
         <v>175</v>
       </c>
+      <c r="Q8" t="n">
+        <v>169</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>201</v>
       </c>
       <c r="C9" t="n">
         <v>201</v>
       </c>
       <c r="D9" t="n">
         <v>201</v>
       </c>
       <c r="E9" t="n">
         <v>202</v>
       </c>
       <c r="F9" t="n">
         <v>215</v>
       </c>
       <c r="G9" t="n">
         <v>210</v>
       </c>
@@ -11684,87 +12311,91 @@
         <v>216</v>
       </c>
       <c r="I9" t="n">
         <v>211</v>
       </c>
       <c r="J9" t="n">
         <v>213</v>
       </c>
       <c r="K9" t="n">
         <v>210</v>
       </c>
       <c r="L9" t="n">
         <v>214</v>
       </c>
       <c r="M9" t="n">
         <v>206</v>
       </c>
       <c r="N9" t="n">
         <v>204</v>
       </c>
       <c r="O9" t="n">
         <v>211</v>
       </c>
       <c r="P9" t="n">
         <v>214</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:Q9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you support or oppose plans to build a new High Speed rail line linking London, Birmingham and Manchester?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11804,50 +12435,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -11856,50 +12492,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -11908,50 +12547,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither support nor oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -11960,50 +12602,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -12012,50 +12657,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -12064,50 +12712,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -12116,50 +12767,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>579</v>
       </c>
       <c r="C8" t="n">
         <v>582</v>
       </c>
       <c r="D8" t="n">
         <v>564</v>
       </c>
       <c r="E8" t="n">
         <v>578</v>
       </c>
       <c r="F8" t="n">
         <v>603</v>
       </c>
       <c r="G8" t="n">
         <v>598</v>
       </c>
@@ -12168,50 +12822,53 @@
       </c>
       <c r="I8" t="n">
         <v>598</v>
       </c>
       <c r="J8" t="n">
         <v>608</v>
       </c>
       <c r="K8" t="n">
         <v>582</v>
       </c>
       <c r="L8" t="n">
         <v>594</v>
       </c>
       <c r="M8" t="n">
         <v>587</v>
       </c>
       <c r="N8" t="n">
         <v>581</v>
       </c>
       <c r="O8" t="n">
         <v>623</v>
       </c>
       <c r="P8" t="n">
         <v>646</v>
       </c>
+      <c r="Q8" t="n">
+        <v>653</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>561</v>
       </c>
       <c r="C9" t="n">
         <v>559</v>
       </c>
       <c r="D9" t="n">
         <v>562</v>
       </c>
       <c r="E9" t="n">
         <v>565</v>
       </c>
       <c r="F9" t="n">
         <v>602</v>
       </c>
       <c r="G9" t="n">
         <v>588</v>
       </c>
@@ -12219,46 +12876,49 @@
         <v>609</v>
       </c>
       <c r="I9" t="n">
         <v>592</v>
       </c>
       <c r="J9" t="n">
         <v>596</v>
       </c>
       <c r="K9" t="n">
         <v>589</v>
       </c>
       <c r="L9" t="n">
         <v>600</v>
       </c>
       <c r="M9" t="n">
         <v>585</v>
       </c>
       <c r="N9" t="n">
         <v>579</v>
       </c>
       <c r="O9" t="n">
         <v>598</v>
       </c>
       <c r="P9" t="n">
         <v>607</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>613</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>