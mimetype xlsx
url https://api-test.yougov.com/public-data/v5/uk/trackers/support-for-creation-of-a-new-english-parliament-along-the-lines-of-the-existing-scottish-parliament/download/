--- v0 (2026-06-01)
+++ v1 (2026-07-18)
@@ -458,73 +458,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the creation of a new English Parliament, along the lines of the existing Scottish Parliament?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -559,428 +560,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1430</v>
       </c>
       <c r="C7" t="n">
         <v>1447</v>
       </c>
       <c r="D7" t="n">
         <v>1438</v>
       </c>
       <c r="E7" t="n">
         <v>1396</v>
       </c>
       <c r="F7" t="n">
         <v>1519</v>
       </c>
       <c r="G7" t="n">
         <v>1550</v>
       </c>
       <c r="H7" t="n">
         <v>1557</v>
       </c>
       <c r="I7" t="n">
         <v>1525</v>
       </c>
       <c r="J7" t="n">
         <v>1497</v>
       </c>
       <c r="K7" t="n">
         <v>1521</v>
       </c>
       <c r="L7" t="n">
         <v>1414</v>
       </c>
       <c r="M7" t="n">
         <v>2944</v>
       </c>
       <c r="N7" t="n">
         <v>1491</v>
       </c>
       <c r="O7" t="n">
         <v>1530</v>
       </c>
+      <c r="P7" t="n">
+        <v>1492</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1431</v>
       </c>
       <c r="C8" t="n">
         <v>1443</v>
       </c>
       <c r="D8" t="n">
         <v>1433</v>
       </c>
       <c r="E8" t="n">
         <v>1411</v>
       </c>
       <c r="F8" t="n">
         <v>1526</v>
       </c>
       <c r="G8" t="n">
         <v>1559</v>
       </c>
       <c r="H8" t="n">
         <v>1553</v>
       </c>
       <c r="I8" t="n">
         <v>1529</v>
       </c>
       <c r="J8" t="n">
         <v>1509</v>
       </c>
       <c r="K8" t="n">
         <v>1518</v>
       </c>
       <c r="L8" t="n">
         <v>1412</v>
       </c>
       <c r="M8" t="n">
         <v>2955</v>
       </c>
       <c r="N8" t="n">
         <v>1491</v>
       </c>
       <c r="O8" t="n">
         <v>1522</v>
+      </c>
+      <c r="P8" t="n">
+        <v>1492</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the creation of a new English Parliament, along the lines of the existing Scottish Parliament?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1015,428 +1043,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>288</v>
       </c>
       <c r="C7" t="n">
         <v>273</v>
       </c>
       <c r="D7" t="n">
         <v>287</v>
       </c>
       <c r="E7" t="n">
         <v>276</v>
       </c>
       <c r="F7" t="n">
         <v>296</v>
       </c>
       <c r="G7" t="n">
         <v>298</v>
       </c>
       <c r="H7" t="n">
         <v>302</v>
       </c>
       <c r="I7" t="n">
         <v>294</v>
       </c>
       <c r="J7" t="n">
         <v>295</v>
       </c>
       <c r="K7" t="n">
         <v>300</v>
       </c>
       <c r="L7" t="n">
         <v>273</v>
       </c>
       <c r="M7" t="n">
         <v>564</v>
       </c>
       <c r="N7" t="n">
         <v>292</v>
       </c>
       <c r="O7" t="n">
         <v>300</v>
       </c>
+      <c r="P7" t="n">
+        <v>289</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>274</v>
       </c>
       <c r="C8" t="n">
         <v>278</v>
       </c>
       <c r="D8" t="n">
         <v>276</v>
       </c>
       <c r="E8" t="n">
         <v>271</v>
       </c>
       <c r="F8" t="n">
         <v>293</v>
       </c>
       <c r="G8" t="n">
         <v>300</v>
       </c>
       <c r="H8" t="n">
         <v>299</v>
       </c>
       <c r="I8" t="n">
         <v>294</v>
       </c>
       <c r="J8" t="n">
         <v>290</v>
       </c>
       <c r="K8" t="n">
         <v>292</v>
       </c>
       <c r="L8" t="n">
         <v>268</v>
       </c>
       <c r="M8" t="n">
         <v>560</v>
       </c>
       <c r="N8" t="n">
         <v>283</v>
       </c>
       <c r="O8" t="n">
         <v>288</v>
+      </c>
+      <c r="P8" t="n">
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the creation of a new English Parliament, along the lines of the existing Scottish Parliament?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1471,428 +1526,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>398</v>
       </c>
       <c r="C7" t="n">
         <v>408</v>
       </c>
       <c r="D7" t="n">
         <v>394</v>
       </c>
       <c r="E7" t="n">
         <v>393</v>
       </c>
       <c r="F7" t="n">
         <v>434</v>
       </c>
       <c r="G7" t="n">
         <v>428</v>
       </c>
       <c r="H7" t="n">
         <v>432</v>
       </c>
       <c r="I7" t="n">
         <v>431</v>
       </c>
       <c r="J7" t="n">
         <v>429</v>
       </c>
       <c r="K7" t="n">
         <v>431</v>
       </c>
       <c r="L7" t="n">
         <v>402</v>
       </c>
       <c r="M7" t="n">
         <v>842</v>
       </c>
       <c r="N7" t="n">
         <v>418</v>
       </c>
       <c r="O7" t="n">
         <v>412</v>
       </c>
+      <c r="P7" t="n">
+        <v>424</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>405</v>
       </c>
       <c r="C8" t="n">
         <v>403</v>
       </c>
       <c r="D8" t="n">
         <v>400</v>
       </c>
       <c r="E8" t="n">
         <v>394</v>
       </c>
       <c r="F8" t="n">
         <v>426</v>
       </c>
       <c r="G8" t="n">
         <v>435</v>
       </c>
       <c r="H8" t="n">
         <v>434</v>
       </c>
       <c r="I8" t="n">
         <v>427</v>
       </c>
       <c r="J8" t="n">
         <v>422</v>
       </c>
       <c r="K8" t="n">
         <v>424</v>
       </c>
       <c r="L8" t="n">
         <v>387</v>
       </c>
       <c r="M8" t="n">
         <v>810</v>
       </c>
       <c r="N8" t="n">
         <v>409</v>
       </c>
       <c r="O8" t="n">
         <v>417</v>
+      </c>
+      <c r="P8" t="n">
+        <v>409</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the creation of a new English Parliament, along the lines of the existing Scottish Parliament?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1927,428 +2009,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>524</v>
       </c>
       <c r="C7" t="n">
         <v>555</v>
       </c>
       <c r="D7" t="n">
         <v>542</v>
       </c>
       <c r="E7" t="n">
         <v>562</v>
       </c>
       <c r="F7" t="n">
         <v>547</v>
       </c>
       <c r="G7" t="n">
         <v>566</v>
       </c>
       <c r="H7" t="n">
         <v>547</v>
       </c>
       <c r="I7" t="n">
         <v>538</v>
       </c>
       <c r="J7" t="n">
         <v>522</v>
       </c>
       <c r="K7" t="n">
         <v>541</v>
       </c>
       <c r="L7" t="n">
         <v>235</v>
       </c>
       <c r="M7" t="n">
         <v>504</v>
       </c>
       <c r="N7" t="n">
         <v>260</v>
       </c>
       <c r="O7" t="n">
         <v>259</v>
       </c>
+      <c r="P7" t="n">
+        <v>243</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>506</v>
       </c>
       <c r="C8" t="n">
         <v>517</v>
       </c>
       <c r="D8" t="n">
         <v>514</v>
       </c>
       <c r="E8" t="n">
         <v>507</v>
       </c>
       <c r="F8" t="n">
         <v>555</v>
       </c>
       <c r="G8" t="n">
         <v>575</v>
       </c>
       <c r="H8" t="n">
         <v>563</v>
       </c>
       <c r="I8" t="n">
         <v>555</v>
       </c>
       <c r="J8" t="n">
         <v>543</v>
       </c>
       <c r="K8" t="n">
         <v>550</v>
       </c>
       <c r="L8" t="n">
         <v>271</v>
       </c>
       <c r="M8" t="n">
         <v>567</v>
       </c>
       <c r="N8" t="n">
         <v>286</v>
       </c>
       <c r="O8" t="n">
         <v>292</v>
+      </c>
+      <c r="P8" t="n">
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the creation of a new English Parliament, along the lines of the existing Scottish Parliament?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2383,428 +2492,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>473</v>
       </c>
       <c r="C7" t="n">
         <v>429</v>
       </c>
       <c r="D7" t="n">
         <v>429</v>
       </c>
       <c r="E7" t="n">
         <v>399</v>
       </c>
       <c r="F7" t="n">
         <v>389</v>
       </c>
       <c r="G7" t="n">
         <v>407</v>
       </c>
       <c r="H7" t="n">
         <v>413</v>
       </c>
       <c r="I7" t="n">
         <v>399</v>
       </c>
       <c r="J7" t="n">
         <v>380</v>
       </c>
       <c r="K7" t="n">
         <v>394</v>
       </c>
       <c r="L7" t="n">
         <v>421</v>
       </c>
       <c r="M7" t="n">
         <v>902</v>
       </c>
       <c r="N7" t="n">
         <v>394</v>
       </c>
       <c r="O7" t="n">
         <v>420</v>
       </c>
+      <c r="P7" t="n">
+        <v>407</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>468</v>
       </c>
       <c r="C8" t="n">
         <v>371</v>
       </c>
       <c r="D8" t="n">
         <v>369</v>
       </c>
       <c r="E8" t="n">
         <v>363</v>
       </c>
       <c r="F8" t="n">
         <v>406</v>
       </c>
       <c r="G8" t="n">
         <v>408</v>
       </c>
       <c r="H8" t="n">
         <v>419</v>
       </c>
       <c r="I8" t="n">
         <v>402</v>
       </c>
       <c r="J8" t="n">
         <v>395</v>
       </c>
       <c r="K8" t="n">
         <v>398</v>
       </c>
       <c r="L8" t="n">
         <v>361</v>
       </c>
       <c r="M8" t="n">
         <v>755</v>
       </c>
       <c r="N8" t="n">
         <v>381</v>
       </c>
       <c r="O8" t="n">
         <v>391</v>
+      </c>
+      <c r="P8" t="n">
+        <v>387</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the creation of a new English Parliament, along the lines of the existing Scottish Parliament?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2839,428 +2975,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>92</v>
       </c>
       <c r="C7" t="n">
         <v>150</v>
       </c>
       <c r="D7" t="n">
         <v>149</v>
       </c>
       <c r="E7" t="n">
         <v>122</v>
       </c>
       <c r="F7" t="n">
         <v>145</v>
       </c>
       <c r="G7" t="n">
         <v>150</v>
       </c>
       <c r="H7" t="n">
         <v>154</v>
       </c>
       <c r="I7" t="n">
         <v>146</v>
       </c>
       <c r="J7" t="n">
         <v>140</v>
       </c>
       <c r="K7" t="n">
         <v>144</v>
       </c>
       <c r="L7" t="n">
         <v>157</v>
       </c>
       <c r="M7" t="n">
         <v>332</v>
       </c>
       <c r="N7" t="n">
         <v>153</v>
       </c>
       <c r="O7" t="n">
         <v>153</v>
       </c>
+      <c r="P7" t="n">
+        <v>154</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>84</v>
       </c>
       <c r="C8" t="n">
         <v>138</v>
       </c>
       <c r="D8" t="n">
         <v>136</v>
       </c>
       <c r="E8" t="n">
         <v>136</v>
       </c>
       <c r="F8" t="n">
         <v>145</v>
       </c>
       <c r="G8" t="n">
         <v>149</v>
       </c>
       <c r="H8" t="n">
         <v>149</v>
       </c>
       <c r="I8" t="n">
         <v>147</v>
       </c>
       <c r="J8" t="n">
         <v>146</v>
       </c>
       <c r="K8" t="n">
         <v>145</v>
       </c>
       <c r="L8" t="n">
         <v>137</v>
       </c>
       <c r="M8" t="n">
         <v>287</v>
       </c>
       <c r="N8" t="n">
         <v>145</v>
       </c>
       <c r="O8" t="n">
         <v>148</v>
+      </c>
+      <c r="P8" t="n">
+        <v>149</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the creation of a new English Parliament, along the lines of the existing Scottish Parliament?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3295,428 +3458,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>605</v>
       </c>
       <c r="C7" t="n">
         <v>592</v>
       </c>
       <c r="D7" t="n">
         <v>648</v>
       </c>
       <c r="E7" t="n">
         <v>594</v>
       </c>
       <c r="F7" t="n">
         <v>606</v>
       </c>
       <c r="G7" t="n">
         <v>615</v>
       </c>
       <c r="H7" t="n">
         <v>634</v>
       </c>
       <c r="I7" t="n">
         <v>635</v>
       </c>
       <c r="J7" t="n">
         <v>600</v>
       </c>
       <c r="K7" t="n">
         <v>615</v>
       </c>
       <c r="L7" t="n">
         <v>546</v>
       </c>
       <c r="M7" t="n">
         <v>1186</v>
       </c>
       <c r="N7" t="n">
         <v>544</v>
       </c>
       <c r="O7" t="n">
         <v>556</v>
       </c>
+      <c r="P7" t="n">
+        <v>537</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>534</v>
       </c>
       <c r="C8" t="n">
         <v>515</v>
       </c>
       <c r="D8" t="n">
         <v>519</v>
       </c>
       <c r="E8" t="n">
         <v>504</v>
       </c>
       <c r="F8" t="n">
         <v>545</v>
       </c>
       <c r="G8" t="n">
         <v>548</v>
       </c>
       <c r="H8" t="n">
         <v>553</v>
       </c>
       <c r="I8" t="n">
         <v>550</v>
       </c>
       <c r="J8" t="n">
         <v>533</v>
       </c>
       <c r="K8" t="n">
         <v>543</v>
       </c>
       <c r="L8" t="n">
         <v>501</v>
       </c>
       <c r="M8" t="n">
         <v>1052</v>
       </c>
       <c r="N8" t="n">
         <v>530</v>
       </c>
       <c r="O8" t="n">
         <v>552</v>
+      </c>
+      <c r="P8" t="n">
+        <v>530</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the creation of a new English Parliament, along the lines of the existing Scottish Parliament?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3751,428 +3941,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>599</v>
       </c>
       <c r="C7" t="n">
         <v>642</v>
       </c>
       <c r="D7" t="n">
         <v>576</v>
       </c>
       <c r="E7" t="n">
         <v>605</v>
       </c>
       <c r="F7" t="n">
         <v>605</v>
       </c>
       <c r="G7" t="n">
         <v>613</v>
       </c>
       <c r="H7" t="n">
         <v>589</v>
       </c>
       <c r="I7" t="n">
         <v>563</v>
       </c>
       <c r="J7" t="n">
         <v>559</v>
       </c>
       <c r="K7" t="n">
         <v>524</v>
       </c>
       <c r="L7" t="n">
         <v>541</v>
       </c>
       <c r="M7" t="n">
         <v>1094</v>
       </c>
       <c r="N7" t="n">
         <v>570</v>
       </c>
       <c r="O7" t="n">
         <v>557</v>
       </c>
+      <c r="P7" t="n">
+        <v>521</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>602</v>
       </c>
       <c r="C8" t="n">
         <v>584</v>
       </c>
       <c r="D8" t="n">
         <v>581</v>
       </c>
       <c r="E8" t="n">
         <v>573</v>
       </c>
       <c r="F8" t="n">
         <v>618</v>
       </c>
       <c r="G8" t="n">
         <v>644</v>
       </c>
       <c r="H8" t="n">
         <v>640</v>
       </c>
       <c r="I8" t="n">
         <v>623</v>
       </c>
       <c r="J8" t="n">
         <v>622</v>
       </c>
       <c r="K8" t="n">
         <v>612</v>
       </c>
       <c r="L8" t="n">
         <v>576</v>
       </c>
       <c r="M8" t="n">
         <v>1190</v>
       </c>
       <c r="N8" t="n">
         <v>603</v>
       </c>
       <c r="O8" t="n">
         <v>618</v>
+      </c>
+      <c r="P8" t="n">
+        <v>614</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the creation of a new English Parliament, along the lines of the existing Scottish Parliament?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4207,428 +4424,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>210</v>
       </c>
       <c r="C7" t="n">
         <v>182</v>
       </c>
       <c r="D7" t="n">
         <v>192</v>
       </c>
       <c r="E7" t="n">
         <v>169</v>
       </c>
       <c r="F7" t="n">
         <v>274</v>
       </c>
       <c r="G7" t="n">
         <v>293</v>
       </c>
       <c r="H7" t="n">
         <v>305</v>
       </c>
       <c r="I7" t="n">
         <v>300</v>
       </c>
       <c r="J7" t="n">
         <v>297</v>
       </c>
       <c r="K7" t="n">
         <v>337</v>
       </c>
       <c r="L7" t="n">
         <v>303</v>
       </c>
       <c r="M7" t="n">
         <v>626</v>
       </c>
       <c r="N7" t="n">
         <v>344</v>
       </c>
       <c r="O7" t="n">
         <v>367</v>
       </c>
+      <c r="P7" t="n">
+        <v>401</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>274</v>
       </c>
       <c r="C8" t="n">
         <v>293</v>
       </c>
       <c r="D8" t="n">
         <v>295</v>
       </c>
       <c r="E8" t="n">
         <v>294</v>
       </c>
       <c r="F8" t="n">
         <v>323</v>
       </c>
       <c r="G8" t="n">
         <v>335</v>
       </c>
       <c r="H8" t="n">
         <v>329</v>
       </c>
       <c r="I8" t="n">
         <v>323</v>
       </c>
       <c r="J8" t="n">
         <v>309</v>
       </c>
       <c r="K8" t="n">
         <v>324</v>
       </c>
       <c r="L8" t="n">
         <v>312</v>
       </c>
       <c r="M8" t="n">
         <v>682</v>
       </c>
       <c r="N8" t="n">
         <v>335</v>
       </c>
       <c r="O8" t="n">
         <v>322</v>
+      </c>
+      <c r="P8" t="n">
+        <v>329</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the creation of a new English Parliament, along the lines of the existing Scottish Parliament?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4663,428 +4907,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.75</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.72</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>16</v>
       </c>
       <c r="C7" t="n">
         <v>31</v>
       </c>
       <c r="D7" t="n">
         <v>22</v>
       </c>
       <c r="E7" t="n">
         <v>28</v>
       </c>
       <c r="F7" t="n">
         <v>34</v>
       </c>
       <c r="G7" t="n">
         <v>29</v>
       </c>
       <c r="H7" t="n">
         <v>29</v>
       </c>
       <c r="I7" t="n">
         <v>27</v>
       </c>
       <c r="J7" t="n">
         <v>41</v>
       </c>
       <c r="K7" t="n">
         <v>45</v>
       </c>
       <c r="L7" t="n">
         <v>24</v>
       </c>
       <c r="M7" t="n">
         <v>38</v>
       </c>
       <c r="N7" t="n">
         <v>33</v>
       </c>
       <c r="O7" t="n">
         <v>50</v>
       </c>
+      <c r="P7" t="n">
+        <v>33</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>21</v>
       </c>
       <c r="C8" t="n">
         <v>52</v>
       </c>
       <c r="D8" t="n">
         <v>38</v>
       </c>
       <c r="E8" t="n">
         <v>41</v>
       </c>
       <c r="F8" t="n">
         <v>39</v>
       </c>
       <c r="G8" t="n">
         <v>32</v>
       </c>
       <c r="H8" t="n">
         <v>31</v>
       </c>
       <c r="I8" t="n">
         <v>34</v>
       </c>
       <c r="J8" t="n">
         <v>46</v>
       </c>
       <c r="K8" t="n">
         <v>40</v>
       </c>
       <c r="L8" t="n">
         <v>22</v>
       </c>
       <c r="M8" t="n">
         <v>31</v>
       </c>
       <c r="N8" t="n">
         <v>23</v>
       </c>
       <c r="O8" t="n">
         <v>30</v>
+      </c>
+      <c r="P8" t="n">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the creation of a new English Parliament, along the lines of the existing Scottish Parliament?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5119,428 +5390,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>872</v>
       </c>
       <c r="C7" t="n">
         <v>877</v>
       </c>
       <c r="D7" t="n">
         <v>868</v>
       </c>
       <c r="E7" t="n">
         <v>852</v>
       </c>
       <c r="F7" t="n">
         <v>881</v>
       </c>
       <c r="G7" t="n">
         <v>921</v>
       </c>
       <c r="H7" t="n">
         <v>937</v>
       </c>
       <c r="I7" t="n">
         <v>906</v>
       </c>
       <c r="J7" t="n">
         <v>906</v>
       </c>
       <c r="K7" t="n">
         <v>900</v>
       </c>
       <c r="L7" t="n">
         <v>811</v>
       </c>
       <c r="M7" t="n">
         <v>1792</v>
       </c>
       <c r="N7" t="n">
         <v>895</v>
       </c>
       <c r="O7" t="n">
         <v>906</v>
       </c>
+      <c r="P7" t="n">
+        <v>909</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>824</v>
       </c>
       <c r="C8" t="n">
         <v>830</v>
       </c>
       <c r="D8" t="n">
         <v>818</v>
       </c>
       <c r="E8" t="n">
         <v>808</v>
       </c>
       <c r="F8" t="n">
         <v>871</v>
       </c>
       <c r="G8" t="n">
         <v>890</v>
       </c>
       <c r="H8" t="n">
         <v>914</v>
       </c>
       <c r="I8" t="n">
         <v>885</v>
       </c>
       <c r="J8" t="n">
         <v>870</v>
       </c>
       <c r="K8" t="n">
         <v>872</v>
       </c>
       <c r="L8" t="n">
         <v>798</v>
       </c>
       <c r="M8" t="n">
         <v>1710</v>
       </c>
       <c r="N8" t="n">
         <v>855</v>
       </c>
       <c r="O8" t="n">
         <v>866</v>
+      </c>
+      <c r="P8" t="n">
+        <v>842</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the creation of a new English Parliament, along the lines of the existing Scottish Parliament?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5575,428 +5873,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>139</v>
       </c>
       <c r="C7" t="n">
         <v>124</v>
       </c>
       <c r="D7" t="n">
         <v>95</v>
       </c>
       <c r="E7" t="n">
         <v>90</v>
       </c>
       <c r="F7" t="n">
         <v>134</v>
       </c>
       <c r="G7" t="n">
         <v>155</v>
       </c>
       <c r="H7" t="n">
         <v>161</v>
       </c>
       <c r="I7" t="n">
         <v>164</v>
       </c>
       <c r="J7" t="n">
         <v>146</v>
       </c>
       <c r="K7" t="n">
         <v>157</v>
       </c>
       <c r="L7" t="n">
         <v>138</v>
       </c>
       <c r="M7" t="n">
         <v>250</v>
       </c>
       <c r="N7" t="n">
         <v>109</v>
       </c>
       <c r="O7" t="n">
         <v>118</v>
       </c>
+      <c r="P7" t="n">
+        <v>137</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>158</v>
       </c>
       <c r="C8" t="n">
         <v>159</v>
       </c>
       <c r="D8" t="n">
         <v>159</v>
       </c>
       <c r="E8" t="n">
         <v>154</v>
       </c>
       <c r="F8" t="n">
         <v>171</v>
       </c>
       <c r="G8" t="n">
         <v>178</v>
       </c>
       <c r="H8" t="n">
         <v>170</v>
       </c>
       <c r="I8" t="n">
         <v>172</v>
       </c>
       <c r="J8" t="n">
         <v>159</v>
       </c>
       <c r="K8" t="n">
         <v>172</v>
       </c>
       <c r="L8" t="n">
         <v>164</v>
       </c>
       <c r="M8" t="n">
         <v>331</v>
       </c>
       <c r="N8" t="n">
         <v>171</v>
       </c>
       <c r="O8" t="n">
         <v>170</v>
+      </c>
+      <c r="P8" t="n">
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the creation of a new English Parliament, along the lines of the existing Scottish Parliament?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6031,428 +6356,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>558</v>
       </c>
       <c r="C7" t="n">
         <v>570</v>
       </c>
       <c r="D7" t="n">
         <v>570</v>
       </c>
       <c r="E7" t="n">
         <v>544</v>
       </c>
       <c r="F7" t="n">
         <v>638</v>
       </c>
       <c r="G7" t="n">
         <v>629</v>
       </c>
       <c r="H7" t="n">
         <v>620</v>
       </c>
       <c r="I7" t="n">
         <v>619</v>
       </c>
       <c r="J7" t="n">
         <v>591</v>
       </c>
       <c r="K7" t="n">
         <v>621</v>
       </c>
       <c r="L7" t="n">
         <v>603</v>
       </c>
       <c r="M7" t="n">
         <v>1152</v>
       </c>
       <c r="N7" t="n">
         <v>596</v>
       </c>
       <c r="O7" t="n">
         <v>624</v>
       </c>
+      <c r="P7" t="n">
+        <v>583</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>607</v>
       </c>
       <c r="C8" t="n">
         <v>613</v>
       </c>
       <c r="D8" t="n">
         <v>615</v>
       </c>
       <c r="E8" t="n">
         <v>603</v>
       </c>
       <c r="F8" t="n">
         <v>654</v>
       </c>
       <c r="G8" t="n">
         <v>670</v>
       </c>
       <c r="H8" t="n">
         <v>638</v>
       </c>
       <c r="I8" t="n">
         <v>644</v>
       </c>
       <c r="J8" t="n">
         <v>640</v>
       </c>
       <c r="K8" t="n">
         <v>646</v>
       </c>
       <c r="L8" t="n">
         <v>614</v>
       </c>
       <c r="M8" t="n">
         <v>1244</v>
       </c>
       <c r="N8" t="n">
         <v>636</v>
       </c>
       <c r="O8" t="n">
         <v>656</v>
+      </c>
+      <c r="P8" t="n">
+        <v>650</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the creation of a new English Parliament, along the lines of the existing Scottish Parliament?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6487,428 +6839,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>573</v>
       </c>
       <c r="C7" t="n">
         <v>569</v>
       </c>
       <c r="D7" t="n">
         <v>578</v>
       </c>
       <c r="E7" t="n">
         <v>569</v>
       </c>
       <c r="F7" t="n">
         <v>632</v>
       </c>
       <c r="G7" t="n">
         <v>588</v>
       </c>
       <c r="H7" t="n">
         <v>641</v>
       </c>
       <c r="I7" t="n">
         <v>602</v>
       </c>
       <c r="J7" t="n">
         <v>574</v>
       </c>
       <c r="K7" t="n">
         <v>619</v>
       </c>
       <c r="L7" t="n">
         <v>586</v>
       </c>
       <c r="M7" t="n">
         <v>1124</v>
       </c>
       <c r="N7" t="n">
         <v>618</v>
       </c>
       <c r="O7" t="n">
         <v>636</v>
       </c>
+      <c r="P7" t="n">
+        <v>577</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>598</v>
       </c>
       <c r="C8" t="n">
         <v>595</v>
       </c>
       <c r="D8" t="n">
         <v>586</v>
       </c>
       <c r="E8" t="n">
         <v>574</v>
       </c>
       <c r="F8" t="n">
         <v>637</v>
       </c>
       <c r="G8" t="n">
         <v>631</v>
       </c>
       <c r="H8" t="n">
         <v>636</v>
       </c>
       <c r="I8" t="n">
         <v>630</v>
       </c>
       <c r="J8" t="n">
         <v>617</v>
       </c>
       <c r="K8" t="n">
         <v>635</v>
       </c>
       <c r="L8" t="n">
         <v>600</v>
       </c>
       <c r="M8" t="n">
         <v>1187</v>
       </c>
       <c r="N8" t="n">
         <v>632</v>
       </c>
       <c r="O8" t="n">
         <v>634</v>
+      </c>
+      <c r="P8" t="n">
+        <v>618</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the creation of a new English Parliament, along the lines of the existing Scottish Parliament?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6943,428 +7322,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>355</v>
       </c>
       <c r="C7" t="n">
         <v>370</v>
       </c>
       <c r="D7" t="n">
         <v>372</v>
       </c>
       <c r="E7" t="n">
         <v>349</v>
       </c>
       <c r="F7" t="n">
         <v>354</v>
       </c>
       <c r="G7" t="n">
         <v>375</v>
       </c>
       <c r="H7" t="n">
         <v>380</v>
       </c>
       <c r="I7" t="n">
         <v>374</v>
       </c>
       <c r="J7" t="n">
         <v>380</v>
       </c>
       <c r="K7" t="n">
         <v>373</v>
       </c>
       <c r="L7" t="n">
         <v>349</v>
       </c>
       <c r="M7" t="n">
         <v>728</v>
       </c>
       <c r="N7" t="n">
         <v>371</v>
       </c>
       <c r="O7" t="n">
         <v>352</v>
       </c>
+      <c r="P7" t="n">
+        <v>365</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>353</v>
       </c>
       <c r="C8" t="n">
         <v>358</v>
       </c>
       <c r="D8" t="n">
         <v>356</v>
       </c>
       <c r="E8" t="n">
         <v>345</v>
       </c>
       <c r="F8" t="n">
         <v>357</v>
       </c>
       <c r="G8" t="n">
         <v>380</v>
       </c>
       <c r="H8" t="n">
         <v>387</v>
       </c>
       <c r="I8" t="n">
         <v>374</v>
       </c>
       <c r="J8" t="n">
         <v>377</v>
       </c>
       <c r="K8" t="n">
         <v>358</v>
       </c>
       <c r="L8" t="n">
         <v>334</v>
       </c>
       <c r="M8" t="n">
         <v>719</v>
       </c>
       <c r="N8" t="n">
         <v>352</v>
       </c>
       <c r="O8" t="n">
         <v>358</v>
+      </c>
+      <c r="P8" t="n">
+        <v>365</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the creation of a new English Parliament, along the lines of the existing Scottish Parliament?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7399,428 +7805,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>363</v>
       </c>
       <c r="C7" t="n">
         <v>384</v>
       </c>
       <c r="D7" t="n">
         <v>393</v>
       </c>
       <c r="E7" t="n">
         <v>388</v>
       </c>
       <c r="F7" t="n">
         <v>399</v>
       </c>
       <c r="G7" t="n">
         <v>432</v>
       </c>
       <c r="H7" t="n">
         <v>375</v>
       </c>
       <c r="I7" t="n">
         <v>385</v>
       </c>
       <c r="J7" t="n">
         <v>397</v>
       </c>
       <c r="K7" t="n">
         <v>372</v>
       </c>
       <c r="L7" t="n">
         <v>341</v>
       </c>
       <c r="M7" t="n">
         <v>842</v>
       </c>
       <c r="N7" t="n">
         <v>393</v>
       </c>
       <c r="O7" t="n">
         <v>424</v>
       </c>
+      <c r="P7" t="n">
+        <v>413</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>322</v>
       </c>
       <c r="C8" t="n">
         <v>331</v>
       </c>
       <c r="D8" t="n">
         <v>333</v>
       </c>
       <c r="E8" t="n">
         <v>339</v>
       </c>
       <c r="F8" t="n">
         <v>361</v>
       </c>
       <c r="G8" t="n">
         <v>371</v>
       </c>
       <c r="H8" t="n">
         <v>359</v>
       </c>
       <c r="I8" t="n">
         <v>353</v>
       </c>
       <c r="J8" t="n">
         <v>356</v>
       </c>
       <c r="K8" t="n">
         <v>353</v>
       </c>
       <c r="L8" t="n">
         <v>314</v>
       </c>
       <c r="M8" t="n">
         <v>717</v>
       </c>
       <c r="N8" t="n">
         <v>336</v>
       </c>
       <c r="O8" t="n">
         <v>359</v>
+      </c>
+      <c r="P8" t="n">
+        <v>342</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the creation of a new English Parliament, along the lines of the existing Scottish Parliament?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7855,428 +8288,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>630</v>
       </c>
       <c r="C7" t="n">
         <v>621</v>
       </c>
       <c r="D7" t="n">
         <v>615</v>
       </c>
       <c r="E7" t="n">
         <v>599</v>
       </c>
       <c r="F7" t="n">
         <v>681</v>
       </c>
       <c r="G7" t="n">
         <v>640</v>
       </c>
       <c r="H7" t="n">
         <v>708</v>
       </c>
       <c r="I7" t="n">
         <v>675</v>
       </c>
       <c r="J7" t="n">
         <v>654</v>
       </c>
       <c r="K7" t="n">
         <v>700</v>
       </c>
       <c r="L7" t="n">
         <v>663</v>
       </c>
       <c r="M7" t="n">
         <v>1360</v>
       </c>
       <c r="N7" t="n">
         <v>651</v>
       </c>
       <c r="O7" t="n">
         <v>685</v>
       </c>
+      <c r="P7" t="n">
+        <v>643</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>683</v>
       </c>
       <c r="C8" t="n">
         <v>689</v>
       </c>
       <c r="D8" t="n">
         <v>696</v>
       </c>
       <c r="E8" t="n">
         <v>675</v>
       </c>
       <c r="F8" t="n">
         <v>754</v>
       </c>
       <c r="G8" t="n">
         <v>753</v>
       </c>
       <c r="H8" t="n">
         <v>753</v>
       </c>
       <c r="I8" t="n">
         <v>743</v>
       </c>
       <c r="J8" t="n">
         <v>729</v>
       </c>
       <c r="K8" t="n">
         <v>737</v>
       </c>
       <c r="L8" t="n">
         <v>693</v>
       </c>
       <c r="M8" t="n">
         <v>1468</v>
       </c>
       <c r="N8" t="n">
         <v>725</v>
       </c>
       <c r="O8" t="n">
         <v>726</v>
+      </c>
+      <c r="P8" t="n">
+        <v>724</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the creation of a new English Parliament, along the lines of the existing Scottish Parliament?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8311,428 +8771,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>800</v>
       </c>
       <c r="C7" t="n">
         <v>826</v>
       </c>
       <c r="D7" t="n">
         <v>823</v>
       </c>
       <c r="E7" t="n">
         <v>797</v>
       </c>
       <c r="F7" t="n">
         <v>838</v>
       </c>
       <c r="G7" t="n">
         <v>910</v>
       </c>
       <c r="H7" t="n">
         <v>849</v>
       </c>
       <c r="I7" t="n">
         <v>850</v>
       </c>
       <c r="J7" t="n">
         <v>843</v>
       </c>
       <c r="K7" t="n">
         <v>821</v>
       </c>
       <c r="L7" t="n">
         <v>751</v>
       </c>
       <c r="M7" t="n">
         <v>1584</v>
       </c>
       <c r="N7" t="n">
         <v>840</v>
       </c>
       <c r="O7" t="n">
         <v>845</v>
       </c>
+      <c r="P7" t="n">
+        <v>849</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>748</v>
       </c>
       <c r="C8" t="n">
         <v>754</v>
       </c>
       <c r="D8" t="n">
         <v>738</v>
       </c>
       <c r="E8" t="n">
         <v>736</v>
       </c>
       <c r="F8" t="n">
         <v>772</v>
       </c>
       <c r="G8" t="n">
         <v>807</v>
       </c>
       <c r="H8" t="n">
         <v>800</v>
       </c>
       <c r="I8" t="n">
         <v>786</v>
       </c>
       <c r="J8" t="n">
         <v>781</v>
       </c>
       <c r="K8" t="n">
         <v>781</v>
       </c>
       <c r="L8" t="n">
         <v>719</v>
       </c>
       <c r="M8" t="n">
         <v>1486</v>
       </c>
       <c r="N8" t="n">
         <v>766</v>
       </c>
       <c r="O8" t="n">
         <v>795</v>
+      </c>
+      <c r="P8" t="n">
+        <v>768</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the creation of a new English Parliament, along the lines of the existing Scottish Parliament?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8767,428 +9254,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>176</v>
       </c>
       <c r="C7" t="n">
         <v>192</v>
       </c>
       <c r="D7" t="n">
         <v>178</v>
       </c>
       <c r="E7" t="n">
         <v>166</v>
       </c>
       <c r="F7" t="n">
         <v>188</v>
       </c>
       <c r="G7" t="n">
         <v>197</v>
       </c>
       <c r="H7" t="n">
         <v>210</v>
       </c>
       <c r="I7" t="n">
         <v>207</v>
       </c>
       <c r="J7" t="n">
         <v>177</v>
       </c>
       <c r="K7" t="n">
         <v>200</v>
       </c>
       <c r="L7" t="n">
         <v>186</v>
       </c>
       <c r="M7" t="n">
         <v>386</v>
       </c>
       <c r="N7" t="n">
         <v>142</v>
       </c>
       <c r="O7" t="n">
         <v>183</v>
       </c>
+      <c r="P7" t="n">
+        <v>154</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>199</v>
       </c>
       <c r="C8" t="n">
         <v>201</v>
       </c>
       <c r="D8" t="n">
         <v>199</v>
       </c>
       <c r="E8" t="n">
         <v>196</v>
       </c>
       <c r="F8" t="n">
         <v>212</v>
       </c>
       <c r="G8" t="n">
         <v>217</v>
       </c>
       <c r="H8" t="n">
         <v>216</v>
       </c>
       <c r="I8" t="n">
         <v>213</v>
       </c>
       <c r="J8" t="n">
         <v>210</v>
       </c>
       <c r="K8" t="n">
         <v>211</v>
       </c>
       <c r="L8" t="n">
         <v>197</v>
       </c>
       <c r="M8" t="n">
         <v>413</v>
       </c>
       <c r="N8" t="n">
         <v>209</v>
       </c>
       <c r="O8" t="n">
         <v>213</v>
+      </c>
+      <c r="P8" t="n">
+        <v>209</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the creation of a new English Parliament, along the lines of the existing Scottish Parliament?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9223,388 +9737,414 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strongly support</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Tend to support</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Tend to oppose</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Strongly oppose</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>568</v>
       </c>
       <c r="C7" t="n">
         <v>574</v>
       </c>
       <c r="D7" t="n">
         <v>579</v>
       </c>
       <c r="E7" t="n">
         <v>561</v>
       </c>
       <c r="F7" t="n">
         <v>601</v>
       </c>
       <c r="G7" t="n">
         <v>627</v>
       </c>
       <c r="H7" t="n">
         <v>613</v>
       </c>
       <c r="I7" t="n">
         <v>593</v>
       </c>
       <c r="J7" t="n">
         <v>596</v>
       </c>
       <c r="K7" t="n">
         <v>590</v>
       </c>
       <c r="L7" t="n">
         <v>553</v>
       </c>
       <c r="M7" t="n">
         <v>1152</v>
       </c>
       <c r="N7" t="n">
         <v>639</v>
       </c>
       <c r="O7" t="n">
         <v>635</v>
       </c>
+      <c r="P7" t="n">
+        <v>625</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>554</v>
       </c>
       <c r="C8" t="n">
         <v>562</v>
       </c>
       <c r="D8" t="n">
         <v>558</v>
       </c>
       <c r="E8" t="n">
         <v>549</v>
       </c>
       <c r="F8" t="n">
         <v>594</v>
       </c>
       <c r="G8" t="n">
         <v>607</v>
       </c>
       <c r="H8" t="n">
         <v>604</v>
       </c>
       <c r="I8" t="n">
         <v>595</v>
       </c>
       <c r="J8" t="n">
         <v>588</v>
       </c>
       <c r="K8" t="n">
         <v>591</v>
       </c>
       <c r="L8" t="n">
         <v>560</v>
       </c>
       <c r="M8" t="n">
         <v>1172</v>
       </c>
       <c r="N8" t="n">
         <v>591</v>
       </c>
       <c r="O8" t="n">
         <v>603</v>
+      </c>
+      <c r="P8" t="n">
+        <v>592</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>