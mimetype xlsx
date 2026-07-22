--- v0 (2026-05-21)
+++ v1 (2026-07-22)
@@ -462,72 +462,73 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Some people support a change in the British voting system to proportional representation, where the number of MPs a party wins more closely reflects the share of the vote they receive. Other people support retaining our present voting system, First Past the Post, which is more likely to give one party an overall majority in the House of Commons and avoid a hung Parliament. Which voting system would you prefer? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -557,314 +558,335 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First past the post, which is more likely to give one party an overall majority</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Proportional representation, where the number of MPs parties win will more closely match their share of the vote</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1668</v>
       </c>
       <c r="C5" t="n">
         <v>1674</v>
       </c>
       <c r="D5" t="n">
         <v>1681</v>
       </c>
       <c r="E5" t="n">
         <v>1792</v>
       </c>
       <c r="F5" t="n">
         <v>1804</v>
       </c>
       <c r="G5" t="n">
         <v>1785</v>
       </c>
       <c r="H5" t="n">
         <v>1799</v>
       </c>
       <c r="I5" t="n">
         <v>1783</v>
       </c>
       <c r="J5" t="n">
         <v>1724</v>
       </c>
       <c r="K5" t="n">
         <v>1761</v>
       </c>
       <c r="L5" t="n">
         <v>1698</v>
       </c>
       <c r="M5" t="n">
         <v>1702</v>
       </c>
       <c r="N5" t="n">
         <v>1744</v>
       </c>
+      <c r="O5" t="n">
+        <v>1764</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1668</v>
       </c>
       <c r="C6" t="n">
         <v>1674</v>
       </c>
       <c r="D6" t="n">
         <v>1681</v>
       </c>
       <c r="E6" t="n">
         <v>1792</v>
       </c>
       <c r="F6" t="n">
         <v>1804</v>
       </c>
       <c r="G6" t="n">
         <v>1785</v>
       </c>
       <c r="H6" t="n">
         <v>1799</v>
       </c>
       <c r="I6" t="n">
         <v>1783</v>
       </c>
       <c r="J6" t="n">
         <v>1724</v>
       </c>
       <c r="K6" t="n">
         <v>1761</v>
       </c>
       <c r="L6" t="n">
         <v>1698</v>
       </c>
       <c r="M6" t="n">
         <v>1702</v>
       </c>
       <c r="N6" t="n">
         <v>1744</v>
+      </c>
+      <c r="O6" t="n">
+        <v>1764</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Some people support a change in the British voting system to proportional representation, where the number of MPs a party wins more closely reflects the share of the vote they receive. Other people support retaining our present voting system, First Past the Post, which is more likely to give one party an overall majority in the House of Commons and avoid a hung Parliament. Which voting system would you prefer? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -894,314 +916,335 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First past the post, which is more likely to give one party an overall majority</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Proportional representation, where the number of MPs parties win will more closely match their share of the vote</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>278</v>
       </c>
       <c r="C5" t="n">
         <v>279</v>
       </c>
       <c r="D5" t="n">
         <v>271</v>
       </c>
       <c r="E5" t="n">
         <v>314</v>
       </c>
       <c r="F5" t="n">
         <v>301</v>
       </c>
       <c r="G5" t="n">
         <v>300</v>
       </c>
       <c r="H5" t="n">
         <v>303</v>
       </c>
       <c r="I5" t="n">
         <v>295</v>
       </c>
       <c r="J5" t="n">
         <v>294</v>
       </c>
       <c r="K5" t="n">
         <v>283</v>
       </c>
       <c r="L5" t="n">
         <v>288</v>
       </c>
       <c r="M5" t="n">
         <v>279</v>
       </c>
       <c r="N5" t="n">
         <v>296</v>
       </c>
+      <c r="O5" t="n">
+        <v>294</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>275</v>
       </c>
       <c r="C6" t="n">
         <v>278</v>
       </c>
       <c r="D6" t="n">
         <v>279</v>
       </c>
       <c r="E6" t="n">
         <v>297</v>
       </c>
       <c r="F6" t="n">
         <v>299</v>
       </c>
       <c r="G6" t="n">
         <v>296</v>
       </c>
       <c r="H6" t="n">
         <v>299</v>
       </c>
       <c r="I6" t="n">
         <v>296</v>
       </c>
       <c r="J6" t="n">
         <v>286</v>
       </c>
       <c r="K6" t="n">
         <v>292</v>
       </c>
       <c r="L6" t="n">
         <v>278</v>
       </c>
       <c r="M6" t="n">
         <v>279</v>
       </c>
       <c r="N6" t="n">
         <v>286</v>
+      </c>
+      <c r="O6" t="n">
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Some people support a change in the British voting system to proportional representation, where the number of MPs a party wins more closely reflects the share of the vote they receive. Other people support retaining our present voting system, First Past the Post, which is more likely to give one party an overall majority in the House of Commons and avoid a hung Parliament. Which voting system would you prefer? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1231,314 +1274,335 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First past the post, which is more likely to give one party an overall majority</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Proportional representation, where the number of MPs parties win will more closely match their share of the vote</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>412</v>
       </c>
       <c r="C5" t="n">
         <v>397</v>
       </c>
       <c r="D5" t="n">
         <v>412</v>
       </c>
       <c r="E5" t="n">
         <v>454</v>
       </c>
       <c r="F5" t="n">
         <v>442</v>
       </c>
       <c r="G5" t="n">
         <v>443</v>
       </c>
       <c r="H5" t="n">
         <v>442</v>
       </c>
       <c r="I5" t="n">
         <v>439</v>
       </c>
       <c r="J5" t="n">
         <v>423</v>
       </c>
       <c r="K5" t="n">
         <v>426</v>
       </c>
       <c r="L5" t="n">
         <v>415</v>
       </c>
       <c r="M5" t="n">
         <v>422</v>
       </c>
       <c r="N5" t="n">
         <v>421</v>
       </c>
+      <c r="O5" t="n">
+        <v>418</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>407</v>
       </c>
       <c r="C6" t="n">
         <v>403</v>
       </c>
       <c r="D6" t="n">
         <v>405</v>
       </c>
       <c r="E6" t="n">
         <v>432</v>
       </c>
       <c r="F6" t="n">
         <v>435</v>
       </c>
       <c r="G6" t="n">
         <v>430</v>
       </c>
       <c r="H6" t="n">
         <v>434</v>
       </c>
       <c r="I6" t="n">
         <v>430</v>
       </c>
       <c r="J6" t="n">
         <v>415</v>
       </c>
       <c r="K6" t="n">
         <v>424</v>
       </c>
       <c r="L6" t="n">
         <v>402</v>
       </c>
       <c r="M6" t="n">
         <v>403</v>
       </c>
       <c r="N6" t="n">
         <v>413</v>
+      </c>
+      <c r="O6" t="n">
+        <v>418</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Some people support a change in the British voting system to proportional representation, where the number of MPs a party wins more closely reflects the share of the vote they receive. Other people support retaining our present voting system, First Past the Post, which is more likely to give one party an overall majority in the House of Commons and avoid a hung Parliament. Which voting system would you prefer? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1568,314 +1632,335 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First past the post, which is more likely to give one party an overall majority</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Proportional representation, where the number of MPs parties win will more closely match their share of the vote</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>143</v>
       </c>
       <c r="C5" t="n">
         <v>144</v>
       </c>
       <c r="D5" t="n">
         <v>138</v>
       </c>
       <c r="E5" t="n">
         <v>141</v>
       </c>
       <c r="F5" t="n">
         <v>157</v>
       </c>
       <c r="G5" t="n">
         <v>158</v>
       </c>
       <c r="H5" t="n">
         <v>157</v>
       </c>
       <c r="I5" t="n">
         <v>148</v>
       </c>
       <c r="J5" t="n">
         <v>155</v>
       </c>
       <c r="K5" t="n">
         <v>151</v>
       </c>
       <c r="L5" t="n">
         <v>142</v>
       </c>
       <c r="M5" t="n">
         <v>149</v>
       </c>
       <c r="N5" t="n">
         <v>152</v>
       </c>
+      <c r="O5" t="n">
+        <v>151</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>143</v>
       </c>
       <c r="C6" t="n">
         <v>144</v>
       </c>
       <c r="D6" t="n">
         <v>145</v>
       </c>
       <c r="E6" t="n">
         <v>154</v>
       </c>
       <c r="F6" t="n">
         <v>155</v>
       </c>
       <c r="G6" t="n">
         <v>154</v>
       </c>
       <c r="H6" t="n">
         <v>155</v>
       </c>
       <c r="I6" t="n">
         <v>153</v>
       </c>
       <c r="J6" t="n">
         <v>148</v>
       </c>
       <c r="K6" t="n">
         <v>151</v>
       </c>
       <c r="L6" t="n">
         <v>148</v>
       </c>
       <c r="M6" t="n">
         <v>148</v>
       </c>
       <c r="N6" t="n">
         <v>152</v>
+      </c>
+      <c r="O6" t="n">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Some people support a change in the British voting system to proportional representation, where the number of MPs a party wins more closely reflects the share of the vote they receive. Other people support retaining our present voting system, First Past the Post, which is more likely to give one party an overall majority in the House of Commons and avoid a hung Parliament. Which voting system would you prefer? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1905,314 +1990,335 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First past the post, which is more likely to give one party an overall majority</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Proportional representation, where the number of MPs parties win will more closely match their share of the vote</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>92</v>
       </c>
       <c r="C5" t="n">
         <v>84</v>
       </c>
       <c r="D5" t="n">
         <v>93</v>
       </c>
       <c r="E5" t="n">
         <v>93</v>
       </c>
       <c r="F5" t="n">
         <v>90</v>
       </c>
       <c r="G5" t="n">
         <v>83</v>
       </c>
       <c r="H5" t="n">
         <v>98</v>
       </c>
       <c r="I5" t="n">
         <v>100</v>
       </c>
       <c r="J5" t="n">
         <v>91</v>
       </c>
       <c r="K5" t="n">
         <v>94</v>
       </c>
       <c r="L5" t="n">
         <v>86</v>
       </c>
       <c r="M5" t="n">
         <v>91</v>
       </c>
       <c r="N5" t="n">
         <v>94</v>
       </c>
+      <c r="O5" t="n">
+        <v>90</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>85</v>
       </c>
       <c r="C6" t="n">
         <v>85</v>
       </c>
       <c r="D6" t="n">
         <v>86</v>
       </c>
       <c r="E6" t="n">
         <v>91</v>
       </c>
       <c r="F6" t="n">
         <v>92</v>
       </c>
       <c r="G6" t="n">
         <v>91</v>
       </c>
       <c r="H6" t="n">
         <v>92</v>
       </c>
       <c r="I6" t="n">
         <v>91</v>
       </c>
       <c r="J6" t="n">
         <v>88</v>
       </c>
       <c r="K6" t="n">
         <v>90</v>
       </c>
       <c r="L6" t="n">
         <v>82</v>
       </c>
       <c r="M6" t="n">
         <v>82</v>
       </c>
       <c r="N6" t="n">
         <v>84</v>
+      </c>
+      <c r="O6" t="n">
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Some people support a change in the British voting system to proportional representation, where the number of MPs a party wins more closely reflects the share of the vote they receive. Other people support retaining our present voting system, First Past the Post, which is more likely to give one party an overall majority in the House of Commons and avoid a hung Parliament. Which voting system would you prefer? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2242,314 +2348,335 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First past the post, which is more likely to give one party an overall majority</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Proportional representation, where the number of MPs parties win will more closely match their share of the vote</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>590</v>
       </c>
       <c r="C5" t="n">
         <v>602</v>
       </c>
       <c r="D5" t="n">
         <v>593</v>
       </c>
       <c r="E5" t="n">
         <v>705</v>
       </c>
       <c r="F5" t="n">
         <v>628</v>
       </c>
       <c r="G5" t="n">
         <v>610</v>
       </c>
       <c r="H5" t="n">
         <v>609</v>
       </c>
       <c r="I5" t="n">
         <v>600</v>
       </c>
       <c r="J5" t="n">
         <v>586</v>
       </c>
       <c r="K5" t="n">
         <v>598</v>
       </c>
       <c r="L5" t="n">
         <v>258</v>
       </c>
       <c r="M5" t="n">
         <v>252</v>
       </c>
       <c r="N5" t="n">
         <v>280</v>
       </c>
+      <c r="O5" t="n">
+        <v>278</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>553</v>
       </c>
       <c r="C6" t="n">
         <v>573</v>
       </c>
       <c r="D6" t="n">
         <v>570</v>
       </c>
       <c r="E6" t="n">
         <v>607</v>
       </c>
       <c r="F6" t="n">
         <v>627</v>
       </c>
       <c r="G6" t="n">
         <v>612</v>
       </c>
       <c r="H6" t="n">
         <v>620</v>
       </c>
       <c r="I6" t="n">
         <v>617</v>
       </c>
       <c r="J6" t="n">
         <v>596</v>
       </c>
       <c r="K6" t="n">
         <v>609</v>
       </c>
       <c r="L6" t="n">
         <v>306</v>
       </c>
       <c r="M6" t="n">
         <v>306</v>
       </c>
       <c r="N6" t="n">
         <v>315</v>
+      </c>
+      <c r="O6" t="n">
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Some people support a change in the British voting system to proportional representation, where the number of MPs a party wins more closely reflects the share of the vote they receive. Other people support retaining our present voting system, First Past the Post, which is more likely to give one party an overall majority in the House of Commons and avoid a hung Parliament. Which voting system would you prefer? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2579,314 +2706,335 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First past the post, which is more likely to give one party an overall majority</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Proportional representation, where the number of MPs parties win will more closely match their share of the vote</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>532</v>
       </c>
       <c r="C5" t="n">
         <v>472</v>
       </c>
       <c r="D5" t="n">
         <v>456</v>
       </c>
       <c r="E5" t="n">
         <v>495</v>
       </c>
       <c r="F5" t="n">
         <v>447</v>
       </c>
       <c r="G5" t="n">
         <v>444</v>
       </c>
       <c r="H5" t="n">
         <v>458</v>
       </c>
       <c r="I5" t="n">
         <v>440</v>
       </c>
       <c r="J5" t="n">
         <v>430</v>
       </c>
       <c r="K5" t="n">
         <v>445</v>
       </c>
       <c r="L5" t="n">
         <v>522</v>
       </c>
       <c r="M5" t="n">
         <v>522</v>
       </c>
       <c r="N5" t="n">
         <v>464</v>
       </c>
+      <c r="O5" t="n">
+        <v>460</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>532</v>
       </c>
       <c r="C6" t="n">
         <v>418</v>
       </c>
       <c r="D6" t="n">
         <v>419</v>
       </c>
       <c r="E6" t="n">
         <v>457</v>
       </c>
       <c r="F6" t="n">
         <v>459</v>
       </c>
       <c r="G6" t="n">
         <v>452</v>
       </c>
       <c r="H6" t="n">
         <v>459</v>
       </c>
       <c r="I6" t="n">
         <v>454</v>
       </c>
       <c r="J6" t="n">
         <v>443</v>
       </c>
       <c r="K6" t="n">
         <v>448</v>
       </c>
       <c r="L6" t="n">
         <v>439</v>
       </c>
       <c r="M6" t="n">
         <v>437</v>
       </c>
       <c r="N6" t="n">
         <v>448</v>
+      </c>
+      <c r="O6" t="n">
+        <v>457</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Some people support a change in the British voting system to proportional representation, where the number of MPs a party wins more closely reflects the share of the vote they receive. Other people support retaining our present voting system, First Past the Post, which is more likely to give one party an overall majority in the House of Commons and avoid a hung Parliament. Which voting system would you prefer? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2916,314 +3064,335 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First past the post, which is more likely to give one party an overall majority</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Proportional representation, where the number of MPs parties win will more closely match their share of the vote</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.65</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>109</v>
       </c>
       <c r="C5" t="n">
         <v>182</v>
       </c>
       <c r="D5" t="n">
         <v>173</v>
       </c>
       <c r="E5" t="n">
         <v>144</v>
       </c>
       <c r="F5" t="n">
         <v>170</v>
       </c>
       <c r="G5" t="n">
         <v>154</v>
       </c>
       <c r="H5" t="n">
         <v>159</v>
       </c>
       <c r="I5" t="n">
         <v>163</v>
       </c>
       <c r="J5" t="n">
         <v>151</v>
       </c>
       <c r="K5" t="n">
         <v>159</v>
       </c>
       <c r="L5" t="n">
         <v>189</v>
       </c>
       <c r="M5" t="n">
         <v>180</v>
       </c>
       <c r="N5" t="n">
         <v>159</v>
       </c>
+      <c r="O5" t="n">
+        <v>170</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>100</v>
       </c>
       <c r="C6" t="n">
         <v>151</v>
       </c>
       <c r="D6" t="n">
         <v>151</v>
       </c>
       <c r="E6" t="n">
         <v>161</v>
       </c>
       <c r="F6" t="n">
         <v>165</v>
       </c>
       <c r="G6" t="n">
         <v>163</v>
       </c>
       <c r="H6" t="n">
         <v>163</v>
       </c>
       <c r="I6" t="n">
         <v>163</v>
       </c>
       <c r="J6" t="n">
         <v>158</v>
       </c>
       <c r="K6" t="n">
         <v>163</v>
       </c>
       <c r="L6" t="n">
         <v>156</v>
       </c>
       <c r="M6" t="n">
         <v>157</v>
       </c>
       <c r="N6" t="n">
         <v>162</v>
+      </c>
+      <c r="O6" t="n">
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Some people support a change in the British voting system to proportional representation, where the number of MPs a party wins more closely reflects the share of the vote they receive. Other people support retaining our present voting system, First Past the Post, which is more likely to give one party an overall majority in the House of Commons and avoid a hung Parliament. Which voting system would you prefer? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3253,314 +3422,335 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First past the post, which is more likely to give one party an overall majority</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Proportional representation, where the number of MPs parties win will more closely match their share of the vote</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>729</v>
       </c>
       <c r="C5" t="n">
         <v>737</v>
       </c>
       <c r="D5" t="n">
         <v>746</v>
       </c>
       <c r="E5" t="n">
         <v>755</v>
       </c>
       <c r="F5" t="n">
         <v>734</v>
       </c>
       <c r="G5" t="n">
         <v>722</v>
       </c>
       <c r="H5" t="n">
         <v>727</v>
       </c>
       <c r="I5" t="n">
         <v>725</v>
       </c>
       <c r="J5" t="n">
         <v>715</v>
       </c>
       <c r="K5" t="n">
         <v>732</v>
       </c>
       <c r="L5" t="n">
         <v>681</v>
       </c>
       <c r="M5" t="n">
         <v>728</v>
       </c>
       <c r="N5" t="n">
         <v>652</v>
       </c>
+      <c r="O5" t="n">
+        <v>644</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>642</v>
       </c>
       <c r="C6" t="n">
         <v>621</v>
       </c>
       <c r="D6" t="n">
         <v>624</v>
       </c>
       <c r="E6" t="n">
         <v>665</v>
       </c>
       <c r="F6" t="n">
         <v>669</v>
       </c>
       <c r="G6" t="n">
         <v>662</v>
       </c>
       <c r="H6" t="n">
         <v>667</v>
       </c>
       <c r="I6" t="n">
         <v>661</v>
       </c>
       <c r="J6" t="n">
         <v>640</v>
       </c>
       <c r="K6" t="n">
         <v>653</v>
       </c>
       <c r="L6" t="n">
         <v>630</v>
       </c>
       <c r="M6" t="n">
         <v>631</v>
       </c>
       <c r="N6" t="n">
         <v>647</v>
+      </c>
+      <c r="O6" t="n">
+        <v>654</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Some people support a change in the British voting system to proportional representation, where the number of MPs a party wins more closely reflects the share of the vote they receive. Other people support retaining our present voting system, First Past the Post, which is more likely to give one party an overall majority in the House of Commons and avoid a hung Parliament. Which voting system would you prefer? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3590,314 +3780,335 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First past the post, which is more likely to give one party an overall majority</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Proportional representation, where the number of MPs parties win will more closely match their share of the vote</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>707</v>
       </c>
       <c r="C5" t="n">
         <v>685</v>
       </c>
       <c r="D5" t="n">
         <v>675</v>
       </c>
       <c r="E5" t="n">
         <v>757</v>
       </c>
       <c r="F5" t="n">
         <v>697</v>
       </c>
       <c r="G5" t="n">
         <v>696</v>
       </c>
       <c r="H5" t="n">
         <v>691</v>
       </c>
       <c r="I5" t="n">
         <v>667</v>
       </c>
       <c r="J5" t="n">
         <v>641</v>
       </c>
       <c r="K5" t="n">
         <v>615</v>
       </c>
       <c r="L5" t="n">
         <v>642</v>
       </c>
       <c r="M5" t="n">
         <v>584</v>
       </c>
       <c r="N5" t="n">
         <v>659</v>
       </c>
+      <c r="O5" t="n">
+        <v>595</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>687</v>
       </c>
       <c r="C6" t="n">
         <v>663</v>
       </c>
       <c r="D6" t="n">
         <v>666</v>
       </c>
       <c r="E6" t="n">
         <v>710</v>
       </c>
       <c r="F6" t="n">
         <v>714</v>
       </c>
       <c r="G6" t="n">
         <v>707</v>
       </c>
       <c r="H6" t="n">
         <v>712</v>
       </c>
       <c r="I6" t="n">
         <v>706</v>
       </c>
       <c r="J6" t="n">
         <v>683</v>
       </c>
       <c r="K6" t="n">
         <v>697</v>
       </c>
       <c r="L6" t="n">
         <v>672</v>
       </c>
       <c r="M6" t="n">
         <v>674</v>
       </c>
       <c r="N6" t="n">
         <v>691</v>
+      </c>
+      <c r="O6" t="n">
+        <v>699</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Some people support a change in the British voting system to proportional representation, where the number of MPs a party wins more closely reflects the share of the vote they receive. Other people support retaining our present voting system, First Past the Post, which is more likely to give one party an overall majority in the House of Commons and avoid a hung Parliament. Which voting system would you prefer? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3927,314 +4138,335 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First past the post, which is more likely to give one party an overall majority</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Proportional representation, where the number of MPs parties win will more closely match their share of the vote</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>212</v>
       </c>
       <c r="C5" t="n">
         <v>231</v>
       </c>
       <c r="D5" t="n">
         <v>228</v>
       </c>
       <c r="E5" t="n">
         <v>252</v>
       </c>
       <c r="F5" t="n">
         <v>329</v>
       </c>
       <c r="G5" t="n">
         <v>336</v>
       </c>
       <c r="H5" t="n">
         <v>344</v>
       </c>
       <c r="I5" t="n">
         <v>351</v>
       </c>
       <c r="J5" t="n">
         <v>332</v>
       </c>
       <c r="K5" t="n">
         <v>363</v>
       </c>
       <c r="L5" t="n">
         <v>348</v>
       </c>
       <c r="M5" t="n">
         <v>356</v>
       </c>
       <c r="N5" t="n">
         <v>386</v>
       </c>
+      <c r="O5" t="n">
+        <v>487</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>311</v>
       </c>
       <c r="C6" t="n">
         <v>352</v>
       </c>
       <c r="D6" t="n">
         <v>344</v>
       </c>
       <c r="E6" t="n">
         <v>386</v>
       </c>
       <c r="F6" t="n">
         <v>374</v>
       </c>
       <c r="G6" t="n">
         <v>385</v>
       </c>
       <c r="H6" t="n">
         <v>381</v>
       </c>
       <c r="I6" t="n">
         <v>376</v>
       </c>
       <c r="J6" t="n">
         <v>362</v>
       </c>
       <c r="K6" t="n">
         <v>363</v>
       </c>
       <c r="L6" t="n">
         <v>367</v>
       </c>
       <c r="M6" t="n">
         <v>366</v>
       </c>
       <c r="N6" t="n">
         <v>381</v>
+      </c>
+      <c r="O6" t="n">
+        <v>390</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Some people support a change in the British voting system to proportional representation, where the number of MPs a party wins more closely reflects the share of the vote they receive. Other people support retaining our present voting system, First Past the Post, which is more likely to give one party an overall majority in the House of Commons and avoid a hung Parliament. Which voting system would you prefer? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4264,314 +4496,335 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First past the post, which is more likely to give one party an overall majority</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Proportional representation, where the number of MPs parties win will more closely match their share of the vote</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.62</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>138</v>
       </c>
       <c r="C5" t="n">
         <v>151</v>
       </c>
       <c r="D5" t="n">
         <v>118</v>
       </c>
       <c r="E5" t="n">
         <v>104</v>
       </c>
       <c r="F5" t="n">
         <v>185</v>
       </c>
       <c r="G5" t="n">
         <v>186</v>
       </c>
       <c r="H5" t="n">
         <v>192</v>
       </c>
       <c r="I5" t="n">
         <v>172</v>
       </c>
       <c r="J5" t="n">
         <v>164</v>
       </c>
       <c r="K5" t="n">
         <v>172</v>
       </c>
       <c r="L5" t="n">
         <v>150</v>
       </c>
       <c r="M5" t="n">
         <v>146</v>
       </c>
       <c r="N5" t="n">
         <v>106</v>
       </c>
+      <c r="O5" t="n">
+        <v>173</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>183</v>
       </c>
       <c r="C6" t="n">
         <v>182</v>
       </c>
       <c r="D6" t="n">
         <v>183</v>
       </c>
       <c r="E6" t="n">
         <v>195</v>
       </c>
       <c r="F6" t="n">
         <v>197</v>
       </c>
       <c r="G6" t="n">
         <v>195</v>
       </c>
       <c r="H6" t="n">
         <v>196</v>
       </c>
       <c r="I6" t="n">
         <v>194</v>
       </c>
       <c r="J6" t="n">
         <v>188</v>
       </c>
       <c r="K6" t="n">
         <v>192</v>
       </c>
       <c r="L6" t="n">
         <v>185</v>
       </c>
       <c r="M6" t="n">
         <v>186</v>
       </c>
       <c r="N6" t="n">
         <v>190</v>
+      </c>
+      <c r="O6" t="n">
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Some people support a change in the British voting system to proportional representation, where the number of MPs a party wins more closely reflects the share of the vote they receive. Other people support retaining our present voting system, First Past the Post, which is more likely to give one party an overall majority in the House of Commons and avoid a hung Parliament. Which voting system would you prefer? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4601,314 +4854,335 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First past the post, which is more likely to give one party an overall majority</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Proportional representation, where the number of MPs parties win will more closely match their share of the vote</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.72</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>20</v>
       </c>
       <c r="C5" t="n">
         <v>21</v>
       </c>
       <c r="D5" t="n">
         <v>32</v>
       </c>
       <c r="E5" t="n">
         <v>28</v>
       </c>
       <c r="F5" t="n">
         <v>44</v>
       </c>
       <c r="G5" t="n">
         <v>31</v>
       </c>
       <c r="H5" t="n">
         <v>37</v>
       </c>
       <c r="I5" t="n">
         <v>40</v>
       </c>
       <c r="J5" t="n">
         <v>36</v>
       </c>
       <c r="K5" t="n">
         <v>51</v>
       </c>
       <c r="L5" t="n">
         <v>27</v>
       </c>
       <c r="M5" t="n">
         <v>34</v>
       </c>
       <c r="N5" t="n">
         <v>47</v>
       </c>
+      <c r="O5" t="n">
+        <v>38</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>27</v>
       </c>
       <c r="C6" t="n">
         <v>38</v>
       </c>
       <c r="D6" t="n">
         <v>48</v>
       </c>
       <c r="E6" t="n">
         <v>32</v>
       </c>
       <c r="F6" t="n">
         <v>47</v>
       </c>
       <c r="G6" t="n">
         <v>31</v>
       </c>
       <c r="H6" t="n">
         <v>38</v>
       </c>
       <c r="I6" t="n">
         <v>40</v>
       </c>
       <c r="J6" t="n">
         <v>39</v>
       </c>
       <c r="K6" t="n">
         <v>48</v>
       </c>
       <c r="L6" t="n">
         <v>29</v>
       </c>
       <c r="M6" t="n">
         <v>30</v>
       </c>
       <c r="N6" t="n">
         <v>26</v>
+      </c>
+      <c r="O6" t="n">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Some people support a change in the British voting system to proportional representation, where the number of MPs a party wins more closely reflects the share of the vote they receive. Other people support retaining our present voting system, First Past the Post, which is more likely to give one party an overall majority in the House of Commons and avoid a hung Parliament. Which voting system would you prefer? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4938,314 +5212,335 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First past the post, which is more likely to give one party an overall majority</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Proportional representation, where the number of MPs parties win will more closely match their share of the vote</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1003</v>
       </c>
       <c r="C5" t="n">
         <v>993</v>
       </c>
       <c r="D5" t="n">
         <v>993</v>
       </c>
       <c r="E5" t="n">
         <v>1028</v>
       </c>
       <c r="F5" t="n">
         <v>1029</v>
       </c>
       <c r="G5" t="n">
         <v>1067</v>
       </c>
       <c r="H5" t="n">
         <v>1054</v>
       </c>
       <c r="I5" t="n">
         <v>1067</v>
       </c>
       <c r="J5" t="n">
         <v>1030</v>
       </c>
       <c r="K5" t="n">
         <v>1069</v>
       </c>
       <c r="L5" t="n">
         <v>998</v>
       </c>
       <c r="M5" t="n">
         <v>995</v>
       </c>
       <c r="N5" t="n">
         <v>1071</v>
       </c>
+      <c r="O5" t="n">
+        <v>1054</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>951</v>
       </c>
       <c r="C6" t="n">
         <v>954</v>
       </c>
       <c r="D6" t="n">
         <v>958</v>
       </c>
       <c r="E6" t="n">
         <v>1021</v>
       </c>
       <c r="F6" t="n">
         <v>1028</v>
       </c>
       <c r="G6" t="n">
         <v>1017</v>
       </c>
       <c r="H6" t="n">
         <v>1025</v>
       </c>
       <c r="I6" t="n">
         <v>1016</v>
       </c>
       <c r="J6" t="n">
         <v>983</v>
       </c>
       <c r="K6" t="n">
         <v>1004</v>
       </c>
       <c r="L6" t="n">
         <v>968</v>
       </c>
       <c r="M6" t="n">
         <v>970</v>
       </c>
       <c r="N6" t="n">
         <v>994</v>
+      </c>
+      <c r="O6" t="n">
+        <v>1005</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Some people support a change in the British voting system to proportional representation, where the number of MPs a party wins more closely reflects the share of the vote they receive. Other people support retaining our present voting system, First Past the Post, which is more likely to give one party an overall majority in the House of Commons and avoid a hung Parliament. Which voting system would you prefer? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5275,314 +5570,335 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First past the post, which is more likely to give one party an overall majority</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Proportional representation, where the number of MPs parties win will more closely match their share of the vote</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>665</v>
       </c>
       <c r="C5" t="n">
         <v>681</v>
       </c>
       <c r="D5" t="n">
         <v>688</v>
       </c>
       <c r="E5" t="n">
         <v>764</v>
       </c>
       <c r="F5" t="n">
         <v>775</v>
       </c>
       <c r="G5" t="n">
         <v>718</v>
       </c>
       <c r="H5" t="n">
         <v>745</v>
       </c>
       <c r="I5" t="n">
         <v>716</v>
       </c>
       <c r="J5" t="n">
         <v>694</v>
       </c>
       <c r="K5" t="n">
         <v>692</v>
       </c>
       <c r="L5" t="n">
         <v>700</v>
       </c>
       <c r="M5" t="n">
         <v>707</v>
       </c>
       <c r="N5" t="n">
         <v>673</v>
       </c>
+      <c r="O5" t="n">
+        <v>710</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>717</v>
       </c>
       <c r="C6" t="n">
         <v>720</v>
       </c>
       <c r="D6" t="n">
         <v>723</v>
       </c>
       <c r="E6" t="n">
         <v>771</v>
       </c>
       <c r="F6" t="n">
         <v>776</v>
       </c>
       <c r="G6" t="n">
         <v>768</v>
       </c>
       <c r="H6" t="n">
         <v>774</v>
       </c>
       <c r="I6" t="n">
         <v>767</v>
       </c>
       <c r="J6" t="n">
         <v>741</v>
       </c>
       <c r="K6" t="n">
         <v>757</v>
       </c>
       <c r="L6" t="n">
         <v>730</v>
       </c>
       <c r="M6" t="n">
         <v>732</v>
       </c>
       <c r="N6" t="n">
         <v>750</v>
+      </c>
+      <c r="O6" t="n">
+        <v>759</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Some people support a change in the British voting system to proportional representation, where the number of MPs a party wins more closely reflects the share of the vote they receive. Other people support retaining our present voting system, First Past the Post, which is more likely to give one party an overall majority in the House of Commons and avoid a hung Parliament. Which voting system would you prefer? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5612,314 +5928,335 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First past the post, which is more likely to give one party an overall majority</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Proportional representation, where the number of MPs parties win will more closely match their share of the vote</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>660</v>
       </c>
       <c r="C5" t="n">
         <v>685</v>
       </c>
       <c r="D5" t="n">
         <v>701</v>
       </c>
       <c r="E5" t="n">
         <v>718</v>
       </c>
       <c r="F5" t="n">
         <v>744</v>
       </c>
       <c r="G5" t="n">
         <v>699</v>
       </c>
       <c r="H5" t="n">
         <v>711</v>
       </c>
       <c r="I5" t="n">
         <v>710</v>
       </c>
       <c r="J5" t="n">
         <v>671</v>
       </c>
       <c r="K5" t="n">
         <v>698</v>
       </c>
       <c r="L5" t="n">
         <v>666</v>
       </c>
       <c r="M5" t="n">
         <v>656</v>
       </c>
       <c r="N5" t="n">
         <v>722</v>
       </c>
+      <c r="O5" t="n">
+        <v>691</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>702</v>
       </c>
       <c r="C6" t="n">
         <v>698</v>
       </c>
       <c r="D6" t="n">
         <v>701</v>
       </c>
       <c r="E6" t="n">
         <v>747</v>
       </c>
       <c r="F6" t="n">
         <v>752</v>
       </c>
       <c r="G6" t="n">
         <v>744</v>
       </c>
       <c r="H6" t="n">
         <v>750</v>
       </c>
       <c r="I6" t="n">
         <v>744</v>
       </c>
       <c r="J6" t="n">
         <v>719</v>
       </c>
       <c r="K6" t="n">
         <v>734</v>
       </c>
       <c r="L6" t="n">
         <v>708</v>
       </c>
       <c r="M6" t="n">
         <v>710</v>
       </c>
       <c r="N6" t="n">
         <v>727</v>
+      </c>
+      <c r="O6" t="n">
+        <v>736</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Some people support a change in the British voting system to proportional representation, where the number of MPs a party wins more closely reflects the share of the vote they receive. Other people support retaining our present voting system, First Past the Post, which is more likely to give one party an overall majority in the House of Commons and avoid a hung Parliament. Which voting system would you prefer? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5949,314 +6286,335 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First past the post, which is more likely to give one party an overall majority</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Proportional representation, where the number of MPs parties win will more closely match their share of the vote</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>431</v>
       </c>
       <c r="C5" t="n">
         <v>408</v>
       </c>
       <c r="D5" t="n">
         <v>410</v>
       </c>
       <c r="E5" t="n">
         <v>454</v>
       </c>
       <c r="F5" t="n">
         <v>423</v>
       </c>
       <c r="G5" t="n">
         <v>435</v>
       </c>
       <c r="H5" t="n">
         <v>430</v>
       </c>
       <c r="I5" t="n">
         <v>427</v>
       </c>
       <c r="J5" t="n">
         <v>434</v>
       </c>
       <c r="K5" t="n">
         <v>427</v>
       </c>
       <c r="L5" t="n">
         <v>413</v>
       </c>
       <c r="M5" t="n">
         <v>428</v>
       </c>
       <c r="N5" t="n">
         <v>411</v>
       </c>
+      <c r="O5" t="n">
+        <v>421</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>397</v>
       </c>
       <c r="C6" t="n">
         <v>403</v>
       </c>
       <c r="D6" t="n">
         <v>405</v>
       </c>
       <c r="E6" t="n">
         <v>432</v>
       </c>
       <c r="F6" t="n">
         <v>435</v>
       </c>
       <c r="G6" t="n">
         <v>430</v>
       </c>
       <c r="H6" t="n">
         <v>434</v>
       </c>
       <c r="I6" t="n">
         <v>430</v>
       </c>
       <c r="J6" t="n">
         <v>415</v>
       </c>
       <c r="K6" t="n">
         <v>424</v>
       </c>
       <c r="L6" t="n">
         <v>409</v>
       </c>
       <c r="M6" t="n">
         <v>410</v>
       </c>
       <c r="N6" t="n">
         <v>420</v>
+      </c>
+      <c r="O6" t="n">
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Some people support a change in the British voting system to proportional representation, where the number of MPs a party wins more closely reflects the share of the vote they receive. Other people support retaining our present voting system, First Past the Post, which is more likely to give one party an overall majority in the House of Commons and avoid a hung Parliament. Which voting system would you prefer? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6286,314 +6644,335 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First past the post, which is more likely to give one party an overall majority</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Proportional representation, where the number of MPs parties win will more closely match their share of the vote</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>439</v>
       </c>
       <c r="C5" t="n">
         <v>430</v>
       </c>
       <c r="D5" t="n">
         <v>452</v>
       </c>
       <c r="E5" t="n">
         <v>516</v>
       </c>
       <c r="F5" t="n">
         <v>452</v>
       </c>
       <c r="G5" t="n">
         <v>465</v>
       </c>
       <c r="H5" t="n">
         <v>466</v>
       </c>
       <c r="I5" t="n">
         <v>474</v>
       </c>
       <c r="J5" t="n">
         <v>455</v>
       </c>
       <c r="K5" t="n">
         <v>464</v>
       </c>
       <c r="L5" t="n">
         <v>469</v>
       </c>
       <c r="M5" t="n">
         <v>472</v>
       </c>
       <c r="N5" t="n">
         <v>505</v>
       </c>
+      <c r="O5" t="n">
+        <v>479</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>385</v>
       </c>
       <c r="C6" t="n">
         <v>390</v>
       </c>
       <c r="D6" t="n">
         <v>392</v>
       </c>
       <c r="E6" t="n">
         <v>418</v>
       </c>
       <c r="F6" t="n">
         <v>420</v>
       </c>
       <c r="G6" t="n">
         <v>416</v>
       </c>
       <c r="H6" t="n">
         <v>419</v>
       </c>
       <c r="I6" t="n">
         <v>415</v>
       </c>
       <c r="J6" t="n">
         <v>402</v>
       </c>
       <c r="K6" t="n">
         <v>410</v>
       </c>
       <c r="L6" t="n">
         <v>396</v>
       </c>
       <c r="M6" t="n">
         <v>397</v>
       </c>
       <c r="N6" t="n">
         <v>406</v>
+      </c>
+      <c r="O6" t="n">
+        <v>411</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Some people support a change in the British voting system to proportional representation, where the number of MPs a party wins more closely reflects the share of the vote they receive. Other people support retaining our present voting system, First Past the Post, which is more likely to give one party an overall majority in the House of Commons and avoid a hung Parliament. Which voting system would you prefer? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6623,314 +7002,335 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First past the post, which is more likely to give one party an overall majority</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Proportional representation, where the number of MPs parties win will more closely match their share of the vote</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>744</v>
       </c>
       <c r="C5" t="n">
         <v>724</v>
       </c>
       <c r="D5" t="n">
         <v>739</v>
       </c>
       <c r="E5" t="n">
         <v>803</v>
       </c>
       <c r="F5" t="n">
         <v>809</v>
       </c>
       <c r="G5" t="n">
         <v>791</v>
       </c>
       <c r="H5" t="n">
         <v>800</v>
       </c>
       <c r="I5" t="n">
         <v>795</v>
       </c>
       <c r="J5" t="n">
         <v>736</v>
       </c>
       <c r="K5" t="n">
         <v>818</v>
       </c>
       <c r="L5" t="n">
         <v>746</v>
       </c>
       <c r="M5" t="n">
         <v>748</v>
       </c>
       <c r="N5" t="n">
         <v>795</v>
       </c>
+      <c r="O5" t="n">
+        <v>789</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>807</v>
       </c>
       <c r="C6" t="n">
         <v>814</v>
       </c>
       <c r="D6" t="n">
         <v>817</v>
       </c>
       <c r="E6" t="n">
         <v>871</v>
       </c>
       <c r="F6" t="n">
         <v>877</v>
       </c>
       <c r="G6" t="n">
         <v>868</v>
       </c>
       <c r="H6" t="n">
         <v>874</v>
       </c>
       <c r="I6" t="n">
         <v>867</v>
       </c>
       <c r="J6" t="n">
         <v>838</v>
       </c>
       <c r="K6" t="n">
         <v>856</v>
       </c>
       <c r="L6" t="n">
         <v>825</v>
       </c>
       <c r="M6" t="n">
         <v>827</v>
       </c>
       <c r="N6" t="n">
         <v>848</v>
+      </c>
+      <c r="O6" t="n">
+        <v>857</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Some people support a change in the British voting system to proportional representation, where the number of MPs a party wins more closely reflects the share of the vote they receive. Other people support retaining our present voting system, First Past the Post, which is more likely to give one party an overall majority in the House of Commons and avoid a hung Parliament. Which voting system would you prefer? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6960,314 +7360,335 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First past the post, which is more likely to give one party an overall majority</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Proportional representation, where the number of MPs parties win will more closely match their share of the vote</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>924</v>
       </c>
       <c r="C5" t="n">
         <v>950</v>
       </c>
       <c r="D5" t="n">
         <v>942</v>
       </c>
       <c r="E5" t="n">
         <v>989</v>
       </c>
       <c r="F5" t="n">
         <v>995</v>
       </c>
       <c r="G5" t="n">
         <v>994</v>
       </c>
       <c r="H5" t="n">
         <v>999</v>
       </c>
       <c r="I5" t="n">
         <v>988</v>
       </c>
       <c r="J5" t="n">
         <v>988</v>
       </c>
       <c r="K5" t="n">
         <v>943</v>
       </c>
       <c r="L5" t="n">
         <v>952</v>
       </c>
       <c r="M5" t="n">
         <v>954</v>
       </c>
       <c r="N5" t="n">
         <v>949</v>
       </c>
+      <c r="O5" t="n">
+        <v>975</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>861</v>
       </c>
       <c r="C6" t="n">
         <v>860</v>
       </c>
       <c r="D6" t="n">
         <v>864</v>
       </c>
       <c r="E6" t="n">
         <v>921</v>
       </c>
       <c r="F6" t="n">
         <v>927</v>
       </c>
       <c r="G6" t="n">
         <v>917</v>
       </c>
       <c r="H6" t="n">
         <v>925</v>
       </c>
       <c r="I6" t="n">
         <v>916</v>
       </c>
       <c r="J6" t="n">
         <v>886</v>
       </c>
       <c r="K6" t="n">
         <v>905</v>
       </c>
       <c r="L6" t="n">
         <v>873</v>
       </c>
       <c r="M6" t="n">
         <v>875</v>
       </c>
       <c r="N6" t="n">
         <v>896</v>
+      </c>
+      <c r="O6" t="n">
+        <v>907</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Some people support a change in the British voting system to proportional representation, where the number of MPs a party wins more closely reflects the share of the vote they receive. Other people support retaining our present voting system, First Past the Post, which is more likely to give one party an overall majority in the House of Commons and avoid a hung Parliament. Which voting system would you prefer? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7297,314 +7718,335 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First past the post, which is more likely to give one party an overall majority</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Proportional representation, where the number of MPs parties win will more closely match their share of the vote</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>177</v>
       </c>
       <c r="C5" t="n">
         <v>198</v>
       </c>
       <c r="D5" t="n">
         <v>211</v>
       </c>
       <c r="E5" t="n">
         <v>169</v>
       </c>
       <c r="F5" t="n">
         <v>196</v>
       </c>
       <c r="G5" t="n">
         <v>185</v>
       </c>
       <c r="H5" t="n">
         <v>193</v>
       </c>
       <c r="I5" t="n">
         <v>195</v>
       </c>
       <c r="J5" t="n">
         <v>176</v>
       </c>
       <c r="K5" t="n">
         <v>203</v>
       </c>
       <c r="L5" t="n">
         <v>182</v>
       </c>
       <c r="M5" t="n">
         <v>180</v>
       </c>
       <c r="N5" t="n">
         <v>148</v>
       </c>
+      <c r="O5" t="n">
+        <v>172</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>200</v>
       </c>
       <c r="C6" t="n">
         <v>201</v>
       </c>
       <c r="D6" t="n">
         <v>202</v>
       </c>
       <c r="E6" t="n">
         <v>215</v>
       </c>
       <c r="F6" t="n">
         <v>216</v>
       </c>
       <c r="G6" t="n">
         <v>214</v>
       </c>
       <c r="H6" t="n">
         <v>216</v>
       </c>
       <c r="I6" t="n">
         <v>214</v>
       </c>
       <c r="J6" t="n">
         <v>207</v>
       </c>
       <c r="K6" t="n">
         <v>211</v>
       </c>
       <c r="L6" t="n">
         <v>205</v>
       </c>
       <c r="M6" t="n">
         <v>206</v>
       </c>
       <c r="N6" t="n">
         <v>211</v>
+      </c>
+      <c r="O6" t="n">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Some people support a change in the British voting system to proportional representation, where the number of MPs a party wins more closely reflects the share of the vote they receive. Other people support retaining our present voting system, First Past the Post, which is more likely to give one party an overall majority in the House of Commons and avoid a hung Parliament. Which voting system would you prefer? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-10</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-10-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7634,275 +8076,295 @@
       <c r="J1" t="inlineStr">
         <is>
           <t>2023-08-14</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-07-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First past the post, which is more likely to give one party an overall majority</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="O2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Proportional representation, where the number of MPs parties win will more closely match their share of the vote</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="O3" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="O4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>566</v>
       </c>
       <c r="C5" t="n">
         <v>572</v>
       </c>
       <c r="D5" t="n">
         <v>556</v>
       </c>
       <c r="E5" t="n">
         <v>621</v>
       </c>
       <c r="F5" t="n">
         <v>618</v>
       </c>
       <c r="G5" t="n">
         <v>616</v>
       </c>
       <c r="H5" t="n">
         <v>606</v>
       </c>
       <c r="I5" t="n">
         <v>606</v>
       </c>
       <c r="J5" t="n">
         <v>585</v>
       </c>
       <c r="K5" t="n">
         <v>604</v>
       </c>
       <c r="L5" t="n">
         <v>585</v>
       </c>
       <c r="M5" t="n">
         <v>581</v>
       </c>
       <c r="N5" t="n">
         <v>633</v>
       </c>
+      <c r="O5" t="n">
+        <v>639</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>557</v>
       </c>
       <c r="C6" t="n">
         <v>562</v>
       </c>
       <c r="D6" t="n">
         <v>565</v>
       </c>
       <c r="E6" t="n">
         <v>602</v>
       </c>
       <c r="F6" t="n">
         <v>606</v>
       </c>
       <c r="G6" t="n">
         <v>600</v>
       </c>
       <c r="H6" t="n">
         <v>604</v>
       </c>
       <c r="I6" t="n">
         <v>599</v>
       </c>
       <c r="J6" t="n">
         <v>579</v>
       </c>
       <c r="K6" t="n">
         <v>592</v>
       </c>
       <c r="L6" t="n">
         <v>582</v>
       </c>
       <c r="M6" t="n">
         <v>584</v>
       </c>
       <c r="N6" t="n">
         <v>598</v>
+      </c>
+      <c r="O6" t="n">
+        <v>605</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>