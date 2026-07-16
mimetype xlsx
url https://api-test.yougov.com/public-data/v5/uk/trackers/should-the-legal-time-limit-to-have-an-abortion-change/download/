--- v0 (2026-05-25)
+++ v1 (2026-07-16)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -515,50 +515,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -743,50 +744,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -882,50 +888,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -1021,50 +1030,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -1160,50 +1172,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -1299,50 +1314,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -1438,50 +1456,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1783</v>
       </c>
       <c r="C7" t="n">
         <v>1680</v>
       </c>
       <c r="D7" t="n">
         <v>1670</v>
       </c>
       <c r="E7" t="n">
         <v>1702</v>
       </c>
       <c r="F7" t="n">
         <v>1646</v>
       </c>
       <c r="G7" t="n">
         <v>1664</v>
       </c>
@@ -1577,50 +1598,53 @@
       </c>
       <c r="AL7" t="n">
         <v>1714</v>
       </c>
       <c r="AM7" t="n">
         <v>1739</v>
       </c>
       <c r="AN7" t="n">
         <v>1707</v>
       </c>
       <c r="AO7" t="n">
         <v>1783</v>
       </c>
       <c r="AP7" t="n">
         <v>1763</v>
       </c>
       <c r="AQ7" t="n">
         <v>1751</v>
       </c>
       <c r="AR7" t="n">
         <v>1750</v>
       </c>
       <c r="AS7" t="n">
         <v>1775</v>
       </c>
+      <c r="AT7" t="n">
+        <v>1889</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1783</v>
       </c>
       <c r="C8" t="n">
         <v>1680</v>
       </c>
       <c r="D8" t="n">
         <v>1670</v>
       </c>
       <c r="E8" t="n">
         <v>1702</v>
       </c>
       <c r="F8" t="n">
         <v>1646</v>
       </c>
       <c r="G8" t="n">
         <v>1664</v>
       </c>
@@ -1715,64 +1739,67 @@
         <v>1689</v>
       </c>
       <c r="AL8" t="n">
         <v>1714</v>
       </c>
       <c r="AM8" t="n">
         <v>1739</v>
       </c>
       <c r="AN8" t="n">
         <v>1707</v>
       </c>
       <c r="AO8" t="n">
         <v>1783</v>
       </c>
       <c r="AP8" t="n">
         <v>1763</v>
       </c>
       <c r="AQ8" t="n">
         <v>1751</v>
       </c>
       <c r="AR8" t="n">
         <v>1750</v>
       </c>
       <c r="AS8" t="n">
         <v>1775</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>1889</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -1781,50 +1808,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2009,50 +2037,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -2148,50 +2181,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -2287,50 +2323,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -2426,50 +2465,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2565,50 +2607,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -2704,50 +2749,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>289</v>
       </c>
       <c r="C7" t="n">
         <v>285</v>
       </c>
       <c r="D7" t="n">
         <v>278</v>
       </c>
       <c r="E7" t="n">
         <v>290</v>
       </c>
       <c r="F7" t="n">
         <v>285</v>
       </c>
       <c r="G7" t="n">
         <v>276</v>
       </c>
@@ -2843,50 +2891,53 @@
       </c>
       <c r="AL7" t="n">
         <v>287</v>
       </c>
       <c r="AM7" t="n">
         <v>286</v>
       </c>
       <c r="AN7" t="n">
         <v>296</v>
       </c>
       <c r="AO7" t="n">
         <v>288</v>
       </c>
       <c r="AP7" t="n">
         <v>288</v>
       </c>
       <c r="AQ7" t="n">
         <v>290</v>
       </c>
       <c r="AR7" t="n">
         <v>298</v>
       </c>
       <c r="AS7" t="n">
         <v>295</v>
       </c>
+      <c r="AT7" t="n">
+        <v>317</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>294</v>
       </c>
       <c r="C8" t="n">
         <v>277</v>
       </c>
       <c r="D8" t="n">
         <v>276</v>
       </c>
       <c r="E8" t="n">
         <v>281</v>
       </c>
       <c r="F8" t="n">
         <v>273</v>
       </c>
       <c r="G8" t="n">
         <v>276</v>
       </c>
@@ -2981,64 +3032,67 @@
         <v>277</v>
       </c>
       <c r="AL8" t="n">
         <v>281</v>
       </c>
       <c r="AM8" t="n">
         <v>285</v>
       </c>
       <c r="AN8" t="n">
         <v>280</v>
       </c>
       <c r="AO8" t="n">
         <v>292</v>
       </c>
       <c r="AP8" t="n">
         <v>289</v>
       </c>
       <c r="AQ8" t="n">
         <v>287</v>
       </c>
       <c r="AR8" t="n">
         <v>287</v>
       </c>
       <c r="AS8" t="n">
         <v>291</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>310</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -3047,50 +3101,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3275,50 +3330,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -3414,50 +3474,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -3553,50 +3616,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -3692,50 +3758,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3831,50 +3900,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -3970,50 +4042,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>440</v>
       </c>
       <c r="C7" t="n">
         <v>408</v>
       </c>
       <c r="D7" t="n">
         <v>406</v>
       </c>
       <c r="E7" t="n">
         <v>411</v>
       </c>
       <c r="F7" t="n">
         <v>405</v>
       </c>
       <c r="G7" t="n">
         <v>391</v>
       </c>
@@ -4109,50 +4184,53 @@
       </c>
       <c r="AL7" t="n">
         <v>412</v>
       </c>
       <c r="AM7" t="n">
         <v>425</v>
       </c>
       <c r="AN7" t="n">
         <v>420</v>
       </c>
       <c r="AO7" t="n">
         <v>438</v>
       </c>
       <c r="AP7" t="n">
         <v>419</v>
       </c>
       <c r="AQ7" t="n">
         <v>439</v>
       </c>
       <c r="AR7" t="n">
         <v>413</v>
       </c>
       <c r="AS7" t="n">
         <v>424</v>
       </c>
+      <c r="AT7" t="n">
+        <v>452</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>435</v>
       </c>
       <c r="C8" t="n">
         <v>410</v>
       </c>
       <c r="D8" t="n">
         <v>407</v>
       </c>
       <c r="E8" t="n">
         <v>415</v>
       </c>
       <c r="F8" t="n">
         <v>397</v>
       </c>
       <c r="G8" t="n">
         <v>401</v>
       </c>
@@ -4247,64 +4325,67 @@
         <v>400</v>
       </c>
       <c r="AL8" t="n">
         <v>406</v>
       </c>
       <c r="AM8" t="n">
         <v>412</v>
       </c>
       <c r="AN8" t="n">
         <v>405</v>
       </c>
       <c r="AO8" t="n">
         <v>423</v>
       </c>
       <c r="AP8" t="n">
         <v>418</v>
       </c>
       <c r="AQ8" t="n">
         <v>415</v>
       </c>
       <c r="AR8" t="n">
         <v>415</v>
       </c>
       <c r="AS8" t="n">
         <v>421</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>448</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4313,50 +4394,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4541,50 +4623,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -4680,50 +4767,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -4819,50 +4909,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -4958,50 +5051,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -5097,50 +5193,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -5236,50 +5335,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>145</v>
       </c>
       <c r="C7" t="n">
         <v>136</v>
       </c>
       <c r="D7" t="n">
         <v>143</v>
       </c>
       <c r="E7" t="n">
         <v>153</v>
       </c>
       <c r="F7" t="n">
         <v>150</v>
       </c>
       <c r="G7" t="n">
         <v>150</v>
       </c>
@@ -5375,50 +5477,53 @@
       </c>
       <c r="AL7" t="n">
         <v>145</v>
       </c>
       <c r="AM7" t="n">
         <v>153</v>
       </c>
       <c r="AN7" t="n">
         <v>142</v>
       </c>
       <c r="AO7" t="n">
         <v>168</v>
       </c>
       <c r="AP7" t="n">
         <v>148</v>
       </c>
       <c r="AQ7" t="n">
         <v>139</v>
       </c>
       <c r="AR7" t="n">
         <v>148</v>
       </c>
       <c r="AS7" t="n">
         <v>155</v>
       </c>
+      <c r="AT7" t="n">
+        <v>160</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>153</v>
       </c>
       <c r="C8" t="n">
         <v>144</v>
       </c>
       <c r="D8" t="n">
         <v>144</v>
       </c>
       <c r="E8" t="n">
         <v>146</v>
       </c>
       <c r="F8" t="n">
         <v>142</v>
       </c>
       <c r="G8" t="n">
         <v>143</v>
       </c>
@@ -5513,64 +5618,67 @@
         <v>147</v>
       </c>
       <c r="AL8" t="n">
         <v>149</v>
       </c>
       <c r="AM8" t="n">
         <v>151</v>
       </c>
       <c r="AN8" t="n">
         <v>149</v>
       </c>
       <c r="AO8" t="n">
         <v>155</v>
       </c>
       <c r="AP8" t="n">
         <v>153</v>
       </c>
       <c r="AQ8" t="n">
         <v>152</v>
       </c>
       <c r="AR8" t="n">
         <v>152</v>
       </c>
       <c r="AS8" t="n">
         <v>154</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5579,50 +5687,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5807,50 +5916,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -5946,50 +6060,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -6085,50 +6202,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -6224,50 +6344,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -6363,50 +6486,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -6502,50 +6628,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>98</v>
       </c>
       <c r="C7" t="n">
         <v>84</v>
       </c>
       <c r="D7" t="n">
         <v>79</v>
       </c>
       <c r="E7" t="n">
         <v>89</v>
       </c>
       <c r="F7" t="n">
         <v>81</v>
       </c>
       <c r="G7" t="n">
         <v>90</v>
       </c>
@@ -6641,50 +6770,53 @@
       </c>
       <c r="AL7" t="n">
         <v>91</v>
       </c>
       <c r="AM7" t="n">
         <v>88</v>
       </c>
       <c r="AN7" t="n">
         <v>91</v>
       </c>
       <c r="AO7" t="n">
         <v>95</v>
       </c>
       <c r="AP7" t="n">
         <v>87</v>
       </c>
       <c r="AQ7" t="n">
         <v>91</v>
       </c>
       <c r="AR7" t="n">
         <v>96</v>
       </c>
       <c r="AS7" t="n">
         <v>98</v>
       </c>
+      <c r="AT7" t="n">
+        <v>114</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>91</v>
       </c>
       <c r="C8" t="n">
         <v>86</v>
       </c>
       <c r="D8" t="n">
         <v>85</v>
       </c>
       <c r="E8" t="n">
         <v>87</v>
       </c>
       <c r="F8" t="n">
         <v>84</v>
       </c>
       <c r="G8" t="n">
         <v>85</v>
       </c>
@@ -6779,64 +6911,67 @@
         <v>81</v>
       </c>
       <c r="AL8" t="n">
         <v>82</v>
       </c>
       <c r="AM8" t="n">
         <v>83</v>
       </c>
       <c r="AN8" t="n">
         <v>82</v>
       </c>
       <c r="AO8" t="n">
         <v>86</v>
       </c>
       <c r="AP8" t="n">
         <v>85</v>
       </c>
       <c r="AQ8" t="n">
         <v>84</v>
       </c>
       <c r="AR8" t="n">
         <v>84</v>
       </c>
       <c r="AS8" t="n">
         <v>85</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6845,50 +6980,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7073,50 +7209,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -7212,50 +7353,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -7351,50 +7495,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -7490,50 +7637,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -7629,50 +7779,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -7768,50 +7921,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>638</v>
       </c>
       <c r="C7" t="n">
         <v>580</v>
       </c>
       <c r="D7" t="n">
         <v>588</v>
       </c>
       <c r="E7" t="n">
         <v>602</v>
       </c>
       <c r="F7" t="n">
         <v>596</v>
       </c>
       <c r="G7" t="n">
         <v>610</v>
       </c>
@@ -7907,50 +8063,53 @@
       </c>
       <c r="AL7" t="n">
         <v>275</v>
       </c>
       <c r="AM7" t="n">
         <v>265</v>
       </c>
       <c r="AN7" t="n">
         <v>259</v>
       </c>
       <c r="AO7" t="n">
         <v>274</v>
       </c>
       <c r="AP7" t="n">
         <v>272</v>
       </c>
       <c r="AQ7" t="n">
         <v>282</v>
       </c>
       <c r="AR7" t="n">
         <v>265</v>
       </c>
       <c r="AS7" t="n">
         <v>289</v>
       </c>
+      <c r="AT7" t="n">
+        <v>316</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>603</v>
       </c>
       <c r="C8" t="n">
         <v>562</v>
       </c>
       <c r="D8" t="n">
         <v>566</v>
       </c>
       <c r="E8" t="n">
         <v>574</v>
       </c>
       <c r="F8" t="n">
         <v>558</v>
       </c>
       <c r="G8" t="n">
         <v>566</v>
       </c>
@@ -8045,64 +8204,67 @@
         <v>304</v>
       </c>
       <c r="AL8" t="n">
         <v>309</v>
       </c>
       <c r="AM8" t="n">
         <v>313</v>
       </c>
       <c r="AN8" t="n">
         <v>307</v>
       </c>
       <c r="AO8" t="n">
         <v>321</v>
       </c>
       <c r="AP8" t="n">
         <v>317</v>
       </c>
       <c r="AQ8" t="n">
         <v>319</v>
       </c>
       <c r="AR8" t="n">
         <v>315</v>
       </c>
       <c r="AS8" t="n">
         <v>319</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>341</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8111,50 +8273,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8339,50 +8502,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -8478,50 +8646,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -8617,50 +8788,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -8756,50 +8930,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -8895,50 +9072,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -9034,50 +9214,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>583</v>
       </c>
       <c r="C7" t="n">
         <v>555</v>
       </c>
       <c r="D7" t="n">
         <v>534</v>
       </c>
       <c r="E7" t="n">
         <v>544</v>
       </c>
       <c r="F7" t="n">
         <v>449</v>
       </c>
       <c r="G7" t="n">
         <v>454</v>
       </c>
@@ -9173,50 +9356,53 @@
       </c>
       <c r="AL7" t="n">
         <v>476</v>
       </c>
       <c r="AM7" t="n">
         <v>502</v>
       </c>
       <c r="AN7" t="n">
         <v>492</v>
       </c>
       <c r="AO7" t="n">
         <v>490</v>
       </c>
       <c r="AP7" t="n">
         <v>500</v>
       </c>
       <c r="AQ7" t="n">
         <v>466</v>
       </c>
       <c r="AR7" t="n">
         <v>481</v>
       </c>
       <c r="AS7" t="n">
         <v>488</v>
       </c>
+      <c r="AT7" t="n">
+        <v>507</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>576</v>
       </c>
       <c r="C8" t="n">
         <v>535</v>
       </c>
       <c r="D8" t="n">
         <v>535</v>
       </c>
       <c r="E8" t="n">
         <v>538</v>
       </c>
       <c r="F8" t="n">
         <v>408</v>
       </c>
       <c r="G8" t="n">
         <v>414</v>
       </c>
@@ -9311,64 +9497,67 @@
         <v>434</v>
       </c>
       <c r="AL8" t="n">
         <v>440</v>
       </c>
       <c r="AM8" t="n">
         <v>448</v>
       </c>
       <c r="AN8" t="n">
         <v>439</v>
       </c>
       <c r="AO8" t="n">
         <v>460</v>
       </c>
       <c r="AP8" t="n">
         <v>455</v>
       </c>
       <c r="AQ8" t="n">
         <v>453</v>
       </c>
       <c r="AR8" t="n">
         <v>450</v>
       </c>
       <c r="AS8" t="n">
         <v>458</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>486</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9377,50 +9566,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9605,50 +9795,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -9744,50 +9939,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -9883,50 +10081,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -10022,50 +10223,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -10161,50 +10365,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -10300,50 +10507,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>114</v>
       </c>
       <c r="C7" t="n">
         <v>104</v>
       </c>
       <c r="D7" t="n">
         <v>105</v>
       </c>
       <c r="E7" t="n">
         <v>109</v>
       </c>
       <c r="F7" t="n">
         <v>156</v>
       </c>
       <c r="G7" t="n">
         <v>164</v>
       </c>
@@ -10439,50 +10649,53 @@
       </c>
       <c r="AL7" t="n">
         <v>178</v>
       </c>
       <c r="AM7" t="n">
         <v>173</v>
       </c>
       <c r="AN7" t="n">
         <v>179</v>
       </c>
       <c r="AO7" t="n">
         <v>166</v>
       </c>
       <c r="AP7" t="n">
         <v>167</v>
       </c>
       <c r="AQ7" t="n">
         <v>167</v>
       </c>
       <c r="AR7" t="n">
         <v>163</v>
       </c>
       <c r="AS7" t="n">
         <v>165</v>
       </c>
+      <c r="AT7" t="n">
+        <v>163</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>102</v>
       </c>
       <c r="C8" t="n">
         <v>98</v>
       </c>
       <c r="D8" t="n">
         <v>99</v>
       </c>
       <c r="E8" t="n">
         <v>99</v>
       </c>
       <c r="F8" t="n">
         <v>148</v>
       </c>
       <c r="G8" t="n">
         <v>150</v>
       </c>
@@ -10577,64 +10790,67 @@
         <v>155</v>
       </c>
       <c r="AL8" t="n">
         <v>158</v>
       </c>
       <c r="AM8" t="n">
         <v>160</v>
       </c>
       <c r="AN8" t="n">
         <v>157</v>
       </c>
       <c r="AO8" t="n">
         <v>164</v>
       </c>
       <c r="AP8" t="n">
         <v>162</v>
       </c>
       <c r="AQ8" t="n">
         <v>161</v>
       </c>
       <c r="AR8" t="n">
         <v>161</v>
       </c>
       <c r="AS8" t="n">
         <v>163</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10643,50 +10859,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10871,50 +11088,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -11010,50 +11232,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -11149,50 +11374,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -11288,50 +11516,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -11427,50 +11658,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -11566,50 +11800,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>752</v>
       </c>
       <c r="C7" t="n">
         <v>743</v>
       </c>
       <c r="D7" t="n">
         <v>748</v>
       </c>
       <c r="E7" t="n">
         <v>769</v>
       </c>
       <c r="F7" t="n">
         <v>730</v>
       </c>
       <c r="G7" t="n">
         <v>704</v>
       </c>
@@ -11705,50 +11942,53 @@
       </c>
       <c r="AL7" t="n">
         <v>703</v>
       </c>
       <c r="AM7" t="n">
         <v>703</v>
       </c>
       <c r="AN7" t="n">
         <v>722</v>
       </c>
       <c r="AO7" t="n">
         <v>651</v>
       </c>
       <c r="AP7" t="n">
         <v>674</v>
       </c>
       <c r="AQ7" t="n">
         <v>646</v>
       </c>
       <c r="AR7" t="n">
         <v>648</v>
       </c>
       <c r="AS7" t="n">
         <v>657</v>
       </c>
+      <c r="AT7" t="n">
+        <v>694</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>686</v>
       </c>
       <c r="C8" t="n">
         <v>647</v>
       </c>
       <c r="D8" t="n">
         <v>643</v>
       </c>
       <c r="E8" t="n">
         <v>655</v>
       </c>
       <c r="F8" t="n">
         <v>611</v>
       </c>
       <c r="G8" t="n">
         <v>617</v>
       </c>
@@ -11843,64 +12083,67 @@
         <v>627</v>
       </c>
       <c r="AL8" t="n">
         <v>636</v>
       </c>
       <c r="AM8" t="n">
         <v>645</v>
       </c>
       <c r="AN8" t="n">
         <v>633</v>
       </c>
       <c r="AO8" t="n">
         <v>661</v>
       </c>
       <c r="AP8" t="n">
         <v>654</v>
       </c>
       <c r="AQ8" t="n">
         <v>650</v>
       </c>
       <c r="AR8" t="n">
         <v>649</v>
       </c>
       <c r="AS8" t="n">
         <v>659</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>701</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11909,50 +12152,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12137,50 +12381,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -12276,50 +12525,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -12415,50 +12667,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -12554,50 +12809,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12693,50 +12951,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -12832,50 +13093,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>779</v>
       </c>
       <c r="C7" t="n">
         <v>674</v>
       </c>
       <c r="D7" t="n">
         <v>674</v>
       </c>
       <c r="E7" t="n">
         <v>662</v>
       </c>
       <c r="F7" t="n">
         <v>677</v>
       </c>
       <c r="G7" t="n">
         <v>711</v>
       </c>
@@ -12971,50 +13235,53 @@
       </c>
       <c r="AL7" t="n">
         <v>612</v>
       </c>
       <c r="AM7" t="n">
         <v>623</v>
       </c>
       <c r="AN7" t="n">
         <v>602</v>
       </c>
       <c r="AO7" t="n">
         <v>640</v>
       </c>
       <c r="AP7" t="n">
         <v>638</v>
       </c>
       <c r="AQ7" t="n">
         <v>642</v>
       </c>
       <c r="AR7" t="n">
         <v>641</v>
       </c>
       <c r="AS7" t="n">
         <v>624</v>
       </c>
+      <c r="AT7" t="n">
+        <v>667</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>735</v>
       </c>
       <c r="C8" t="n">
         <v>692</v>
       </c>
       <c r="D8" t="n">
         <v>688</v>
       </c>
       <c r="E8" t="n">
         <v>701</v>
       </c>
       <c r="F8" t="n">
         <v>652</v>
       </c>
       <c r="G8" t="n">
         <v>659</v>
       </c>
@@ -13109,64 +13376,67 @@
         <v>669</v>
       </c>
       <c r="AL8" t="n">
         <v>679</v>
       </c>
       <c r="AM8" t="n">
         <v>689</v>
       </c>
       <c r="AN8" t="n">
         <v>676</v>
       </c>
       <c r="AO8" t="n">
         <v>706</v>
       </c>
       <c r="AP8" t="n">
         <v>698</v>
       </c>
       <c r="AQ8" t="n">
         <v>693</v>
       </c>
       <c r="AR8" t="n">
         <v>693</v>
       </c>
       <c r="AS8" t="n">
         <v>703</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>748</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13175,50 +13445,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13403,50 +13674,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -13542,50 +13818,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -13681,50 +13960,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -13820,50 +14102,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -13959,50 +14244,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -14098,50 +14386,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>230</v>
       </c>
       <c r="C7" t="n">
         <v>234</v>
       </c>
       <c r="D7" t="n">
         <v>210</v>
       </c>
       <c r="E7" t="n">
         <v>238</v>
       </c>
       <c r="F7" t="n">
         <v>223</v>
       </c>
       <c r="G7" t="n">
         <v>221</v>
       </c>
@@ -14237,50 +14528,53 @@
       </c>
       <c r="AL7" t="n">
         <v>365</v>
       </c>
       <c r="AM7" t="n">
         <v>376</v>
       </c>
       <c r="AN7" t="n">
         <v>347</v>
       </c>
       <c r="AO7" t="n">
         <v>433</v>
       </c>
       <c r="AP7" t="n">
         <v>411</v>
       </c>
       <c r="AQ7" t="n">
         <v>428</v>
       </c>
       <c r="AR7" t="n">
         <v>418</v>
       </c>
       <c r="AS7" t="n">
         <v>452</v>
       </c>
+      <c r="AT7" t="n">
+        <v>475</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>336</v>
       </c>
       <c r="C8" t="n">
         <v>305</v>
       </c>
       <c r="D8" t="n">
         <v>284</v>
       </c>
       <c r="E8" t="n">
         <v>299</v>
       </c>
       <c r="F8" t="n">
         <v>358</v>
       </c>
       <c r="G8" t="n">
         <v>347</v>
       </c>
@@ -14375,64 +14669,67 @@
         <v>359</v>
       </c>
       <c r="AL8" t="n">
         <v>373</v>
       </c>
       <c r="AM8" t="n">
         <v>374</v>
       </c>
       <c r="AN8" t="n">
         <v>365</v>
       </c>
       <c r="AO8" t="n">
         <v>378</v>
       </c>
       <c r="AP8" t="n">
         <v>386</v>
       </c>
       <c r="AQ8" t="n">
         <v>386</v>
       </c>
       <c r="AR8" t="n">
         <v>381</v>
       </c>
       <c r="AS8" t="n">
         <v>388</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14441,50 +14738,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14669,50 +14967,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -14808,50 +15111,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -14947,50 +15253,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -15086,50 +15395,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -15225,50 +15537,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -15364,50 +15679,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>128</v>
       </c>
       <c r="C7" t="n">
         <v>142</v>
       </c>
       <c r="D7" t="n">
         <v>125</v>
       </c>
       <c r="E7" t="n">
         <v>162</v>
       </c>
       <c r="F7" t="n">
         <v>132</v>
       </c>
       <c r="G7" t="n">
         <v>140</v>
       </c>
@@ -15503,50 +15821,53 @@
       </c>
       <c r="AL7" t="n">
         <v>140</v>
       </c>
       <c r="AM7" t="n">
         <v>150</v>
       </c>
       <c r="AN7" t="n">
         <v>133</v>
       </c>
       <c r="AO7" t="n">
         <v>148</v>
       </c>
       <c r="AP7" t="n">
         <v>116</v>
       </c>
       <c r="AQ7" t="n">
         <v>115</v>
       </c>
       <c r="AR7" t="n">
         <v>118</v>
       </c>
       <c r="AS7" t="n">
         <v>127</v>
       </c>
+      <c r="AT7" t="n">
+        <v>162</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>196</v>
       </c>
       <c r="C8" t="n">
         <v>185</v>
       </c>
       <c r="D8" t="n">
         <v>184</v>
       </c>
       <c r="E8" t="n">
         <v>187</v>
       </c>
       <c r="F8" t="n">
         <v>179</v>
       </c>
       <c r="G8" t="n">
         <v>181</v>
       </c>
@@ -15641,64 +15962,67 @@
         <v>184</v>
       </c>
       <c r="AL8" t="n">
         <v>187</v>
       </c>
       <c r="AM8" t="n">
         <v>190</v>
       </c>
       <c r="AN8" t="n">
         <v>186</v>
       </c>
       <c r="AO8" t="n">
         <v>194</v>
       </c>
       <c r="AP8" t="n">
         <v>192</v>
       </c>
       <c r="AQ8" t="n">
         <v>191</v>
       </c>
       <c r="AR8" t="n">
         <v>191</v>
       </c>
       <c r="AS8" t="n">
         <v>193</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15707,50 +16031,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15935,50 +16260,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -16074,50 +16404,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -16213,50 +16546,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -16352,50 +16688,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -16491,50 +16830,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -16630,50 +16972,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>22</v>
       </c>
       <c r="C7" t="n">
         <v>29</v>
       </c>
       <c r="D7" t="n">
         <v>38</v>
       </c>
       <c r="E7" t="n">
         <v>33</v>
       </c>
       <c r="F7" t="n">
         <v>16</v>
       </c>
       <c r="G7" t="n">
         <v>28</v>
       </c>
@@ -16769,50 +17114,53 @@
       </c>
       <c r="AL7" t="n">
         <v>34</v>
       </c>
       <c r="AM7" t="n">
         <v>37</v>
       </c>
       <c r="AN7" t="n">
         <v>36</v>
       </c>
       <c r="AO7" t="n">
         <v>59</v>
       </c>
       <c r="AP7" t="n">
         <v>40</v>
       </c>
       <c r="AQ7" t="n">
         <v>35</v>
       </c>
       <c r="AR7" t="n">
         <v>43</v>
       </c>
       <c r="AS7" t="n">
         <v>42</v>
       </c>
+      <c r="AT7" t="n">
+        <v>53</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>26</v>
       </c>
       <c r="C8" t="n">
         <v>36</v>
       </c>
       <c r="D8" t="n">
         <v>55</v>
       </c>
       <c r="E8" t="n">
         <v>46</v>
       </c>
       <c r="F8" t="n">
         <v>26</v>
       </c>
       <c r="G8" t="n">
         <v>41</v>
       </c>
@@ -16907,64 +17255,67 @@
         <v>34</v>
       </c>
       <c r="AL8" t="n">
         <v>26</v>
       </c>
       <c r="AM8" t="n">
         <v>31</v>
       </c>
       <c r="AN8" t="n">
         <v>33</v>
       </c>
       <c r="AO8" t="n">
         <v>37</v>
       </c>
       <c r="AP8" t="n">
         <v>25</v>
       </c>
       <c r="AQ8" t="n">
         <v>22</v>
       </c>
       <c r="AR8" t="n">
         <v>27</v>
       </c>
       <c r="AS8" t="n">
         <v>26</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16973,50 +17324,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17201,50 +17553,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -17340,50 +17697,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -17479,50 +17839,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -17618,50 +17981,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -17757,50 +18123,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -17896,50 +18265,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1078</v>
       </c>
       <c r="C7" t="n">
         <v>1019</v>
       </c>
       <c r="D7" t="n">
         <v>1009</v>
       </c>
       <c r="E7" t="n">
         <v>1018</v>
       </c>
       <c r="F7" t="n">
         <v>974</v>
       </c>
       <c r="G7" t="n">
         <v>976</v>
       </c>
@@ -18035,50 +18407,53 @@
       </c>
       <c r="AL7" t="n">
         <v>999</v>
       </c>
       <c r="AM7" t="n">
         <v>1041</v>
       </c>
       <c r="AN7" t="n">
         <v>1020</v>
       </c>
       <c r="AO7" t="n">
         <v>1057</v>
       </c>
       <c r="AP7" t="n">
         <v>1040</v>
       </c>
       <c r="AQ7" t="n">
         <v>1051</v>
       </c>
       <c r="AR7" t="n">
         <v>1059</v>
       </c>
       <c r="AS7" t="n">
         <v>1047</v>
       </c>
+      <c r="AT7" t="n">
+        <v>1109</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1016</v>
       </c>
       <c r="C8" t="n">
         <v>958</v>
       </c>
       <c r="D8" t="n">
         <v>952</v>
       </c>
       <c r="E8" t="n">
         <v>970</v>
       </c>
       <c r="F8" t="n">
         <v>938</v>
       </c>
       <c r="G8" t="n">
         <v>948</v>
       </c>
@@ -18173,64 +18548,67 @@
         <v>963</v>
       </c>
       <c r="AL8" t="n">
         <v>977</v>
       </c>
       <c r="AM8" t="n">
         <v>991</v>
       </c>
       <c r="AN8" t="n">
         <v>973</v>
       </c>
       <c r="AO8" t="n">
         <v>1016</v>
       </c>
       <c r="AP8" t="n">
         <v>1005</v>
       </c>
       <c r="AQ8" t="n">
         <v>998</v>
       </c>
       <c r="AR8" t="n">
         <v>998</v>
       </c>
       <c r="AS8" t="n">
         <v>1012</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>1077</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18239,50 +18617,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18467,50 +18846,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -18606,50 +18990,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -18745,50 +19132,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -18884,50 +19274,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -19023,50 +19416,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -19162,50 +19558,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>705</v>
       </c>
       <c r="C7" t="n">
         <v>661</v>
       </c>
       <c r="D7" t="n">
         <v>661</v>
       </c>
       <c r="E7" t="n">
         <v>684</v>
       </c>
       <c r="F7" t="n">
         <v>672</v>
       </c>
       <c r="G7" t="n">
         <v>688</v>
       </c>
@@ -19301,50 +19700,53 @@
       </c>
       <c r="AL7" t="n">
         <v>715</v>
       </c>
       <c r="AM7" t="n">
         <v>698</v>
       </c>
       <c r="AN7" t="n">
         <v>687</v>
       </c>
       <c r="AO7" t="n">
         <v>726</v>
       </c>
       <c r="AP7" t="n">
         <v>723</v>
       </c>
       <c r="AQ7" t="n">
         <v>700</v>
       </c>
       <c r="AR7" t="n">
         <v>691</v>
       </c>
       <c r="AS7" t="n">
         <v>728</v>
       </c>
+      <c r="AT7" t="n">
+        <v>780</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>767</v>
       </c>
       <c r="C8" t="n">
         <v>722</v>
       </c>
       <c r="D8" t="n">
         <v>718</v>
       </c>
       <c r="E8" t="n">
         <v>732</v>
       </c>
       <c r="F8" t="n">
         <v>708</v>
       </c>
       <c r="G8" t="n">
         <v>716</v>
       </c>
@@ -19439,64 +19841,67 @@
         <v>726</v>
       </c>
       <c r="AL8" t="n">
         <v>737</v>
       </c>
       <c r="AM8" t="n">
         <v>748</v>
       </c>
       <c r="AN8" t="n">
         <v>734</v>
       </c>
       <c r="AO8" t="n">
         <v>767</v>
       </c>
       <c r="AP8" t="n">
         <v>758</v>
       </c>
       <c r="AQ8" t="n">
         <v>753</v>
       </c>
       <c r="AR8" t="n">
         <v>752</v>
       </c>
       <c r="AS8" t="n">
         <v>763</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>812</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19505,50 +19910,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19733,50 +20139,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -19872,50 +20283,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -20011,50 +20425,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -20150,50 +20567,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -20289,50 +20709,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -20428,50 +20851,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>744</v>
       </c>
       <c r="C7" t="n">
         <v>682</v>
       </c>
       <c r="D7" t="n">
         <v>690</v>
       </c>
       <c r="E7" t="n">
         <v>688</v>
       </c>
       <c r="F7" t="n">
         <v>667</v>
       </c>
       <c r="G7" t="n">
         <v>684</v>
       </c>
@@ -20567,50 +20993,53 @@
       </c>
       <c r="AL7" t="n">
         <v>689</v>
       </c>
       <c r="AM7" t="n">
         <v>694</v>
       </c>
       <c r="AN7" t="n">
         <v>679</v>
       </c>
       <c r="AO7" t="n">
         <v>733</v>
       </c>
       <c r="AP7" t="n">
         <v>720</v>
       </c>
       <c r="AQ7" t="n">
         <v>740</v>
       </c>
       <c r="AR7" t="n">
         <v>738</v>
       </c>
       <c r="AS7" t="n">
         <v>731</v>
       </c>
+      <c r="AT7" t="n">
+        <v>743</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>751</v>
       </c>
       <c r="C8" t="n">
         <v>707</v>
       </c>
       <c r="D8" t="n">
         <v>703</v>
       </c>
       <c r="E8" t="n">
         <v>717</v>
       </c>
       <c r="F8" t="n">
         <v>686</v>
       </c>
       <c r="G8" t="n">
         <v>694</v>
       </c>
@@ -20705,64 +21134,67 @@
         <v>704</v>
       </c>
       <c r="AL8" t="n">
         <v>715</v>
       </c>
       <c r="AM8" t="n">
         <v>725</v>
       </c>
       <c r="AN8" t="n">
         <v>712</v>
       </c>
       <c r="AO8" t="n">
         <v>744</v>
       </c>
       <c r="AP8" t="n">
         <v>735</v>
       </c>
       <c r="AQ8" t="n">
         <v>730</v>
       </c>
       <c r="AR8" t="n">
         <v>730</v>
       </c>
       <c r="AS8" t="n">
         <v>740</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>788</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20771,50 +21203,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20999,50 +21432,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -21138,50 +21576,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -21277,50 +21718,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -21416,50 +21860,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -21555,50 +22002,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -21694,50 +22144,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>425</v>
       </c>
       <c r="C7" t="n">
         <v>404</v>
       </c>
       <c r="D7" t="n">
         <v>410</v>
       </c>
       <c r="E7" t="n">
         <v>417</v>
       </c>
       <c r="F7" t="n">
         <v>399</v>
       </c>
       <c r="G7" t="n">
         <v>406</v>
       </c>
@@ -21833,50 +22286,53 @@
       </c>
       <c r="AL7" t="n">
         <v>418</v>
       </c>
       <c r="AM7" t="n">
         <v>425</v>
       </c>
       <c r="AN7" t="n">
         <v>436</v>
       </c>
       <c r="AO7" t="n">
         <v>410</v>
       </c>
       <c r="AP7" t="n">
         <v>426</v>
       </c>
       <c r="AQ7" t="n">
         <v>417</v>
       </c>
       <c r="AR7" t="n">
         <v>427</v>
       </c>
       <c r="AS7" t="n">
         <v>422</v>
       </c>
+      <c r="AT7" t="n">
+        <v>447</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>424</v>
       </c>
       <c r="C8" t="n">
         <v>400</v>
       </c>
       <c r="D8" t="n">
         <v>397</v>
       </c>
       <c r="E8" t="n">
         <v>405</v>
       </c>
       <c r="F8" t="n">
         <v>397</v>
       </c>
       <c r="G8" t="n">
         <v>401</v>
       </c>
@@ -21971,64 +22427,67 @@
         <v>407</v>
       </c>
       <c r="AL8" t="n">
         <v>413</v>
       </c>
       <c r="AM8" t="n">
         <v>419</v>
       </c>
       <c r="AN8" t="n">
         <v>411</v>
       </c>
       <c r="AO8" t="n">
         <v>430</v>
       </c>
       <c r="AP8" t="n">
         <v>425</v>
       </c>
       <c r="AQ8" t="n">
         <v>422</v>
       </c>
       <c r="AR8" t="n">
         <v>422</v>
       </c>
       <c r="AS8" t="n">
         <v>428</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22037,50 +22496,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22265,50 +22725,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -22404,50 +22869,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -22543,50 +23011,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -22682,50 +23153,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -22821,50 +23295,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -22960,50 +23437,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>486</v>
       </c>
       <c r="C7" t="n">
         <v>452</v>
       </c>
       <c r="D7" t="n">
         <v>445</v>
       </c>
       <c r="E7" t="n">
         <v>435</v>
       </c>
       <c r="F7" t="n">
         <v>448</v>
       </c>
       <c r="G7" t="n">
         <v>434</v>
       </c>
@@ -23099,50 +23579,53 @@
       </c>
       <c r="AL7" t="n">
         <v>467</v>
       </c>
       <c r="AM7" t="n">
         <v>470</v>
       </c>
       <c r="AN7" t="n">
         <v>459</v>
       </c>
       <c r="AO7" t="n">
         <v>492</v>
       </c>
       <c r="AP7" t="n">
         <v>501</v>
       </c>
       <c r="AQ7" t="n">
         <v>479</v>
       </c>
       <c r="AR7" t="n">
         <v>467</v>
       </c>
       <c r="AS7" t="n">
         <v>495</v>
       </c>
+      <c r="AT7" t="n">
+        <v>537</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>412</v>
       </c>
       <c r="C8" t="n">
         <v>388</v>
       </c>
       <c r="D8" t="n">
         <v>386</v>
       </c>
       <c r="E8" t="n">
         <v>393</v>
       </c>
       <c r="F8" t="n">
         <v>384</v>
       </c>
       <c r="G8" t="n">
         <v>388</v>
       </c>
@@ -23237,64 +23720,67 @@
         <v>394</v>
       </c>
       <c r="AL8" t="n">
         <v>399</v>
       </c>
       <c r="AM8" t="n">
         <v>405</v>
       </c>
       <c r="AN8" t="n">
         <v>398</v>
       </c>
       <c r="AO8" t="n">
         <v>415</v>
       </c>
       <c r="AP8" t="n">
         <v>411</v>
       </c>
       <c r="AQ8" t="n">
         <v>408</v>
       </c>
       <c r="AR8" t="n">
         <v>408</v>
       </c>
       <c r="AS8" t="n">
         <v>414</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>440</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -23303,50 +23789,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23531,50 +24018,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -23670,50 +24162,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -23809,50 +24304,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -23948,50 +24446,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -24087,50 +24588,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -24226,50 +24730,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>827</v>
       </c>
       <c r="C7" t="n">
         <v>732</v>
       </c>
       <c r="D7" t="n">
         <v>723</v>
       </c>
       <c r="E7" t="n">
         <v>748</v>
       </c>
       <c r="F7" t="n">
         <v>715</v>
       </c>
       <c r="G7" t="n">
         <v>715</v>
       </c>
@@ -24365,50 +24872,53 @@
       </c>
       <c r="AL7" t="n">
         <v>795</v>
       </c>
       <c r="AM7" t="n">
         <v>785</v>
       </c>
       <c r="AN7" t="n">
         <v>772</v>
       </c>
       <c r="AO7" t="n">
         <v>821</v>
       </c>
       <c r="AP7" t="n">
         <v>792</v>
       </c>
       <c r="AQ7" t="n">
         <v>804</v>
       </c>
       <c r="AR7" t="n">
         <v>782</v>
       </c>
       <c r="AS7" t="n">
         <v>823</v>
       </c>
+      <c r="AT7" t="n">
+        <v>865</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>863</v>
       </c>
       <c r="C8" t="n">
         <v>813</v>
       </c>
       <c r="D8" t="n">
         <v>808</v>
       </c>
       <c r="E8" t="n">
         <v>824</v>
       </c>
       <c r="F8" t="n">
         <v>800</v>
       </c>
       <c r="G8" t="n">
         <v>809</v>
       </c>
@@ -24503,64 +25013,67 @@
         <v>821</v>
       </c>
       <c r="AL8" t="n">
         <v>833</v>
       </c>
       <c r="AM8" t="n">
         <v>845</v>
       </c>
       <c r="AN8" t="n">
         <v>830</v>
       </c>
       <c r="AO8" t="n">
         <v>867</v>
       </c>
       <c r="AP8" t="n">
         <v>857</v>
       </c>
       <c r="AQ8" t="n">
         <v>851</v>
       </c>
       <c r="AR8" t="n">
         <v>851</v>
       </c>
       <c r="AS8" t="n">
         <v>863</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>918</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -24569,50 +25082,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -24797,50 +25311,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -24936,50 +25455,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -25075,50 +25597,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -25214,50 +25739,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -25353,50 +25881,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -25492,50 +26023,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>956</v>
       </c>
       <c r="C7" t="n">
         <v>948</v>
       </c>
       <c r="D7" t="n">
         <v>947</v>
       </c>
       <c r="E7" t="n">
         <v>954</v>
       </c>
       <c r="F7" t="n">
         <v>931</v>
       </c>
       <c r="G7" t="n">
         <v>949</v>
       </c>
@@ -25631,50 +26165,53 @@
       </c>
       <c r="AL7" t="n">
         <v>919</v>
       </c>
       <c r="AM7" t="n">
         <v>954</v>
       </c>
       <c r="AN7" t="n">
         <v>935</v>
       </c>
       <c r="AO7" t="n">
         <v>962</v>
       </c>
       <c r="AP7" t="n">
         <v>971</v>
       </c>
       <c r="AQ7" t="n">
         <v>947</v>
       </c>
       <c r="AR7" t="n">
         <v>968</v>
       </c>
       <c r="AS7" t="n">
         <v>952</v>
       </c>
+      <c r="AT7" t="n">
+        <v>1024</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>920</v>
       </c>
       <c r="C8" t="n">
         <v>867</v>
       </c>
       <c r="D8" t="n">
         <v>862</v>
       </c>
       <c r="E8" t="n">
         <v>878</v>
       </c>
       <c r="F8" t="n">
         <v>846</v>
       </c>
       <c r="G8" t="n">
         <v>855</v>
       </c>
@@ -25769,64 +26306,67 @@
         <v>868</v>
       </c>
       <c r="AL8" t="n">
         <v>881</v>
       </c>
       <c r="AM8" t="n">
         <v>894</v>
       </c>
       <c r="AN8" t="n">
         <v>877</v>
       </c>
       <c r="AO8" t="n">
         <v>916</v>
       </c>
       <c r="AP8" t="n">
         <v>906</v>
       </c>
       <c r="AQ8" t="n">
         <v>900</v>
       </c>
       <c r="AR8" t="n">
         <v>900</v>
       </c>
       <c r="AS8" t="n">
         <v>912</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>971</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -25835,50 +26375,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -26063,50 +26604,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -26202,50 +26748,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -26341,50 +26890,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -26480,50 +27032,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -26619,50 +27174,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -26758,50 +27316,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>178</v>
       </c>
       <c r="C7" t="n">
         <v>198</v>
       </c>
       <c r="D7" t="n">
         <v>194</v>
       </c>
       <c r="E7" t="n">
         <v>181</v>
       </c>
       <c r="F7" t="n">
         <v>147</v>
       </c>
       <c r="G7" t="n">
         <v>193</v>
       </c>
@@ -26897,50 +27458,53 @@
       </c>
       <c r="AL7" t="n">
         <v>195</v>
       </c>
       <c r="AM7" t="n">
         <v>204</v>
       </c>
       <c r="AN7" t="n">
         <v>180</v>
       </c>
       <c r="AO7" t="n">
         <v>180</v>
       </c>
       <c r="AP7" t="n">
         <v>184</v>
       </c>
       <c r="AQ7" t="n">
         <v>153</v>
       </c>
       <c r="AR7" t="n">
         <v>175</v>
       </c>
       <c r="AS7" t="n">
         <v>166</v>
       </c>
+      <c r="AT7" t="n">
+        <v>199</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>214</v>
       </c>
       <c r="C8" t="n">
         <v>202</v>
       </c>
       <c r="D8" t="n">
         <v>200</v>
       </c>
       <c r="E8" t="n">
         <v>204</v>
       </c>
       <c r="F8" t="n">
         <v>193</v>
       </c>
       <c r="G8" t="n">
         <v>200</v>
       </c>
@@ -27035,64 +27599,67 @@
         <v>204</v>
       </c>
       <c r="AL8" t="n">
         <v>207</v>
       </c>
       <c r="AM8" t="n">
         <v>210</v>
       </c>
       <c r="AN8" t="n">
         <v>207</v>
       </c>
       <c r="AO8" t="n">
         <v>216</v>
       </c>
       <c r="AP8" t="n">
         <v>213</v>
       </c>
       <c r="AQ8" t="n">
         <v>212</v>
       </c>
       <c r="AR8" t="n">
         <v>212</v>
       </c>
       <c r="AS8" t="n">
         <v>215</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>229</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -27101,50 +27668,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27329,50 +27897,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-24</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -27468,50 +28041,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -27607,50 +28183,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -27746,50 +28325,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -27885,50 +28467,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -28024,50 +28609,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>633</v>
       </c>
       <c r="C7" t="n">
         <v>569</v>
       </c>
       <c r="D7" t="n">
         <v>570</v>
       </c>
       <c r="E7" t="n">
         <v>578</v>
       </c>
       <c r="F7" t="n">
         <v>578</v>
       </c>
       <c r="G7" t="n">
         <v>564</v>
       </c>
@@ -28163,50 +28751,53 @@
       </c>
       <c r="AL7" t="n">
         <v>584</v>
       </c>
       <c r="AM7" t="n">
         <v>583</v>
       </c>
       <c r="AN7" t="n">
         <v>578</v>
       </c>
       <c r="AO7" t="n">
         <v>614</v>
       </c>
       <c r="AP7" t="n">
         <v>637</v>
       </c>
       <c r="AQ7" t="n">
         <v>639</v>
       </c>
       <c r="AR7" t="n">
         <v>620</v>
       </c>
       <c r="AS7" t="n">
         <v>637</v>
       </c>
+      <c r="AT7" t="n">
+        <v>647</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>596</v>
       </c>
       <c r="C8" t="n">
         <v>561</v>
       </c>
       <c r="D8" t="n">
         <v>558</v>
       </c>
       <c r="E8" t="n">
         <v>568</v>
       </c>
       <c r="F8" t="n">
         <v>557</v>
       </c>
       <c r="G8" t="n">
         <v>559</v>
       </c>
@@ -28301,46 +28892,49 @@
         <v>579</v>
       </c>
       <c r="AL8" t="n">
         <v>588</v>
       </c>
       <c r="AM8" t="n">
         <v>596</v>
       </c>
       <c r="AN8" t="n">
         <v>586</v>
       </c>
       <c r="AO8" t="n">
         <v>612</v>
       </c>
       <c r="AP8" t="n">
         <v>605</v>
       </c>
       <c r="AQ8" t="n">
         <v>601</v>
       </c>
       <c r="AR8" t="n">
         <v>600</v>
       </c>
       <c r="AS8" t="n">
         <v>609</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>648</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>