--- v1 (2026-07-16)
+++ v2 (2026-09-15)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -516,50 +516,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -749,50 +750,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -891,50 +897,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -1033,50 +1042,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -1175,50 +1187,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -1317,50 +1332,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -1459,50 +1477,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1783</v>
       </c>
       <c r="C7" t="n">
         <v>1680</v>
       </c>
       <c r="D7" t="n">
         <v>1670</v>
       </c>
       <c r="E7" t="n">
         <v>1702</v>
       </c>
       <c r="F7" t="n">
         <v>1646</v>
       </c>
       <c r="G7" t="n">
         <v>1664</v>
       </c>
@@ -1601,50 +1622,53 @@
       </c>
       <c r="AM7" t="n">
         <v>1739</v>
       </c>
       <c r="AN7" t="n">
         <v>1707</v>
       </c>
       <c r="AO7" t="n">
         <v>1783</v>
       </c>
       <c r="AP7" t="n">
         <v>1763</v>
       </c>
       <c r="AQ7" t="n">
         <v>1751</v>
       </c>
       <c r="AR7" t="n">
         <v>1750</v>
       </c>
       <c r="AS7" t="n">
         <v>1775</v>
       </c>
       <c r="AT7" t="n">
         <v>1889</v>
       </c>
+      <c r="AU7" t="n">
+        <v>1792</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1783</v>
       </c>
       <c r="C8" t="n">
         <v>1680</v>
       </c>
       <c r="D8" t="n">
         <v>1670</v>
       </c>
       <c r="E8" t="n">
         <v>1702</v>
       </c>
       <c r="F8" t="n">
         <v>1646</v>
       </c>
       <c r="G8" t="n">
         <v>1664</v>
       </c>
@@ -1742,64 +1766,67 @@
         <v>1714</v>
       </c>
       <c r="AM8" t="n">
         <v>1739</v>
       </c>
       <c r="AN8" t="n">
         <v>1707</v>
       </c>
       <c r="AO8" t="n">
         <v>1783</v>
       </c>
       <c r="AP8" t="n">
         <v>1763</v>
       </c>
       <c r="AQ8" t="n">
         <v>1751</v>
       </c>
       <c r="AR8" t="n">
         <v>1750</v>
       </c>
       <c r="AS8" t="n">
         <v>1775</v>
       </c>
       <c r="AT8" t="n">
         <v>1889</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>1792</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -1809,50 +1836,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2042,50 +2070,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -2184,50 +2217,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -2326,50 +2362,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -2468,50 +2507,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2610,50 +2652,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -2752,50 +2797,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>289</v>
       </c>
       <c r="C7" t="n">
         <v>285</v>
       </c>
       <c r="D7" t="n">
         <v>278</v>
       </c>
       <c r="E7" t="n">
         <v>290</v>
       </c>
       <c r="F7" t="n">
         <v>285</v>
       </c>
       <c r="G7" t="n">
         <v>276</v>
       </c>
@@ -2894,50 +2942,53 @@
       </c>
       <c r="AM7" t="n">
         <v>286</v>
       </c>
       <c r="AN7" t="n">
         <v>296</v>
       </c>
       <c r="AO7" t="n">
         <v>288</v>
       </c>
       <c r="AP7" t="n">
         <v>288</v>
       </c>
       <c r="AQ7" t="n">
         <v>290</v>
       </c>
       <c r="AR7" t="n">
         <v>298</v>
       </c>
       <c r="AS7" t="n">
         <v>295</v>
       </c>
       <c r="AT7" t="n">
         <v>317</v>
       </c>
+      <c r="AU7" t="n">
+        <v>297</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>294</v>
       </c>
       <c r="C8" t="n">
         <v>277</v>
       </c>
       <c r="D8" t="n">
         <v>276</v>
       </c>
       <c r="E8" t="n">
         <v>281</v>
       </c>
       <c r="F8" t="n">
         <v>273</v>
       </c>
       <c r="G8" t="n">
         <v>276</v>
       </c>
@@ -3035,64 +3086,67 @@
         <v>281</v>
       </c>
       <c r="AM8" t="n">
         <v>285</v>
       </c>
       <c r="AN8" t="n">
         <v>280</v>
       </c>
       <c r="AO8" t="n">
         <v>292</v>
       </c>
       <c r="AP8" t="n">
         <v>289</v>
       </c>
       <c r="AQ8" t="n">
         <v>287</v>
       </c>
       <c r="AR8" t="n">
         <v>287</v>
       </c>
       <c r="AS8" t="n">
         <v>291</v>
       </c>
       <c r="AT8" t="n">
         <v>310</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>294</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -3102,50 +3156,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3335,50 +3390,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -3477,50 +3537,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -3619,50 +3682,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -3761,50 +3827,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3903,50 +3972,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -4045,50 +4117,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>440</v>
       </c>
       <c r="C7" t="n">
         <v>408</v>
       </c>
       <c r="D7" t="n">
         <v>406</v>
       </c>
       <c r="E7" t="n">
         <v>411</v>
       </c>
       <c r="F7" t="n">
         <v>405</v>
       </c>
       <c r="G7" t="n">
         <v>391</v>
       </c>
@@ -4187,50 +4262,53 @@
       </c>
       <c r="AM7" t="n">
         <v>425</v>
       </c>
       <c r="AN7" t="n">
         <v>420</v>
       </c>
       <c r="AO7" t="n">
         <v>438</v>
       </c>
       <c r="AP7" t="n">
         <v>419</v>
       </c>
       <c r="AQ7" t="n">
         <v>439</v>
       </c>
       <c r="AR7" t="n">
         <v>413</v>
       </c>
       <c r="AS7" t="n">
         <v>424</v>
       </c>
       <c r="AT7" t="n">
         <v>452</v>
       </c>
+      <c r="AU7" t="n">
+        <v>420</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>435</v>
       </c>
       <c r="C8" t="n">
         <v>410</v>
       </c>
       <c r="D8" t="n">
         <v>407</v>
       </c>
       <c r="E8" t="n">
         <v>415</v>
       </c>
       <c r="F8" t="n">
         <v>397</v>
       </c>
       <c r="G8" t="n">
         <v>401</v>
       </c>
@@ -4328,64 +4406,67 @@
         <v>406</v>
       </c>
       <c r="AM8" t="n">
         <v>412</v>
       </c>
       <c r="AN8" t="n">
         <v>405</v>
       </c>
       <c r="AO8" t="n">
         <v>423</v>
       </c>
       <c r="AP8" t="n">
         <v>418</v>
       </c>
       <c r="AQ8" t="n">
         <v>415</v>
       </c>
       <c r="AR8" t="n">
         <v>415</v>
       </c>
       <c r="AS8" t="n">
         <v>421</v>
       </c>
       <c r="AT8" t="n">
         <v>448</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4395,50 +4476,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4628,50 +4710,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -4770,50 +4857,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -4912,50 +5002,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -5054,50 +5147,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -5196,50 +5292,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -5338,50 +5437,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>145</v>
       </c>
       <c r="C7" t="n">
         <v>136</v>
       </c>
       <c r="D7" t="n">
         <v>143</v>
       </c>
       <c r="E7" t="n">
         <v>153</v>
       </c>
       <c r="F7" t="n">
         <v>150</v>
       </c>
       <c r="G7" t="n">
         <v>150</v>
       </c>
@@ -5480,50 +5582,53 @@
       </c>
       <c r="AM7" t="n">
         <v>153</v>
       </c>
       <c r="AN7" t="n">
         <v>142</v>
       </c>
       <c r="AO7" t="n">
         <v>168</v>
       </c>
       <c r="AP7" t="n">
         <v>148</v>
       </c>
       <c r="AQ7" t="n">
         <v>139</v>
       </c>
       <c r="AR7" t="n">
         <v>148</v>
       </c>
       <c r="AS7" t="n">
         <v>155</v>
       </c>
       <c r="AT7" t="n">
         <v>160</v>
       </c>
+      <c r="AU7" t="n">
+        <v>163</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>153</v>
       </c>
       <c r="C8" t="n">
         <v>144</v>
       </c>
       <c r="D8" t="n">
         <v>144</v>
       </c>
       <c r="E8" t="n">
         <v>146</v>
       </c>
       <c r="F8" t="n">
         <v>142</v>
       </c>
       <c r="G8" t="n">
         <v>143</v>
       </c>
@@ -5621,64 +5726,67 @@
         <v>149</v>
       </c>
       <c r="AM8" t="n">
         <v>151</v>
       </c>
       <c r="AN8" t="n">
         <v>149</v>
       </c>
       <c r="AO8" t="n">
         <v>155</v>
       </c>
       <c r="AP8" t="n">
         <v>153</v>
       </c>
       <c r="AQ8" t="n">
         <v>152</v>
       </c>
       <c r="AR8" t="n">
         <v>152</v>
       </c>
       <c r="AS8" t="n">
         <v>154</v>
       </c>
       <c r="AT8" t="n">
         <v>164</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>156</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5688,50 +5796,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5921,50 +6030,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -6063,50 +6177,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -6205,50 +6322,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -6347,50 +6467,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -6489,50 +6612,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -6631,50 +6757,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>98</v>
       </c>
       <c r="C7" t="n">
         <v>84</v>
       </c>
       <c r="D7" t="n">
         <v>79</v>
       </c>
       <c r="E7" t="n">
         <v>89</v>
       </c>
       <c r="F7" t="n">
         <v>81</v>
       </c>
       <c r="G7" t="n">
         <v>90</v>
       </c>
@@ -6773,50 +6902,53 @@
       </c>
       <c r="AM7" t="n">
         <v>88</v>
       </c>
       <c r="AN7" t="n">
         <v>91</v>
       </c>
       <c r="AO7" t="n">
         <v>95</v>
       </c>
       <c r="AP7" t="n">
         <v>87</v>
       </c>
       <c r="AQ7" t="n">
         <v>91</v>
       </c>
       <c r="AR7" t="n">
         <v>96</v>
       </c>
       <c r="AS7" t="n">
         <v>98</v>
       </c>
       <c r="AT7" t="n">
         <v>114</v>
       </c>
+      <c r="AU7" t="n">
+        <v>95</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>91</v>
       </c>
       <c r="C8" t="n">
         <v>86</v>
       </c>
       <c r="D8" t="n">
         <v>85</v>
       </c>
       <c r="E8" t="n">
         <v>87</v>
       </c>
       <c r="F8" t="n">
         <v>84</v>
       </c>
       <c r="G8" t="n">
         <v>85</v>
       </c>
@@ -6914,64 +7046,67 @@
         <v>82</v>
       </c>
       <c r="AM8" t="n">
         <v>83</v>
       </c>
       <c r="AN8" t="n">
         <v>82</v>
       </c>
       <c r="AO8" t="n">
         <v>86</v>
       </c>
       <c r="AP8" t="n">
         <v>85</v>
       </c>
       <c r="AQ8" t="n">
         <v>84</v>
       </c>
       <c r="AR8" t="n">
         <v>84</v>
       </c>
       <c r="AS8" t="n">
         <v>85</v>
       </c>
       <c r="AT8" t="n">
         <v>91</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6981,50 +7116,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7214,50 +7350,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -7356,50 +7497,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -7498,50 +7642,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -7640,50 +7787,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -7782,50 +7932,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -7924,50 +8077,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>638</v>
       </c>
       <c r="C7" t="n">
         <v>580</v>
       </c>
       <c r="D7" t="n">
         <v>588</v>
       </c>
       <c r="E7" t="n">
         <v>602</v>
       </c>
       <c r="F7" t="n">
         <v>596</v>
       </c>
       <c r="G7" t="n">
         <v>610</v>
       </c>
@@ -8066,50 +8222,53 @@
       </c>
       <c r="AM7" t="n">
         <v>265</v>
       </c>
       <c r="AN7" t="n">
         <v>259</v>
       </c>
       <c r="AO7" t="n">
         <v>274</v>
       </c>
       <c r="AP7" t="n">
         <v>272</v>
       </c>
       <c r="AQ7" t="n">
         <v>282</v>
       </c>
       <c r="AR7" t="n">
         <v>265</v>
       </c>
       <c r="AS7" t="n">
         <v>289</v>
       </c>
       <c r="AT7" t="n">
         <v>316</v>
       </c>
+      <c r="AU7" t="n">
+        <v>266</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>603</v>
       </c>
       <c r="C8" t="n">
         <v>562</v>
       </c>
       <c r="D8" t="n">
         <v>566</v>
       </c>
       <c r="E8" t="n">
         <v>574</v>
       </c>
       <c r="F8" t="n">
         <v>558</v>
       </c>
       <c r="G8" t="n">
         <v>566</v>
       </c>
@@ -8207,64 +8366,67 @@
         <v>309</v>
       </c>
       <c r="AM8" t="n">
         <v>313</v>
       </c>
       <c r="AN8" t="n">
         <v>307</v>
       </c>
       <c r="AO8" t="n">
         <v>321</v>
       </c>
       <c r="AP8" t="n">
         <v>317</v>
       </c>
       <c r="AQ8" t="n">
         <v>319</v>
       </c>
       <c r="AR8" t="n">
         <v>315</v>
       </c>
       <c r="AS8" t="n">
         <v>319</v>
       </c>
       <c r="AT8" t="n">
         <v>341</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>327</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8274,50 +8436,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8507,50 +8670,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -8649,50 +8817,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -8791,50 +8962,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -8933,50 +9107,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -9075,50 +9252,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -9217,50 +9397,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>583</v>
       </c>
       <c r="C7" t="n">
         <v>555</v>
       </c>
       <c r="D7" t="n">
         <v>534</v>
       </c>
       <c r="E7" t="n">
         <v>544</v>
       </c>
       <c r="F7" t="n">
         <v>449</v>
       </c>
       <c r="G7" t="n">
         <v>454</v>
       </c>
@@ -9359,50 +9542,53 @@
       </c>
       <c r="AM7" t="n">
         <v>502</v>
       </c>
       <c r="AN7" t="n">
         <v>492</v>
       </c>
       <c r="AO7" t="n">
         <v>490</v>
       </c>
       <c r="AP7" t="n">
         <v>500</v>
       </c>
       <c r="AQ7" t="n">
         <v>466</v>
       </c>
       <c r="AR7" t="n">
         <v>481</v>
       </c>
       <c r="AS7" t="n">
         <v>488</v>
       </c>
       <c r="AT7" t="n">
         <v>507</v>
       </c>
+      <c r="AU7" t="n">
+        <v>490</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>576</v>
       </c>
       <c r="C8" t="n">
         <v>535</v>
       </c>
       <c r="D8" t="n">
         <v>535</v>
       </c>
       <c r="E8" t="n">
         <v>538</v>
       </c>
       <c r="F8" t="n">
         <v>408</v>
       </c>
       <c r="G8" t="n">
         <v>414</v>
       </c>
@@ -9500,64 +9686,67 @@
         <v>440</v>
       </c>
       <c r="AM8" t="n">
         <v>448</v>
       </c>
       <c r="AN8" t="n">
         <v>439</v>
       </c>
       <c r="AO8" t="n">
         <v>460</v>
       </c>
       <c r="AP8" t="n">
         <v>455</v>
       </c>
       <c r="AQ8" t="n">
         <v>453</v>
       </c>
       <c r="AR8" t="n">
         <v>450</v>
       </c>
       <c r="AS8" t="n">
         <v>458</v>
       </c>
       <c r="AT8" t="n">
         <v>486</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>468</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9567,50 +9756,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9800,50 +9990,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -9942,50 +10137,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -10084,50 +10282,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -10226,50 +10427,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -10368,50 +10572,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -10510,50 +10717,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>114</v>
       </c>
       <c r="C7" t="n">
         <v>104</v>
       </c>
       <c r="D7" t="n">
         <v>105</v>
       </c>
       <c r="E7" t="n">
         <v>109</v>
       </c>
       <c r="F7" t="n">
         <v>156</v>
       </c>
       <c r="G7" t="n">
         <v>164</v>
       </c>
@@ -10652,50 +10862,53 @@
       </c>
       <c r="AM7" t="n">
         <v>173</v>
       </c>
       <c r="AN7" t="n">
         <v>179</v>
       </c>
       <c r="AO7" t="n">
         <v>166</v>
       </c>
       <c r="AP7" t="n">
         <v>167</v>
       </c>
       <c r="AQ7" t="n">
         <v>167</v>
       </c>
       <c r="AR7" t="n">
         <v>163</v>
       </c>
       <c r="AS7" t="n">
         <v>165</v>
       </c>
       <c r="AT7" t="n">
         <v>163</v>
       </c>
+      <c r="AU7" t="n">
+        <v>160</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>102</v>
       </c>
       <c r="C8" t="n">
         <v>98</v>
       </c>
       <c r="D8" t="n">
         <v>99</v>
       </c>
       <c r="E8" t="n">
         <v>99</v>
       </c>
       <c r="F8" t="n">
         <v>148</v>
       </c>
       <c r="G8" t="n">
         <v>150</v>
       </c>
@@ -10793,64 +11006,67 @@
         <v>158</v>
       </c>
       <c r="AM8" t="n">
         <v>160</v>
       </c>
       <c r="AN8" t="n">
         <v>157</v>
       </c>
       <c r="AO8" t="n">
         <v>164</v>
       </c>
       <c r="AP8" t="n">
         <v>162</v>
       </c>
       <c r="AQ8" t="n">
         <v>161</v>
       </c>
       <c r="AR8" t="n">
         <v>161</v>
       </c>
       <c r="AS8" t="n">
         <v>163</v>
       </c>
       <c r="AT8" t="n">
         <v>174</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>169</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10860,50 +11076,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11093,50 +11310,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -11235,50 +11457,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -11377,50 +11602,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -11519,50 +11747,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -11661,50 +11892,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -11803,50 +12037,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>752</v>
       </c>
       <c r="C7" t="n">
         <v>743</v>
       </c>
       <c r="D7" t="n">
         <v>748</v>
       </c>
       <c r="E7" t="n">
         <v>769</v>
       </c>
       <c r="F7" t="n">
         <v>730</v>
       </c>
       <c r="G7" t="n">
         <v>704</v>
       </c>
@@ -11945,50 +12182,53 @@
       </c>
       <c r="AM7" t="n">
         <v>703</v>
       </c>
       <c r="AN7" t="n">
         <v>722</v>
       </c>
       <c r="AO7" t="n">
         <v>651</v>
       </c>
       <c r="AP7" t="n">
         <v>674</v>
       </c>
       <c r="AQ7" t="n">
         <v>646</v>
       </c>
       <c r="AR7" t="n">
         <v>648</v>
       </c>
       <c r="AS7" t="n">
         <v>657</v>
       </c>
       <c r="AT7" t="n">
         <v>694</v>
       </c>
+      <c r="AU7" t="n">
+        <v>649</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>686</v>
       </c>
       <c r="C8" t="n">
         <v>647</v>
       </c>
       <c r="D8" t="n">
         <v>643</v>
       </c>
       <c r="E8" t="n">
         <v>655</v>
       </c>
       <c r="F8" t="n">
         <v>611</v>
       </c>
       <c r="G8" t="n">
         <v>617</v>
       </c>
@@ -12086,64 +12326,67 @@
         <v>636</v>
       </c>
       <c r="AM8" t="n">
         <v>645</v>
       </c>
       <c r="AN8" t="n">
         <v>633</v>
       </c>
       <c r="AO8" t="n">
         <v>661</v>
       </c>
       <c r="AP8" t="n">
         <v>654</v>
       </c>
       <c r="AQ8" t="n">
         <v>650</v>
       </c>
       <c r="AR8" t="n">
         <v>649</v>
       </c>
       <c r="AS8" t="n">
         <v>659</v>
       </c>
       <c r="AT8" t="n">
         <v>701</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>665</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12153,50 +12396,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12386,50 +12630,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -12528,50 +12777,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -12670,50 +12922,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -12812,50 +13067,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12954,50 +13212,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -13096,50 +13357,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>779</v>
       </c>
       <c r="C7" t="n">
         <v>674</v>
       </c>
       <c r="D7" t="n">
         <v>674</v>
       </c>
       <c r="E7" t="n">
         <v>662</v>
       </c>
       <c r="F7" t="n">
         <v>677</v>
       </c>
       <c r="G7" t="n">
         <v>711</v>
       </c>
@@ -13238,50 +13502,53 @@
       </c>
       <c r="AM7" t="n">
         <v>623</v>
       </c>
       <c r="AN7" t="n">
         <v>602</v>
       </c>
       <c r="AO7" t="n">
         <v>640</v>
       </c>
       <c r="AP7" t="n">
         <v>638</v>
       </c>
       <c r="AQ7" t="n">
         <v>642</v>
       </c>
       <c r="AR7" t="n">
         <v>641</v>
       </c>
       <c r="AS7" t="n">
         <v>624</v>
       </c>
       <c r="AT7" t="n">
         <v>667</v>
       </c>
+      <c r="AU7" t="n">
+        <v>624</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>735</v>
       </c>
       <c r="C8" t="n">
         <v>692</v>
       </c>
       <c r="D8" t="n">
         <v>688</v>
       </c>
       <c r="E8" t="n">
         <v>701</v>
       </c>
       <c r="F8" t="n">
         <v>652</v>
       </c>
       <c r="G8" t="n">
         <v>659</v>
       </c>
@@ -13379,64 +13646,67 @@
         <v>679</v>
       </c>
       <c r="AM8" t="n">
         <v>689</v>
       </c>
       <c r="AN8" t="n">
         <v>676</v>
       </c>
       <c r="AO8" t="n">
         <v>706</v>
       </c>
       <c r="AP8" t="n">
         <v>698</v>
       </c>
       <c r="AQ8" t="n">
         <v>693</v>
       </c>
       <c r="AR8" t="n">
         <v>693</v>
       </c>
       <c r="AS8" t="n">
         <v>703</v>
       </c>
       <c r="AT8" t="n">
         <v>748</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>710</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13446,50 +13716,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13679,50 +13950,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -13821,50 +14097,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -13963,50 +14242,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -14105,50 +14387,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -14247,50 +14532,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -14389,50 +14677,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>230</v>
       </c>
       <c r="C7" t="n">
         <v>234</v>
       </c>
       <c r="D7" t="n">
         <v>210</v>
       </c>
       <c r="E7" t="n">
         <v>238</v>
       </c>
       <c r="F7" t="n">
         <v>223</v>
       </c>
       <c r="G7" t="n">
         <v>221</v>
       </c>
@@ -14531,50 +14822,53 @@
       </c>
       <c r="AM7" t="n">
         <v>376</v>
       </c>
       <c r="AN7" t="n">
         <v>347</v>
       </c>
       <c r="AO7" t="n">
         <v>433</v>
       </c>
       <c r="AP7" t="n">
         <v>411</v>
       </c>
       <c r="AQ7" t="n">
         <v>428</v>
       </c>
       <c r="AR7" t="n">
         <v>418</v>
       </c>
       <c r="AS7" t="n">
         <v>452</v>
       </c>
       <c r="AT7" t="n">
         <v>475</v>
       </c>
+      <c r="AU7" t="n">
+        <v>472</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>336</v>
       </c>
       <c r="C8" t="n">
         <v>305</v>
       </c>
       <c r="D8" t="n">
         <v>284</v>
       </c>
       <c r="E8" t="n">
         <v>299</v>
       </c>
       <c r="F8" t="n">
         <v>358</v>
       </c>
       <c r="G8" t="n">
         <v>347</v>
       </c>
@@ -14672,64 +14966,67 @@
         <v>373</v>
       </c>
       <c r="AM8" t="n">
         <v>374</v>
       </c>
       <c r="AN8" t="n">
         <v>365</v>
       </c>
       <c r="AO8" t="n">
         <v>378</v>
       </c>
       <c r="AP8" t="n">
         <v>386</v>
       </c>
       <c r="AQ8" t="n">
         <v>386</v>
       </c>
       <c r="AR8" t="n">
         <v>381</v>
       </c>
       <c r="AS8" t="n">
         <v>388</v>
       </c>
       <c r="AT8" t="n">
         <v>407</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>387</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14739,50 +15036,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14972,50 +15270,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -15114,50 +15417,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -15256,50 +15562,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -15398,50 +15707,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -15540,50 +15852,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -15682,50 +15997,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>128</v>
       </c>
       <c r="C7" t="n">
         <v>142</v>
       </c>
       <c r="D7" t="n">
         <v>125</v>
       </c>
       <c r="E7" t="n">
         <v>162</v>
       </c>
       <c r="F7" t="n">
         <v>132</v>
       </c>
       <c r="G7" t="n">
         <v>140</v>
       </c>
@@ -15824,50 +16142,53 @@
       </c>
       <c r="AM7" t="n">
         <v>150</v>
       </c>
       <c r="AN7" t="n">
         <v>133</v>
       </c>
       <c r="AO7" t="n">
         <v>148</v>
       </c>
       <c r="AP7" t="n">
         <v>116</v>
       </c>
       <c r="AQ7" t="n">
         <v>115</v>
       </c>
       <c r="AR7" t="n">
         <v>118</v>
       </c>
       <c r="AS7" t="n">
         <v>127</v>
       </c>
       <c r="AT7" t="n">
         <v>162</v>
       </c>
+      <c r="AU7" t="n">
+        <v>167</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>196</v>
       </c>
       <c r="C8" t="n">
         <v>185</v>
       </c>
       <c r="D8" t="n">
         <v>184</v>
       </c>
       <c r="E8" t="n">
         <v>187</v>
       </c>
       <c r="F8" t="n">
         <v>179</v>
       </c>
       <c r="G8" t="n">
         <v>181</v>
       </c>
@@ -15965,64 +16286,67 @@
         <v>187</v>
       </c>
       <c r="AM8" t="n">
         <v>190</v>
       </c>
       <c r="AN8" t="n">
         <v>186</v>
       </c>
       <c r="AO8" t="n">
         <v>194</v>
       </c>
       <c r="AP8" t="n">
         <v>192</v>
       </c>
       <c r="AQ8" t="n">
         <v>191</v>
       </c>
       <c r="AR8" t="n">
         <v>191</v>
       </c>
       <c r="AS8" t="n">
         <v>193</v>
       </c>
       <c r="AT8" t="n">
         <v>206</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>195</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16032,50 +16356,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16265,50 +16590,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -16407,50 +16737,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -16549,50 +16882,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -16691,50 +17027,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -16833,50 +17172,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -16975,50 +17317,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>22</v>
       </c>
       <c r="C7" t="n">
         <v>29</v>
       </c>
       <c r="D7" t="n">
         <v>38</v>
       </c>
       <c r="E7" t="n">
         <v>33</v>
       </c>
       <c r="F7" t="n">
         <v>16</v>
       </c>
       <c r="G7" t="n">
         <v>28</v>
       </c>
@@ -17117,50 +17462,53 @@
       </c>
       <c r="AM7" t="n">
         <v>37</v>
       </c>
       <c r="AN7" t="n">
         <v>36</v>
       </c>
       <c r="AO7" t="n">
         <v>59</v>
       </c>
       <c r="AP7" t="n">
         <v>40</v>
       </c>
       <c r="AQ7" t="n">
         <v>35</v>
       </c>
       <c r="AR7" t="n">
         <v>43</v>
       </c>
       <c r="AS7" t="n">
         <v>42</v>
       </c>
       <c r="AT7" t="n">
         <v>53</v>
       </c>
+      <c r="AU7" t="n">
+        <v>47</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>26</v>
       </c>
       <c r="C8" t="n">
         <v>36</v>
       </c>
       <c r="D8" t="n">
         <v>55</v>
       </c>
       <c r="E8" t="n">
         <v>46</v>
       </c>
       <c r="F8" t="n">
         <v>26</v>
       </c>
       <c r="G8" t="n">
         <v>41</v>
       </c>
@@ -17258,64 +17606,67 @@
         <v>26</v>
       </c>
       <c r="AM8" t="n">
         <v>31</v>
       </c>
       <c r="AN8" t="n">
         <v>33</v>
       </c>
       <c r="AO8" t="n">
         <v>37</v>
       </c>
       <c r="AP8" t="n">
         <v>25</v>
       </c>
       <c r="AQ8" t="n">
         <v>22</v>
       </c>
       <c r="AR8" t="n">
         <v>27</v>
       </c>
       <c r="AS8" t="n">
         <v>26</v>
       </c>
       <c r="AT8" t="n">
         <v>33</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17325,50 +17676,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17558,50 +17910,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -17700,50 +18057,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -17842,50 +18202,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -17984,50 +18347,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -18126,50 +18492,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -18268,50 +18637,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1078</v>
       </c>
       <c r="C7" t="n">
         <v>1019</v>
       </c>
       <c r="D7" t="n">
         <v>1009</v>
       </c>
       <c r="E7" t="n">
         <v>1018</v>
       </c>
       <c r="F7" t="n">
         <v>974</v>
       </c>
       <c r="G7" t="n">
         <v>976</v>
       </c>
@@ -18410,50 +18782,53 @@
       </c>
       <c r="AM7" t="n">
         <v>1041</v>
       </c>
       <c r="AN7" t="n">
         <v>1020</v>
       </c>
       <c r="AO7" t="n">
         <v>1057</v>
       </c>
       <c r="AP7" t="n">
         <v>1040</v>
       </c>
       <c r="AQ7" t="n">
         <v>1051</v>
       </c>
       <c r="AR7" t="n">
         <v>1059</v>
       </c>
       <c r="AS7" t="n">
         <v>1047</v>
       </c>
       <c r="AT7" t="n">
         <v>1109</v>
       </c>
+      <c r="AU7" t="n">
+        <v>1053</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1016</v>
       </c>
       <c r="C8" t="n">
         <v>958</v>
       </c>
       <c r="D8" t="n">
         <v>952</v>
       </c>
       <c r="E8" t="n">
         <v>970</v>
       </c>
       <c r="F8" t="n">
         <v>938</v>
       </c>
       <c r="G8" t="n">
         <v>948</v>
       </c>
@@ -18551,64 +18926,67 @@
         <v>977</v>
       </c>
       <c r="AM8" t="n">
         <v>991</v>
       </c>
       <c r="AN8" t="n">
         <v>973</v>
       </c>
       <c r="AO8" t="n">
         <v>1016</v>
       </c>
       <c r="AP8" t="n">
         <v>1005</v>
       </c>
       <c r="AQ8" t="n">
         <v>998</v>
       </c>
       <c r="AR8" t="n">
         <v>998</v>
       </c>
       <c r="AS8" t="n">
         <v>1012</v>
       </c>
       <c r="AT8" t="n">
         <v>1077</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>1021</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18618,50 +18996,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18851,50 +19230,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -18993,50 +19377,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -19135,50 +19522,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -19277,50 +19667,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -19419,50 +19812,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -19561,50 +19957,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>705</v>
       </c>
       <c r="C7" t="n">
         <v>661</v>
       </c>
       <c r="D7" t="n">
         <v>661</v>
       </c>
       <c r="E7" t="n">
         <v>684</v>
       </c>
       <c r="F7" t="n">
         <v>672</v>
       </c>
       <c r="G7" t="n">
         <v>688</v>
       </c>
@@ -19703,50 +20102,53 @@
       </c>
       <c r="AM7" t="n">
         <v>698</v>
       </c>
       <c r="AN7" t="n">
         <v>687</v>
       </c>
       <c r="AO7" t="n">
         <v>726</v>
       </c>
       <c r="AP7" t="n">
         <v>723</v>
       </c>
       <c r="AQ7" t="n">
         <v>700</v>
       </c>
       <c r="AR7" t="n">
         <v>691</v>
       </c>
       <c r="AS7" t="n">
         <v>728</v>
       </c>
       <c r="AT7" t="n">
         <v>780</v>
       </c>
+      <c r="AU7" t="n">
+        <v>739</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>767</v>
       </c>
       <c r="C8" t="n">
         <v>722</v>
       </c>
       <c r="D8" t="n">
         <v>718</v>
       </c>
       <c r="E8" t="n">
         <v>732</v>
       </c>
       <c r="F8" t="n">
         <v>708</v>
       </c>
       <c r="G8" t="n">
         <v>716</v>
       </c>
@@ -19844,64 +20246,67 @@
         <v>737</v>
       </c>
       <c r="AM8" t="n">
         <v>748</v>
       </c>
       <c r="AN8" t="n">
         <v>734</v>
       </c>
       <c r="AO8" t="n">
         <v>767</v>
       </c>
       <c r="AP8" t="n">
         <v>758</v>
       </c>
       <c r="AQ8" t="n">
         <v>753</v>
       </c>
       <c r="AR8" t="n">
         <v>752</v>
       </c>
       <c r="AS8" t="n">
         <v>763</v>
       </c>
       <c r="AT8" t="n">
         <v>812</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>771</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19911,50 +20316,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20144,50 +20550,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -20286,50 +20697,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -20428,50 +20842,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -20570,50 +20987,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -20712,50 +21132,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -20854,50 +21277,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>744</v>
       </c>
       <c r="C7" t="n">
         <v>682</v>
       </c>
       <c r="D7" t="n">
         <v>690</v>
       </c>
       <c r="E7" t="n">
         <v>688</v>
       </c>
       <c r="F7" t="n">
         <v>667</v>
       </c>
       <c r="G7" t="n">
         <v>684</v>
       </c>
@@ -20996,50 +21422,53 @@
       </c>
       <c r="AM7" t="n">
         <v>694</v>
       </c>
       <c r="AN7" t="n">
         <v>679</v>
       </c>
       <c r="AO7" t="n">
         <v>733</v>
       </c>
       <c r="AP7" t="n">
         <v>720</v>
       </c>
       <c r="AQ7" t="n">
         <v>740</v>
       </c>
       <c r="AR7" t="n">
         <v>738</v>
       </c>
       <c r="AS7" t="n">
         <v>731</v>
       </c>
       <c r="AT7" t="n">
         <v>743</v>
       </c>
+      <c r="AU7" t="n">
+        <v>714</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>751</v>
       </c>
       <c r="C8" t="n">
         <v>707</v>
       </c>
       <c r="D8" t="n">
         <v>703</v>
       </c>
       <c r="E8" t="n">
         <v>717</v>
       </c>
       <c r="F8" t="n">
         <v>686</v>
       </c>
       <c r="G8" t="n">
         <v>694</v>
       </c>
@@ -21137,64 +21566,67 @@
         <v>715</v>
       </c>
       <c r="AM8" t="n">
         <v>725</v>
       </c>
       <c r="AN8" t="n">
         <v>712</v>
       </c>
       <c r="AO8" t="n">
         <v>744</v>
       </c>
       <c r="AP8" t="n">
         <v>735</v>
       </c>
       <c r="AQ8" t="n">
         <v>730</v>
       </c>
       <c r="AR8" t="n">
         <v>730</v>
       </c>
       <c r="AS8" t="n">
         <v>740</v>
       </c>
       <c r="AT8" t="n">
         <v>788</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>747</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21204,50 +21636,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21437,50 +21870,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -21579,50 +22017,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -21721,50 +22162,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -21863,50 +22307,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -22005,50 +22452,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -22147,50 +22597,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>425</v>
       </c>
       <c r="C7" t="n">
         <v>404</v>
       </c>
       <c r="D7" t="n">
         <v>410</v>
       </c>
       <c r="E7" t="n">
         <v>417</v>
       </c>
       <c r="F7" t="n">
         <v>399</v>
       </c>
       <c r="G7" t="n">
         <v>406</v>
       </c>
@@ -22289,50 +22742,53 @@
       </c>
       <c r="AM7" t="n">
         <v>425</v>
       </c>
       <c r="AN7" t="n">
         <v>436</v>
       </c>
       <c r="AO7" t="n">
         <v>410</v>
       </c>
       <c r="AP7" t="n">
         <v>426</v>
       </c>
       <c r="AQ7" t="n">
         <v>417</v>
       </c>
       <c r="AR7" t="n">
         <v>427</v>
       </c>
       <c r="AS7" t="n">
         <v>422</v>
       </c>
       <c r="AT7" t="n">
         <v>447</v>
       </c>
+      <c r="AU7" t="n">
+        <v>420</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>424</v>
       </c>
       <c r="C8" t="n">
         <v>400</v>
       </c>
       <c r="D8" t="n">
         <v>397</v>
       </c>
       <c r="E8" t="n">
         <v>405</v>
       </c>
       <c r="F8" t="n">
         <v>397</v>
       </c>
       <c r="G8" t="n">
         <v>401</v>
       </c>
@@ -22430,64 +22886,67 @@
         <v>413</v>
       </c>
       <c r="AM8" t="n">
         <v>419</v>
       </c>
       <c r="AN8" t="n">
         <v>411</v>
       </c>
       <c r="AO8" t="n">
         <v>430</v>
       </c>
       <c r="AP8" t="n">
         <v>425</v>
       </c>
       <c r="AQ8" t="n">
         <v>422</v>
       </c>
       <c r="AR8" t="n">
         <v>422</v>
       </c>
       <c r="AS8" t="n">
         <v>428</v>
       </c>
       <c r="AT8" t="n">
         <v>455</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>432</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22497,50 +22956,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22730,50 +23190,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -22872,50 +23337,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -23014,50 +23482,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -23156,50 +23627,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -23298,50 +23772,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -23440,50 +23917,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>486</v>
       </c>
       <c r="C7" t="n">
         <v>452</v>
       </c>
       <c r="D7" t="n">
         <v>445</v>
       </c>
       <c r="E7" t="n">
         <v>435</v>
       </c>
       <c r="F7" t="n">
         <v>448</v>
       </c>
       <c r="G7" t="n">
         <v>434</v>
       </c>
@@ -23582,50 +24062,53 @@
       </c>
       <c r="AM7" t="n">
         <v>470</v>
       </c>
       <c r="AN7" t="n">
         <v>459</v>
       </c>
       <c r="AO7" t="n">
         <v>492</v>
       </c>
       <c r="AP7" t="n">
         <v>501</v>
       </c>
       <c r="AQ7" t="n">
         <v>479</v>
       </c>
       <c r="AR7" t="n">
         <v>467</v>
       </c>
       <c r="AS7" t="n">
         <v>495</v>
       </c>
       <c r="AT7" t="n">
         <v>537</v>
       </c>
+      <c r="AU7" t="n">
+        <v>491</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>412</v>
       </c>
       <c r="C8" t="n">
         <v>388</v>
       </c>
       <c r="D8" t="n">
         <v>386</v>
       </c>
       <c r="E8" t="n">
         <v>393</v>
       </c>
       <c r="F8" t="n">
         <v>384</v>
       </c>
       <c r="G8" t="n">
         <v>388</v>
       </c>
@@ -23723,64 +24206,67 @@
         <v>399</v>
       </c>
       <c r="AM8" t="n">
         <v>405</v>
       </c>
       <c r="AN8" t="n">
         <v>398</v>
       </c>
       <c r="AO8" t="n">
         <v>415</v>
       </c>
       <c r="AP8" t="n">
         <v>411</v>
       </c>
       <c r="AQ8" t="n">
         <v>408</v>
       </c>
       <c r="AR8" t="n">
         <v>408</v>
       </c>
       <c r="AS8" t="n">
         <v>414</v>
       </c>
       <c r="AT8" t="n">
         <v>440</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>418</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -23790,50 +24276,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -24023,50 +24510,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -24165,50 +24657,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -24307,50 +24802,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -24449,50 +24947,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -24591,50 +25092,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -24733,50 +25237,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>827</v>
       </c>
       <c r="C7" t="n">
         <v>732</v>
       </c>
       <c r="D7" t="n">
         <v>723</v>
       </c>
       <c r="E7" t="n">
         <v>748</v>
       </c>
       <c r="F7" t="n">
         <v>715</v>
       </c>
       <c r="G7" t="n">
         <v>715</v>
       </c>
@@ -24875,50 +25382,53 @@
       </c>
       <c r="AM7" t="n">
         <v>785</v>
       </c>
       <c r="AN7" t="n">
         <v>772</v>
       </c>
       <c r="AO7" t="n">
         <v>821</v>
       </c>
       <c r="AP7" t="n">
         <v>792</v>
       </c>
       <c r="AQ7" t="n">
         <v>804</v>
       </c>
       <c r="AR7" t="n">
         <v>782</v>
       </c>
       <c r="AS7" t="n">
         <v>823</v>
       </c>
       <c r="AT7" t="n">
         <v>865</v>
       </c>
+      <c r="AU7" t="n">
+        <v>802</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>863</v>
       </c>
       <c r="C8" t="n">
         <v>813</v>
       </c>
       <c r="D8" t="n">
         <v>808</v>
       </c>
       <c r="E8" t="n">
         <v>824</v>
       </c>
       <c r="F8" t="n">
         <v>800</v>
       </c>
       <c r="G8" t="n">
         <v>809</v>
       </c>
@@ -25016,64 +25526,67 @@
         <v>833</v>
       </c>
       <c r="AM8" t="n">
         <v>845</v>
       </c>
       <c r="AN8" t="n">
         <v>830</v>
       </c>
       <c r="AO8" t="n">
         <v>867</v>
       </c>
       <c r="AP8" t="n">
         <v>857</v>
       </c>
       <c r="AQ8" t="n">
         <v>851</v>
       </c>
       <c r="AR8" t="n">
         <v>851</v>
       </c>
       <c r="AS8" t="n">
         <v>863</v>
       </c>
       <c r="AT8" t="n">
         <v>918</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>871</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -25083,50 +25596,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25316,50 +25830,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -25458,50 +25977,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -25600,50 +26122,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -25742,50 +26267,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -25884,50 +26412,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -26026,50 +26557,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>956</v>
       </c>
       <c r="C7" t="n">
         <v>948</v>
       </c>
       <c r="D7" t="n">
         <v>947</v>
       </c>
       <c r="E7" t="n">
         <v>954</v>
       </c>
       <c r="F7" t="n">
         <v>931</v>
       </c>
       <c r="G7" t="n">
         <v>949</v>
       </c>
@@ -26168,50 +26702,53 @@
       </c>
       <c r="AM7" t="n">
         <v>954</v>
       </c>
       <c r="AN7" t="n">
         <v>935</v>
       </c>
       <c r="AO7" t="n">
         <v>962</v>
       </c>
       <c r="AP7" t="n">
         <v>971</v>
       </c>
       <c r="AQ7" t="n">
         <v>947</v>
       </c>
       <c r="AR7" t="n">
         <v>968</v>
       </c>
       <c r="AS7" t="n">
         <v>952</v>
       </c>
       <c r="AT7" t="n">
         <v>1024</v>
       </c>
+      <c r="AU7" t="n">
+        <v>990</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>920</v>
       </c>
       <c r="C8" t="n">
         <v>867</v>
       </c>
       <c r="D8" t="n">
         <v>862</v>
       </c>
       <c r="E8" t="n">
         <v>878</v>
       </c>
       <c r="F8" t="n">
         <v>846</v>
       </c>
       <c r="G8" t="n">
         <v>855</v>
       </c>
@@ -26309,64 +26846,67 @@
         <v>881</v>
       </c>
       <c r="AM8" t="n">
         <v>894</v>
       </c>
       <c r="AN8" t="n">
         <v>877</v>
       </c>
       <c r="AO8" t="n">
         <v>916</v>
       </c>
       <c r="AP8" t="n">
         <v>906</v>
       </c>
       <c r="AQ8" t="n">
         <v>900</v>
       </c>
       <c r="AR8" t="n">
         <v>900</v>
       </c>
       <c r="AS8" t="n">
         <v>912</v>
       </c>
       <c r="AT8" t="n">
         <v>971</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>921</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -26376,50 +26916,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -26609,50 +27150,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -26751,50 +27297,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -26893,50 +27442,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -27035,50 +27587,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -27177,50 +27732,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -27319,50 +27877,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>178</v>
       </c>
       <c r="C7" t="n">
         <v>198</v>
       </c>
       <c r="D7" t="n">
         <v>194</v>
       </c>
       <c r="E7" t="n">
         <v>181</v>
       </c>
       <c r="F7" t="n">
         <v>147</v>
       </c>
       <c r="G7" t="n">
         <v>193</v>
       </c>
@@ -27461,50 +28022,53 @@
       </c>
       <c r="AM7" t="n">
         <v>204</v>
       </c>
       <c r="AN7" t="n">
         <v>180</v>
       </c>
       <c r="AO7" t="n">
         <v>180</v>
       </c>
       <c r="AP7" t="n">
         <v>184</v>
       </c>
       <c r="AQ7" t="n">
         <v>153</v>
       </c>
       <c r="AR7" t="n">
         <v>175</v>
       </c>
       <c r="AS7" t="n">
         <v>166</v>
       </c>
       <c r="AT7" t="n">
         <v>199</v>
       </c>
+      <c r="AU7" t="n">
+        <v>176</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>214</v>
       </c>
       <c r="C8" t="n">
         <v>202</v>
       </c>
       <c r="D8" t="n">
         <v>200</v>
       </c>
       <c r="E8" t="n">
         <v>204</v>
       </c>
       <c r="F8" t="n">
         <v>193</v>
       </c>
       <c r="G8" t="n">
         <v>200</v>
       </c>
@@ -27602,64 +28166,67 @@
         <v>207</v>
       </c>
       <c r="AM8" t="n">
         <v>210</v>
       </c>
       <c r="AN8" t="n">
         <v>207</v>
       </c>
       <c r="AO8" t="n">
         <v>216</v>
       </c>
       <c r="AP8" t="n">
         <v>213</v>
       </c>
       <c r="AQ8" t="n">
         <v>212</v>
       </c>
       <c r="AR8" t="n">
         <v>212</v>
       </c>
       <c r="AS8" t="n">
         <v>215</v>
       </c>
       <c r="AT8" t="n">
         <v>229</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>217</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -27669,50 +28236,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Leaving aside medical emergencies, which of these options do you favour?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-04</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27902,50 +28470,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Increasing the time limit to above 24 weeks</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -28044,50 +28617,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Keeping the time limit at 24 weeks</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -28186,50 +28762,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Reducing the time limit to below 24 weeks</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -28328,50 +28907,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Banning abortions altogether</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -28470,50 +29052,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -28612,50 +29197,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>633</v>
       </c>
       <c r="C7" t="n">
         <v>569</v>
       </c>
       <c r="D7" t="n">
         <v>570</v>
       </c>
       <c r="E7" t="n">
         <v>578</v>
       </c>
       <c r="F7" t="n">
         <v>578</v>
       </c>
       <c r="G7" t="n">
         <v>564</v>
       </c>
@@ -28754,50 +29342,53 @@
       </c>
       <c r="AM7" t="n">
         <v>583</v>
       </c>
       <c r="AN7" t="n">
         <v>578</v>
       </c>
       <c r="AO7" t="n">
         <v>614</v>
       </c>
       <c r="AP7" t="n">
         <v>637</v>
       </c>
       <c r="AQ7" t="n">
         <v>639</v>
       </c>
       <c r="AR7" t="n">
         <v>620</v>
       </c>
       <c r="AS7" t="n">
         <v>637</v>
       </c>
       <c r="AT7" t="n">
         <v>647</v>
       </c>
+      <c r="AU7" t="n">
+        <v>641</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>596</v>
       </c>
       <c r="C8" t="n">
         <v>561</v>
       </c>
       <c r="D8" t="n">
         <v>558</v>
       </c>
       <c r="E8" t="n">
         <v>568</v>
       </c>
       <c r="F8" t="n">
         <v>557</v>
       </c>
       <c r="G8" t="n">
         <v>559</v>
       </c>
@@ -28895,46 +29486,49 @@
         <v>588</v>
       </c>
       <c r="AM8" t="n">
         <v>596</v>
       </c>
       <c r="AN8" t="n">
         <v>586</v>
       </c>
       <c r="AO8" t="n">
         <v>612</v>
       </c>
       <c r="AP8" t="n">
         <v>605</v>
       </c>
       <c r="AQ8" t="n">
         <v>601</v>
       </c>
       <c r="AR8" t="n">
         <v>600</v>
       </c>
       <c r="AS8" t="n">
         <v>609</v>
       </c>
       <c r="AT8" t="n">
         <v>648</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>615</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>