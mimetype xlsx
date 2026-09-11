--- v1 (2026-07-13)
+++ v2 (2026-09-11)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -516,50 +516,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Do you think the law should or should not be changed to allow someone to assist in the suicide of...someone suffering from an painful, incurable but NOT terminal illness? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -749,50 +750,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The law should be changed to make this legal</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -891,50 +897,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The law should not be changed to make this legal</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -1033,50 +1042,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -1175,50 +1187,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1750</v>
       </c>
       <c r="C5" t="n">
         <v>1687</v>
       </c>
       <c r="D5" t="n">
         <v>1658</v>
       </c>
       <c r="E5" t="n">
         <v>1686</v>
       </c>
       <c r="F5" t="n">
         <v>1631</v>
       </c>
       <c r="G5" t="n">
         <v>1672</v>
       </c>
@@ -1317,50 +1332,53 @@
       </c>
       <c r="AM5" t="n">
         <v>1714</v>
       </c>
       <c r="AN5" t="n">
         <v>1724</v>
       </c>
       <c r="AO5" t="n">
         <v>1750</v>
       </c>
       <c r="AP5" t="n">
         <v>1759</v>
       </c>
       <c r="AQ5" t="n">
         <v>1759</v>
       </c>
       <c r="AR5" t="n">
         <v>1715</v>
       </c>
       <c r="AS5" t="n">
         <v>1777</v>
       </c>
       <c r="AT5" t="n">
         <v>1725</v>
       </c>
+      <c r="AU5" t="n">
+        <v>1816</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1750</v>
       </c>
       <c r="C6" t="n">
         <v>1687</v>
       </c>
       <c r="D6" t="n">
         <v>1658</v>
       </c>
       <c r="E6" t="n">
         <v>1686</v>
       </c>
       <c r="F6" t="n">
         <v>1631</v>
       </c>
       <c r="G6" t="n">
         <v>1672</v>
       </c>
@@ -1458,64 +1476,67 @@
         <v>1694</v>
       </c>
       <c r="AM6" t="n">
         <v>1714</v>
       </c>
       <c r="AN6" t="n">
         <v>1724</v>
       </c>
       <c r="AO6" t="n">
         <v>1750</v>
       </c>
       <c r="AP6" t="n">
         <v>1759</v>
       </c>
       <c r="AQ6" t="n">
         <v>1759</v>
       </c>
       <c r="AR6" t="n">
         <v>1715</v>
       </c>
       <c r="AS6" t="n">
         <v>1777</v>
       </c>
       <c r="AT6" t="n">
         <v>1725</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>1816</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -1525,50 +1546,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Do you think the law should or should not be changed to allow someone to assist in the suicide of...someone suffering from an painful, incurable but NOT terminal illness? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1758,50 +1780,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The law should be changed to make this legal</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -1900,50 +1927,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The law should not be changed to make this legal</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -2042,50 +2072,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -2184,50 +2217,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>283</v>
       </c>
       <c r="C5" t="n">
         <v>284</v>
       </c>
       <c r="D5" t="n">
         <v>288</v>
       </c>
       <c r="E5" t="n">
         <v>279</v>
       </c>
       <c r="F5" t="n">
         <v>269</v>
       </c>
       <c r="G5" t="n">
         <v>273</v>
       </c>
@@ -2326,50 +2362,53 @@
       </c>
       <c r="AM5" t="n">
         <v>291</v>
       </c>
       <c r="AN5" t="n">
         <v>292</v>
       </c>
       <c r="AO5" t="n">
         <v>298</v>
       </c>
       <c r="AP5" t="n">
         <v>271</v>
       </c>
       <c r="AQ5" t="n">
         <v>300</v>
       </c>
       <c r="AR5" t="n">
         <v>257</v>
       </c>
       <c r="AS5" t="n">
         <v>278</v>
       </c>
       <c r="AT5" t="n">
         <v>289</v>
       </c>
+      <c r="AU5" t="n">
+        <v>303</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>289</v>
       </c>
       <c r="C6" t="n">
         <v>278</v>
       </c>
       <c r="D6" t="n">
         <v>274</v>
       </c>
       <c r="E6" t="n">
         <v>278</v>
       </c>
       <c r="F6" t="n">
         <v>271</v>
       </c>
       <c r="G6" t="n">
         <v>278</v>
       </c>
@@ -2467,64 +2506,67 @@
         <v>278</v>
       </c>
       <c r="AM6" t="n">
         <v>281</v>
       </c>
       <c r="AN6" t="n">
         <v>283</v>
       </c>
       <c r="AO6" t="n">
         <v>287</v>
       </c>
       <c r="AP6" t="n">
         <v>288</v>
       </c>
       <c r="AQ6" t="n">
         <v>288</v>
       </c>
       <c r="AR6" t="n">
         <v>281</v>
       </c>
       <c r="AS6" t="n">
         <v>291</v>
       </c>
       <c r="AT6" t="n">
         <v>283</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>298</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2534,50 +2576,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Do you think the law should or should not be changed to allow someone to assist in the suicide of...someone suffering from an painful, incurable but NOT terminal illness? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2767,50 +2810,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The law should be changed to make this legal</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -2909,50 +2957,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The law should not be changed to make this legal</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -3051,50 +3102,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -3193,50 +3247,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>438</v>
       </c>
       <c r="C5" t="n">
         <v>385</v>
       </c>
       <c r="D5" t="n">
         <v>398</v>
       </c>
       <c r="E5" t="n">
         <v>412</v>
       </c>
       <c r="F5" t="n">
         <v>406</v>
       </c>
       <c r="G5" t="n">
         <v>408</v>
       </c>
@@ -3335,50 +3392,53 @@
       </c>
       <c r="AM5" t="n">
         <v>432</v>
       </c>
       <c r="AN5" t="n">
         <v>418</v>
       </c>
       <c r="AO5" t="n">
         <v>427</v>
       </c>
       <c r="AP5" t="n">
         <v>446</v>
       </c>
       <c r="AQ5" t="n">
         <v>412</v>
       </c>
       <c r="AR5" t="n">
         <v>421</v>
       </c>
       <c r="AS5" t="n">
         <v>430</v>
       </c>
       <c r="AT5" t="n">
         <v>424</v>
       </c>
+      <c r="AU5" t="n">
+        <v>426</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>427</v>
       </c>
       <c r="C6" t="n">
         <v>412</v>
       </c>
       <c r="D6" t="n">
         <v>405</v>
       </c>
       <c r="E6" t="n">
         <v>411</v>
       </c>
       <c r="F6" t="n">
         <v>393</v>
       </c>
       <c r="G6" t="n">
         <v>403</v>
       </c>
@@ -3476,64 +3536,67 @@
         <v>401</v>
       </c>
       <c r="AM6" t="n">
         <v>406</v>
       </c>
       <c r="AN6" t="n">
         <v>409</v>
       </c>
       <c r="AO6" t="n">
         <v>415</v>
       </c>
       <c r="AP6" t="n">
         <v>417</v>
       </c>
       <c r="AQ6" t="n">
         <v>417</v>
       </c>
       <c r="AR6" t="n">
         <v>406</v>
       </c>
       <c r="AS6" t="n">
         <v>421</v>
       </c>
       <c r="AT6" t="n">
         <v>409</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>430</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -3543,50 +3606,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Do you think the law should or should not be changed to allow someone to assist in the suicide of...someone suffering from an painful, incurable but NOT terminal illness? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3776,50 +3840,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The law should be changed to make this legal</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -3918,50 +3987,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The law should not be changed to make this legal</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -4060,50 +4132,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -4202,50 +4277,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>145</v>
       </c>
       <c r="C5" t="n">
         <v>149</v>
       </c>
       <c r="D5" t="n">
         <v>141</v>
       </c>
       <c r="E5" t="n">
         <v>149</v>
       </c>
       <c r="F5" t="n">
         <v>141</v>
       </c>
       <c r="G5" t="n">
         <v>138</v>
       </c>
@@ -4344,50 +4422,53 @@
       </c>
       <c r="AM5" t="n">
         <v>143</v>
       </c>
       <c r="AN5" t="n">
         <v>144</v>
       </c>
       <c r="AO5" t="n">
         <v>156</v>
       </c>
       <c r="AP5" t="n">
         <v>152</v>
       </c>
       <c r="AQ5" t="n">
         <v>141</v>
       </c>
       <c r="AR5" t="n">
         <v>149</v>
       </c>
       <c r="AS5" t="n">
         <v>168</v>
       </c>
       <c r="AT5" t="n">
         <v>140</v>
       </c>
+      <c r="AU5" t="n">
+        <v>171</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>151</v>
       </c>
       <c r="C6" t="n">
         <v>145</v>
       </c>
       <c r="D6" t="n">
         <v>143</v>
       </c>
       <c r="E6" t="n">
         <v>145</v>
       </c>
       <c r="F6" t="n">
         <v>140</v>
       </c>
       <c r="G6" t="n">
         <v>144</v>
       </c>
@@ -4485,64 +4566,67 @@
         <v>147</v>
       </c>
       <c r="AM6" t="n">
         <v>149</v>
       </c>
       <c r="AN6" t="n">
         <v>150</v>
       </c>
       <c r="AO6" t="n">
         <v>152</v>
       </c>
       <c r="AP6" t="n">
         <v>153</v>
       </c>
       <c r="AQ6" t="n">
         <v>153</v>
       </c>
       <c r="AR6" t="n">
         <v>149</v>
       </c>
       <c r="AS6" t="n">
         <v>155</v>
       </c>
       <c r="AT6" t="n">
         <v>150</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4552,50 +4636,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Do you think the law should or should not be changed to allow someone to assist in the suicide of...someone suffering from an painful, incurable but NOT terminal illness? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4785,50 +4870,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The law should be changed to make this legal</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -4927,50 +5017,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The law should not be changed to make this legal</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -5069,50 +5162,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -5211,50 +5307,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>91</v>
       </c>
       <c r="C5" t="n">
         <v>88</v>
       </c>
       <c r="D5" t="n">
         <v>87</v>
       </c>
       <c r="E5" t="n">
         <v>90</v>
       </c>
       <c r="F5" t="n">
         <v>86</v>
       </c>
       <c r="G5" t="n">
         <v>87</v>
       </c>
@@ -5353,50 +5452,53 @@
       </c>
       <c r="AM5" t="n">
         <v>86</v>
       </c>
       <c r="AN5" t="n">
         <v>89</v>
       </c>
       <c r="AO5" t="n">
         <v>92</v>
       </c>
       <c r="AP5" t="n">
         <v>97</v>
       </c>
       <c r="AQ5" t="n">
         <v>88</v>
       </c>
       <c r="AR5" t="n">
         <v>93</v>
       </c>
       <c r="AS5" t="n">
         <v>96</v>
       </c>
       <c r="AT5" t="n">
         <v>93</v>
       </c>
+      <c r="AU5" t="n">
+        <v>98</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>89</v>
       </c>
       <c r="C6" t="n">
         <v>86</v>
       </c>
       <c r="D6" t="n">
         <v>85</v>
       </c>
       <c r="E6" t="n">
         <v>86</v>
       </c>
       <c r="F6" t="n">
         <v>83</v>
       </c>
       <c r="G6" t="n">
         <v>85</v>
       </c>
@@ -5494,64 +5596,67 @@
         <v>81</v>
       </c>
       <c r="AM6" t="n">
         <v>82</v>
       </c>
       <c r="AN6" t="n">
         <v>83</v>
       </c>
       <c r="AO6" t="n">
         <v>84</v>
       </c>
       <c r="AP6" t="n">
         <v>84</v>
       </c>
       <c r="AQ6" t="n">
         <v>84</v>
       </c>
       <c r="AR6" t="n">
         <v>82</v>
       </c>
       <c r="AS6" t="n">
         <v>85</v>
       </c>
       <c r="AT6" t="n">
         <v>83</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5561,50 +5666,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Do you think the law should or should not be changed to allow someone to assist in the suicide of...someone suffering from an painful, incurable but NOT terminal illness? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5794,50 +5900,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The law should be changed to make this legal</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -5936,50 +6047,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The law should not be changed to make this legal</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -6078,50 +6192,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -6220,50 +6337,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>633</v>
       </c>
       <c r="C5" t="n">
         <v>589</v>
       </c>
       <c r="D5" t="n">
         <v>580</v>
       </c>
       <c r="E5" t="n">
         <v>576</v>
       </c>
       <c r="F5" t="n">
         <v>615</v>
       </c>
       <c r="G5" t="n">
         <v>620</v>
       </c>
@@ -6362,50 +6482,53 @@
       </c>
       <c r="AM5" t="n">
         <v>262</v>
       </c>
       <c r="AN5" t="n">
         <v>287</v>
       </c>
       <c r="AO5" t="n">
         <v>278</v>
       </c>
       <c r="AP5" t="n">
         <v>281</v>
       </c>
       <c r="AQ5" t="n">
         <v>282</v>
       </c>
       <c r="AR5" t="n">
         <v>280</v>
       </c>
       <c r="AS5" t="n">
         <v>289</v>
       </c>
       <c r="AT5" t="n">
         <v>268</v>
       </c>
+      <c r="AU5" t="n">
+        <v>290</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>592</v>
       </c>
       <c r="C6" t="n">
         <v>570</v>
       </c>
       <c r="D6" t="n">
         <v>559</v>
       </c>
       <c r="E6" t="n">
         <v>565</v>
       </c>
       <c r="F6" t="n">
         <v>557</v>
       </c>
       <c r="G6" t="n">
         <v>569</v>
       </c>
@@ -6503,64 +6626,67 @@
         <v>305</v>
       </c>
       <c r="AM6" t="n">
         <v>309</v>
       </c>
       <c r="AN6" t="n">
         <v>310</v>
       </c>
       <c r="AO6" t="n">
         <v>316</v>
       </c>
       <c r="AP6" t="n">
         <v>317</v>
       </c>
       <c r="AQ6" t="n">
         <v>317</v>
       </c>
       <c r="AR6" t="n">
         <v>309</v>
       </c>
       <c r="AS6" t="n">
         <v>320</v>
       </c>
       <c r="AT6" t="n">
         <v>314</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>335</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6570,50 +6696,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Do you think the law should or should not be changed to allow someone to assist in the suicide of...someone suffering from an painful, incurable but NOT terminal illness? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6803,50 +6930,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The law should be changed to make this legal</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -6945,50 +7077,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The law should not be changed to make this legal</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -7087,50 +7222,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -7229,50 +7367,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>539</v>
       </c>
       <c r="C5" t="n">
         <v>551</v>
       </c>
       <c r="D5" t="n">
         <v>535</v>
       </c>
       <c r="E5" t="n">
         <v>487</v>
       </c>
       <c r="F5" t="n">
         <v>447</v>
       </c>
       <c r="G5" t="n">
         <v>480</v>
       </c>
@@ -7371,50 +7512,53 @@
       </c>
       <c r="AM5" t="n">
         <v>521</v>
       </c>
       <c r="AN5" t="n">
         <v>453</v>
       </c>
       <c r="AO5" t="n">
         <v>464</v>
       </c>
       <c r="AP5" t="n">
         <v>469</v>
       </c>
       <c r="AQ5" t="n">
         <v>481</v>
       </c>
       <c r="AR5" t="n">
         <v>486</v>
       </c>
       <c r="AS5" t="n">
         <v>476</v>
       </c>
       <c r="AT5" t="n">
         <v>460</v>
       </c>
+      <c r="AU5" t="n">
+        <v>493</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>552</v>
       </c>
       <c r="C6" t="n">
         <v>536</v>
       </c>
       <c r="D6" t="n">
         <v>527</v>
       </c>
       <c r="E6" t="n">
         <v>457</v>
       </c>
       <c r="F6" t="n">
         <v>406</v>
       </c>
       <c r="G6" t="n">
         <v>416</v>
       </c>
@@ -7512,64 +7656,67 @@
         <v>435</v>
       </c>
       <c r="AM6" t="n">
         <v>440</v>
       </c>
       <c r="AN6" t="n">
         <v>443</v>
       </c>
       <c r="AO6" t="n">
         <v>451</v>
       </c>
       <c r="AP6" t="n">
         <v>454</v>
       </c>
       <c r="AQ6" t="n">
         <v>454</v>
       </c>
       <c r="AR6" t="n">
         <v>443</v>
       </c>
       <c r="AS6" t="n">
         <v>458</v>
       </c>
       <c r="AT6" t="n">
         <v>449</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>475</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7579,50 +7726,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Do you think the law should or should not be changed to allow someone to assist in the suicide of...someone suffering from an painful, incurable but NOT terminal illness? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7812,50 +7960,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The law should be changed to make this legal</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -7954,50 +8107,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The law should not be changed to make this legal</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -8096,50 +8252,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -8238,50 +8397,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>113</v>
       </c>
       <c r="C5" t="n">
         <v>109</v>
       </c>
       <c r="D5" t="n">
         <v>103</v>
       </c>
       <c r="E5" t="n">
         <v>163</v>
       </c>
       <c r="F5" t="n">
         <v>156</v>
       </c>
       <c r="G5" t="n">
         <v>166</v>
       </c>
@@ -8380,50 +8542,53 @@
       </c>
       <c r="AM5" t="n">
         <v>201</v>
       </c>
       <c r="AN5" t="n">
         <v>166</v>
       </c>
       <c r="AO5" t="n">
         <v>172</v>
       </c>
       <c r="AP5" t="n">
         <v>172</v>
       </c>
       <c r="AQ5" t="n">
         <v>167</v>
       </c>
       <c r="AR5" t="n">
         <v>166</v>
       </c>
       <c r="AS5" t="n">
         <v>162</v>
       </c>
       <c r="AT5" t="n">
         <v>169</v>
       </c>
+      <c r="AU5" t="n">
+        <v>171</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>106</v>
       </c>
       <c r="C6" t="n">
         <v>102</v>
       </c>
       <c r="D6" t="n">
         <v>94</v>
       </c>
       <c r="E6" t="n">
         <v>153</v>
       </c>
       <c r="F6" t="n">
         <v>147</v>
       </c>
       <c r="G6" t="n">
         <v>151</v>
       </c>
@@ -8521,64 +8686,67 @@
         <v>156</v>
       </c>
       <c r="AM6" t="n">
         <v>158</v>
       </c>
       <c r="AN6" t="n">
         <v>159</v>
       </c>
       <c r="AO6" t="n">
         <v>161</v>
       </c>
       <c r="AP6" t="n">
         <v>164</v>
       </c>
       <c r="AQ6" t="n">
         <v>162</v>
       </c>
       <c r="AR6" t="n">
         <v>158</v>
       </c>
       <c r="AS6" t="n">
         <v>163</v>
       </c>
       <c r="AT6" t="n">
         <v>163</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8588,50 +8756,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Do you think the law should or should not be changed to allow someone to assist in the suicide of...someone suffering from an painful, incurable but NOT terminal illness? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8821,50 +8990,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The law should be changed to make this legal</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -8963,50 +9137,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The law should not be changed to make this legal</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -9105,50 +9282,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -9247,50 +9427,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>739</v>
       </c>
       <c r="C5" t="n">
         <v>740</v>
       </c>
       <c r="D5" t="n">
         <v>724</v>
       </c>
       <c r="E5" t="n">
         <v>742</v>
       </c>
       <c r="F5" t="n">
         <v>728</v>
       </c>
       <c r="G5" t="n">
         <v>705</v>
       </c>
@@ -9389,50 +9572,53 @@
       </c>
       <c r="AM5" t="n">
         <v>696</v>
       </c>
       <c r="AN5" t="n">
         <v>651</v>
       </c>
       <c r="AO5" t="n">
         <v>656</v>
       </c>
       <c r="AP5" t="n">
         <v>661</v>
       </c>
       <c r="AQ5" t="n">
         <v>651</v>
       </c>
       <c r="AR5" t="n">
         <v>637</v>
       </c>
       <c r="AS5" t="n">
         <v>639</v>
       </c>
       <c r="AT5" t="n">
         <v>644</v>
       </c>
+      <c r="AU5" t="n">
+        <v>659</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>674</v>
       </c>
       <c r="C6" t="n">
         <v>649</v>
       </c>
       <c r="D6" t="n">
         <v>638</v>
       </c>
       <c r="E6" t="n">
         <v>649</v>
       </c>
       <c r="F6" t="n">
         <v>605</v>
       </c>
       <c r="G6" t="n">
         <v>620</v>
       </c>
@@ -9530,64 +9716,67 @@
         <v>628</v>
       </c>
       <c r="AM6" t="n">
         <v>636</v>
       </c>
       <c r="AN6" t="n">
         <v>640</v>
       </c>
       <c r="AO6" t="n">
         <v>649</v>
       </c>
       <c r="AP6" t="n">
         <v>653</v>
       </c>
       <c r="AQ6" t="n">
         <v>653</v>
       </c>
       <c r="AR6" t="n">
         <v>636</v>
       </c>
       <c r="AS6" t="n">
         <v>659</v>
       </c>
       <c r="AT6" t="n">
         <v>640</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>674</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9597,50 +9786,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Do you think the law should or should not be changed to allow someone to assist in the suicide of...someone suffering from an painful, incurable but NOT terminal illness? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9830,50 +10020,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The law should be changed to make this legal</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -9972,50 +10167,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The law should not be changed to make this legal</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -10114,50 +10312,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -10256,50 +10457,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>748</v>
       </c>
       <c r="C5" t="n">
         <v>709</v>
       </c>
       <c r="D5" t="n">
         <v>679</v>
       </c>
       <c r="E5" t="n">
         <v>684</v>
       </c>
       <c r="F5" t="n">
         <v>666</v>
       </c>
       <c r="G5" t="n">
         <v>729</v>
       </c>
@@ -10398,50 +10602,53 @@
       </c>
       <c r="AM5" t="n">
         <v>610</v>
       </c>
       <c r="AN5" t="n">
         <v>648</v>
       </c>
       <c r="AO5" t="n">
         <v>610</v>
       </c>
       <c r="AP5" t="n">
         <v>643</v>
       </c>
       <c r="AQ5" t="n">
         <v>624</v>
       </c>
       <c r="AR5" t="n">
         <v>618</v>
       </c>
       <c r="AS5" t="n">
         <v>638</v>
       </c>
       <c r="AT5" t="n">
         <v>584</v>
       </c>
+      <c r="AU5" t="n">
+        <v>639</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>721</v>
       </c>
       <c r="C6" t="n">
         <v>695</v>
       </c>
       <c r="D6" t="n">
         <v>683</v>
       </c>
       <c r="E6" t="n">
         <v>695</v>
       </c>
       <c r="F6" t="n">
         <v>646</v>
       </c>
       <c r="G6" t="n">
         <v>662</v>
       </c>
@@ -10539,64 +10746,67 @@
         <v>671</v>
       </c>
       <c r="AM6" t="n">
         <v>679</v>
       </c>
       <c r="AN6" t="n">
         <v>683</v>
       </c>
       <c r="AO6" t="n">
         <v>693</v>
       </c>
       <c r="AP6" t="n">
         <v>697</v>
       </c>
       <c r="AQ6" t="n">
         <v>697</v>
       </c>
       <c r="AR6" t="n">
         <v>679</v>
       </c>
       <c r="AS6" t="n">
         <v>704</v>
       </c>
       <c r="AT6" t="n">
         <v>683</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>719</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10606,50 +10816,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Do you think the law should or should not be changed to allow someone to assist in the suicide of...someone suffering from an painful, incurable but NOT terminal illness? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10839,50 +11050,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The law should be changed to make this legal</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -10981,50 +11197,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The law should not be changed to make this legal</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -11123,50 +11342,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -11265,50 +11487,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>235</v>
       </c>
       <c r="C5" t="n">
         <v>217</v>
       </c>
       <c r="D5" t="n">
         <v>235</v>
       </c>
       <c r="E5" t="n">
         <v>231</v>
       </c>
       <c r="F5" t="n">
         <v>215</v>
       </c>
       <c r="G5" t="n">
         <v>204</v>
       </c>
@@ -11407,50 +11632,53 @@
       </c>
       <c r="AM5" t="n">
         <v>380</v>
       </c>
       <c r="AN5" t="n">
         <v>390</v>
       </c>
       <c r="AO5" t="n">
         <v>429</v>
       </c>
       <c r="AP5" t="n">
         <v>411</v>
       </c>
       <c r="AQ5" t="n">
         <v>431</v>
       </c>
       <c r="AR5" t="n">
         <v>416</v>
       </c>
       <c r="AS5" t="n">
         <v>445</v>
       </c>
       <c r="AT5" t="n">
         <v>460</v>
       </c>
+      <c r="AU5" t="n">
+        <v>478</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>321</v>
       </c>
       <c r="C6" t="n">
         <v>310</v>
       </c>
       <c r="D6" t="n">
         <v>311</v>
       </c>
       <c r="E6" t="n">
         <v>300</v>
       </c>
       <c r="F6" t="n">
         <v>343</v>
       </c>
       <c r="G6" t="n">
         <v>335</v>
       </c>
@@ -11548,64 +11776,67 @@
         <v>367</v>
       </c>
       <c r="AM6" t="n">
         <v>378</v>
       </c>
       <c r="AN6" t="n">
         <v>377</v>
       </c>
       <c r="AO6" t="n">
         <v>374</v>
       </c>
       <c r="AP6" t="n">
         <v>381</v>
       </c>
       <c r="AQ6" t="n">
         <v>378</v>
       </c>
       <c r="AR6" t="n">
         <v>372</v>
       </c>
       <c r="AS6" t="n">
         <v>384</v>
       </c>
       <c r="AT6" t="n">
         <v>379</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>398</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11615,50 +11846,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Do you think the law should or should not be changed to allow someone to assist in the suicide of...someone suffering from an painful, incurable but NOT terminal illness? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11848,50 +12080,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The law should be changed to make this legal</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -11990,50 +12227,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The law should not be changed to make this legal</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -12132,50 +12372,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -12274,50 +12517,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>111</v>
       </c>
       <c r="C5" t="n">
         <v>159</v>
       </c>
       <c r="D5" t="n">
         <v>155</v>
       </c>
       <c r="E5" t="n">
         <v>148</v>
       </c>
       <c r="F5" t="n">
         <v>130</v>
       </c>
       <c r="G5" t="n">
         <v>140</v>
       </c>
@@ -12416,50 +12662,53 @@
       </c>
       <c r="AM5" t="n">
         <v>145</v>
       </c>
       <c r="AN5" t="n">
         <v>120</v>
       </c>
       <c r="AO5" t="n">
         <v>127</v>
       </c>
       <c r="AP5" t="n">
         <v>121</v>
       </c>
       <c r="AQ5" t="n">
         <v>133</v>
       </c>
       <c r="AR5" t="n">
         <v>155</v>
       </c>
       <c r="AS5" t="n">
         <v>133</v>
       </c>
       <c r="AT5" t="n">
         <v>155</v>
       </c>
+      <c r="AU5" t="n">
+        <v>156</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>193</v>
       </c>
       <c r="C6" t="n">
         <v>186</v>
       </c>
       <c r="D6" t="n">
         <v>182</v>
       </c>
       <c r="E6" t="n">
         <v>185</v>
       </c>
       <c r="F6" t="n">
         <v>178</v>
       </c>
       <c r="G6" t="n">
         <v>182</v>
       </c>
@@ -12557,64 +12806,67 @@
         <v>185</v>
       </c>
       <c r="AM6" t="n">
         <v>187</v>
       </c>
       <c r="AN6" t="n">
         <v>188</v>
       </c>
       <c r="AO6" t="n">
         <v>191</v>
       </c>
       <c r="AP6" t="n">
         <v>192</v>
       </c>
       <c r="AQ6" t="n">
         <v>192</v>
       </c>
       <c r="AR6" t="n">
         <v>187</v>
       </c>
       <c r="AS6" t="n">
         <v>194</v>
       </c>
       <c r="AT6" t="n">
         <v>188</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12624,50 +12876,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Do you think the law should or should not be changed to allow someone to assist in the suicide of...someone suffering from an painful, incurable but NOT terminal illness? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12857,50 +13110,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The law should be changed to make this legal</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -12999,50 +13257,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The law should not be changed to make this legal</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -13141,50 +13402,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -13283,50 +13547,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>28</v>
       </c>
       <c r="C5" t="n">
         <v>21</v>
       </c>
       <c r="D5" t="n">
         <v>20</v>
       </c>
       <c r="E5" t="n">
         <v>29</v>
       </c>
       <c r="F5" t="n">
         <v>22</v>
       </c>
       <c r="G5" t="n">
         <v>34</v>
       </c>
@@ -13425,50 +13692,53 @@
       </c>
       <c r="AM5" t="n">
         <v>28</v>
       </c>
       <c r="AN5" t="n">
         <v>35</v>
       </c>
       <c r="AO5" t="n">
         <v>55</v>
       </c>
       <c r="AP5" t="n">
         <v>44</v>
       </c>
       <c r="AQ5" t="n">
         <v>53</v>
       </c>
       <c r="AR5" t="n">
         <v>44</v>
       </c>
       <c r="AS5" t="n">
         <v>55</v>
       </c>
       <c r="AT5" t="n">
         <v>37</v>
       </c>
+      <c r="AU5" t="n">
+        <v>40</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>34</v>
       </c>
       <c r="C6" t="n">
         <v>32</v>
       </c>
       <c r="D6" t="n">
         <v>26</v>
       </c>
       <c r="E6" t="n">
         <v>42</v>
       </c>
       <c r="F6" t="n">
         <v>37</v>
       </c>
       <c r="G6" t="n">
         <v>55</v>
       </c>
@@ -13566,64 +13836,67 @@
         <v>28</v>
       </c>
       <c r="AM6" t="n">
         <v>22</v>
       </c>
       <c r="AN6" t="n">
         <v>25</v>
       </c>
       <c r="AO6" t="n">
         <v>33</v>
       </c>
       <c r="AP6" t="n">
         <v>29</v>
       </c>
       <c r="AQ6" t="n">
         <v>32</v>
       </c>
       <c r="AR6" t="n">
         <v>27</v>
       </c>
       <c r="AS6" t="n">
         <v>30</v>
       </c>
       <c r="AT6" t="n">
         <v>22</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13633,50 +13906,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Do you think the law should or should not be changed to allow someone to assist in the suicide of...someone suffering from an painful, incurable but NOT terminal illness? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13866,50 +14140,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The law should be changed to make this legal</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -14008,50 +14287,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The law should not be changed to make this legal</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -14150,50 +14432,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -14292,50 +14577,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1061</v>
       </c>
       <c r="C5" t="n">
         <v>986</v>
       </c>
       <c r="D5" t="n">
         <v>995</v>
       </c>
       <c r="E5" t="n">
         <v>994</v>
       </c>
       <c r="F5" t="n">
         <v>984</v>
       </c>
       <c r="G5" t="n">
         <v>1009</v>
       </c>
@@ -14434,50 +14722,53 @@
       </c>
       <c r="AM5" t="n">
         <v>1004</v>
       </c>
       <c r="AN5" t="n">
         <v>1026</v>
       </c>
       <c r="AO5" t="n">
         <v>1060</v>
       </c>
       <c r="AP5" t="n">
         <v>1033</v>
       </c>
       <c r="AQ5" t="n">
         <v>1043</v>
       </c>
       <c r="AR5" t="n">
         <v>1038</v>
       </c>
       <c r="AS5" t="n">
         <v>1054</v>
       </c>
       <c r="AT5" t="n">
         <v>1058</v>
       </c>
+      <c r="AU5" t="n">
+        <v>1056</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>997</v>
       </c>
       <c r="C6" t="n">
         <v>962</v>
       </c>
       <c r="D6" t="n">
         <v>945</v>
       </c>
       <c r="E6" t="n">
         <v>961</v>
       </c>
       <c r="F6" t="n">
         <v>930</v>
       </c>
       <c r="G6" t="n">
         <v>953</v>
       </c>
@@ -14575,64 +14866,67 @@
         <v>966</v>
       </c>
       <c r="AM6" t="n">
         <v>977</v>
       </c>
       <c r="AN6" t="n">
         <v>983</v>
       </c>
       <c r="AO6" t="n">
         <v>997</v>
       </c>
       <c r="AP6" t="n">
         <v>1003</v>
       </c>
       <c r="AQ6" t="n">
         <v>1003</v>
       </c>
       <c r="AR6" t="n">
         <v>978</v>
       </c>
       <c r="AS6" t="n">
         <v>1013</v>
       </c>
       <c r="AT6" t="n">
         <v>983</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>1035</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14642,50 +14936,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Do you think the law should or should not be changed to allow someone to assist in the suicide of...someone suffering from an painful, incurable but NOT terminal illness? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14875,50 +15170,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The law should be changed to make this legal</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -15017,50 +15317,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The law should not be changed to make this legal</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -15159,50 +15462,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -15301,50 +15607,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>689</v>
       </c>
       <c r="C5" t="n">
         <v>701</v>
       </c>
       <c r="D5" t="n">
         <v>663</v>
       </c>
       <c r="E5" t="n">
         <v>692</v>
       </c>
       <c r="F5" t="n">
         <v>647</v>
       </c>
       <c r="G5" t="n">
         <v>663</v>
       </c>
@@ -15443,50 +15752,53 @@
       </c>
       <c r="AM5" t="n">
         <v>710</v>
       </c>
       <c r="AN5" t="n">
         <v>698</v>
       </c>
       <c r="AO5" t="n">
         <v>690</v>
       </c>
       <c r="AP5" t="n">
         <v>726</v>
       </c>
       <c r="AQ5" t="n">
         <v>716</v>
       </c>
       <c r="AR5" t="n">
         <v>677</v>
       </c>
       <c r="AS5" t="n">
         <v>723</v>
       </c>
       <c r="AT5" t="n">
         <v>667</v>
       </c>
+      <c r="AU5" t="n">
+        <v>760</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>752</v>
       </c>
       <c r="C6" t="n">
         <v>725</v>
       </c>
       <c r="D6" t="n">
         <v>713</v>
       </c>
       <c r="E6" t="n">
         <v>725</v>
       </c>
       <c r="F6" t="n">
         <v>701</v>
       </c>
       <c r="G6" t="n">
         <v>719</v>
       </c>
@@ -15584,64 +15896,67 @@
         <v>728</v>
       </c>
       <c r="AM6" t="n">
         <v>737</v>
       </c>
       <c r="AN6" t="n">
         <v>741</v>
       </c>
       <c r="AO6" t="n">
         <v>753</v>
       </c>
       <c r="AP6" t="n">
         <v>756</v>
       </c>
       <c r="AQ6" t="n">
         <v>756</v>
       </c>
       <c r="AR6" t="n">
         <v>737</v>
       </c>
       <c r="AS6" t="n">
         <v>764</v>
       </c>
       <c r="AT6" t="n">
         <v>742</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>781</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15651,50 +15966,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Do you think the law should or should not be changed to allow someone to assist in the suicide of...someone suffering from an painful, incurable but NOT terminal illness? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15884,50 +16200,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The law should be changed to make this legal</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -16026,50 +16347,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The law should not be changed to make this legal</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -16168,50 +16492,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -16310,50 +16637,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>721</v>
       </c>
       <c r="C5" t="n">
         <v>701</v>
       </c>
       <c r="D5" t="n">
         <v>671</v>
       </c>
       <c r="E5" t="n">
         <v>678</v>
       </c>
       <c r="F5" t="n">
         <v>671</v>
       </c>
       <c r="G5" t="n">
         <v>663</v>
       </c>
@@ -16452,50 +16782,53 @@
       </c>
       <c r="AM5" t="n">
         <v>681</v>
       </c>
       <c r="AN5" t="n">
         <v>703</v>
       </c>
       <c r="AO5" t="n">
         <v>718</v>
       </c>
       <c r="AP5" t="n">
         <v>731</v>
       </c>
       <c r="AQ5" t="n">
         <v>728</v>
       </c>
       <c r="AR5" t="n">
         <v>671</v>
       </c>
       <c r="AS5" t="n">
         <v>721</v>
       </c>
       <c r="AT5" t="n">
         <v>671</v>
       </c>
+      <c r="AU5" t="n">
+        <v>752</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>737</v>
       </c>
       <c r="C6" t="n">
         <v>710</v>
       </c>
       <c r="D6" t="n">
         <v>698</v>
       </c>
       <c r="E6" t="n">
         <v>710</v>
       </c>
       <c r="F6" t="n">
         <v>680</v>
       </c>
       <c r="G6" t="n">
         <v>697</v>
       </c>
@@ -16593,64 +16926,67 @@
         <v>706</v>
       </c>
       <c r="AM6" t="n">
         <v>715</v>
       </c>
       <c r="AN6" t="n">
         <v>719</v>
       </c>
       <c r="AO6" t="n">
         <v>730</v>
       </c>
       <c r="AP6" t="n">
         <v>734</v>
       </c>
       <c r="AQ6" t="n">
         <v>734</v>
       </c>
       <c r="AR6" t="n">
         <v>715</v>
       </c>
       <c r="AS6" t="n">
         <v>741</v>
       </c>
       <c r="AT6" t="n">
         <v>719</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>757</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16660,50 +16996,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Do you think the law should or should not be changed to allow someone to assist in the suicide of...someone suffering from an painful, incurable but NOT terminal illness? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16893,50 +17230,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The law should be changed to make this legal</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -17035,50 +17377,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The law should not be changed to make this legal</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -17177,50 +17522,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -17319,50 +17667,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>448</v>
       </c>
       <c r="C5" t="n">
         <v>400</v>
       </c>
       <c r="D5" t="n">
         <v>398</v>
       </c>
       <c r="E5" t="n">
         <v>410</v>
       </c>
       <c r="F5" t="n">
         <v>399</v>
       </c>
       <c r="G5" t="n">
         <v>416</v>
       </c>
@@ -17461,50 +17812,53 @@
       </c>
       <c r="AM5" t="n">
         <v>418</v>
       </c>
       <c r="AN5" t="n">
         <v>432</v>
       </c>
       <c r="AO5" t="n">
         <v>408</v>
       </c>
       <c r="AP5" t="n">
         <v>417</v>
       </c>
       <c r="AQ5" t="n">
         <v>415</v>
       </c>
       <c r="AR5" t="n">
         <v>422</v>
       </c>
       <c r="AS5" t="n">
         <v>427</v>
       </c>
       <c r="AT5" t="n">
         <v>416</v>
       </c>
+      <c r="AU5" t="n">
+        <v>431</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>416</v>
       </c>
       <c r="C6" t="n">
         <v>402</v>
       </c>
       <c r="D6" t="n">
         <v>395</v>
       </c>
       <c r="E6" t="n">
         <v>401</v>
       </c>
       <c r="F6" t="n">
         <v>393</v>
       </c>
       <c r="G6" t="n">
         <v>403</v>
       </c>
@@ -17602,64 +17956,67 @@
         <v>408</v>
       </c>
       <c r="AM6" t="n">
         <v>413</v>
       </c>
       <c r="AN6" t="n">
         <v>415</v>
       </c>
       <c r="AO6" t="n">
         <v>422</v>
       </c>
       <c r="AP6" t="n">
         <v>424</v>
       </c>
       <c r="AQ6" t="n">
         <v>424</v>
       </c>
       <c r="AR6" t="n">
         <v>413</v>
       </c>
       <c r="AS6" t="n">
         <v>428</v>
       </c>
       <c r="AT6" t="n">
         <v>416</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>438</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17669,50 +18026,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Do you think the law should or should not be changed to allow someone to assist in the suicide of...someone suffering from an painful, incurable but NOT terminal illness? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17902,50 +18260,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The law should be changed to make this legal</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -18044,50 +18407,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The law should not be changed to make this legal</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -18186,50 +18552,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -18328,50 +18697,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>470</v>
       </c>
       <c r="C5" t="n">
         <v>427</v>
       </c>
       <c r="D5" t="n">
         <v>434</v>
       </c>
       <c r="E5" t="n">
         <v>450</v>
       </c>
       <c r="F5" t="n">
         <v>431</v>
       </c>
       <c r="G5" t="n">
         <v>453</v>
       </c>
@@ -18470,50 +18842,53 @@
       </c>
       <c r="AM5" t="n">
         <v>470</v>
       </c>
       <c r="AN5" t="n">
         <v>469</v>
       </c>
       <c r="AO5" t="n">
         <v>497</v>
       </c>
       <c r="AP5" t="n">
         <v>490</v>
       </c>
       <c r="AQ5" t="n">
         <v>483</v>
       </c>
       <c r="AR5" t="n">
         <v>467</v>
       </c>
       <c r="AS5" t="n">
         <v>496</v>
       </c>
       <c r="AT5" t="n">
         <v>483</v>
       </c>
+      <c r="AU5" t="n">
+        <v>477</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>404</v>
       </c>
       <c r="C6" t="n">
         <v>390</v>
       </c>
       <c r="D6" t="n">
         <v>383</v>
       </c>
       <c r="E6" t="n">
         <v>389</v>
       </c>
       <c r="F6" t="n">
         <v>380</v>
       </c>
       <c r="G6" t="n">
         <v>390</v>
       </c>
@@ -18611,64 +18986,67 @@
         <v>395</v>
       </c>
       <c r="AM6" t="n">
         <v>399</v>
       </c>
       <c r="AN6" t="n">
         <v>402</v>
       </c>
       <c r="AO6" t="n">
         <v>408</v>
       </c>
       <c r="AP6" t="n">
         <v>410</v>
       </c>
       <c r="AQ6" t="n">
         <v>410</v>
       </c>
       <c r="AR6" t="n">
         <v>400</v>
       </c>
       <c r="AS6" t="n">
         <v>414</v>
       </c>
       <c r="AT6" t="n">
         <v>402</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>423</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18678,50 +19056,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Do you think the law should or should not be changed to allow someone to assist in the suicide of...someone suffering from an painful, incurable but NOT terminal illness? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18911,50 +19290,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The law should be changed to make this legal</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -19053,50 +19437,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The law should not be changed to make this legal</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -19195,50 +19582,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -19337,50 +19727,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>795</v>
       </c>
       <c r="C5" t="n">
         <v>758</v>
       </c>
       <c r="D5" t="n">
         <v>741</v>
       </c>
       <c r="E5" t="n">
         <v>740</v>
       </c>
       <c r="F5" t="n">
         <v>703</v>
       </c>
       <c r="G5" t="n">
         <v>733</v>
       </c>
@@ -19479,50 +19872,53 @@
       </c>
       <c r="AM5" t="n">
         <v>779</v>
       </c>
       <c r="AN5" t="n">
         <v>761</v>
       </c>
       <c r="AO5" t="n">
         <v>806</v>
       </c>
       <c r="AP5" t="n">
         <v>795</v>
       </c>
       <c r="AQ5" t="n">
         <v>806</v>
       </c>
       <c r="AR5" t="n">
         <v>767</v>
       </c>
       <c r="AS5" t="n">
         <v>799</v>
       </c>
       <c r="AT5" t="n">
         <v>751</v>
       </c>
+      <c r="AU5" t="n">
+        <v>835</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>847</v>
       </c>
       <c r="C6" t="n">
         <v>817</v>
       </c>
       <c r="D6" t="n">
         <v>802</v>
       </c>
       <c r="E6" t="n">
         <v>816</v>
       </c>
       <c r="F6" t="n">
         <v>793</v>
       </c>
       <c r="G6" t="n">
         <v>813</v>
       </c>
@@ -19620,64 +20016,67 @@
         <v>823</v>
       </c>
       <c r="AM6" t="n">
         <v>833</v>
       </c>
       <c r="AN6" t="n">
         <v>838</v>
       </c>
       <c r="AO6" t="n">
         <v>851</v>
       </c>
       <c r="AP6" t="n">
         <v>855</v>
       </c>
       <c r="AQ6" t="n">
         <v>855</v>
       </c>
       <c r="AR6" t="n">
         <v>833</v>
       </c>
       <c r="AS6" t="n">
         <v>864</v>
       </c>
       <c r="AT6" t="n">
         <v>838</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>883</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19687,50 +20086,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Do you think the law should or should not be changed to allow someone to assist in the suicide of...someone suffering from an painful, incurable but NOT terminal illness? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19920,50 +20320,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The law should be changed to make this legal</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -20062,50 +20467,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The law should not be changed to make this legal</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -20204,50 +20612,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -20346,50 +20757,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>955</v>
       </c>
       <c r="C5" t="n">
         <v>929</v>
       </c>
       <c r="D5" t="n">
         <v>917</v>
       </c>
       <c r="E5" t="n">
         <v>946</v>
       </c>
       <c r="F5" t="n">
         <v>928</v>
       </c>
       <c r="G5" t="n">
         <v>939</v>
       </c>
@@ -20488,50 +20902,53 @@
       </c>
       <c r="AM5" t="n">
         <v>935</v>
       </c>
       <c r="AN5" t="n">
         <v>963</v>
       </c>
       <c r="AO5" t="n">
         <v>944</v>
       </c>
       <c r="AP5" t="n">
         <v>964</v>
       </c>
       <c r="AQ5" t="n">
         <v>953</v>
       </c>
       <c r="AR5" t="n">
         <v>948</v>
       </c>
       <c r="AS5" t="n">
         <v>978</v>
       </c>
       <c r="AT5" t="n">
         <v>974</v>
       </c>
+      <c r="AU5" t="n">
+        <v>981</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>903</v>
       </c>
       <c r="C6" t="n">
         <v>870</v>
       </c>
       <c r="D6" t="n">
         <v>856</v>
       </c>
       <c r="E6" t="n">
         <v>870</v>
       </c>
       <c r="F6" t="n">
         <v>838</v>
       </c>
       <c r="G6" t="n">
         <v>859</v>
       </c>
@@ -20629,64 +21046,67 @@
         <v>871</v>
       </c>
       <c r="AM6" t="n">
         <v>881</v>
       </c>
       <c r="AN6" t="n">
         <v>886</v>
       </c>
       <c r="AO6" t="n">
         <v>899</v>
       </c>
       <c r="AP6" t="n">
         <v>904</v>
       </c>
       <c r="AQ6" t="n">
         <v>904</v>
       </c>
       <c r="AR6" t="n">
         <v>882</v>
       </c>
       <c r="AS6" t="n">
         <v>913</v>
       </c>
       <c r="AT6" t="n">
         <v>887</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>933</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20696,50 +21116,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Do you think the law should or should not be changed to allow someone to assist in the suicide of...someone suffering from an painful, incurable but NOT terminal illness? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20929,50 +21350,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The law should be changed to make this legal</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -21071,50 +21497,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The law should not be changed to make this legal</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -21213,50 +21642,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -21355,50 +21787,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>194</v>
       </c>
       <c r="C5" t="n">
         <v>208</v>
       </c>
       <c r="D5" t="n">
         <v>176</v>
       </c>
       <c r="E5" t="n">
         <v>194</v>
       </c>
       <c r="F5" t="n">
         <v>184</v>
       </c>
       <c r="G5" t="n">
         <v>192</v>
       </c>
@@ -21497,50 +21932,53 @@
       </c>
       <c r="AM5" t="n">
         <v>186</v>
       </c>
       <c r="AN5" t="n">
         <v>142</v>
       </c>
       <c r="AO5" t="n">
         <v>145</v>
       </c>
       <c r="AP5" t="n">
         <v>170</v>
       </c>
       <c r="AQ5" t="n">
         <v>183</v>
       </c>
       <c r="AR5" t="n">
         <v>185</v>
       </c>
       <c r="AS5" t="n">
         <v>176</v>
       </c>
       <c r="AT5" t="n">
         <v>154</v>
       </c>
+      <c r="AU5" t="n">
+        <v>183</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>210</v>
       </c>
       <c r="C6" t="n">
         <v>202</v>
       </c>
       <c r="D6" t="n">
         <v>199</v>
       </c>
       <c r="E6" t="n">
         <v>202</v>
       </c>
       <c r="F6" t="n">
         <v>196</v>
       </c>
       <c r="G6" t="n">
         <v>201</v>
       </c>
@@ -21638,64 +22076,67 @@
         <v>205</v>
       </c>
       <c r="AM6" t="n">
         <v>207</v>
       </c>
       <c r="AN6" t="n">
         <v>209</v>
       </c>
       <c r="AO6" t="n">
         <v>212</v>
       </c>
       <c r="AP6" t="n">
         <v>213</v>
       </c>
       <c r="AQ6" t="n">
         <v>213</v>
       </c>
       <c r="AR6" t="n">
         <v>208</v>
       </c>
       <c r="AS6" t="n">
         <v>215</v>
       </c>
       <c r="AT6" t="n">
         <v>209</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>220</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21705,50 +22146,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Do you think the law should or should not be changed to allow someone to assist in the suicide of...someone suffering from an painful, incurable but NOT terminal illness? </t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21938,50 +22380,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The law should be changed to make this legal</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -22080,50 +22527,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The law should not be changed to make this legal</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -22222,50 +22672,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -22364,50 +22817,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>599</v>
       </c>
       <c r="C5" t="n">
         <v>573</v>
       </c>
       <c r="D5" t="n">
         <v>568</v>
       </c>
       <c r="E5" t="n">
         <v>562</v>
       </c>
       <c r="F5" t="n">
         <v>545</v>
       </c>
       <c r="G5" t="n">
         <v>574</v>
       </c>
@@ -22506,50 +22962,53 @@
       </c>
       <c r="AM5" t="n">
         <v>576</v>
       </c>
       <c r="AN5" t="n">
         <v>639</v>
       </c>
       <c r="AO5" t="n">
         <v>632</v>
       </c>
       <c r="AP5" t="n">
         <v>623</v>
       </c>
       <c r="AQ5" t="n">
         <v>635</v>
       </c>
       <c r="AR5" t="n">
         <v>610</v>
       </c>
       <c r="AS5" t="n">
         <v>629</v>
       </c>
       <c r="AT5" t="n">
         <v>625</v>
       </c>
+      <c r="AU5" t="n">
+        <v>635</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>584</v>
       </c>
       <c r="C6" t="n">
         <v>563</v>
       </c>
       <c r="D6" t="n">
         <v>554</v>
       </c>
       <c r="E6" t="n">
         <v>563</v>
       </c>
       <c r="F6" t="n">
         <v>548</v>
       </c>
       <c r="G6" t="n">
         <v>562</v>
       </c>
@@ -22647,46 +23106,49 @@
         <v>581</v>
       </c>
       <c r="AM6" t="n">
         <v>588</v>
       </c>
       <c r="AN6" t="n">
         <v>591</v>
       </c>
       <c r="AO6" t="n">
         <v>600</v>
       </c>
       <c r="AP6" t="n">
         <v>603</v>
       </c>
       <c r="AQ6" t="n">
         <v>603</v>
       </c>
       <c r="AR6" t="n">
         <v>588</v>
       </c>
       <c r="AS6" t="n">
         <v>610</v>
       </c>
       <c r="AT6" t="n">
         <v>592</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>623</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>