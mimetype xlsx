--- v0 (2026-04-14)
+++ v1 (2026-06-27)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR6"/>
+  <dimension ref="A1:AS6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -514,50 +514,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -737,50 +738,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -873,50 +879,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -1009,50 +1018,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -1145,50 +1157,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1750</v>
       </c>
       <c r="C5" t="n">
         <v>1687</v>
       </c>
       <c r="D5" t="n">
         <v>1658</v>
       </c>
       <c r="E5" t="n">
         <v>1686</v>
       </c>
       <c r="F5" t="n">
         <v>1631</v>
       </c>
       <c r="G5" t="n">
         <v>1672</v>
       </c>
@@ -1281,50 +1296,53 @@
       </c>
       <c r="AK5" t="n">
         <v>3416</v>
       </c>
       <c r="AL5" t="n">
         <v>1694</v>
       </c>
       <c r="AM5" t="n">
         <v>1714</v>
       </c>
       <c r="AN5" t="n">
         <v>1724</v>
       </c>
       <c r="AO5" t="n">
         <v>1750</v>
       </c>
       <c r="AP5" t="n">
         <v>1759</v>
       </c>
       <c r="AQ5" t="n">
         <v>1759</v>
       </c>
       <c r="AR5" t="n">
         <v>1715</v>
       </c>
+      <c r="AS5" t="n">
+        <v>1777</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1750</v>
       </c>
       <c r="C6" t="n">
         <v>1687</v>
       </c>
       <c r="D6" t="n">
         <v>1658</v>
       </c>
       <c r="E6" t="n">
         <v>1686</v>
       </c>
       <c r="F6" t="n">
         <v>1631</v>
       </c>
       <c r="G6" t="n">
         <v>1672</v>
       </c>
@@ -1416,64 +1434,67 @@
         <v>1692</v>
       </c>
       <c r="AK6" t="n">
         <v>3416</v>
       </c>
       <c r="AL6" t="n">
         <v>1694</v>
       </c>
       <c r="AM6" t="n">
         <v>1714</v>
       </c>
       <c r="AN6" t="n">
         <v>1724</v>
       </c>
       <c r="AO6" t="n">
         <v>1750</v>
       </c>
       <c r="AP6" t="n">
         <v>1759</v>
       </c>
       <c r="AQ6" t="n">
         <v>1759</v>
       </c>
       <c r="AR6" t="n">
         <v>1715</v>
+      </c>
+      <c r="AS6" t="n">
+        <v>1777</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR6"/>
+  <dimension ref="A1:AS6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -1481,50 +1502,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1704,50 +1726,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -1840,50 +1867,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.61</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -1976,50 +2006,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -2112,50 +2145,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>283</v>
       </c>
       <c r="C5" t="n">
         <v>284</v>
       </c>
       <c r="D5" t="n">
         <v>288</v>
       </c>
       <c r="E5" t="n">
         <v>279</v>
       </c>
       <c r="F5" t="n">
         <v>269</v>
       </c>
       <c r="G5" t="n">
         <v>273</v>
       </c>
@@ -2248,50 +2284,53 @@
       </c>
       <c r="AK5" t="n">
         <v>564</v>
       </c>
       <c r="AL5" t="n">
         <v>285</v>
       </c>
       <c r="AM5" t="n">
         <v>291</v>
       </c>
       <c r="AN5" t="n">
         <v>292</v>
       </c>
       <c r="AO5" t="n">
         <v>298</v>
       </c>
       <c r="AP5" t="n">
         <v>271</v>
       </c>
       <c r="AQ5" t="n">
         <v>300</v>
       </c>
       <c r="AR5" t="n">
         <v>257</v>
       </c>
+      <c r="AS5" t="n">
+        <v>278</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>289</v>
       </c>
       <c r="C6" t="n">
         <v>278</v>
       </c>
       <c r="D6" t="n">
         <v>274</v>
       </c>
       <c r="E6" t="n">
         <v>278</v>
       </c>
       <c r="F6" t="n">
         <v>271</v>
       </c>
       <c r="G6" t="n">
         <v>278</v>
       </c>
@@ -2383,64 +2422,67 @@
         <v>277</v>
       </c>
       <c r="AK6" t="n">
         <v>560</v>
       </c>
       <c r="AL6" t="n">
         <v>278</v>
       </c>
       <c r="AM6" t="n">
         <v>281</v>
       </c>
       <c r="AN6" t="n">
         <v>283</v>
       </c>
       <c r="AO6" t="n">
         <v>287</v>
       </c>
       <c r="AP6" t="n">
         <v>288</v>
       </c>
       <c r="AQ6" t="n">
         <v>288</v>
       </c>
       <c r="AR6" t="n">
         <v>281</v>
+      </c>
+      <c r="AS6" t="n">
+        <v>291</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR6"/>
+  <dimension ref="A1:AS6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2448,50 +2490,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2671,50 +2714,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.59</v>
       </c>
@@ -2807,50 +2855,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.66</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -2943,50 +2994,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -3079,50 +3133,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>438</v>
       </c>
       <c r="C5" t="n">
         <v>385</v>
       </c>
       <c r="D5" t="n">
         <v>398</v>
       </c>
       <c r="E5" t="n">
         <v>412</v>
       </c>
       <c r="F5" t="n">
         <v>406</v>
       </c>
       <c r="G5" t="n">
         <v>408</v>
       </c>
@@ -3215,50 +3272,53 @@
       </c>
       <c r="AK5" t="n">
         <v>842</v>
       </c>
       <c r="AL5" t="n">
         <v>409</v>
       </c>
       <c r="AM5" t="n">
         <v>432</v>
       </c>
       <c r="AN5" t="n">
         <v>418</v>
       </c>
       <c r="AO5" t="n">
         <v>427</v>
       </c>
       <c r="AP5" t="n">
         <v>446</v>
       </c>
       <c r="AQ5" t="n">
         <v>412</v>
       </c>
       <c r="AR5" t="n">
         <v>421</v>
       </c>
+      <c r="AS5" t="n">
+        <v>430</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>427</v>
       </c>
       <c r="C6" t="n">
         <v>412</v>
       </c>
       <c r="D6" t="n">
         <v>405</v>
       </c>
       <c r="E6" t="n">
         <v>411</v>
       </c>
       <c r="F6" t="n">
         <v>393</v>
       </c>
       <c r="G6" t="n">
         <v>403</v>
       </c>
@@ -3350,64 +3410,67 @@
         <v>401</v>
       </c>
       <c r="AK6" t="n">
         <v>810</v>
       </c>
       <c r="AL6" t="n">
         <v>401</v>
       </c>
       <c r="AM6" t="n">
         <v>406</v>
       </c>
       <c r="AN6" t="n">
         <v>409</v>
       </c>
       <c r="AO6" t="n">
         <v>415</v>
       </c>
       <c r="AP6" t="n">
         <v>417</v>
       </c>
       <c r="AQ6" t="n">
         <v>417</v>
       </c>
       <c r="AR6" t="n">
         <v>406</v>
+      </c>
+      <c r="AS6" t="n">
+        <v>421</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR6"/>
+  <dimension ref="A1:AS6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -3415,50 +3478,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3638,50 +3702,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -3774,50 +3843,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.61</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -3910,50 +3982,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -4046,50 +4121,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>145</v>
       </c>
       <c r="C5" t="n">
         <v>149</v>
       </c>
       <c r="D5" t="n">
         <v>141</v>
       </c>
       <c r="E5" t="n">
         <v>149</v>
       </c>
       <c r="F5" t="n">
         <v>141</v>
       </c>
       <c r="G5" t="n">
         <v>138</v>
       </c>
@@ -4182,50 +4260,53 @@
       </c>
       <c r="AK5" t="n">
         <v>286</v>
       </c>
       <c r="AL5" t="n">
         <v>143</v>
       </c>
       <c r="AM5" t="n">
         <v>143</v>
       </c>
       <c r="AN5" t="n">
         <v>144</v>
       </c>
       <c r="AO5" t="n">
         <v>156</v>
       </c>
       <c r="AP5" t="n">
         <v>152</v>
       </c>
       <c r="AQ5" t="n">
         <v>141</v>
       </c>
       <c r="AR5" t="n">
         <v>149</v>
       </c>
+      <c r="AS5" t="n">
+        <v>168</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>151</v>
       </c>
       <c r="C6" t="n">
         <v>145</v>
       </c>
       <c r="D6" t="n">
         <v>143</v>
       </c>
       <c r="E6" t="n">
         <v>145</v>
       </c>
       <c r="F6" t="n">
         <v>140</v>
       </c>
       <c r="G6" t="n">
         <v>144</v>
       </c>
@@ -4317,64 +4398,67 @@
         <v>147</v>
       </c>
       <c r="AK6" t="n">
         <v>297</v>
       </c>
       <c r="AL6" t="n">
         <v>147</v>
       </c>
       <c r="AM6" t="n">
         <v>149</v>
       </c>
       <c r="AN6" t="n">
         <v>150</v>
       </c>
       <c r="AO6" t="n">
         <v>152</v>
       </c>
       <c r="AP6" t="n">
         <v>153</v>
       </c>
       <c r="AQ6" t="n">
         <v>153</v>
       </c>
       <c r="AR6" t="n">
         <v>149</v>
+      </c>
+      <c r="AS6" t="n">
+        <v>155</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR6"/>
+  <dimension ref="A1:AS6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4382,50 +4466,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4605,50 +4690,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -4741,50 +4831,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -4877,50 +4970,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -5013,50 +5109,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>91</v>
       </c>
       <c r="C5" t="n">
         <v>88</v>
       </c>
       <c r="D5" t="n">
         <v>87</v>
       </c>
       <c r="E5" t="n">
         <v>90</v>
       </c>
       <c r="F5" t="n">
         <v>86</v>
       </c>
       <c r="G5" t="n">
         <v>87</v>
       </c>
@@ -5149,50 +5248,53 @@
       </c>
       <c r="AK5" t="n">
         <v>186</v>
       </c>
       <c r="AL5" t="n">
         <v>91</v>
       </c>
       <c r="AM5" t="n">
         <v>86</v>
       </c>
       <c r="AN5" t="n">
         <v>89</v>
       </c>
       <c r="AO5" t="n">
         <v>92</v>
       </c>
       <c r="AP5" t="n">
         <v>97</v>
       </c>
       <c r="AQ5" t="n">
         <v>88</v>
       </c>
       <c r="AR5" t="n">
         <v>93</v>
       </c>
+      <c r="AS5" t="n">
+        <v>96</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>89</v>
       </c>
       <c r="C6" t="n">
         <v>86</v>
       </c>
       <c r="D6" t="n">
         <v>85</v>
       </c>
       <c r="E6" t="n">
         <v>86</v>
       </c>
       <c r="F6" t="n">
         <v>83</v>
       </c>
       <c r="G6" t="n">
         <v>85</v>
       </c>
@@ -5284,64 +5386,67 @@
         <v>81</v>
       </c>
       <c r="AK6" t="n">
         <v>164</v>
       </c>
       <c r="AL6" t="n">
         <v>81</v>
       </c>
       <c r="AM6" t="n">
         <v>82</v>
       </c>
       <c r="AN6" t="n">
         <v>83</v>
       </c>
       <c r="AO6" t="n">
         <v>84</v>
       </c>
       <c r="AP6" t="n">
         <v>84</v>
       </c>
       <c r="AQ6" t="n">
         <v>84</v>
       </c>
       <c r="AR6" t="n">
         <v>82</v>
+      </c>
+      <c r="AS6" t="n">
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR6"/>
+  <dimension ref="A1:AS6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5349,50 +5454,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5572,50 +5678,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.67</v>
       </c>
@@ -5708,50 +5819,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.71</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.72</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -5844,50 +5958,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -5980,50 +6097,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>633</v>
       </c>
       <c r="C5" t="n">
         <v>589</v>
       </c>
       <c r="D5" t="n">
         <v>580</v>
       </c>
       <c r="E5" t="n">
         <v>576</v>
       </c>
       <c r="F5" t="n">
         <v>615</v>
       </c>
       <c r="G5" t="n">
         <v>620</v>
       </c>
@@ -6116,50 +6236,53 @@
       </c>
       <c r="AK5" t="n">
         <v>556</v>
       </c>
       <c r="AL5" t="n">
         <v>250</v>
       </c>
       <c r="AM5" t="n">
         <v>262</v>
       </c>
       <c r="AN5" t="n">
         <v>287</v>
       </c>
       <c r="AO5" t="n">
         <v>278</v>
       </c>
       <c r="AP5" t="n">
         <v>281</v>
       </c>
       <c r="AQ5" t="n">
         <v>282</v>
       </c>
       <c r="AR5" t="n">
         <v>280</v>
       </c>
+      <c r="AS5" t="n">
+        <v>289</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>592</v>
       </c>
       <c r="C6" t="n">
         <v>570</v>
       </c>
       <c r="D6" t="n">
         <v>559</v>
       </c>
       <c r="E6" t="n">
         <v>565</v>
       </c>
       <c r="F6" t="n">
         <v>557</v>
       </c>
       <c r="G6" t="n">
         <v>569</v>
       </c>
@@ -6251,64 +6374,67 @@
         <v>305</v>
       </c>
       <c r="AK6" t="n">
         <v>615</v>
       </c>
       <c r="AL6" t="n">
         <v>305</v>
       </c>
       <c r="AM6" t="n">
         <v>309</v>
       </c>
       <c r="AN6" t="n">
         <v>310</v>
       </c>
       <c r="AO6" t="n">
         <v>316</v>
       </c>
       <c r="AP6" t="n">
         <v>317</v>
       </c>
       <c r="AQ6" t="n">
         <v>317</v>
       </c>
       <c r="AR6" t="n">
         <v>309</v>
+      </c>
+      <c r="AS6" t="n">
+        <v>320</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR6"/>
+  <dimension ref="A1:AS6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6316,50 +6442,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6539,50 +6666,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -6675,50 +6807,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.6</v>
       </c>
@@ -6811,50 +6946,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -6947,50 +7085,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>539</v>
       </c>
       <c r="C5" t="n">
         <v>551</v>
       </c>
       <c r="D5" t="n">
         <v>535</v>
       </c>
       <c r="E5" t="n">
         <v>487</v>
       </c>
       <c r="F5" t="n">
         <v>447</v>
       </c>
       <c r="G5" t="n">
         <v>480</v>
       </c>
@@ -7083,50 +7224,53 @@
       </c>
       <c r="AK5" t="n">
         <v>1040</v>
       </c>
       <c r="AL5" t="n">
         <v>490</v>
       </c>
       <c r="AM5" t="n">
         <v>521</v>
       </c>
       <c r="AN5" t="n">
         <v>453</v>
       </c>
       <c r="AO5" t="n">
         <v>464</v>
       </c>
       <c r="AP5" t="n">
         <v>469</v>
       </c>
       <c r="AQ5" t="n">
         <v>481</v>
       </c>
       <c r="AR5" t="n">
         <v>486</v>
       </c>
+      <c r="AS5" t="n">
+        <v>476</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>552</v>
       </c>
       <c r="C6" t="n">
         <v>536</v>
       </c>
       <c r="D6" t="n">
         <v>527</v>
       </c>
       <c r="E6" t="n">
         <v>457</v>
       </c>
       <c r="F6" t="n">
         <v>406</v>
       </c>
       <c r="G6" t="n">
         <v>416</v>
       </c>
@@ -7218,64 +7362,67 @@
         <v>435</v>
       </c>
       <c r="AK6" t="n">
         <v>878</v>
       </c>
       <c r="AL6" t="n">
         <v>435</v>
       </c>
       <c r="AM6" t="n">
         <v>440</v>
       </c>
       <c r="AN6" t="n">
         <v>443</v>
       </c>
       <c r="AO6" t="n">
         <v>451</v>
       </c>
       <c r="AP6" t="n">
         <v>454</v>
       </c>
       <c r="AQ6" t="n">
         <v>454</v>
       </c>
       <c r="AR6" t="n">
         <v>443</v>
+      </c>
+      <c r="AS6" t="n">
+        <v>458</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR6"/>
+  <dimension ref="A1:AS6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7283,50 +7430,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7506,50 +7654,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -7642,50 +7795,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.58</v>
       </c>
@@ -7778,50 +7934,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -7914,50 +8073,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>113</v>
       </c>
       <c r="C5" t="n">
         <v>109</v>
       </c>
       <c r="D5" t="n">
         <v>103</v>
       </c>
       <c r="E5" t="n">
         <v>163</v>
       </c>
       <c r="F5" t="n">
         <v>156</v>
       </c>
       <c r="G5" t="n">
         <v>166</v>
       </c>
@@ -8050,50 +8212,53 @@
       </c>
       <c r="AK5" t="n">
         <v>370</v>
       </c>
       <c r="AL5" t="n">
         <v>184</v>
       </c>
       <c r="AM5" t="n">
         <v>201</v>
       </c>
       <c r="AN5" t="n">
         <v>166</v>
       </c>
       <c r="AO5" t="n">
         <v>172</v>
       </c>
       <c r="AP5" t="n">
         <v>172</v>
       </c>
       <c r="AQ5" t="n">
         <v>167</v>
       </c>
       <c r="AR5" t="n">
         <v>166</v>
       </c>
+      <c r="AS5" t="n">
+        <v>162</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>106</v>
       </c>
       <c r="C6" t="n">
         <v>102</v>
       </c>
       <c r="D6" t="n">
         <v>94</v>
       </c>
       <c r="E6" t="n">
         <v>153</v>
       </c>
       <c r="F6" t="n">
         <v>147</v>
       </c>
       <c r="G6" t="n">
         <v>151</v>
       </c>
@@ -8185,64 +8350,67 @@
         <v>157</v>
       </c>
       <c r="AK6" t="n">
         <v>314</v>
       </c>
       <c r="AL6" t="n">
         <v>156</v>
       </c>
       <c r="AM6" t="n">
         <v>158</v>
       </c>
       <c r="AN6" t="n">
         <v>159</v>
       </c>
       <c r="AO6" t="n">
         <v>161</v>
       </c>
       <c r="AP6" t="n">
         <v>164</v>
       </c>
       <c r="AQ6" t="n">
         <v>162</v>
       </c>
       <c r="AR6" t="n">
         <v>158</v>
+      </c>
+      <c r="AS6" t="n">
+        <v>163</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR6"/>
+  <dimension ref="A1:AS6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8250,50 +8418,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8473,50 +8642,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -8609,50 +8783,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -8745,50 +8922,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -8881,50 +9061,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>739</v>
       </c>
       <c r="C5" t="n">
         <v>740</v>
       </c>
       <c r="D5" t="n">
         <v>724</v>
       </c>
       <c r="E5" t="n">
         <v>742</v>
       </c>
       <c r="F5" t="n">
         <v>728</v>
       </c>
       <c r="G5" t="n">
         <v>705</v>
       </c>
@@ -9017,50 +9200,53 @@
       </c>
       <c r="AK5" t="n">
         <v>1422</v>
       </c>
       <c r="AL5" t="n">
         <v>697</v>
       </c>
       <c r="AM5" t="n">
         <v>696</v>
       </c>
       <c r="AN5" t="n">
         <v>651</v>
       </c>
       <c r="AO5" t="n">
         <v>656</v>
       </c>
       <c r="AP5" t="n">
         <v>661</v>
       </c>
       <c r="AQ5" t="n">
         <v>651</v>
       </c>
       <c r="AR5" t="n">
         <v>637</v>
       </c>
+      <c r="AS5" t="n">
+        <v>639</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>674</v>
       </c>
       <c r="C6" t="n">
         <v>649</v>
       </c>
       <c r="D6" t="n">
         <v>638</v>
       </c>
       <c r="E6" t="n">
         <v>649</v>
       </c>
       <c r="F6" t="n">
         <v>605</v>
       </c>
       <c r="G6" t="n">
         <v>620</v>
       </c>
@@ -9152,64 +9338,67 @@
         <v>628</v>
       </c>
       <c r="AK6" t="n">
         <v>1267</v>
       </c>
       <c r="AL6" t="n">
         <v>628</v>
       </c>
       <c r="AM6" t="n">
         <v>636</v>
       </c>
       <c r="AN6" t="n">
         <v>640</v>
       </c>
       <c r="AO6" t="n">
         <v>649</v>
       </c>
       <c r="AP6" t="n">
         <v>653</v>
       </c>
       <c r="AQ6" t="n">
         <v>653</v>
       </c>
       <c r="AR6" t="n">
         <v>636</v>
+      </c>
+      <c r="AS6" t="n">
+        <v>659</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR6"/>
+  <dimension ref="A1:AS6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9217,50 +9406,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9440,50 +9630,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.67</v>
       </c>
@@ -9576,50 +9771,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.8</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.75</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -9712,50 +9910,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -9848,50 +10049,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>748</v>
       </c>
       <c r="C5" t="n">
         <v>709</v>
       </c>
       <c r="D5" t="n">
         <v>679</v>
       </c>
       <c r="E5" t="n">
         <v>684</v>
       </c>
       <c r="F5" t="n">
         <v>666</v>
       </c>
       <c r="G5" t="n">
         <v>729</v>
       </c>
@@ -9984,50 +10188,53 @@
       </c>
       <c r="AK5" t="n">
         <v>1244</v>
       </c>
       <c r="AL5" t="n">
         <v>597</v>
       </c>
       <c r="AM5" t="n">
         <v>610</v>
       </c>
       <c r="AN5" t="n">
         <v>648</v>
       </c>
       <c r="AO5" t="n">
         <v>610</v>
       </c>
       <c r="AP5" t="n">
         <v>643</v>
       </c>
       <c r="AQ5" t="n">
         <v>624</v>
       </c>
       <c r="AR5" t="n">
         <v>618</v>
       </c>
+      <c r="AS5" t="n">
+        <v>638</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>721</v>
       </c>
       <c r="C6" t="n">
         <v>695</v>
       </c>
       <c r="D6" t="n">
         <v>683</v>
       </c>
       <c r="E6" t="n">
         <v>695</v>
       </c>
       <c r="F6" t="n">
         <v>646</v>
       </c>
       <c r="G6" t="n">
         <v>662</v>
       </c>
@@ -10119,64 +10326,67 @@
         <v>670</v>
       </c>
       <c r="AK6" t="n">
         <v>1353</v>
       </c>
       <c r="AL6" t="n">
         <v>671</v>
       </c>
       <c r="AM6" t="n">
         <v>679</v>
       </c>
       <c r="AN6" t="n">
         <v>683</v>
       </c>
       <c r="AO6" t="n">
         <v>693</v>
       </c>
       <c r="AP6" t="n">
         <v>697</v>
       </c>
       <c r="AQ6" t="n">
         <v>697</v>
       </c>
       <c r="AR6" t="n">
         <v>679</v>
+      </c>
+      <c r="AS6" t="n">
+        <v>704</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR6"/>
+  <dimension ref="A1:AS6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10184,50 +10394,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10407,50 +10618,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -10543,50 +10759,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -10679,50 +10898,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -10815,50 +11037,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>235</v>
       </c>
       <c r="C5" t="n">
         <v>217</v>
       </c>
       <c r="D5" t="n">
         <v>235</v>
       </c>
       <c r="E5" t="n">
         <v>231</v>
       </c>
       <c r="F5" t="n">
         <v>215</v>
       </c>
       <c r="G5" t="n">
         <v>204</v>
       </c>
@@ -10951,50 +11176,53 @@
       </c>
       <c r="AK5" t="n">
         <v>708</v>
       </c>
       <c r="AL5" t="n">
         <v>366</v>
       </c>
       <c r="AM5" t="n">
         <v>380</v>
       </c>
       <c r="AN5" t="n">
         <v>390</v>
       </c>
       <c r="AO5" t="n">
         <v>429</v>
       </c>
       <c r="AP5" t="n">
         <v>411</v>
       </c>
       <c r="AQ5" t="n">
         <v>431</v>
       </c>
       <c r="AR5" t="n">
         <v>416</v>
       </c>
+      <c r="AS5" t="n">
+        <v>445</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>321</v>
       </c>
       <c r="C6" t="n">
         <v>310</v>
       </c>
       <c r="D6" t="n">
         <v>311</v>
       </c>
       <c r="E6" t="n">
         <v>300</v>
       </c>
       <c r="F6" t="n">
         <v>343</v>
       </c>
       <c r="G6" t="n">
         <v>335</v>
       </c>
@@ -11086,64 +11314,67 @@
         <v>364</v>
       </c>
       <c r="AK6" t="n">
         <v>761</v>
       </c>
       <c r="AL6" t="n">
         <v>367</v>
       </c>
       <c r="AM6" t="n">
         <v>378</v>
       </c>
       <c r="AN6" t="n">
         <v>377</v>
       </c>
       <c r="AO6" t="n">
         <v>374</v>
       </c>
       <c r="AP6" t="n">
         <v>381</v>
       </c>
       <c r="AQ6" t="n">
         <v>378</v>
       </c>
       <c r="AR6" t="n">
         <v>372</v>
+      </c>
+      <c r="AS6" t="n">
+        <v>384</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR6"/>
+  <dimension ref="A1:AS6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11151,50 +11382,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11374,50 +11606,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -11510,50 +11747,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -11646,50 +11886,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -11782,50 +12025,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>111</v>
       </c>
       <c r="C5" t="n">
         <v>159</v>
       </c>
       <c r="D5" t="n">
         <v>155</v>
       </c>
       <c r="E5" t="n">
         <v>148</v>
       </c>
       <c r="F5" t="n">
         <v>130</v>
       </c>
       <c r="G5" t="n">
         <v>140</v>
       </c>
@@ -11918,50 +12164,53 @@
       </c>
       <c r="AK5" t="n">
         <v>284</v>
       </c>
       <c r="AL5" t="n">
         <v>141</v>
       </c>
       <c r="AM5" t="n">
         <v>145</v>
       </c>
       <c r="AN5" t="n">
         <v>120</v>
       </c>
       <c r="AO5" t="n">
         <v>127</v>
       </c>
       <c r="AP5" t="n">
         <v>121</v>
       </c>
       <c r="AQ5" t="n">
         <v>133</v>
       </c>
       <c r="AR5" t="n">
         <v>155</v>
       </c>
+      <c r="AS5" t="n">
+        <v>133</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>193</v>
       </c>
       <c r="C6" t="n">
         <v>186</v>
       </c>
       <c r="D6" t="n">
         <v>182</v>
       </c>
       <c r="E6" t="n">
         <v>185</v>
       </c>
       <c r="F6" t="n">
         <v>178</v>
       </c>
       <c r="G6" t="n">
         <v>182</v>
       </c>
@@ -12053,64 +12302,67 @@
         <v>184</v>
       </c>
       <c r="AK6" t="n">
         <v>372</v>
       </c>
       <c r="AL6" t="n">
         <v>185</v>
       </c>
       <c r="AM6" t="n">
         <v>187</v>
       </c>
       <c r="AN6" t="n">
         <v>188</v>
       </c>
       <c r="AO6" t="n">
         <v>191</v>
       </c>
       <c r="AP6" t="n">
         <v>192</v>
       </c>
       <c r="AQ6" t="n">
         <v>192</v>
       </c>
       <c r="AR6" t="n">
         <v>187</v>
+      </c>
+      <c r="AS6" t="n">
+        <v>194</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR6"/>
+  <dimension ref="A1:AS6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12118,50 +12370,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12341,50 +12594,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -12477,50 +12735,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.66</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -12613,50 +12874,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -12749,50 +13013,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>28</v>
       </c>
       <c r="C5" t="n">
         <v>21</v>
       </c>
       <c r="D5" t="n">
         <v>20</v>
       </c>
       <c r="E5" t="n">
         <v>29</v>
       </c>
       <c r="F5" t="n">
         <v>22</v>
       </c>
       <c r="G5" t="n">
         <v>34</v>
       </c>
@@ -12885,50 +13152,53 @@
       </c>
       <c r="AK5" t="n">
         <v>42</v>
       </c>
       <c r="AL5" t="n">
         <v>34</v>
       </c>
       <c r="AM5" t="n">
         <v>28</v>
       </c>
       <c r="AN5" t="n">
         <v>35</v>
       </c>
       <c r="AO5" t="n">
         <v>55</v>
       </c>
       <c r="AP5" t="n">
         <v>44</v>
       </c>
       <c r="AQ5" t="n">
         <v>53</v>
       </c>
       <c r="AR5" t="n">
         <v>44</v>
       </c>
+      <c r="AS5" t="n">
+        <v>55</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>34</v>
       </c>
       <c r="C6" t="n">
         <v>32</v>
       </c>
       <c r="D6" t="n">
         <v>26</v>
       </c>
       <c r="E6" t="n">
         <v>42</v>
       </c>
       <c r="F6" t="n">
         <v>37</v>
       </c>
       <c r="G6" t="n">
         <v>55</v>
       </c>
@@ -13020,64 +13290,67 @@
         <v>30</v>
       </c>
       <c r="AK6" t="n">
         <v>35</v>
       </c>
       <c r="AL6" t="n">
         <v>28</v>
       </c>
       <c r="AM6" t="n">
         <v>22</v>
       </c>
       <c r="AN6" t="n">
         <v>25</v>
       </c>
       <c r="AO6" t="n">
         <v>33</v>
       </c>
       <c r="AP6" t="n">
         <v>29</v>
       </c>
       <c r="AQ6" t="n">
         <v>32</v>
       </c>
       <c r="AR6" t="n">
         <v>27</v>
+      </c>
+      <c r="AS6" t="n">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR6"/>
+  <dimension ref="A1:AS6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13085,50 +13358,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13308,50 +13582,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -13444,50 +13723,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -13580,50 +13862,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -13716,50 +14001,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1061</v>
       </c>
       <c r="C5" t="n">
         <v>986</v>
       </c>
       <c r="D5" t="n">
         <v>995</v>
       </c>
       <c r="E5" t="n">
         <v>994</v>
       </c>
       <c r="F5" t="n">
         <v>984</v>
       </c>
       <c r="G5" t="n">
         <v>1009</v>
       </c>
@@ -13852,50 +14140,53 @@
       </c>
       <c r="AK5" t="n">
         <v>2052</v>
       </c>
       <c r="AL5" t="n">
         <v>1017</v>
       </c>
       <c r="AM5" t="n">
         <v>1004</v>
       </c>
       <c r="AN5" t="n">
         <v>1026</v>
       </c>
       <c r="AO5" t="n">
         <v>1060</v>
       </c>
       <c r="AP5" t="n">
         <v>1033</v>
       </c>
       <c r="AQ5" t="n">
         <v>1043</v>
       </c>
       <c r="AR5" t="n">
         <v>1038</v>
       </c>
+      <c r="AS5" t="n">
+        <v>1054</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>997</v>
       </c>
       <c r="C6" t="n">
         <v>962</v>
       </c>
       <c r="D6" t="n">
         <v>945</v>
       </c>
       <c r="E6" t="n">
         <v>961</v>
       </c>
       <c r="F6" t="n">
         <v>930</v>
       </c>
       <c r="G6" t="n">
         <v>953</v>
       </c>
@@ -13987,64 +14278,67 @@
         <v>964</v>
       </c>
       <c r="AK6" t="n">
         <v>1947</v>
       </c>
       <c r="AL6" t="n">
         <v>966</v>
       </c>
       <c r="AM6" t="n">
         <v>977</v>
       </c>
       <c r="AN6" t="n">
         <v>983</v>
       </c>
       <c r="AO6" t="n">
         <v>997</v>
       </c>
       <c r="AP6" t="n">
         <v>1003</v>
       </c>
       <c r="AQ6" t="n">
         <v>1003</v>
       </c>
       <c r="AR6" t="n">
         <v>978</v>
+      </c>
+      <c r="AS6" t="n">
+        <v>1013</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR6"/>
+  <dimension ref="A1:AS6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14052,50 +14346,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14275,50 +14570,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.59</v>
       </c>
@@ -14411,50 +14711,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.71</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.65</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -14547,50 +14850,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -14683,50 +14989,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>689</v>
       </c>
       <c r="C5" t="n">
         <v>701</v>
       </c>
       <c r="D5" t="n">
         <v>663</v>
       </c>
       <c r="E5" t="n">
         <v>692</v>
       </c>
       <c r="F5" t="n">
         <v>647</v>
       </c>
       <c r="G5" t="n">
         <v>663</v>
       </c>
@@ -14819,50 +15128,53 @@
       </c>
       <c r="AK5" t="n">
         <v>1364</v>
       </c>
       <c r="AL5" t="n">
         <v>677</v>
       </c>
       <c r="AM5" t="n">
         <v>710</v>
       </c>
       <c r="AN5" t="n">
         <v>698</v>
       </c>
       <c r="AO5" t="n">
         <v>690</v>
       </c>
       <c r="AP5" t="n">
         <v>726</v>
       </c>
       <c r="AQ5" t="n">
         <v>716</v>
       </c>
       <c r="AR5" t="n">
         <v>677</v>
       </c>
+      <c r="AS5" t="n">
+        <v>723</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>752</v>
       </c>
       <c r="C6" t="n">
         <v>725</v>
       </c>
       <c r="D6" t="n">
         <v>713</v>
       </c>
       <c r="E6" t="n">
         <v>725</v>
       </c>
       <c r="F6" t="n">
         <v>701</v>
       </c>
       <c r="G6" t="n">
         <v>719</v>
       </c>
@@ -14954,64 +15266,67 @@
         <v>728</v>
       </c>
       <c r="AK6" t="n">
         <v>1469</v>
       </c>
       <c r="AL6" t="n">
         <v>728</v>
       </c>
       <c r="AM6" t="n">
         <v>737</v>
       </c>
       <c r="AN6" t="n">
         <v>741</v>
       </c>
       <c r="AO6" t="n">
         <v>753</v>
       </c>
       <c r="AP6" t="n">
         <v>756</v>
       </c>
       <c r="AQ6" t="n">
         <v>756</v>
       </c>
       <c r="AR6" t="n">
         <v>737</v>
+      </c>
+      <c r="AS6" t="n">
+        <v>764</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR6"/>
+  <dimension ref="A1:AS6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15019,50 +15334,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15242,50 +15558,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -15378,50 +15699,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -15514,50 +15838,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -15650,50 +15977,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>721</v>
       </c>
       <c r="C5" t="n">
         <v>701</v>
       </c>
       <c r="D5" t="n">
         <v>671</v>
       </c>
       <c r="E5" t="n">
         <v>678</v>
       </c>
       <c r="F5" t="n">
         <v>671</v>
       </c>
       <c r="G5" t="n">
         <v>663</v>
       </c>
@@ -15786,50 +16116,53 @@
       </c>
       <c r="AK5" t="n">
         <v>1358</v>
       </c>
       <c r="AL5" t="n">
         <v>648</v>
       </c>
       <c r="AM5" t="n">
         <v>681</v>
       </c>
       <c r="AN5" t="n">
         <v>703</v>
       </c>
       <c r="AO5" t="n">
         <v>718</v>
       </c>
       <c r="AP5" t="n">
         <v>731</v>
       </c>
       <c r="AQ5" t="n">
         <v>728</v>
       </c>
       <c r="AR5" t="n">
         <v>671</v>
       </c>
+      <c r="AS5" t="n">
+        <v>721</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>737</v>
       </c>
       <c r="C6" t="n">
         <v>710</v>
       </c>
       <c r="D6" t="n">
         <v>698</v>
       </c>
       <c r="E6" t="n">
         <v>710</v>
       </c>
       <c r="F6" t="n">
         <v>680</v>
       </c>
       <c r="G6" t="n">
         <v>697</v>
       </c>
@@ -15921,64 +16254,67 @@
         <v>706</v>
       </c>
       <c r="AK6" t="n">
         <v>1424</v>
       </c>
       <c r="AL6" t="n">
         <v>706</v>
       </c>
       <c r="AM6" t="n">
         <v>715</v>
       </c>
       <c r="AN6" t="n">
         <v>719</v>
       </c>
       <c r="AO6" t="n">
         <v>730</v>
       </c>
       <c r="AP6" t="n">
         <v>734</v>
       </c>
       <c r="AQ6" t="n">
         <v>734</v>
       </c>
       <c r="AR6" t="n">
         <v>715</v>
+      </c>
+      <c r="AS6" t="n">
+        <v>741</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR6"/>
+  <dimension ref="A1:AS6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15986,50 +16322,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16209,50 +16546,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -16345,50 +16687,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -16481,50 +16826,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -16617,50 +16965,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>448</v>
       </c>
       <c r="C5" t="n">
         <v>400</v>
       </c>
       <c r="D5" t="n">
         <v>398</v>
       </c>
       <c r="E5" t="n">
         <v>410</v>
       </c>
       <c r="F5" t="n">
         <v>399</v>
       </c>
       <c r="G5" t="n">
         <v>416</v>
       </c>
@@ -16753,50 +17104,53 @@
       </c>
       <c r="AK5" t="n">
         <v>832</v>
       </c>
       <c r="AL5" t="n">
         <v>420</v>
       </c>
       <c r="AM5" t="n">
         <v>418</v>
       </c>
       <c r="AN5" t="n">
         <v>432</v>
       </c>
       <c r="AO5" t="n">
         <v>408</v>
       </c>
       <c r="AP5" t="n">
         <v>417</v>
       </c>
       <c r="AQ5" t="n">
         <v>415</v>
       </c>
       <c r="AR5" t="n">
         <v>422</v>
       </c>
+      <c r="AS5" t="n">
+        <v>427</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>416</v>
       </c>
       <c r="C6" t="n">
         <v>402</v>
       </c>
       <c r="D6" t="n">
         <v>395</v>
       </c>
       <c r="E6" t="n">
         <v>401</v>
       </c>
       <c r="F6" t="n">
         <v>393</v>
       </c>
       <c r="G6" t="n">
         <v>403</v>
       </c>
@@ -16888,64 +17242,67 @@
         <v>408</v>
       </c>
       <c r="AK6" t="n">
         <v>823</v>
       </c>
       <c r="AL6" t="n">
         <v>408</v>
       </c>
       <c r="AM6" t="n">
         <v>413</v>
       </c>
       <c r="AN6" t="n">
         <v>415</v>
       </c>
       <c r="AO6" t="n">
         <v>422</v>
       </c>
       <c r="AP6" t="n">
         <v>424</v>
       </c>
       <c r="AQ6" t="n">
         <v>424</v>
       </c>
       <c r="AR6" t="n">
         <v>413</v>
+      </c>
+      <c r="AS6" t="n">
+        <v>428</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR6"/>
+  <dimension ref="A1:AS6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16953,50 +17310,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17176,50 +17534,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -17312,50 +17675,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.63</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -17448,50 +17814,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -17584,50 +17953,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>470</v>
       </c>
       <c r="C5" t="n">
         <v>427</v>
       </c>
       <c r="D5" t="n">
         <v>434</v>
       </c>
       <c r="E5" t="n">
         <v>450</v>
       </c>
       <c r="F5" t="n">
         <v>431</v>
       </c>
       <c r="G5" t="n">
         <v>453</v>
       </c>
@@ -17720,50 +18092,53 @@
       </c>
       <c r="AK5" t="n">
         <v>942</v>
       </c>
       <c r="AL5" t="n">
         <v>485</v>
       </c>
       <c r="AM5" t="n">
         <v>470</v>
       </c>
       <c r="AN5" t="n">
         <v>469</v>
       </c>
       <c r="AO5" t="n">
         <v>497</v>
       </c>
       <c r="AP5" t="n">
         <v>490</v>
       </c>
       <c r="AQ5" t="n">
         <v>483</v>
       </c>
       <c r="AR5" t="n">
         <v>467</v>
       </c>
+      <c r="AS5" t="n">
+        <v>496</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>404</v>
       </c>
       <c r="C6" t="n">
         <v>390</v>
       </c>
       <c r="D6" t="n">
         <v>383</v>
       </c>
       <c r="E6" t="n">
         <v>389</v>
       </c>
       <c r="F6" t="n">
         <v>380</v>
       </c>
       <c r="G6" t="n">
         <v>390</v>
       </c>
@@ -17855,64 +18230,67 @@
         <v>394</v>
       </c>
       <c r="AK6" t="n">
         <v>796</v>
       </c>
       <c r="AL6" t="n">
         <v>395</v>
       </c>
       <c r="AM6" t="n">
         <v>399</v>
       </c>
       <c r="AN6" t="n">
         <v>402</v>
       </c>
       <c r="AO6" t="n">
         <v>408</v>
       </c>
       <c r="AP6" t="n">
         <v>410</v>
       </c>
       <c r="AQ6" t="n">
         <v>410</v>
       </c>
       <c r="AR6" t="n">
         <v>400</v>
+      </c>
+      <c r="AS6" t="n">
+        <v>414</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR6"/>
+  <dimension ref="A1:AS6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17920,50 +18298,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18143,50 +18522,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.52</v>
       </c>
@@ -18279,50 +18663,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.63</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -18415,50 +18802,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -18551,50 +18941,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>795</v>
       </c>
       <c r="C5" t="n">
         <v>758</v>
       </c>
       <c r="D5" t="n">
         <v>741</v>
       </c>
       <c r="E5" t="n">
         <v>740</v>
       </c>
       <c r="F5" t="n">
         <v>703</v>
       </c>
       <c r="G5" t="n">
         <v>733</v>
       </c>
@@ -18687,50 +19080,53 @@
       </c>
       <c r="AK5" t="n">
         <v>1552</v>
       </c>
       <c r="AL5" t="n">
         <v>752</v>
       </c>
       <c r="AM5" t="n">
         <v>779</v>
       </c>
       <c r="AN5" t="n">
         <v>761</v>
       </c>
       <c r="AO5" t="n">
         <v>806</v>
       </c>
       <c r="AP5" t="n">
         <v>795</v>
       </c>
       <c r="AQ5" t="n">
         <v>806</v>
       </c>
       <c r="AR5" t="n">
         <v>767</v>
       </c>
+      <c r="AS5" t="n">
+        <v>799</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>847</v>
       </c>
       <c r="C6" t="n">
         <v>817</v>
       </c>
       <c r="D6" t="n">
         <v>802</v>
       </c>
       <c r="E6" t="n">
         <v>816</v>
       </c>
       <c r="F6" t="n">
         <v>793</v>
       </c>
       <c r="G6" t="n">
         <v>813</v>
       </c>
@@ -18822,64 +19218,67 @@
         <v>822</v>
       </c>
       <c r="AK6" t="n">
         <v>1660</v>
       </c>
       <c r="AL6" t="n">
         <v>823</v>
       </c>
       <c r="AM6" t="n">
         <v>833</v>
       </c>
       <c r="AN6" t="n">
         <v>838</v>
       </c>
       <c r="AO6" t="n">
         <v>851</v>
       </c>
       <c r="AP6" t="n">
         <v>855</v>
       </c>
       <c r="AQ6" t="n">
         <v>855</v>
       </c>
       <c r="AR6" t="n">
         <v>833</v>
+      </c>
+      <c r="AS6" t="n">
+        <v>864</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR6"/>
+  <dimension ref="A1:AS6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18887,50 +19286,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19110,50 +19510,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -19246,50 +19651,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -19382,50 +19790,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -19518,50 +19929,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>955</v>
       </c>
       <c r="C5" t="n">
         <v>929</v>
       </c>
       <c r="D5" t="n">
         <v>917</v>
       </c>
       <c r="E5" t="n">
         <v>946</v>
       </c>
       <c r="F5" t="n">
         <v>928</v>
       </c>
       <c r="G5" t="n">
         <v>939</v>
       </c>
@@ -19654,50 +20068,53 @@
       </c>
       <c r="AK5" t="n">
         <v>1864</v>
       </c>
       <c r="AL5" t="n">
         <v>942</v>
       </c>
       <c r="AM5" t="n">
         <v>935</v>
       </c>
       <c r="AN5" t="n">
         <v>963</v>
       </c>
       <c r="AO5" t="n">
         <v>944</v>
       </c>
       <c r="AP5" t="n">
         <v>964</v>
       </c>
       <c r="AQ5" t="n">
         <v>953</v>
       </c>
       <c r="AR5" t="n">
         <v>948</v>
       </c>
+      <c r="AS5" t="n">
+        <v>978</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>903</v>
       </c>
       <c r="C6" t="n">
         <v>870</v>
       </c>
       <c r="D6" t="n">
         <v>856</v>
       </c>
       <c r="E6" t="n">
         <v>870</v>
       </c>
       <c r="F6" t="n">
         <v>838</v>
       </c>
       <c r="G6" t="n">
         <v>859</v>
       </c>
@@ -19789,64 +20206,67 @@
         <v>870</v>
       </c>
       <c r="AK6" t="n">
         <v>1756</v>
       </c>
       <c r="AL6" t="n">
         <v>871</v>
       </c>
       <c r="AM6" t="n">
         <v>881</v>
       </c>
       <c r="AN6" t="n">
         <v>886</v>
       </c>
       <c r="AO6" t="n">
         <v>899</v>
       </c>
       <c r="AP6" t="n">
         <v>904</v>
       </c>
       <c r="AQ6" t="n">
         <v>904</v>
       </c>
       <c r="AR6" t="n">
         <v>882</v>
+      </c>
+      <c r="AS6" t="n">
+        <v>913</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR6"/>
+  <dimension ref="A1:AS6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19854,50 +20274,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20077,50 +20498,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -20213,50 +20639,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -20349,50 +20778,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -20485,50 +20917,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>194</v>
       </c>
       <c r="C5" t="n">
         <v>208</v>
       </c>
       <c r="D5" t="n">
         <v>176</v>
       </c>
       <c r="E5" t="n">
         <v>194</v>
       </c>
       <c r="F5" t="n">
         <v>184</v>
       </c>
       <c r="G5" t="n">
         <v>192</v>
       </c>
@@ -20621,50 +21056,53 @@
       </c>
       <c r="AK5" t="n">
         <v>386</v>
       </c>
       <c r="AL5" t="n">
         <v>167</v>
       </c>
       <c r="AM5" t="n">
         <v>186</v>
       </c>
       <c r="AN5" t="n">
         <v>142</v>
       </c>
       <c r="AO5" t="n">
         <v>145</v>
       </c>
       <c r="AP5" t="n">
         <v>170</v>
       </c>
       <c r="AQ5" t="n">
         <v>183</v>
       </c>
       <c r="AR5" t="n">
         <v>185</v>
       </c>
+      <c r="AS5" t="n">
+        <v>176</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>210</v>
       </c>
       <c r="C6" t="n">
         <v>202</v>
       </c>
       <c r="D6" t="n">
         <v>199</v>
       </c>
       <c r="E6" t="n">
         <v>202</v>
       </c>
       <c r="F6" t="n">
         <v>196</v>
       </c>
       <c r="G6" t="n">
         <v>201</v>
       </c>
@@ -20756,64 +21194,67 @@
         <v>205</v>
       </c>
       <c r="AK6" t="n">
         <v>413</v>
       </c>
       <c r="AL6" t="n">
         <v>205</v>
       </c>
       <c r="AM6" t="n">
         <v>207</v>
       </c>
       <c r="AN6" t="n">
         <v>209</v>
       </c>
       <c r="AO6" t="n">
         <v>212</v>
       </c>
       <c r="AP6" t="n">
         <v>213</v>
       </c>
       <c r="AQ6" t="n">
         <v>213</v>
       </c>
       <c r="AR6" t="n">
         <v>208</v>
+      </c>
+      <c r="AS6" t="n">
+        <v>215</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR6"/>
+  <dimension ref="A1:AS6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20821,50 +21262,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21044,50 +21486,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -21180,50 +21627,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -21316,50 +21766,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -21452,50 +21905,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>599</v>
       </c>
       <c r="C5" t="n">
         <v>573</v>
       </c>
       <c r="D5" t="n">
         <v>568</v>
       </c>
       <c r="E5" t="n">
         <v>562</v>
       </c>
       <c r="F5" t="n">
         <v>545</v>
       </c>
       <c r="G5" t="n">
         <v>574</v>
       </c>
@@ -21588,50 +22044,53 @@
       </c>
       <c r="AK5" t="n">
         <v>1152</v>
       </c>
       <c r="AL5" t="n">
         <v>599</v>
       </c>
       <c r="AM5" t="n">
         <v>576</v>
       </c>
       <c r="AN5" t="n">
         <v>639</v>
       </c>
       <c r="AO5" t="n">
         <v>632</v>
       </c>
       <c r="AP5" t="n">
         <v>623</v>
       </c>
       <c r="AQ5" t="n">
         <v>635</v>
       </c>
       <c r="AR5" t="n">
         <v>610</v>
       </c>
+      <c r="AS5" t="n">
+        <v>629</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>584</v>
       </c>
       <c r="C6" t="n">
         <v>563</v>
       </c>
       <c r="D6" t="n">
         <v>554</v>
       </c>
       <c r="E6" t="n">
         <v>563</v>
       </c>
       <c r="F6" t="n">
         <v>548</v>
       </c>
       <c r="G6" t="n">
         <v>562</v>
       </c>
@@ -21723,46 +22182,49 @@
         <v>580</v>
       </c>
       <c r="AK6" t="n">
         <v>1172</v>
       </c>
       <c r="AL6" t="n">
         <v>581</v>
       </c>
       <c r="AM6" t="n">
         <v>588</v>
       </c>
       <c r="AN6" t="n">
         <v>591</v>
       </c>
       <c r="AO6" t="n">
         <v>600</v>
       </c>
       <c r="AP6" t="n">
         <v>603</v>
       </c>
       <c r="AQ6" t="n">
         <v>603</v>
       </c>
       <c r="AR6" t="n">
         <v>588</v>
+      </c>
+      <c r="AS6" t="n">
+        <v>610</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>