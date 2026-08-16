--- v1 (2026-06-27)
+++ v2 (2026-08-16)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -515,50 +515,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -743,50 +744,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -882,50 +888,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -1021,50 +1030,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -1160,50 +1172,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1750</v>
       </c>
       <c r="C5" t="n">
         <v>1687</v>
       </c>
       <c r="D5" t="n">
         <v>1658</v>
       </c>
       <c r="E5" t="n">
         <v>1686</v>
       </c>
       <c r="F5" t="n">
         <v>1631</v>
       </c>
       <c r="G5" t="n">
         <v>1672</v>
       </c>
@@ -1299,50 +1314,53 @@
       </c>
       <c r="AL5" t="n">
         <v>1694</v>
       </c>
       <c r="AM5" t="n">
         <v>1714</v>
       </c>
       <c r="AN5" t="n">
         <v>1724</v>
       </c>
       <c r="AO5" t="n">
         <v>1750</v>
       </c>
       <c r="AP5" t="n">
         <v>1759</v>
       </c>
       <c r="AQ5" t="n">
         <v>1759</v>
       </c>
       <c r="AR5" t="n">
         <v>1715</v>
       </c>
       <c r="AS5" t="n">
         <v>1777</v>
       </c>
+      <c r="AT5" t="n">
+        <v>1725</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1750</v>
       </c>
       <c r="C6" t="n">
         <v>1687</v>
       </c>
       <c r="D6" t="n">
         <v>1658</v>
       </c>
       <c r="E6" t="n">
         <v>1686</v>
       </c>
       <c r="F6" t="n">
         <v>1631</v>
       </c>
       <c r="G6" t="n">
         <v>1672</v>
       </c>
@@ -1437,64 +1455,67 @@
         <v>3416</v>
       </c>
       <c r="AL6" t="n">
         <v>1694</v>
       </c>
       <c r="AM6" t="n">
         <v>1714</v>
       </c>
       <c r="AN6" t="n">
         <v>1724</v>
       </c>
       <c r="AO6" t="n">
         <v>1750</v>
       </c>
       <c r="AP6" t="n">
         <v>1759</v>
       </c>
       <c r="AQ6" t="n">
         <v>1759</v>
       </c>
       <c r="AR6" t="n">
         <v>1715</v>
       </c>
       <c r="AS6" t="n">
         <v>1777</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>1725</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -1503,50 +1524,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1731,50 +1753,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -1870,50 +1897,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.62</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -2009,50 +2039,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -2148,50 +2181,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>283</v>
       </c>
       <c r="C5" t="n">
         <v>284</v>
       </c>
       <c r="D5" t="n">
         <v>288</v>
       </c>
       <c r="E5" t="n">
         <v>279</v>
       </c>
       <c r="F5" t="n">
         <v>269</v>
       </c>
       <c r="G5" t="n">
         <v>273</v>
       </c>
@@ -2287,50 +2323,53 @@
       </c>
       <c r="AL5" t="n">
         <v>285</v>
       </c>
       <c r="AM5" t="n">
         <v>291</v>
       </c>
       <c r="AN5" t="n">
         <v>292</v>
       </c>
       <c r="AO5" t="n">
         <v>298</v>
       </c>
       <c r="AP5" t="n">
         <v>271</v>
       </c>
       <c r="AQ5" t="n">
         <v>300</v>
       </c>
       <c r="AR5" t="n">
         <v>257</v>
       </c>
       <c r="AS5" t="n">
         <v>278</v>
       </c>
+      <c r="AT5" t="n">
+        <v>289</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>289</v>
       </c>
       <c r="C6" t="n">
         <v>278</v>
       </c>
       <c r="D6" t="n">
         <v>274</v>
       </c>
       <c r="E6" t="n">
         <v>278</v>
       </c>
       <c r="F6" t="n">
         <v>271</v>
       </c>
       <c r="G6" t="n">
         <v>278</v>
       </c>
@@ -2425,64 +2464,67 @@
         <v>560</v>
       </c>
       <c r="AL6" t="n">
         <v>278</v>
       </c>
       <c r="AM6" t="n">
         <v>281</v>
       </c>
       <c r="AN6" t="n">
         <v>283</v>
       </c>
       <c r="AO6" t="n">
         <v>287</v>
       </c>
       <c r="AP6" t="n">
         <v>288</v>
       </c>
       <c r="AQ6" t="n">
         <v>288</v>
       </c>
       <c r="AR6" t="n">
         <v>281</v>
       </c>
       <c r="AS6" t="n">
         <v>291</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2491,50 +2533,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2719,50 +2762,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.59</v>
       </c>
@@ -2858,50 +2906,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -2997,50 +3048,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -3136,50 +3190,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>438</v>
       </c>
       <c r="C5" t="n">
         <v>385</v>
       </c>
       <c r="D5" t="n">
         <v>398</v>
       </c>
       <c r="E5" t="n">
         <v>412</v>
       </c>
       <c r="F5" t="n">
         <v>406</v>
       </c>
       <c r="G5" t="n">
         <v>408</v>
       </c>
@@ -3275,50 +3332,53 @@
       </c>
       <c r="AL5" t="n">
         <v>409</v>
       </c>
       <c r="AM5" t="n">
         <v>432</v>
       </c>
       <c r="AN5" t="n">
         <v>418</v>
       </c>
       <c r="AO5" t="n">
         <v>427</v>
       </c>
       <c r="AP5" t="n">
         <v>446</v>
       </c>
       <c r="AQ5" t="n">
         <v>412</v>
       </c>
       <c r="AR5" t="n">
         <v>421</v>
       </c>
       <c r="AS5" t="n">
         <v>430</v>
       </c>
+      <c r="AT5" t="n">
+        <v>424</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>427</v>
       </c>
       <c r="C6" t="n">
         <v>412</v>
       </c>
       <c r="D6" t="n">
         <v>405</v>
       </c>
       <c r="E6" t="n">
         <v>411</v>
       </c>
       <c r="F6" t="n">
         <v>393</v>
       </c>
       <c r="G6" t="n">
         <v>403</v>
       </c>
@@ -3413,64 +3473,67 @@
         <v>810</v>
       </c>
       <c r="AL6" t="n">
         <v>401</v>
       </c>
       <c r="AM6" t="n">
         <v>406</v>
       </c>
       <c r="AN6" t="n">
         <v>409</v>
       </c>
       <c r="AO6" t="n">
         <v>415</v>
       </c>
       <c r="AP6" t="n">
         <v>417</v>
       </c>
       <c r="AQ6" t="n">
         <v>417</v>
       </c>
       <c r="AR6" t="n">
         <v>406</v>
       </c>
       <c r="AS6" t="n">
         <v>421</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>409</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -3479,50 +3542,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3707,50 +3771,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -3846,50 +3915,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -3985,50 +4057,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -4124,50 +4199,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>145</v>
       </c>
       <c r="C5" t="n">
         <v>149</v>
       </c>
       <c r="D5" t="n">
         <v>141</v>
       </c>
       <c r="E5" t="n">
         <v>149</v>
       </c>
       <c r="F5" t="n">
         <v>141</v>
       </c>
       <c r="G5" t="n">
         <v>138</v>
       </c>
@@ -4263,50 +4341,53 @@
       </c>
       <c r="AL5" t="n">
         <v>143</v>
       </c>
       <c r="AM5" t="n">
         <v>143</v>
       </c>
       <c r="AN5" t="n">
         <v>144</v>
       </c>
       <c r="AO5" t="n">
         <v>156</v>
       </c>
       <c r="AP5" t="n">
         <v>152</v>
       </c>
       <c r="AQ5" t="n">
         <v>141</v>
       </c>
       <c r="AR5" t="n">
         <v>149</v>
       </c>
       <c r="AS5" t="n">
         <v>168</v>
       </c>
+      <c r="AT5" t="n">
+        <v>140</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>151</v>
       </c>
       <c r="C6" t="n">
         <v>145</v>
       </c>
       <c r="D6" t="n">
         <v>143</v>
       </c>
       <c r="E6" t="n">
         <v>145</v>
       </c>
       <c r="F6" t="n">
         <v>140</v>
       </c>
       <c r="G6" t="n">
         <v>144</v>
       </c>
@@ -4401,64 +4482,67 @@
         <v>297</v>
       </c>
       <c r="AL6" t="n">
         <v>147</v>
       </c>
       <c r="AM6" t="n">
         <v>149</v>
       </c>
       <c r="AN6" t="n">
         <v>150</v>
       </c>
       <c r="AO6" t="n">
         <v>152</v>
       </c>
       <c r="AP6" t="n">
         <v>153</v>
       </c>
       <c r="AQ6" t="n">
         <v>153</v>
       </c>
       <c r="AR6" t="n">
         <v>149</v>
       </c>
       <c r="AS6" t="n">
         <v>155</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>150</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4467,50 +4551,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4695,50 +4780,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -4834,50 +4924,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.61</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -4973,50 +5066,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -5112,50 +5208,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>91</v>
       </c>
       <c r="C5" t="n">
         <v>88</v>
       </c>
       <c r="D5" t="n">
         <v>87</v>
       </c>
       <c r="E5" t="n">
         <v>90</v>
       </c>
       <c r="F5" t="n">
         <v>86</v>
       </c>
       <c r="G5" t="n">
         <v>87</v>
       </c>
@@ -5251,50 +5350,53 @@
       </c>
       <c r="AL5" t="n">
         <v>91</v>
       </c>
       <c r="AM5" t="n">
         <v>86</v>
       </c>
       <c r="AN5" t="n">
         <v>89</v>
       </c>
       <c r="AO5" t="n">
         <v>92</v>
       </c>
       <c r="AP5" t="n">
         <v>97</v>
       </c>
       <c r="AQ5" t="n">
         <v>88</v>
       </c>
       <c r="AR5" t="n">
         <v>93</v>
       </c>
       <c r="AS5" t="n">
         <v>96</v>
       </c>
+      <c r="AT5" t="n">
+        <v>93</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>89</v>
       </c>
       <c r="C6" t="n">
         <v>86</v>
       </c>
       <c r="D6" t="n">
         <v>85</v>
       </c>
       <c r="E6" t="n">
         <v>86</v>
       </c>
       <c r="F6" t="n">
         <v>83</v>
       </c>
       <c r="G6" t="n">
         <v>85</v>
       </c>
@@ -5389,64 +5491,67 @@
         <v>164</v>
       </c>
       <c r="AL6" t="n">
         <v>81</v>
       </c>
       <c r="AM6" t="n">
         <v>82</v>
       </c>
       <c r="AN6" t="n">
         <v>83</v>
       </c>
       <c r="AO6" t="n">
         <v>84</v>
       </c>
       <c r="AP6" t="n">
         <v>84</v>
       </c>
       <c r="AQ6" t="n">
         <v>84</v>
       </c>
       <c r="AR6" t="n">
         <v>82</v>
       </c>
       <c r="AS6" t="n">
         <v>85</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5455,50 +5560,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5683,50 +5789,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.67</v>
       </c>
@@ -5822,50 +5933,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.72</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.73</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -5961,50 +6075,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -6100,50 +6217,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>633</v>
       </c>
       <c r="C5" t="n">
         <v>589</v>
       </c>
       <c r="D5" t="n">
         <v>580</v>
       </c>
       <c r="E5" t="n">
         <v>576</v>
       </c>
       <c r="F5" t="n">
         <v>615</v>
       </c>
       <c r="G5" t="n">
         <v>620</v>
       </c>
@@ -6239,50 +6359,53 @@
       </c>
       <c r="AL5" t="n">
         <v>250</v>
       </c>
       <c r="AM5" t="n">
         <v>262</v>
       </c>
       <c r="AN5" t="n">
         <v>287</v>
       </c>
       <c r="AO5" t="n">
         <v>278</v>
       </c>
       <c r="AP5" t="n">
         <v>281</v>
       </c>
       <c r="AQ5" t="n">
         <v>282</v>
       </c>
       <c r="AR5" t="n">
         <v>280</v>
       </c>
       <c r="AS5" t="n">
         <v>289</v>
       </c>
+      <c r="AT5" t="n">
+        <v>268</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>592</v>
       </c>
       <c r="C6" t="n">
         <v>570</v>
       </c>
       <c r="D6" t="n">
         <v>559</v>
       </c>
       <c r="E6" t="n">
         <v>565</v>
       </c>
       <c r="F6" t="n">
         <v>557</v>
       </c>
       <c r="G6" t="n">
         <v>569</v>
       </c>
@@ -6377,64 +6500,67 @@
         <v>615</v>
       </c>
       <c r="AL6" t="n">
         <v>305</v>
       </c>
       <c r="AM6" t="n">
         <v>309</v>
       </c>
       <c r="AN6" t="n">
         <v>310</v>
       </c>
       <c r="AO6" t="n">
         <v>316</v>
       </c>
       <c r="AP6" t="n">
         <v>317</v>
       </c>
       <c r="AQ6" t="n">
         <v>317</v>
       </c>
       <c r="AR6" t="n">
         <v>309</v>
       </c>
       <c r="AS6" t="n">
         <v>320</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>314</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6443,50 +6569,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6671,50 +6798,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -6810,50 +6942,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.6</v>
       </c>
@@ -6949,50 +7084,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -7088,50 +7226,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>539</v>
       </c>
       <c r="C5" t="n">
         <v>551</v>
       </c>
       <c r="D5" t="n">
         <v>535</v>
       </c>
       <c r="E5" t="n">
         <v>487</v>
       </c>
       <c r="F5" t="n">
         <v>447</v>
       </c>
       <c r="G5" t="n">
         <v>480</v>
       </c>
@@ -7227,50 +7368,53 @@
       </c>
       <c r="AL5" t="n">
         <v>490</v>
       </c>
       <c r="AM5" t="n">
         <v>521</v>
       </c>
       <c r="AN5" t="n">
         <v>453</v>
       </c>
       <c r="AO5" t="n">
         <v>464</v>
       </c>
       <c r="AP5" t="n">
         <v>469</v>
       </c>
       <c r="AQ5" t="n">
         <v>481</v>
       </c>
       <c r="AR5" t="n">
         <v>486</v>
       </c>
       <c r="AS5" t="n">
         <v>476</v>
       </c>
+      <c r="AT5" t="n">
+        <v>460</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>552</v>
       </c>
       <c r="C6" t="n">
         <v>536</v>
       </c>
       <c r="D6" t="n">
         <v>527</v>
       </c>
       <c r="E6" t="n">
         <v>457</v>
       </c>
       <c r="F6" t="n">
         <v>406</v>
       </c>
       <c r="G6" t="n">
         <v>416</v>
       </c>
@@ -7365,64 +7509,67 @@
         <v>878</v>
       </c>
       <c r="AL6" t="n">
         <v>435</v>
       </c>
       <c r="AM6" t="n">
         <v>440</v>
       </c>
       <c r="AN6" t="n">
         <v>443</v>
       </c>
       <c r="AO6" t="n">
         <v>451</v>
       </c>
       <c r="AP6" t="n">
         <v>454</v>
       </c>
       <c r="AQ6" t="n">
         <v>454</v>
       </c>
       <c r="AR6" t="n">
         <v>443</v>
       </c>
       <c r="AS6" t="n">
         <v>458</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>449</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7431,50 +7578,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7659,50 +7807,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -7798,50 +7951,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.58</v>
       </c>
@@ -7937,50 +8093,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -8076,50 +8235,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>113</v>
       </c>
       <c r="C5" t="n">
         <v>109</v>
       </c>
       <c r="D5" t="n">
         <v>103</v>
       </c>
       <c r="E5" t="n">
         <v>163</v>
       </c>
       <c r="F5" t="n">
         <v>156</v>
       </c>
       <c r="G5" t="n">
         <v>166</v>
       </c>
@@ -8215,50 +8377,53 @@
       </c>
       <c r="AL5" t="n">
         <v>184</v>
       </c>
       <c r="AM5" t="n">
         <v>201</v>
       </c>
       <c r="AN5" t="n">
         <v>166</v>
       </c>
       <c r="AO5" t="n">
         <v>172</v>
       </c>
       <c r="AP5" t="n">
         <v>172</v>
       </c>
       <c r="AQ5" t="n">
         <v>167</v>
       </c>
       <c r="AR5" t="n">
         <v>166</v>
       </c>
       <c r="AS5" t="n">
         <v>162</v>
       </c>
+      <c r="AT5" t="n">
+        <v>169</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>106</v>
       </c>
       <c r="C6" t="n">
         <v>102</v>
       </c>
       <c r="D6" t="n">
         <v>94</v>
       </c>
       <c r="E6" t="n">
         <v>153</v>
       </c>
       <c r="F6" t="n">
         <v>147</v>
       </c>
       <c r="G6" t="n">
         <v>151</v>
       </c>
@@ -8352,65 +8517,68 @@
       <c r="AK6" t="n">
         <v>314</v>
       </c>
       <c r="AL6" t="n">
         <v>156</v>
       </c>
       <c r="AM6" t="n">
         <v>158</v>
       </c>
       <c r="AN6" t="n">
         <v>159</v>
       </c>
       <c r="AO6" t="n">
         <v>161</v>
       </c>
       <c r="AP6" t="n">
         <v>164</v>
       </c>
       <c r="AQ6" t="n">
         <v>162</v>
       </c>
       <c r="AR6" t="n">
         <v>158</v>
       </c>
       <c r="AS6" t="n">
+        <v>163</v>
+      </c>
+      <c r="AT6" t="n">
         <v>163</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8419,50 +8587,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8647,50 +8816,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -8786,50 +8960,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -8925,50 +9102,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -9064,50 +9244,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>739</v>
       </c>
       <c r="C5" t="n">
         <v>740</v>
       </c>
       <c r="D5" t="n">
         <v>724</v>
       </c>
       <c r="E5" t="n">
         <v>742</v>
       </c>
       <c r="F5" t="n">
         <v>728</v>
       </c>
       <c r="G5" t="n">
         <v>705</v>
       </c>
@@ -9203,50 +9386,53 @@
       </c>
       <c r="AL5" t="n">
         <v>697</v>
       </c>
       <c r="AM5" t="n">
         <v>696</v>
       </c>
       <c r="AN5" t="n">
         <v>651</v>
       </c>
       <c r="AO5" t="n">
         <v>656</v>
       </c>
       <c r="AP5" t="n">
         <v>661</v>
       </c>
       <c r="AQ5" t="n">
         <v>651</v>
       </c>
       <c r="AR5" t="n">
         <v>637</v>
       </c>
       <c r="AS5" t="n">
         <v>639</v>
       </c>
+      <c r="AT5" t="n">
+        <v>644</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>674</v>
       </c>
       <c r="C6" t="n">
         <v>649</v>
       </c>
       <c r="D6" t="n">
         <v>638</v>
       </c>
       <c r="E6" t="n">
         <v>649</v>
       </c>
       <c r="F6" t="n">
         <v>605</v>
       </c>
       <c r="G6" t="n">
         <v>620</v>
       </c>
@@ -9341,64 +9527,67 @@
         <v>1267</v>
       </c>
       <c r="AL6" t="n">
         <v>628</v>
       </c>
       <c r="AM6" t="n">
         <v>636</v>
       </c>
       <c r="AN6" t="n">
         <v>640</v>
       </c>
       <c r="AO6" t="n">
         <v>649</v>
       </c>
       <c r="AP6" t="n">
         <v>653</v>
       </c>
       <c r="AQ6" t="n">
         <v>653</v>
       </c>
       <c r="AR6" t="n">
         <v>636</v>
       </c>
       <c r="AS6" t="n">
         <v>659</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>640</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9407,50 +9596,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9635,50 +9825,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.67</v>
       </c>
@@ -9774,50 +9969,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.75</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.76</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -9913,50 +10111,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -10052,50 +10253,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>748</v>
       </c>
       <c r="C5" t="n">
         <v>709</v>
       </c>
       <c r="D5" t="n">
         <v>679</v>
       </c>
       <c r="E5" t="n">
         <v>684</v>
       </c>
       <c r="F5" t="n">
         <v>666</v>
       </c>
       <c r="G5" t="n">
         <v>729</v>
       </c>
@@ -10191,50 +10395,53 @@
       </c>
       <c r="AL5" t="n">
         <v>597</v>
       </c>
       <c r="AM5" t="n">
         <v>610</v>
       </c>
       <c r="AN5" t="n">
         <v>648</v>
       </c>
       <c r="AO5" t="n">
         <v>610</v>
       </c>
       <c r="AP5" t="n">
         <v>643</v>
       </c>
       <c r="AQ5" t="n">
         <v>624</v>
       </c>
       <c r="AR5" t="n">
         <v>618</v>
       </c>
       <c r="AS5" t="n">
         <v>638</v>
       </c>
+      <c r="AT5" t="n">
+        <v>584</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>721</v>
       </c>
       <c r="C6" t="n">
         <v>695</v>
       </c>
       <c r="D6" t="n">
         <v>683</v>
       </c>
       <c r="E6" t="n">
         <v>695</v>
       </c>
       <c r="F6" t="n">
         <v>646</v>
       </c>
       <c r="G6" t="n">
         <v>662</v>
       </c>
@@ -10329,64 +10536,67 @@
         <v>1353</v>
       </c>
       <c r="AL6" t="n">
         <v>671</v>
       </c>
       <c r="AM6" t="n">
         <v>679</v>
       </c>
       <c r="AN6" t="n">
         <v>683</v>
       </c>
       <c r="AO6" t="n">
         <v>693</v>
       </c>
       <c r="AP6" t="n">
         <v>697</v>
       </c>
       <c r="AQ6" t="n">
         <v>697</v>
       </c>
       <c r="AR6" t="n">
         <v>679</v>
       </c>
       <c r="AS6" t="n">
         <v>704</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>683</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10395,50 +10605,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10623,50 +10834,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -10762,50 +10978,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -10901,50 +11120,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -11040,50 +11262,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>235</v>
       </c>
       <c r="C5" t="n">
         <v>217</v>
       </c>
       <c r="D5" t="n">
         <v>235</v>
       </c>
       <c r="E5" t="n">
         <v>231</v>
       </c>
       <c r="F5" t="n">
         <v>215</v>
       </c>
       <c r="G5" t="n">
         <v>204</v>
       </c>
@@ -11179,50 +11404,53 @@
       </c>
       <c r="AL5" t="n">
         <v>366</v>
       </c>
       <c r="AM5" t="n">
         <v>380</v>
       </c>
       <c r="AN5" t="n">
         <v>390</v>
       </c>
       <c r="AO5" t="n">
         <v>429</v>
       </c>
       <c r="AP5" t="n">
         <v>411</v>
       </c>
       <c r="AQ5" t="n">
         <v>431</v>
       </c>
       <c r="AR5" t="n">
         <v>416</v>
       </c>
       <c r="AS5" t="n">
         <v>445</v>
       </c>
+      <c r="AT5" t="n">
+        <v>460</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>321</v>
       </c>
       <c r="C6" t="n">
         <v>310</v>
       </c>
       <c r="D6" t="n">
         <v>311</v>
       </c>
       <c r="E6" t="n">
         <v>300</v>
       </c>
       <c r="F6" t="n">
         <v>343</v>
       </c>
       <c r="G6" t="n">
         <v>335</v>
       </c>
@@ -11317,64 +11545,67 @@
         <v>761</v>
       </c>
       <c r="AL6" t="n">
         <v>367</v>
       </c>
       <c r="AM6" t="n">
         <v>378</v>
       </c>
       <c r="AN6" t="n">
         <v>377</v>
       </c>
       <c r="AO6" t="n">
         <v>374</v>
       </c>
       <c r="AP6" t="n">
         <v>381</v>
       </c>
       <c r="AQ6" t="n">
         <v>378</v>
       </c>
       <c r="AR6" t="n">
         <v>372</v>
       </c>
       <c r="AS6" t="n">
         <v>384</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>379</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11383,50 +11614,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11611,50 +11843,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -11750,50 +11987,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -11889,50 +12129,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -12028,50 +12271,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>111</v>
       </c>
       <c r="C5" t="n">
         <v>159</v>
       </c>
       <c r="D5" t="n">
         <v>155</v>
       </c>
       <c r="E5" t="n">
         <v>148</v>
       </c>
       <c r="F5" t="n">
         <v>130</v>
       </c>
       <c r="G5" t="n">
         <v>140</v>
       </c>
@@ -12167,50 +12413,53 @@
       </c>
       <c r="AL5" t="n">
         <v>141</v>
       </c>
       <c r="AM5" t="n">
         <v>145</v>
       </c>
       <c r="AN5" t="n">
         <v>120</v>
       </c>
       <c r="AO5" t="n">
         <v>127</v>
       </c>
       <c r="AP5" t="n">
         <v>121</v>
       </c>
       <c r="AQ5" t="n">
         <v>133</v>
       </c>
       <c r="AR5" t="n">
         <v>155</v>
       </c>
       <c r="AS5" t="n">
         <v>133</v>
       </c>
+      <c r="AT5" t="n">
+        <v>155</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>193</v>
       </c>
       <c r="C6" t="n">
         <v>186</v>
       </c>
       <c r="D6" t="n">
         <v>182</v>
       </c>
       <c r="E6" t="n">
         <v>185</v>
       </c>
       <c r="F6" t="n">
         <v>178</v>
       </c>
       <c r="G6" t="n">
         <v>182</v>
       </c>
@@ -12305,64 +12554,67 @@
         <v>372</v>
       </c>
       <c r="AL6" t="n">
         <v>185</v>
       </c>
       <c r="AM6" t="n">
         <v>187</v>
       </c>
       <c r="AN6" t="n">
         <v>188</v>
       </c>
       <c r="AO6" t="n">
         <v>191</v>
       </c>
       <c r="AP6" t="n">
         <v>192</v>
       </c>
       <c r="AQ6" t="n">
         <v>192</v>
       </c>
       <c r="AR6" t="n">
         <v>187</v>
       </c>
       <c r="AS6" t="n">
         <v>194</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>188</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12371,50 +12623,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12599,50 +12852,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -12738,50 +12996,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -12877,50 +13138,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -13016,50 +13280,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>28</v>
       </c>
       <c r="C5" t="n">
         <v>21</v>
       </c>
       <c r="D5" t="n">
         <v>20</v>
       </c>
       <c r="E5" t="n">
         <v>29</v>
       </c>
       <c r="F5" t="n">
         <v>22</v>
       </c>
       <c r="G5" t="n">
         <v>34</v>
       </c>
@@ -13155,50 +13422,53 @@
       </c>
       <c r="AL5" t="n">
         <v>34</v>
       </c>
       <c r="AM5" t="n">
         <v>28</v>
       </c>
       <c r="AN5" t="n">
         <v>35</v>
       </c>
       <c r="AO5" t="n">
         <v>55</v>
       </c>
       <c r="AP5" t="n">
         <v>44</v>
       </c>
       <c r="AQ5" t="n">
         <v>53</v>
       </c>
       <c r="AR5" t="n">
         <v>44</v>
       </c>
       <c r="AS5" t="n">
         <v>55</v>
       </c>
+      <c r="AT5" t="n">
+        <v>37</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>34</v>
       </c>
       <c r="C6" t="n">
         <v>32</v>
       </c>
       <c r="D6" t="n">
         <v>26</v>
       </c>
       <c r="E6" t="n">
         <v>42</v>
       </c>
       <c r="F6" t="n">
         <v>37</v>
       </c>
       <c r="G6" t="n">
         <v>55</v>
       </c>
@@ -13293,64 +13563,67 @@
         <v>35</v>
       </c>
       <c r="AL6" t="n">
         <v>28</v>
       </c>
       <c r="AM6" t="n">
         <v>22</v>
       </c>
       <c r="AN6" t="n">
         <v>25</v>
       </c>
       <c r="AO6" t="n">
         <v>33</v>
       </c>
       <c r="AP6" t="n">
         <v>29</v>
       </c>
       <c r="AQ6" t="n">
         <v>32</v>
       </c>
       <c r="AR6" t="n">
         <v>27</v>
       </c>
       <c r="AS6" t="n">
         <v>30</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13359,50 +13632,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13587,50 +13861,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -13726,50 +14005,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -13865,50 +14147,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -14004,50 +14289,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1061</v>
       </c>
       <c r="C5" t="n">
         <v>986</v>
       </c>
       <c r="D5" t="n">
         <v>995</v>
       </c>
       <c r="E5" t="n">
         <v>994</v>
       </c>
       <c r="F5" t="n">
         <v>984</v>
       </c>
       <c r="G5" t="n">
         <v>1009</v>
       </c>
@@ -14143,50 +14431,53 @@
       </c>
       <c r="AL5" t="n">
         <v>1017</v>
       </c>
       <c r="AM5" t="n">
         <v>1004</v>
       </c>
       <c r="AN5" t="n">
         <v>1026</v>
       </c>
       <c r="AO5" t="n">
         <v>1060</v>
       </c>
       <c r="AP5" t="n">
         <v>1033</v>
       </c>
       <c r="AQ5" t="n">
         <v>1043</v>
       </c>
       <c r="AR5" t="n">
         <v>1038</v>
       </c>
       <c r="AS5" t="n">
         <v>1054</v>
       </c>
+      <c r="AT5" t="n">
+        <v>1058</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>997</v>
       </c>
       <c r="C6" t="n">
         <v>962</v>
       </c>
       <c r="D6" t="n">
         <v>945</v>
       </c>
       <c r="E6" t="n">
         <v>961</v>
       </c>
       <c r="F6" t="n">
         <v>930</v>
       </c>
       <c r="G6" t="n">
         <v>953</v>
       </c>
@@ -14281,64 +14572,67 @@
         <v>1947</v>
       </c>
       <c r="AL6" t="n">
         <v>966</v>
       </c>
       <c r="AM6" t="n">
         <v>977</v>
       </c>
       <c r="AN6" t="n">
         <v>983</v>
       </c>
       <c r="AO6" t="n">
         <v>997</v>
       </c>
       <c r="AP6" t="n">
         <v>1003</v>
       </c>
       <c r="AQ6" t="n">
         <v>1003</v>
       </c>
       <c r="AR6" t="n">
         <v>978</v>
       </c>
       <c r="AS6" t="n">
         <v>1013</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>983</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14347,50 +14641,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14575,50 +14870,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.59</v>
       </c>
@@ -14714,50 +15014,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.65</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.63</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -14853,50 +15156,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -14992,50 +15298,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>689</v>
       </c>
       <c r="C5" t="n">
         <v>701</v>
       </c>
       <c r="D5" t="n">
         <v>663</v>
       </c>
       <c r="E5" t="n">
         <v>692</v>
       </c>
       <c r="F5" t="n">
         <v>647</v>
       </c>
       <c r="G5" t="n">
         <v>663</v>
       </c>
@@ -15131,50 +15440,53 @@
       </c>
       <c r="AL5" t="n">
         <v>677</v>
       </c>
       <c r="AM5" t="n">
         <v>710</v>
       </c>
       <c r="AN5" t="n">
         <v>698</v>
       </c>
       <c r="AO5" t="n">
         <v>690</v>
       </c>
       <c r="AP5" t="n">
         <v>726</v>
       </c>
       <c r="AQ5" t="n">
         <v>716</v>
       </c>
       <c r="AR5" t="n">
         <v>677</v>
       </c>
       <c r="AS5" t="n">
         <v>723</v>
       </c>
+      <c r="AT5" t="n">
+        <v>667</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>752</v>
       </c>
       <c r="C6" t="n">
         <v>725</v>
       </c>
       <c r="D6" t="n">
         <v>713</v>
       </c>
       <c r="E6" t="n">
         <v>725</v>
       </c>
       <c r="F6" t="n">
         <v>701</v>
       </c>
       <c r="G6" t="n">
         <v>719</v>
       </c>
@@ -15269,64 +15581,67 @@
         <v>1469</v>
       </c>
       <c r="AL6" t="n">
         <v>728</v>
       </c>
       <c r="AM6" t="n">
         <v>737</v>
       </c>
       <c r="AN6" t="n">
         <v>741</v>
       </c>
       <c r="AO6" t="n">
         <v>753</v>
       </c>
       <c r="AP6" t="n">
         <v>756</v>
       </c>
       <c r="AQ6" t="n">
         <v>756</v>
       </c>
       <c r="AR6" t="n">
         <v>737</v>
       </c>
       <c r="AS6" t="n">
         <v>764</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>742</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15335,50 +15650,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15563,50 +15879,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -15702,50 +16023,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -15841,50 +16165,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -15980,50 +16307,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>721</v>
       </c>
       <c r="C5" t="n">
         <v>701</v>
       </c>
       <c r="D5" t="n">
         <v>671</v>
       </c>
       <c r="E5" t="n">
         <v>678</v>
       </c>
       <c r="F5" t="n">
         <v>671</v>
       </c>
       <c r="G5" t="n">
         <v>663</v>
       </c>
@@ -16119,50 +16449,53 @@
       </c>
       <c r="AL5" t="n">
         <v>648</v>
       </c>
       <c r="AM5" t="n">
         <v>681</v>
       </c>
       <c r="AN5" t="n">
         <v>703</v>
       </c>
       <c r="AO5" t="n">
         <v>718</v>
       </c>
       <c r="AP5" t="n">
         <v>731</v>
       </c>
       <c r="AQ5" t="n">
         <v>728</v>
       </c>
       <c r="AR5" t="n">
         <v>671</v>
       </c>
       <c r="AS5" t="n">
         <v>721</v>
       </c>
+      <c r="AT5" t="n">
+        <v>671</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>737</v>
       </c>
       <c r="C6" t="n">
         <v>710</v>
       </c>
       <c r="D6" t="n">
         <v>698</v>
       </c>
       <c r="E6" t="n">
         <v>710</v>
       </c>
       <c r="F6" t="n">
         <v>680</v>
       </c>
       <c r="G6" t="n">
         <v>697</v>
       </c>
@@ -16257,64 +16590,67 @@
         <v>1424</v>
       </c>
       <c r="AL6" t="n">
         <v>706</v>
       </c>
       <c r="AM6" t="n">
         <v>715</v>
       </c>
       <c r="AN6" t="n">
         <v>719</v>
       </c>
       <c r="AO6" t="n">
         <v>730</v>
       </c>
       <c r="AP6" t="n">
         <v>734</v>
       </c>
       <c r="AQ6" t="n">
         <v>734</v>
       </c>
       <c r="AR6" t="n">
         <v>715</v>
       </c>
       <c r="AS6" t="n">
         <v>741</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>719</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16323,50 +16659,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16551,50 +16888,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -16690,50 +17032,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -16829,50 +17174,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -16968,50 +17316,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>448</v>
       </c>
       <c r="C5" t="n">
         <v>400</v>
       </c>
       <c r="D5" t="n">
         <v>398</v>
       </c>
       <c r="E5" t="n">
         <v>410</v>
       </c>
       <c r="F5" t="n">
         <v>399</v>
       </c>
       <c r="G5" t="n">
         <v>416</v>
       </c>
@@ -17107,50 +17458,53 @@
       </c>
       <c r="AL5" t="n">
         <v>420</v>
       </c>
       <c r="AM5" t="n">
         <v>418</v>
       </c>
       <c r="AN5" t="n">
         <v>432</v>
       </c>
       <c r="AO5" t="n">
         <v>408</v>
       </c>
       <c r="AP5" t="n">
         <v>417</v>
       </c>
       <c r="AQ5" t="n">
         <v>415</v>
       </c>
       <c r="AR5" t="n">
         <v>422</v>
       </c>
       <c r="AS5" t="n">
         <v>427</v>
       </c>
+      <c r="AT5" t="n">
+        <v>416</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>416</v>
       </c>
       <c r="C6" t="n">
         <v>402</v>
       </c>
       <c r="D6" t="n">
         <v>395</v>
       </c>
       <c r="E6" t="n">
         <v>401</v>
       </c>
       <c r="F6" t="n">
         <v>393</v>
       </c>
       <c r="G6" t="n">
         <v>403</v>
       </c>
@@ -17245,64 +17599,67 @@
         <v>823</v>
       </c>
       <c r="AL6" t="n">
         <v>408</v>
       </c>
       <c r="AM6" t="n">
         <v>413</v>
       </c>
       <c r="AN6" t="n">
         <v>415</v>
       </c>
       <c r="AO6" t="n">
         <v>422</v>
       </c>
       <c r="AP6" t="n">
         <v>424</v>
       </c>
       <c r="AQ6" t="n">
         <v>424</v>
       </c>
       <c r="AR6" t="n">
         <v>413</v>
       </c>
       <c r="AS6" t="n">
         <v>428</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>416</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17311,50 +17668,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17539,50 +17897,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -17678,50 +18041,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.63</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -17817,50 +18183,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -17956,50 +18325,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>470</v>
       </c>
       <c r="C5" t="n">
         <v>427</v>
       </c>
       <c r="D5" t="n">
         <v>434</v>
       </c>
       <c r="E5" t="n">
         <v>450</v>
       </c>
       <c r="F5" t="n">
         <v>431</v>
       </c>
       <c r="G5" t="n">
         <v>453</v>
       </c>
@@ -18095,50 +18467,53 @@
       </c>
       <c r="AL5" t="n">
         <v>485</v>
       </c>
       <c r="AM5" t="n">
         <v>470</v>
       </c>
       <c r="AN5" t="n">
         <v>469</v>
       </c>
       <c r="AO5" t="n">
         <v>497</v>
       </c>
       <c r="AP5" t="n">
         <v>490</v>
       </c>
       <c r="AQ5" t="n">
         <v>483</v>
       </c>
       <c r="AR5" t="n">
         <v>467</v>
       </c>
       <c r="AS5" t="n">
         <v>496</v>
       </c>
+      <c r="AT5" t="n">
+        <v>483</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>404</v>
       </c>
       <c r="C6" t="n">
         <v>390</v>
       </c>
       <c r="D6" t="n">
         <v>383</v>
       </c>
       <c r="E6" t="n">
         <v>389</v>
       </c>
       <c r="F6" t="n">
         <v>380</v>
       </c>
       <c r="G6" t="n">
         <v>390</v>
       </c>
@@ -18233,64 +18608,67 @@
         <v>796</v>
       </c>
       <c r="AL6" t="n">
         <v>395</v>
       </c>
       <c r="AM6" t="n">
         <v>399</v>
       </c>
       <c r="AN6" t="n">
         <v>402</v>
       </c>
       <c r="AO6" t="n">
         <v>408</v>
       </c>
       <c r="AP6" t="n">
         <v>410</v>
       </c>
       <c r="AQ6" t="n">
         <v>410</v>
       </c>
       <c r="AR6" t="n">
         <v>400</v>
       </c>
       <c r="AS6" t="n">
         <v>414</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>402</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18299,50 +18677,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18527,50 +18906,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.52</v>
       </c>
@@ -18666,50 +19050,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -18805,50 +19192,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -18944,50 +19334,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>795</v>
       </c>
       <c r="C5" t="n">
         <v>758</v>
       </c>
       <c r="D5" t="n">
         <v>741</v>
       </c>
       <c r="E5" t="n">
         <v>740</v>
       </c>
       <c r="F5" t="n">
         <v>703</v>
       </c>
       <c r="G5" t="n">
         <v>733</v>
       </c>
@@ -19083,50 +19476,53 @@
       </c>
       <c r="AL5" t="n">
         <v>752</v>
       </c>
       <c r="AM5" t="n">
         <v>779</v>
       </c>
       <c r="AN5" t="n">
         <v>761</v>
       </c>
       <c r="AO5" t="n">
         <v>806</v>
       </c>
       <c r="AP5" t="n">
         <v>795</v>
       </c>
       <c r="AQ5" t="n">
         <v>806</v>
       </c>
       <c r="AR5" t="n">
         <v>767</v>
       </c>
       <c r="AS5" t="n">
         <v>799</v>
       </c>
+      <c r="AT5" t="n">
+        <v>751</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>847</v>
       </c>
       <c r="C6" t="n">
         <v>817</v>
       </c>
       <c r="D6" t="n">
         <v>802</v>
       </c>
       <c r="E6" t="n">
         <v>816</v>
       </c>
       <c r="F6" t="n">
         <v>793</v>
       </c>
       <c r="G6" t="n">
         <v>813</v>
       </c>
@@ -19221,64 +19617,67 @@
         <v>1660</v>
       </c>
       <c r="AL6" t="n">
         <v>823</v>
       </c>
       <c r="AM6" t="n">
         <v>833</v>
       </c>
       <c r="AN6" t="n">
         <v>838</v>
       </c>
       <c r="AO6" t="n">
         <v>851</v>
       </c>
       <c r="AP6" t="n">
         <v>855</v>
       </c>
       <c r="AQ6" t="n">
         <v>855</v>
       </c>
       <c r="AR6" t="n">
         <v>833</v>
       </c>
       <c r="AS6" t="n">
         <v>864</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>838</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19287,50 +19686,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19515,50 +19915,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -19654,50 +20059,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -19793,50 +20201,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -19932,50 +20343,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>955</v>
       </c>
       <c r="C5" t="n">
         <v>929</v>
       </c>
       <c r="D5" t="n">
         <v>917</v>
       </c>
       <c r="E5" t="n">
         <v>946</v>
       </c>
       <c r="F5" t="n">
         <v>928</v>
       </c>
       <c r="G5" t="n">
         <v>939</v>
       </c>
@@ -20071,50 +20485,53 @@
       </c>
       <c r="AL5" t="n">
         <v>942</v>
       </c>
       <c r="AM5" t="n">
         <v>935</v>
       </c>
       <c r="AN5" t="n">
         <v>963</v>
       </c>
       <c r="AO5" t="n">
         <v>944</v>
       </c>
       <c r="AP5" t="n">
         <v>964</v>
       </c>
       <c r="AQ5" t="n">
         <v>953</v>
       </c>
       <c r="AR5" t="n">
         <v>948</v>
       </c>
       <c r="AS5" t="n">
         <v>978</v>
       </c>
+      <c r="AT5" t="n">
+        <v>974</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>903</v>
       </c>
       <c r="C6" t="n">
         <v>870</v>
       </c>
       <c r="D6" t="n">
         <v>856</v>
       </c>
       <c r="E6" t="n">
         <v>870</v>
       </c>
       <c r="F6" t="n">
         <v>838</v>
       </c>
       <c r="G6" t="n">
         <v>859</v>
       </c>
@@ -20209,64 +20626,67 @@
         <v>1756</v>
       </c>
       <c r="AL6" t="n">
         <v>871</v>
       </c>
       <c r="AM6" t="n">
         <v>881</v>
       </c>
       <c r="AN6" t="n">
         <v>886</v>
       </c>
       <c r="AO6" t="n">
         <v>899</v>
       </c>
       <c r="AP6" t="n">
         <v>904</v>
       </c>
       <c r="AQ6" t="n">
         <v>904</v>
       </c>
       <c r="AR6" t="n">
         <v>882</v>
       </c>
       <c r="AS6" t="n">
         <v>913</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>887</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20275,50 +20695,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20503,50 +20924,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -20642,50 +21068,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -20781,50 +21210,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -20920,50 +21352,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>194</v>
       </c>
       <c r="C5" t="n">
         <v>208</v>
       </c>
       <c r="D5" t="n">
         <v>176</v>
       </c>
       <c r="E5" t="n">
         <v>194</v>
       </c>
       <c r="F5" t="n">
         <v>184</v>
       </c>
       <c r="G5" t="n">
         <v>192</v>
       </c>
@@ -21059,50 +21494,53 @@
       </c>
       <c r="AL5" t="n">
         <v>167</v>
       </c>
       <c r="AM5" t="n">
         <v>186</v>
       </c>
       <c r="AN5" t="n">
         <v>142</v>
       </c>
       <c r="AO5" t="n">
         <v>145</v>
       </c>
       <c r="AP5" t="n">
         <v>170</v>
       </c>
       <c r="AQ5" t="n">
         <v>183</v>
       </c>
       <c r="AR5" t="n">
         <v>185</v>
       </c>
       <c r="AS5" t="n">
         <v>176</v>
       </c>
+      <c r="AT5" t="n">
+        <v>154</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>210</v>
       </c>
       <c r="C6" t="n">
         <v>202</v>
       </c>
       <c r="D6" t="n">
         <v>199</v>
       </c>
       <c r="E6" t="n">
         <v>202</v>
       </c>
       <c r="F6" t="n">
         <v>196</v>
       </c>
       <c r="G6" t="n">
         <v>201</v>
       </c>
@@ -21197,64 +21635,67 @@
         <v>413</v>
       </c>
       <c r="AL6" t="n">
         <v>205</v>
       </c>
       <c r="AM6" t="n">
         <v>207</v>
       </c>
       <c r="AN6" t="n">
         <v>209</v>
       </c>
       <c r="AO6" t="n">
         <v>212</v>
       </c>
       <c r="AP6" t="n">
         <v>213</v>
       </c>
       <c r="AQ6" t="n">
         <v>213</v>
       </c>
       <c r="AR6" t="n">
         <v>208</v>
       </c>
       <c r="AS6" t="n">
         <v>215</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>209</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21263,50 +21704,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Would you support or oppose the reintroduction of the death penalty for the following crimes? Murder of a child</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21491,50 +21933,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Would support the death penalty for this</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -21630,50 +22077,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Would oppose the death penalty for this</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -21769,50 +22219,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -21908,50 +22361,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>599</v>
       </c>
       <c r="C5" t="n">
         <v>573</v>
       </c>
       <c r="D5" t="n">
         <v>568</v>
       </c>
       <c r="E5" t="n">
         <v>562</v>
       </c>
       <c r="F5" t="n">
         <v>545</v>
       </c>
       <c r="G5" t="n">
         <v>574</v>
       </c>
@@ -22047,50 +22503,53 @@
       </c>
       <c r="AL5" t="n">
         <v>599</v>
       </c>
       <c r="AM5" t="n">
         <v>576</v>
       </c>
       <c r="AN5" t="n">
         <v>639</v>
       </c>
       <c r="AO5" t="n">
         <v>632</v>
       </c>
       <c r="AP5" t="n">
         <v>623</v>
       </c>
       <c r="AQ5" t="n">
         <v>635</v>
       </c>
       <c r="AR5" t="n">
         <v>610</v>
       </c>
       <c r="AS5" t="n">
         <v>629</v>
       </c>
+      <c r="AT5" t="n">
+        <v>625</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>584</v>
       </c>
       <c r="C6" t="n">
         <v>563</v>
       </c>
       <c r="D6" t="n">
         <v>554</v>
       </c>
       <c r="E6" t="n">
         <v>563</v>
       </c>
       <c r="F6" t="n">
         <v>548</v>
       </c>
       <c r="G6" t="n">
         <v>562</v>
       </c>
@@ -22185,46 +22644,49 @@
         <v>1172</v>
       </c>
       <c r="AL6" t="n">
         <v>581</v>
       </c>
       <c r="AM6" t="n">
         <v>588</v>
       </c>
       <c r="AN6" t="n">
         <v>591</v>
       </c>
       <c r="AO6" t="n">
         <v>600</v>
       </c>
       <c r="AP6" t="n">
         <v>603</v>
       </c>
       <c r="AQ6" t="n">
         <v>603</v>
       </c>
       <c r="AR6" t="n">
         <v>588</v>
       </c>
       <c r="AS6" t="n">
         <v>610</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>592</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>