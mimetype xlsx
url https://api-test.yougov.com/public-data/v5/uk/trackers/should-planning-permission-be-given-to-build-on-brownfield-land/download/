--- v0 (2026-04-14)
+++ v1 (2026-05-31)
@@ -462,73 +462,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>"Green belt" land means areas of countryside around some towns and cities, which are currently protected from most building to stop urban sprawl. "Brownfield" land means land that has previously been built upon, such as derilict buildings and former industrial land. "Greenfield" land is land that has not previously been built upon, such as agricultural land outside the greenbelt.Thinking about these different types of land, how freely - if at all - do you think planning permission to build should be given in each one? Brownfield land</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-23</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -563,428 +564,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-12-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-10</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost always be given here</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Planning permission should normally be given here, unless there is a good reason to stop it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Planning permission should NOT normally be given here, unless there is a good reason to allow it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost never be given here</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1666</v>
       </c>
       <c r="C7" t="n">
         <v>1619</v>
       </c>
       <c r="D7" t="n">
         <v>1635</v>
       </c>
       <c r="E7" t="n">
         <v>1647</v>
       </c>
       <c r="F7" t="n">
         <v>1750</v>
       </c>
       <c r="G7" t="n">
         <v>1801</v>
       </c>
       <c r="H7" t="n">
         <v>1778</v>
       </c>
       <c r="I7" t="n">
         <v>1817</v>
       </c>
       <c r="J7" t="n">
         <v>1755</v>
       </c>
       <c r="K7" t="n">
         <v>1755</v>
       </c>
       <c r="L7" t="n">
         <v>1775</v>
       </c>
       <c r="M7" t="n">
         <v>1705</v>
       </c>
       <c r="N7" t="n">
         <v>1711</v>
       </c>
       <c r="O7" t="n">
         <v>1792</v>
       </c>
+      <c r="P7" t="n">
+        <v>1809</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1666</v>
       </c>
       <c r="C8" t="n">
         <v>1619</v>
       </c>
       <c r="D8" t="n">
         <v>1635</v>
       </c>
       <c r="E8" t="n">
         <v>1647</v>
       </c>
       <c r="F8" t="n">
         <v>1750</v>
       </c>
       <c r="G8" t="n">
         <v>1801</v>
       </c>
       <c r="H8" t="n">
         <v>1778</v>
       </c>
       <c r="I8" t="n">
         <v>1817</v>
       </c>
       <c r="J8" t="n">
         <v>1755</v>
       </c>
       <c r="K8" t="n">
         <v>1755</v>
       </c>
       <c r="L8" t="n">
         <v>1775</v>
       </c>
       <c r="M8" t="n">
         <v>1705</v>
       </c>
       <c r="N8" t="n">
         <v>1711</v>
       </c>
       <c r="O8" t="n">
         <v>1792</v>
+      </c>
+      <c r="P8" t="n">
+        <v>1809</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>"Green belt" land means areas of countryside around some towns and cities, which are currently protected from most building to stop urban sprawl. "Brownfield" land means land that has previously been built upon, such as derilict buildings and former industrial land. "Greenfield" land is land that has not previously been built upon, such as agricultural land outside the greenbelt.Thinking about these different types of land, how freely - if at all - do you think planning permission to build should be given in each one? Brownfield land</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-23</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1019,428 +1047,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-12-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-10</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost always be given here</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Planning permission should normally be given here, unless there is a good reason to stop it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Planning permission should NOT normally be given here, unless there is a good reason to allow it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost never be given here</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>277</v>
       </c>
       <c r="C7" t="n">
         <v>275</v>
       </c>
       <c r="D7" t="n">
         <v>260</v>
       </c>
       <c r="E7" t="n">
         <v>278</v>
       </c>
       <c r="F7" t="n">
         <v>299</v>
       </c>
       <c r="G7" t="n">
         <v>307</v>
       </c>
       <c r="H7" t="n">
         <v>295</v>
       </c>
       <c r="I7" t="n">
         <v>303</v>
       </c>
       <c r="J7" t="n">
         <v>303</v>
       </c>
       <c r="K7" t="n">
         <v>292</v>
       </c>
       <c r="L7" t="n">
         <v>297</v>
       </c>
       <c r="M7" t="n">
         <v>281</v>
       </c>
       <c r="N7" t="n">
         <v>294</v>
       </c>
       <c r="O7" t="n">
         <v>291</v>
       </c>
+      <c r="P7" t="n">
+        <v>267</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>275</v>
       </c>
       <c r="C8" t="n">
         <v>269</v>
       </c>
       <c r="D8" t="n">
         <v>271</v>
       </c>
       <c r="E8" t="n">
         <v>273</v>
       </c>
       <c r="F8" t="n">
         <v>291</v>
       </c>
       <c r="G8" t="n">
         <v>299</v>
       </c>
       <c r="H8" t="n">
         <v>295</v>
       </c>
       <c r="I8" t="n">
         <v>302</v>
       </c>
       <c r="J8" t="n">
         <v>291</v>
       </c>
       <c r="K8" t="n">
         <v>292</v>
       </c>
       <c r="L8" t="n">
         <v>295</v>
       </c>
       <c r="M8" t="n">
         <v>280</v>
       </c>
       <c r="N8" t="n">
         <v>281</v>
       </c>
       <c r="O8" t="n">
         <v>294</v>
+      </c>
+      <c r="P8" t="n">
+        <v>297</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>"Green belt" land means areas of countryside around some towns and cities, which are currently protected from most building to stop urban sprawl. "Brownfield" land means land that has previously been built upon, such as derilict buildings and former industrial land. "Greenfield" land is land that has not previously been built upon, such as agricultural land outside the greenbelt.Thinking about these different types of land, how freely - if at all - do you think planning permission to build should be given in each one? Brownfield land</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-23</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1475,428 +1530,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-12-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-10</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost always be given here</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Planning permission should normally be given here, unless there is a good reason to stop it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Planning permission should NOT normally be given here, unless there is a good reason to allow it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost never be given here</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>409</v>
       </c>
       <c r="C7" t="n">
         <v>383</v>
       </c>
       <c r="D7" t="n">
         <v>404</v>
       </c>
       <c r="E7" t="n">
         <v>409</v>
       </c>
       <c r="F7" t="n">
         <v>438</v>
       </c>
       <c r="G7" t="n">
         <v>446</v>
       </c>
       <c r="H7" t="n">
         <v>436</v>
       </c>
       <c r="I7" t="n">
         <v>438</v>
       </c>
       <c r="J7" t="n">
         <v>430</v>
       </c>
       <c r="K7" t="n">
         <v>426</v>
       </c>
       <c r="L7" t="n">
         <v>428</v>
       </c>
       <c r="M7" t="n">
         <v>421</v>
       </c>
       <c r="N7" t="n">
         <v>411</v>
       </c>
       <c r="O7" t="n">
         <v>445</v>
       </c>
+      <c r="P7" t="n">
+        <v>467</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>407</v>
       </c>
       <c r="C8" t="n">
         <v>390</v>
       </c>
       <c r="D8" t="n">
         <v>394</v>
       </c>
       <c r="E8" t="n">
         <v>397</v>
       </c>
       <c r="F8" t="n">
         <v>422</v>
       </c>
       <c r="G8" t="n">
         <v>434</v>
       </c>
       <c r="H8" t="n">
         <v>428</v>
       </c>
       <c r="I8" t="n">
         <v>438</v>
       </c>
       <c r="J8" t="n">
         <v>423</v>
       </c>
       <c r="K8" t="n">
         <v>423</v>
       </c>
       <c r="L8" t="n">
         <v>428</v>
       </c>
       <c r="M8" t="n">
         <v>404</v>
       </c>
       <c r="N8" t="n">
         <v>406</v>
       </c>
       <c r="O8" t="n">
         <v>425</v>
+      </c>
+      <c r="P8" t="n">
+        <v>429</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>"Green belt" land means areas of countryside around some towns and cities, which are currently protected from most building to stop urban sprawl. "Brownfield" land means land that has previously been built upon, such as derilict buildings and former industrial land. "Greenfield" land is land that has not previously been built upon, such as agricultural land outside the greenbelt.Thinking about these different types of land, how freely - if at all - do you think planning permission to build should be given in each one? Brownfield land</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-23</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1931,428 +2013,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-12-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-10</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost always be given here</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Planning permission should normally be given here, unless there is a good reason to stop it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Planning permission should NOT normally be given here, unless there is a good reason to allow it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost never be given here</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>142</v>
       </c>
       <c r="C7" t="n">
         <v>141</v>
       </c>
       <c r="D7" t="n">
         <v>144</v>
       </c>
       <c r="E7" t="n">
         <v>140</v>
       </c>
       <c r="F7" t="n">
         <v>157</v>
       </c>
       <c r="G7" t="n">
         <v>158</v>
       </c>
       <c r="H7" t="n">
         <v>154</v>
       </c>
       <c r="I7" t="n">
         <v>150</v>
       </c>
       <c r="J7" t="n">
         <v>146</v>
       </c>
       <c r="K7" t="n">
         <v>147</v>
       </c>
       <c r="L7" t="n">
         <v>147</v>
       </c>
       <c r="M7" t="n">
         <v>144</v>
       </c>
       <c r="N7" t="n">
         <v>151</v>
       </c>
       <c r="O7" t="n">
         <v>147</v>
       </c>
+      <c r="P7" t="n">
+        <v>154</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>143</v>
       </c>
       <c r="C8" t="n">
         <v>139</v>
       </c>
       <c r="D8" t="n">
         <v>141</v>
       </c>
       <c r="E8" t="n">
         <v>142</v>
       </c>
       <c r="F8" t="n">
         <v>151</v>
       </c>
       <c r="G8" t="n">
         <v>155</v>
       </c>
       <c r="H8" t="n">
         <v>153</v>
       </c>
       <c r="I8" t="n">
         <v>156</v>
       </c>
       <c r="J8" t="n">
         <v>151</v>
       </c>
       <c r="K8" t="n">
         <v>151</v>
       </c>
       <c r="L8" t="n">
         <v>153</v>
       </c>
       <c r="M8" t="n">
         <v>148</v>
       </c>
       <c r="N8" t="n">
         <v>149</v>
       </c>
       <c r="O8" t="n">
         <v>156</v>
+      </c>
+      <c r="P8" t="n">
+        <v>157</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>"Green belt" land means areas of countryside around some towns and cities, which are currently protected from most building to stop urban sprawl. "Brownfield" land means land that has previously been built upon, such as derilict buildings and former industrial land. "Greenfield" land is land that has not previously been built upon, such as agricultural land outside the greenbelt.Thinking about these different types of land, how freely - if at all - do you think planning permission to build should be given in each one? Brownfield land</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-23</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2387,428 +2496,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-12-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-10</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost always be given here</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Planning permission should normally be given here, unless there is a good reason to stop it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Planning permission should NOT normally be given here, unless there is a good reason to allow it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost never be given here</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>74</v>
       </c>
       <c r="C7" t="n">
         <v>85</v>
       </c>
       <c r="D7" t="n">
         <v>86</v>
       </c>
       <c r="E7" t="n">
         <v>88</v>
       </c>
       <c r="F7" t="n">
         <v>97</v>
       </c>
       <c r="G7" t="n">
         <v>92</v>
       </c>
       <c r="H7" t="n">
         <v>101</v>
       </c>
       <c r="I7" t="n">
         <v>96</v>
       </c>
       <c r="J7" t="n">
         <v>94</v>
       </c>
       <c r="K7" t="n">
         <v>91</v>
       </c>
       <c r="L7" t="n">
         <v>93</v>
       </c>
       <c r="M7" t="n">
         <v>93</v>
       </c>
       <c r="N7" t="n">
         <v>93</v>
       </c>
       <c r="O7" t="n">
         <v>86</v>
       </c>
+      <c r="P7" t="n">
+        <v>97</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>85</v>
       </c>
       <c r="C8" t="n">
         <v>83</v>
       </c>
       <c r="D8" t="n">
         <v>83</v>
       </c>
       <c r="E8" t="n">
         <v>84</v>
       </c>
       <c r="F8" t="n">
         <v>89</v>
       </c>
       <c r="G8" t="n">
         <v>92</v>
       </c>
       <c r="H8" t="n">
         <v>91</v>
       </c>
       <c r="I8" t="n">
         <v>93</v>
       </c>
       <c r="J8" t="n">
         <v>90</v>
       </c>
       <c r="K8" t="n">
         <v>90</v>
       </c>
       <c r="L8" t="n">
         <v>91</v>
       </c>
       <c r="M8" t="n">
         <v>82</v>
       </c>
       <c r="N8" t="n">
         <v>82</v>
       </c>
       <c r="O8" t="n">
         <v>86</v>
+      </c>
+      <c r="P8" t="n">
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>"Green belt" land means areas of countryside around some towns and cities, which are currently protected from most building to stop urban sprawl. "Brownfield" land means land that has previously been built upon, such as derilict buildings and former industrial land. "Greenfield" land is land that has not previously been built upon, such as agricultural land outside the greenbelt.Thinking about these different types of land, how freely - if at all - do you think planning permission to build should be given in each one? Brownfield land</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-23</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2843,428 +2979,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-12-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-10</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost always be given here</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Planning permission should normally be given here, unless there is a good reason to stop it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Planning permission should NOT normally be given here, unless there is a good reason to allow it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost never be given here</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>580</v>
       </c>
       <c r="C7" t="n">
         <v>587</v>
       </c>
       <c r="D7" t="n">
         <v>579</v>
       </c>
       <c r="E7" t="n">
         <v>600</v>
       </c>
       <c r="F7" t="n">
         <v>594</v>
       </c>
       <c r="G7" t="n">
         <v>626</v>
       </c>
       <c r="H7" t="n">
         <v>609</v>
       </c>
       <c r="I7" t="n">
         <v>606</v>
       </c>
       <c r="J7" t="n">
         <v>595</v>
       </c>
       <c r="K7" t="n">
         <v>591</v>
       </c>
       <c r="L7" t="n">
         <v>614</v>
       </c>
       <c r="M7" t="n">
         <v>263</v>
       </c>
       <c r="N7" t="n">
         <v>271</v>
       </c>
       <c r="O7" t="n">
         <v>275</v>
       </c>
+      <c r="P7" t="n">
+        <v>281</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>560</v>
       </c>
       <c r="C8" t="n">
         <v>551</v>
       </c>
       <c r="D8" t="n">
         <v>555</v>
       </c>
       <c r="E8" t="n">
         <v>558</v>
       </c>
       <c r="F8" t="n">
         <v>599</v>
       </c>
       <c r="G8" t="n">
         <v>619</v>
       </c>
       <c r="H8" t="n">
         <v>610</v>
       </c>
       <c r="I8" t="n">
         <v>624</v>
       </c>
       <c r="J8" t="n">
         <v>609</v>
       </c>
       <c r="K8" t="n">
         <v>607</v>
       </c>
       <c r="L8" t="n">
         <v>613</v>
       </c>
       <c r="M8" t="n">
         <v>307</v>
       </c>
       <c r="N8" t="n">
         <v>309</v>
       </c>
       <c r="O8" t="n">
         <v>323</v>
+      </c>
+      <c r="P8" t="n">
+        <v>328</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>"Green belt" land means areas of countryside around some towns and cities, which are currently protected from most building to stop urban sprawl. "Brownfield" land means land that has previously been built upon, such as derilict buildings and former industrial land. "Greenfield" land is land that has not previously been built upon, such as agricultural land outside the greenbelt.Thinking about these different types of land, how freely - if at all - do you think planning permission to build should be given in each one? Brownfield land</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-23</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3299,428 +3462,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-12-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-10</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost always be given here</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Planning permission should normally be given here, unless there is a good reason to stop it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Planning permission should NOT normally be given here, unless there is a good reason to allow it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost never be given here</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>543</v>
       </c>
       <c r="C7" t="n">
         <v>461</v>
       </c>
       <c r="D7" t="n">
         <v>473</v>
       </c>
       <c r="E7" t="n">
         <v>454</v>
       </c>
       <c r="F7" t="n">
         <v>430</v>
       </c>
       <c r="G7" t="n">
         <v>449</v>
       </c>
       <c r="H7" t="n">
         <v>435</v>
       </c>
       <c r="I7" t="n">
         <v>456</v>
       </c>
       <c r="J7" t="n">
         <v>428</v>
       </c>
       <c r="K7" t="n">
         <v>440</v>
       </c>
       <c r="L7" t="n">
         <v>421</v>
       </c>
       <c r="M7" t="n">
         <v>494</v>
       </c>
       <c r="N7" t="n">
         <v>487</v>
       </c>
       <c r="O7" t="n">
         <v>474</v>
       </c>
+      <c r="P7" t="n">
+        <v>473</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>527</v>
       </c>
       <c r="C8" t="n">
         <v>404</v>
       </c>
       <c r="D8" t="n">
         <v>407</v>
       </c>
       <c r="E8" t="n">
         <v>412</v>
       </c>
       <c r="F8" t="n">
         <v>449</v>
       </c>
       <c r="G8" t="n">
         <v>458</v>
       </c>
       <c r="H8" t="n">
         <v>450</v>
       </c>
       <c r="I8" t="n">
         <v>464</v>
       </c>
       <c r="J8" t="n">
         <v>446</v>
       </c>
       <c r="K8" t="n">
         <v>448</v>
       </c>
       <c r="L8" t="n">
         <v>448</v>
       </c>
       <c r="M8" t="n">
         <v>438</v>
       </c>
       <c r="N8" t="n">
         <v>440</v>
       </c>
       <c r="O8" t="n">
         <v>461</v>
+      </c>
+      <c r="P8" t="n">
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>"Green belt" land means areas of countryside around some towns and cities, which are currently protected from most building to stop urban sprawl. "Brownfield" land means land that has previously been built upon, such as derilict buildings and former industrial land. "Greenfield" land is land that has not previously been built upon, such as agricultural land outside the greenbelt.Thinking about these different types of land, how freely - if at all - do you think planning permission to build should be given in each one? Brownfield land</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-23</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3755,428 +3945,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-12-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-10</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost always be given here</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Planning permission should normally be given here, unless there is a good reason to stop it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Planning permission should NOT normally be given here, unless there is a good reason to allow it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost never be given here</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>105</v>
       </c>
       <c r="C7" t="n">
         <v>157</v>
       </c>
       <c r="D7" t="n">
         <v>185</v>
       </c>
       <c r="E7" t="n">
         <v>166</v>
       </c>
       <c r="F7" t="n">
         <v>163</v>
       </c>
       <c r="G7" t="n">
         <v>163</v>
       </c>
       <c r="H7" t="n">
         <v>159</v>
       </c>
       <c r="I7" t="n">
         <v>176</v>
       </c>
       <c r="J7" t="n">
         <v>165</v>
       </c>
       <c r="K7" t="n">
         <v>153</v>
       </c>
       <c r="L7" t="n">
         <v>150</v>
       </c>
       <c r="M7" t="n">
         <v>185</v>
       </c>
       <c r="N7" t="n">
         <v>211</v>
       </c>
       <c r="O7" t="n">
         <v>166</v>
       </c>
+      <c r="P7" t="n">
+        <v>169</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>97</v>
       </c>
       <c r="C8" t="n">
         <v>146</v>
       </c>
       <c r="D8" t="n">
         <v>147</v>
       </c>
       <c r="E8" t="n">
         <v>149</v>
       </c>
       <c r="F8" t="n">
         <v>160</v>
       </c>
       <c r="G8" t="n">
         <v>164</v>
       </c>
       <c r="H8" t="n">
         <v>162</v>
       </c>
       <c r="I8" t="n">
         <v>168</v>
       </c>
       <c r="J8" t="n">
         <v>159</v>
       </c>
       <c r="K8" t="n">
         <v>159</v>
       </c>
       <c r="L8" t="n">
         <v>161</v>
       </c>
       <c r="M8" t="n">
         <v>157</v>
       </c>
       <c r="N8" t="n">
         <v>157</v>
       </c>
       <c r="O8" t="n">
         <v>165</v>
+      </c>
+      <c r="P8" t="n">
+        <v>166</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>"Green belt" land means areas of countryside around some towns and cities, which are currently protected from most building to stop urban sprawl. "Brownfield" land means land that has previously been built upon, such as derilict buildings and former industrial land. "Greenfield" land is land that has not previously been built upon, such as agricultural land outside the greenbelt.Thinking about these different types of land, how freely - if at all - do you think planning permission to build should be given in each one? Brownfield land</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-23</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4211,428 +4428,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-12-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-10</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost always be given here</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Planning permission should normally be given here, unless there is a good reason to stop it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Planning permission should NOT normally be given here, unless there is a good reason to allow it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost never be given here</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>752</v>
       </c>
       <c r="C7" t="n">
         <v>711</v>
       </c>
       <c r="D7" t="n">
         <v>740</v>
       </c>
       <c r="E7" t="n">
         <v>727</v>
       </c>
       <c r="F7" t="n">
         <v>709</v>
       </c>
       <c r="G7" t="n">
         <v>785</v>
       </c>
       <c r="H7" t="n">
         <v>754</v>
       </c>
       <c r="I7" t="n">
         <v>756</v>
       </c>
       <c r="J7" t="n">
         <v>745</v>
       </c>
       <c r="K7" t="n">
         <v>737</v>
       </c>
       <c r="L7" t="n">
         <v>696</v>
       </c>
       <c r="M7" t="n">
         <v>710</v>
       </c>
       <c r="N7" t="n">
         <v>701</v>
       </c>
       <c r="O7" t="n">
         <v>665</v>
       </c>
+      <c r="P7" t="n">
+        <v>660</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>641</v>
       </c>
       <c r="C8" t="n">
         <v>601</v>
       </c>
       <c r="D8" t="n">
         <v>607</v>
       </c>
       <c r="E8" t="n">
         <v>611</v>
       </c>
       <c r="F8" t="n">
         <v>649</v>
       </c>
       <c r="G8" t="n">
         <v>668</v>
       </c>
       <c r="H8" t="n">
         <v>660</v>
       </c>
       <c r="I8" t="n">
         <v>674</v>
       </c>
       <c r="J8" t="n">
         <v>651</v>
       </c>
       <c r="K8" t="n">
         <v>651</v>
       </c>
       <c r="L8" t="n">
         <v>659</v>
       </c>
       <c r="M8" t="n">
         <v>633</v>
       </c>
       <c r="N8" t="n">
         <v>635</v>
       </c>
       <c r="O8" t="n">
         <v>665</v>
+      </c>
+      <c r="P8" t="n">
+        <v>671</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>"Green belt" land means areas of countryside around some towns and cities, which are currently protected from most building to stop urban sprawl. "Brownfield" land means land that has previously been built upon, such as derilict buildings and former industrial land. "Greenfield" land is land that has not previously been built upon, such as agricultural land outside the greenbelt.Thinking about these different types of land, how freely - if at all - do you think planning permission to build should be given in each one? Brownfield land</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-23</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4667,428 +4911,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-12-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-10</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost always be given here</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Planning permission should normally be given here, unless there is a good reason to stop it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Planning permission should NOT normally be given here, unless there is a good reason to allow it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost never be given here</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>680</v>
       </c>
       <c r="C7" t="n">
         <v>662</v>
       </c>
       <c r="D7" t="n">
         <v>658</v>
       </c>
       <c r="E7" t="n">
         <v>682</v>
       </c>
       <c r="F7" t="n">
         <v>672</v>
       </c>
       <c r="G7" t="n">
         <v>677</v>
       </c>
       <c r="H7" t="n">
         <v>662</v>
       </c>
       <c r="I7" t="n">
         <v>646</v>
       </c>
       <c r="J7" t="n">
         <v>615</v>
       </c>
       <c r="K7" t="n">
         <v>619</v>
       </c>
       <c r="L7" t="n">
         <v>651</v>
       </c>
       <c r="M7" t="n">
         <v>576</v>
       </c>
       <c r="N7" t="n">
         <v>597</v>
       </c>
       <c r="O7" t="n">
         <v>644</v>
       </c>
+      <c r="P7" t="n">
+        <v>622</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>686</v>
       </c>
       <c r="C8" t="n">
         <v>641</v>
       </c>
       <c r="D8" t="n">
         <v>647</v>
       </c>
       <c r="E8" t="n">
         <v>652</v>
       </c>
       <c r="F8" t="n">
         <v>693</v>
       </c>
       <c r="G8" t="n">
         <v>713</v>
       </c>
       <c r="H8" t="n">
         <v>704</v>
       </c>
       <c r="I8" t="n">
         <v>720</v>
       </c>
       <c r="J8" t="n">
         <v>695</v>
       </c>
       <c r="K8" t="n">
         <v>695</v>
       </c>
       <c r="L8" t="n">
         <v>703</v>
       </c>
       <c r="M8" t="n">
         <v>675</v>
       </c>
       <c r="N8" t="n">
         <v>678</v>
       </c>
       <c r="O8" t="n">
         <v>710</v>
+      </c>
+      <c r="P8" t="n">
+        <v>716</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>"Green belt" land means areas of countryside around some towns and cities, which are currently protected from most building to stop urban sprawl. "Brownfield" land means land that has previously been built upon, such as derilict buildings and former industrial land. "Greenfield" land is land that has not previously been built upon, such as agricultural land outside the greenbelt.Thinking about these different types of land, how freely - if at all - do you think planning permission to build should be given in each one? Brownfield land</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-23</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5123,428 +5394,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-12-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-10</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost always be given here</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Planning permission should normally be given here, unless there is a good reason to stop it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Planning permission should NOT normally be given here, unless there is a good reason to allow it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost never be given here</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>200</v>
       </c>
       <c r="C7" t="n">
         <v>220</v>
       </c>
       <c r="D7" t="n">
         <v>209</v>
       </c>
       <c r="E7" t="n">
         <v>220</v>
       </c>
       <c r="F7" t="n">
         <v>331</v>
       </c>
       <c r="G7" t="n">
         <v>304</v>
       </c>
       <c r="H7" t="n">
         <v>315</v>
       </c>
       <c r="I7" t="n">
         <v>378</v>
       </c>
       <c r="J7" t="n">
         <v>356</v>
       </c>
       <c r="K7" t="n">
         <v>374</v>
       </c>
       <c r="L7" t="n">
         <v>398</v>
       </c>
       <c r="M7" t="n">
         <v>393</v>
       </c>
       <c r="N7" t="n">
         <v>372</v>
       </c>
       <c r="O7" t="n">
         <v>429</v>
       </c>
+      <c r="P7" t="n">
+        <v>481</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>287</v>
       </c>
       <c r="C8" t="n">
         <v>338</v>
       </c>
       <c r="D8" t="n">
         <v>339</v>
       </c>
       <c r="E8" t="n">
         <v>360</v>
       </c>
       <c r="F8" t="n">
         <v>368</v>
       </c>
       <c r="G8" t="n">
         <v>371</v>
       </c>
       <c r="H8" t="n">
         <v>362</v>
       </c>
       <c r="I8" t="n">
         <v>386</v>
       </c>
       <c r="J8" t="n">
         <v>369</v>
       </c>
       <c r="K8" t="n">
         <v>383</v>
       </c>
       <c r="L8" t="n">
         <v>385</v>
       </c>
       <c r="M8" t="n">
         <v>378</v>
       </c>
       <c r="N8" t="n">
         <v>369</v>
       </c>
       <c r="O8" t="n">
         <v>386</v>
+      </c>
+      <c r="P8" t="n">
+        <v>395</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>"Green belt" land means areas of countryside around some towns and cities, which are currently protected from most building to stop urban sprawl. "Brownfield" land means land that has previously been built upon, such as derilict buildings and former industrial land. "Greenfield" land is land that has not previously been built upon, such as agricultural land outside the greenbelt.Thinking about these different types of land, how freely - if at all - do you think planning permission to build should be given in each one? Brownfield land</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-23</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5579,428 +5877,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-12-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-10</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost always be given here</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Planning permission should normally be given here, unless there is a good reason to stop it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Planning permission should NOT normally be given here, unless there is a good reason to allow it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost never be given here</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>114</v>
       </c>
       <c r="C7" t="n">
         <v>130</v>
       </c>
       <c r="D7" t="n">
         <v>106</v>
       </c>
       <c r="E7" t="n">
         <v>113</v>
       </c>
       <c r="F7" t="n">
         <v>165</v>
       </c>
       <c r="G7" t="n">
         <v>169</v>
       </c>
       <c r="H7" t="n">
         <v>171</v>
       </c>
       <c r="I7" t="n">
         <v>185</v>
       </c>
       <c r="J7" t="n">
         <v>172</v>
       </c>
       <c r="K7" t="n">
         <v>163</v>
       </c>
       <c r="L7" t="n">
         <v>171</v>
       </c>
       <c r="M7" t="n">
         <v>158</v>
       </c>
       <c r="N7" t="n">
         <v>134</v>
       </c>
       <c r="O7" t="n">
         <v>109</v>
       </c>
+      <c r="P7" t="n">
+        <v>146</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>183</v>
       </c>
       <c r="C8" t="n">
         <v>176</v>
       </c>
       <c r="D8" t="n">
         <v>178</v>
       </c>
       <c r="E8" t="n">
         <v>180</v>
       </c>
       <c r="F8" t="n">
         <v>191</v>
       </c>
       <c r="G8" t="n">
         <v>196</v>
       </c>
       <c r="H8" t="n">
         <v>194</v>
       </c>
       <c r="I8" t="n">
         <v>198</v>
       </c>
       <c r="J8" t="n">
         <v>191</v>
       </c>
       <c r="K8" t="n">
         <v>191</v>
       </c>
       <c r="L8" t="n">
         <v>193</v>
       </c>
       <c r="M8" t="n">
         <v>186</v>
       </c>
       <c r="N8" t="n">
         <v>186</v>
       </c>
       <c r="O8" t="n">
         <v>195</v>
+      </c>
+      <c r="P8" t="n">
+        <v>197</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>"Green belt" land means areas of countryside around some towns and cities, which are currently protected from most building to stop urban sprawl. "Brownfield" land means land that has previously been built upon, such as derilict buildings and former industrial land. "Greenfield" land is land that has not previously been built upon, such as agricultural land outside the greenbelt.Thinking about these different types of land, how freely - if at all - do you think planning permission to build should be given in each one? Brownfield land</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-23</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6035,428 +6360,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-12-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-10</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost always be given here</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Planning permission should normally be given here, unless there is a good reason to stop it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Planning permission should NOT normally be given here, unless there is a good reason to allow it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost never be given here</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>34</v>
       </c>
       <c r="C7" t="n">
         <v>26</v>
       </c>
       <c r="D7" t="n">
         <v>28</v>
       </c>
       <c r="E7" t="n">
         <v>18</v>
       </c>
       <c r="F7" t="n">
         <v>38</v>
       </c>
       <c r="G7" t="n">
         <v>35</v>
       </c>
       <c r="H7" t="n">
         <v>47</v>
       </c>
       <c r="I7" t="n">
         <v>37</v>
       </c>
       <c r="J7" t="n">
         <v>39</v>
       </c>
       <c r="K7" t="n">
         <v>25</v>
       </c>
       <c r="L7" t="n">
         <v>30</v>
       </c>
       <c r="M7" t="n">
         <v>26</v>
       </c>
       <c r="N7" t="n">
         <v>41</v>
       </c>
       <c r="O7" t="n">
         <v>54</v>
       </c>
+      <c r="P7" t="n">
+        <v>46</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>51</v>
       </c>
       <c r="C8" t="n">
         <v>39</v>
       </c>
       <c r="D8" t="n">
         <v>42</v>
       </c>
       <c r="E8" t="n">
         <v>24</v>
       </c>
       <c r="F8" t="n">
         <v>40</v>
       </c>
       <c r="G8" t="n">
         <v>48</v>
       </c>
       <c r="H8" t="n">
         <v>52</v>
       </c>
       <c r="I8" t="n">
         <v>37</v>
       </c>
       <c r="J8" t="n">
         <v>40</v>
       </c>
       <c r="K8" t="n">
         <v>26</v>
       </c>
       <c r="L8" t="n">
         <v>29</v>
       </c>
       <c r="M8" t="n">
         <v>19</v>
       </c>
       <c r="N8" t="n">
         <v>29</v>
       </c>
       <c r="O8" t="n">
         <v>31</v>
+      </c>
+      <c r="P8" t="n">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>"Green belt" land means areas of countryside around some towns and cities, which are currently protected from most building to stop urban sprawl. "Brownfield" land means land that has previously been built upon, such as derilict buildings and former industrial land. "Greenfield" land is land that has not previously been built upon, such as agricultural land outside the greenbelt.Thinking about these different types of land, how freely - if at all - do you think planning permission to build should be given in each one? Brownfield land</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-23</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6491,428 +6843,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-12-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-10</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost always be given here</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Planning permission should normally be given here, unless there is a good reason to stop it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Planning permission should NOT normally be given here, unless there is a good reason to allow it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost never be given here</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>964</v>
       </c>
       <c r="C7" t="n">
         <v>965</v>
       </c>
       <c r="D7" t="n">
         <v>976</v>
       </c>
       <c r="E7" t="n">
         <v>986</v>
       </c>
       <c r="F7" t="n">
         <v>1049</v>
       </c>
       <c r="G7" t="n">
         <v>1096</v>
       </c>
       <c r="H7" t="n">
         <v>1092</v>
       </c>
       <c r="I7" t="n">
         <v>1064</v>
       </c>
       <c r="J7" t="n">
         <v>1053</v>
       </c>
       <c r="K7" t="n">
         <v>1059</v>
       </c>
       <c r="L7" t="n">
         <v>1094</v>
       </c>
       <c r="M7" t="n">
         <v>1028</v>
       </c>
       <c r="N7" t="n">
         <v>1022</v>
       </c>
       <c r="O7" t="n">
         <v>1061</v>
       </c>
+      <c r="P7" t="n">
+        <v>1053</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>950</v>
       </c>
       <c r="C8" t="n">
         <v>923</v>
       </c>
       <c r="D8" t="n">
         <v>932</v>
       </c>
       <c r="E8" t="n">
         <v>939</v>
       </c>
       <c r="F8" t="n">
         <v>998</v>
       </c>
       <c r="G8" t="n">
         <v>1027</v>
       </c>
       <c r="H8" t="n">
         <v>1013</v>
       </c>
       <c r="I8" t="n">
         <v>1036</v>
       </c>
       <c r="J8" t="n">
         <v>1000</v>
       </c>
       <c r="K8" t="n">
         <v>1000</v>
       </c>
       <c r="L8" t="n">
         <v>1012</v>
       </c>
       <c r="M8" t="n">
         <v>972</v>
       </c>
       <c r="N8" t="n">
         <v>975</v>
       </c>
       <c r="O8" t="n">
         <v>1021</v>
+      </c>
+      <c r="P8" t="n">
+        <v>1031</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>"Green belt" land means areas of countryside around some towns and cities, which are currently protected from most building to stop urban sprawl. "Brownfield" land means land that has previously been built upon, such as derilict buildings and former industrial land. "Greenfield" land is land that has not previously been built upon, such as agricultural land outside the greenbelt.Thinking about these different types of land, how freely - if at all - do you think planning permission to build should be given in each one? Brownfield land</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-23</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6947,428 +7326,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-12-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-10</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost always be given here</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Planning permission should normally be given here, unless there is a good reason to stop it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Planning permission should NOT normally be given here, unless there is a good reason to allow it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost never be given here</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>702</v>
       </c>
       <c r="C7" t="n">
         <v>654</v>
       </c>
       <c r="D7" t="n">
         <v>659</v>
       </c>
       <c r="E7" t="n">
         <v>661</v>
       </c>
       <c r="F7" t="n">
         <v>701</v>
       </c>
       <c r="G7" t="n">
         <v>705</v>
       </c>
       <c r="H7" t="n">
         <v>686</v>
       </c>
       <c r="I7" t="n">
         <v>753</v>
       </c>
       <c r="J7" t="n">
         <v>702</v>
       </c>
       <c r="K7" t="n">
         <v>696</v>
       </c>
       <c r="L7" t="n">
         <v>681</v>
       </c>
       <c r="M7" t="n">
         <v>677</v>
       </c>
       <c r="N7" t="n">
         <v>689</v>
       </c>
       <c r="O7" t="n">
         <v>731</v>
       </c>
+      <c r="P7" t="n">
+        <v>756</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>716</v>
       </c>
       <c r="C8" t="n">
         <v>696</v>
       </c>
       <c r="D8" t="n">
         <v>703</v>
       </c>
       <c r="E8" t="n">
         <v>708</v>
       </c>
       <c r="F8" t="n">
         <v>753</v>
       </c>
       <c r="G8" t="n">
         <v>774</v>
       </c>
       <c r="H8" t="n">
         <v>765</v>
       </c>
       <c r="I8" t="n">
         <v>781</v>
       </c>
       <c r="J8" t="n">
         <v>755</v>
       </c>
       <c r="K8" t="n">
         <v>755</v>
       </c>
       <c r="L8" t="n">
         <v>763</v>
       </c>
       <c r="M8" t="n">
         <v>733</v>
       </c>
       <c r="N8" t="n">
         <v>736</v>
       </c>
       <c r="O8" t="n">
         <v>771</v>
+      </c>
+      <c r="P8" t="n">
+        <v>778</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>"Green belt" land means areas of countryside around some towns and cities, which are currently protected from most building to stop urban sprawl. "Brownfield" land means land that has previously been built upon, such as derilict buildings and former industrial land. "Greenfield" land is land that has not previously been built upon, such as agricultural land outside the greenbelt.Thinking about these different types of land, how freely - if at all - do you think planning permission to build should be given in each one? Brownfield land</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-23</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7403,428 +7809,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-12-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-10</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost always be given here</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Planning permission should normally be given here, unless there is a good reason to stop it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Planning permission should NOT normally be given here, unless there is a good reason to allow it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost never be given here</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>703</v>
       </c>
       <c r="C7" t="n">
         <v>650</v>
       </c>
       <c r="D7" t="n">
         <v>675</v>
       </c>
       <c r="E7" t="n">
         <v>685</v>
       </c>
       <c r="F7" t="n">
         <v>675</v>
       </c>
       <c r="G7" t="n">
         <v>718</v>
       </c>
       <c r="H7" t="n">
         <v>730</v>
       </c>
       <c r="I7" t="n">
         <v>705</v>
       </c>
       <c r="J7" t="n">
         <v>690</v>
       </c>
       <c r="K7" t="n">
         <v>695</v>
       </c>
       <c r="L7" t="n">
         <v>698</v>
       </c>
       <c r="M7" t="n">
         <v>648</v>
       </c>
       <c r="N7" t="n">
         <v>666</v>
       </c>
       <c r="O7" t="n">
         <v>749</v>
       </c>
+      <c r="P7" t="n">
+        <v>749</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>701</v>
       </c>
       <c r="C8" t="n">
         <v>675</v>
       </c>
       <c r="D8" t="n">
         <v>682</v>
       </c>
       <c r="E8" t="n">
         <v>687</v>
       </c>
       <c r="F8" t="n">
         <v>730</v>
       </c>
       <c r="G8" t="n">
         <v>751</v>
       </c>
       <c r="H8" t="n">
         <v>741</v>
       </c>
       <c r="I8" t="n">
         <v>758</v>
       </c>
       <c r="J8" t="n">
         <v>732</v>
       </c>
       <c r="K8" t="n">
         <v>732</v>
       </c>
       <c r="L8" t="n">
         <v>740</v>
       </c>
       <c r="M8" t="n">
         <v>711</v>
       </c>
       <c r="N8" t="n">
         <v>713</v>
       </c>
       <c r="O8" t="n">
         <v>747</v>
+      </c>
+      <c r="P8" t="n">
+        <v>754</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>"Green belt" land means areas of countryside around some towns and cities, which are currently protected from most building to stop urban sprawl. "Brownfield" land means land that has previously been built upon, such as derilict buildings and former industrial land. "Greenfield" land is land that has not previously been built upon, such as agricultural land outside the greenbelt.Thinking about these different types of land, how freely - if at all - do you think planning permission to build should be given in each one? Brownfield land</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-23</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7859,428 +8292,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-12-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-10</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost always be given here</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Planning permission should normally be given here, unless there is a good reason to stop it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Planning permission should NOT normally be given here, unless there is a good reason to allow it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost never be given here</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>415</v>
       </c>
       <c r="C7" t="n">
         <v>386</v>
       </c>
       <c r="D7" t="n">
         <v>409</v>
       </c>
       <c r="E7" t="n">
         <v>417</v>
       </c>
       <c r="F7" t="n">
         <v>433</v>
       </c>
       <c r="G7" t="n">
         <v>444</v>
       </c>
       <c r="H7" t="n">
         <v>430</v>
       </c>
       <c r="I7" t="n">
         <v>438</v>
       </c>
       <c r="J7" t="n">
         <v>427</v>
       </c>
       <c r="K7" t="n">
         <v>437</v>
       </c>
       <c r="L7" t="n">
         <v>462</v>
       </c>
       <c r="M7" t="n">
         <v>446</v>
       </c>
       <c r="N7" t="n">
         <v>423</v>
       </c>
       <c r="O7" t="n">
         <v>433</v>
       </c>
+      <c r="P7" t="n">
+        <v>428</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>397</v>
       </c>
       <c r="C8" t="n">
         <v>390</v>
       </c>
       <c r="D8" t="n">
         <v>394</v>
       </c>
       <c r="E8" t="n">
         <v>397</v>
       </c>
       <c r="F8" t="n">
         <v>422</v>
       </c>
       <c r="G8" t="n">
         <v>434</v>
       </c>
       <c r="H8" t="n">
         <v>428</v>
       </c>
       <c r="I8" t="n">
         <v>438</v>
       </c>
       <c r="J8" t="n">
         <v>423</v>
       </c>
       <c r="K8" t="n">
         <v>423</v>
       </c>
       <c r="L8" t="n">
         <v>428</v>
       </c>
       <c r="M8" t="n">
         <v>411</v>
       </c>
       <c r="N8" t="n">
         <v>412</v>
       </c>
       <c r="O8" t="n">
         <v>432</v>
+      </c>
+      <c r="P8" t="n">
+        <v>436</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>"Green belt" land means areas of countryside around some towns and cities, which are currently protected from most building to stop urban sprawl. "Brownfield" land means land that has previously been built upon, such as derilict buildings and former industrial land. "Greenfield" land is land that has not previously been built upon, such as agricultural land outside the greenbelt.Thinking about these different types of land, how freely - if at all - do you think planning permission to build should be given in each one? Brownfield land</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-23</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8315,428 +8775,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-12-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-10</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost always be given here</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Planning permission should normally be given here, unless there is a good reason to stop it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Planning permission should NOT normally be given here, unless there is a good reason to allow it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost never be given here</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>434</v>
       </c>
       <c r="C7" t="n">
         <v>453</v>
       </c>
       <c r="D7" t="n">
         <v>445</v>
       </c>
       <c r="E7" t="n">
         <v>432</v>
       </c>
       <c r="F7" t="n">
         <v>477</v>
       </c>
       <c r="G7" t="n">
         <v>470</v>
       </c>
       <c r="H7" t="n">
         <v>447</v>
       </c>
       <c r="I7" t="n">
         <v>489</v>
       </c>
       <c r="J7" t="n">
         <v>466</v>
       </c>
       <c r="K7" t="n">
         <v>460</v>
       </c>
       <c r="L7" t="n">
         <v>444</v>
       </c>
       <c r="M7" t="n">
         <v>453</v>
       </c>
       <c r="N7" t="n">
         <v>488</v>
       </c>
       <c r="O7" t="n">
         <v>501</v>
       </c>
+      <c r="P7" t="n">
+        <v>486</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>385</v>
       </c>
       <c r="C8" t="n">
         <v>377</v>
       </c>
       <c r="D8" t="n">
         <v>381</v>
       </c>
       <c r="E8" t="n">
         <v>384</v>
       </c>
       <c r="F8" t="n">
         <v>408</v>
       </c>
       <c r="G8" t="n">
         <v>420</v>
       </c>
       <c r="H8" t="n">
         <v>414</v>
       </c>
       <c r="I8" t="n">
         <v>423</v>
       </c>
       <c r="J8" t="n">
         <v>409</v>
       </c>
       <c r="K8" t="n">
         <v>409</v>
       </c>
       <c r="L8" t="n">
         <v>414</v>
       </c>
       <c r="M8" t="n">
         <v>397</v>
       </c>
       <c r="N8" t="n">
         <v>399</v>
       </c>
       <c r="O8" t="n">
         <v>418</v>
+      </c>
+      <c r="P8" t="n">
+        <v>421</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>"Green belt" land means areas of countryside around some towns and cities, which are currently protected from most building to stop urban sprawl. "Brownfield" land means land that has previously been built upon, such as derilict buildings and former industrial land. "Greenfield" land is land that has not previously been built upon, such as agricultural land outside the greenbelt.Thinking about these different types of land, how freely - if at all - do you think planning permission to build should be given in each one? Brownfield land</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-23</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8771,428 +9258,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-12-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-10</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost always be given here</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Planning permission should normally be given here, unless there is a good reason to stop it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Planning permission should NOT normally be given here, unless there is a good reason to allow it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost never be given here</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>748</v>
       </c>
       <c r="C7" t="n">
         <v>701</v>
       </c>
       <c r="D7" t="n">
         <v>716</v>
       </c>
       <c r="E7" t="n">
         <v>715</v>
       </c>
       <c r="F7" t="n">
         <v>746</v>
       </c>
       <c r="G7" t="n">
         <v>794</v>
       </c>
       <c r="H7" t="n">
         <v>797</v>
       </c>
       <c r="I7" t="n">
         <v>816</v>
       </c>
       <c r="J7" t="n">
         <v>751</v>
       </c>
       <c r="K7" t="n">
         <v>782</v>
       </c>
       <c r="L7" t="n">
         <v>808</v>
       </c>
       <c r="M7" t="n">
         <v>764</v>
       </c>
       <c r="N7" t="n">
         <v>768</v>
       </c>
       <c r="O7" t="n">
         <v>815</v>
       </c>
+      <c r="P7" t="n">
+        <v>826</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>806</v>
       </c>
       <c r="C8" t="n">
         <v>787</v>
       </c>
       <c r="D8" t="n">
         <v>795</v>
       </c>
       <c r="E8" t="n">
         <v>800</v>
       </c>
       <c r="F8" t="n">
         <v>851</v>
       </c>
       <c r="G8" t="n">
         <v>875</v>
       </c>
       <c r="H8" t="n">
         <v>864</v>
       </c>
       <c r="I8" t="n">
         <v>883</v>
       </c>
       <c r="J8" t="n">
         <v>853</v>
       </c>
       <c r="K8" t="n">
         <v>853</v>
       </c>
       <c r="L8" t="n">
         <v>863</v>
       </c>
       <c r="M8" t="n">
         <v>829</v>
       </c>
       <c r="N8" t="n">
         <v>832</v>
       </c>
       <c r="O8" t="n">
         <v>871</v>
+      </c>
+      <c r="P8" t="n">
+        <v>879</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>"Green belt" land means areas of countryside around some towns and cities, which are currently protected from most building to stop urban sprawl. "Brownfield" land means land that has previously been built upon, such as derilict buildings and former industrial land. "Greenfield" land is land that has not previously been built upon, such as agricultural land outside the greenbelt.Thinking about these different types of land, how freely - if at all - do you think planning permission to build should be given in each one? Brownfield land</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-23</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9227,428 +9741,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-12-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-10</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost always be given here</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Planning permission should normally be given here, unless there is a good reason to stop it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Planning permission should NOT normally be given here, unless there is a good reason to allow it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost never be given here</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>918</v>
       </c>
       <c r="C7" t="n">
         <v>918</v>
       </c>
       <c r="D7" t="n">
         <v>919</v>
       </c>
       <c r="E7" t="n">
         <v>932</v>
       </c>
       <c r="F7" t="n">
         <v>1004</v>
       </c>
       <c r="G7" t="n">
         <v>1007</v>
       </c>
       <c r="H7" t="n">
         <v>981</v>
       </c>
       <c r="I7" t="n">
         <v>1001</v>
       </c>
       <c r="J7" t="n">
         <v>1004</v>
       </c>
       <c r="K7" t="n">
         <v>973</v>
       </c>
       <c r="L7" t="n">
         <v>967</v>
       </c>
       <c r="M7" t="n">
         <v>941</v>
       </c>
       <c r="N7" t="n">
         <v>943</v>
       </c>
       <c r="O7" t="n">
         <v>977</v>
       </c>
+      <c r="P7" t="n">
+        <v>983</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>860</v>
       </c>
       <c r="C8" t="n">
         <v>832</v>
       </c>
       <c r="D8" t="n">
         <v>840</v>
       </c>
       <c r="E8" t="n">
         <v>847</v>
       </c>
       <c r="F8" t="n">
         <v>900</v>
       </c>
       <c r="G8" t="n">
         <v>926</v>
       </c>
       <c r="H8" t="n">
         <v>914</v>
       </c>
       <c r="I8" t="n">
         <v>934</v>
       </c>
       <c r="J8" t="n">
         <v>902</v>
       </c>
       <c r="K8" t="n">
         <v>902</v>
       </c>
       <c r="L8" t="n">
         <v>912</v>
       </c>
       <c r="M8" t="n">
         <v>876</v>
       </c>
       <c r="N8" t="n">
         <v>879</v>
       </c>
       <c r="O8" t="n">
         <v>921</v>
+      </c>
+      <c r="P8" t="n">
+        <v>930</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>"Green belt" land means areas of countryside around some towns and cities, which are currently protected from most building to stop urban sprawl. "Brownfield" land means land that has previously been built upon, such as derilict buildings and former industrial land. "Greenfield" land is land that has not previously been built upon, such as agricultural land outside the greenbelt.Thinking about these different types of land, how freely - if at all - do you think planning permission to build should be given in each one? Brownfield land</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-23</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9683,428 +10224,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-12-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-10</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost always be given here</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Planning permission should normally be given here, unless there is a good reason to stop it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Planning permission should NOT normally be given here, unless there is a good reason to allow it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost never be given here</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>202</v>
       </c>
       <c r="C7" t="n">
         <v>170</v>
       </c>
       <c r="D7" t="n">
         <v>178</v>
       </c>
       <c r="E7" t="n">
         <v>158</v>
       </c>
       <c r="F7" t="n">
         <v>159</v>
       </c>
       <c r="G7" t="n">
         <v>189</v>
       </c>
       <c r="H7" t="n">
         <v>179</v>
       </c>
       <c r="I7" t="n">
         <v>208</v>
       </c>
       <c r="J7" t="n">
         <v>183</v>
       </c>
       <c r="K7" t="n">
         <v>196</v>
       </c>
       <c r="L7" t="n">
         <v>185</v>
       </c>
       <c r="M7" t="n">
         <v>181</v>
       </c>
       <c r="N7" t="n">
         <v>168</v>
       </c>
       <c r="O7" t="n">
         <v>176</v>
       </c>
+      <c r="P7" t="n">
+        <v>192</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>200</v>
       </c>
       <c r="C8" t="n">
         <v>194</v>
       </c>
       <c r="D8" t="n">
         <v>196</v>
       </c>
       <c r="E8" t="n">
         <v>198</v>
       </c>
       <c r="F8" t="n">
         <v>210</v>
       </c>
       <c r="G8" t="n">
         <v>216</v>
       </c>
       <c r="H8" t="n">
         <v>213</v>
       </c>
       <c r="I8" t="n">
         <v>218</v>
       </c>
       <c r="J8" t="n">
         <v>211</v>
       </c>
       <c r="K8" t="n">
         <v>209</v>
       </c>
       <c r="L8" t="n">
         <v>213</v>
       </c>
       <c r="M8" t="n">
         <v>206</v>
       </c>
       <c r="N8" t="n">
         <v>207</v>
       </c>
       <c r="O8" t="n">
         <v>217</v>
+      </c>
+      <c r="P8" t="n">
+        <v>219</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>"Green belt" land means areas of countryside around some towns and cities, which are currently protected from most building to stop urban sprawl. "Brownfield" land means land that has previously been built upon, such as derilict buildings and former industrial land. "Greenfield" land is land that has not previously been built upon, such as agricultural land outside the greenbelt.Thinking about these different types of land, how freely - if at all - do you think planning permission to build should be given in each one? Brownfield land</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-04-06</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-09-23</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10139,388 +10707,414 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-12-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-06-10</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-12-09</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost always be given here</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Planning permission should normally be given here, unless there is a good reason to stop it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Planning permission should NOT normally be given here, unless there is a good reason to allow it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Planning permission should almost never be given here</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>562</v>
       </c>
       <c r="C7" t="n">
         <v>565</v>
       </c>
       <c r="D7" t="n">
         <v>563</v>
       </c>
       <c r="E7" t="n">
         <v>574</v>
       </c>
       <c r="F7" t="n">
         <v>600</v>
       </c>
       <c r="G7" t="n">
         <v>609</v>
       </c>
       <c r="H7" t="n">
         <v>613</v>
       </c>
       <c r="I7" t="n">
         <v>622</v>
       </c>
       <c r="J7" t="n">
         <v>599</v>
       </c>
       <c r="K7" t="n">
         <v>603</v>
       </c>
       <c r="L7" t="n">
         <v>625</v>
       </c>
       <c r="M7" t="n">
         <v>585</v>
       </c>
       <c r="N7" t="n">
         <v>594</v>
       </c>
       <c r="O7" t="n">
         <v>647</v>
       </c>
+      <c r="P7" t="n">
+        <v>632</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>556</v>
       </c>
       <c r="C8" t="n">
         <v>544</v>
       </c>
       <c r="D8" t="n">
         <v>549</v>
       </c>
       <c r="E8" t="n">
         <v>553</v>
       </c>
       <c r="F8" t="n">
         <v>588</v>
       </c>
       <c r="G8" t="n">
         <v>605</v>
       </c>
       <c r="H8" t="n">
         <v>597</v>
       </c>
       <c r="I8" t="n">
         <v>611</v>
       </c>
       <c r="J8" t="n">
         <v>590</v>
       </c>
       <c r="K8" t="n">
         <v>590</v>
       </c>
       <c r="L8" t="n">
         <v>596</v>
       </c>
       <c r="M8" t="n">
         <v>585</v>
       </c>
       <c r="N8" t="n">
         <v>587</v>
       </c>
       <c r="O8" t="n">
         <v>615</v>
+      </c>
+      <c r="P8" t="n">
+        <v>620</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>