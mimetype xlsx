--- v0 (2026-05-21)
+++ v1 (2026-07-22)
@@ -462,97 +462,98 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM6"/>
+  <dimension ref="A1:AN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Keir Starmer should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -707,50 +708,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -828,50 +834,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -949,50 +958,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -1070,50 +1082,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1643</v>
       </c>
       <c r="C5" t="n">
         <v>1638</v>
       </c>
       <c r="D5" t="n">
         <v>1657</v>
       </c>
       <c r="E5" t="n">
         <v>1681</v>
       </c>
       <c r="F5" t="n">
         <v>1633</v>
       </c>
       <c r="G5" t="n">
         <v>1680</v>
       </c>
@@ -1191,50 +1206,53 @@
       </c>
       <c r="AF5" t="n">
         <v>1707</v>
       </c>
       <c r="AG5" t="n">
         <v>1734</v>
       </c>
       <c r="AH5" t="n">
         <v>1702</v>
       </c>
       <c r="AI5" t="n">
         <v>1763</v>
       </c>
       <c r="AJ5" t="n">
         <v>1752</v>
       </c>
       <c r="AK5" t="n">
         <v>1744</v>
       </c>
       <c r="AL5" t="n">
         <v>1771</v>
       </c>
       <c r="AM5" t="n">
         <v>1777</v>
       </c>
+      <c r="AN5" t="n">
+        <v>1764</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1643</v>
       </c>
       <c r="C6" t="n">
         <v>1638</v>
       </c>
       <c r="D6" t="n">
         <v>1657</v>
       </c>
       <c r="E6" t="n">
         <v>1681</v>
       </c>
       <c r="F6" t="n">
         <v>1633</v>
       </c>
       <c r="G6" t="n">
         <v>1680</v>
       </c>
@@ -1311,110 +1329,114 @@
         <v>1698</v>
       </c>
       <c r="AF6" t="n">
         <v>1707</v>
       </c>
       <c r="AG6" t="n">
         <v>1734</v>
       </c>
       <c r="AH6" t="n">
         <v>1702</v>
       </c>
       <c r="AI6" t="n">
         <v>1763</v>
       </c>
       <c r="AJ6" t="n">
         <v>1752</v>
       </c>
       <c r="AK6" t="n">
         <v>1744</v>
       </c>
       <c r="AL6" t="n">
         <v>1771</v>
       </c>
       <c r="AM6" t="n">
         <v>1777</v>
+      </c>
+      <c r="AN6" t="n">
+        <v>1764</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM6"/>
+  <dimension ref="A1:AN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Keir Starmer should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1569,50 +1591,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -1690,50 +1717,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -1811,50 +1841,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -1932,50 +1965,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>274</v>
       </c>
       <c r="C5" t="n">
         <v>265</v>
       </c>
       <c r="D5" t="n">
         <v>286</v>
       </c>
       <c r="E5" t="n">
         <v>271</v>
       </c>
       <c r="F5" t="n">
         <v>280</v>
       </c>
       <c r="G5" t="n">
         <v>270</v>
       </c>
@@ -2053,50 +2089,53 @@
       </c>
       <c r="AF5" t="n">
         <v>290</v>
       </c>
       <c r="AG5" t="n">
         <v>296</v>
       </c>
       <c r="AH5" t="n">
         <v>279</v>
       </c>
       <c r="AI5" t="n">
         <v>287</v>
       </c>
       <c r="AJ5" t="n">
         <v>298</v>
       </c>
       <c r="AK5" t="n">
         <v>296</v>
       </c>
       <c r="AL5" t="n">
         <v>316</v>
       </c>
       <c r="AM5" t="n">
         <v>302</v>
       </c>
+      <c r="AN5" t="n">
+        <v>294</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>273</v>
       </c>
       <c r="C6" t="n">
         <v>272</v>
       </c>
       <c r="D6" t="n">
         <v>275</v>
       </c>
       <c r="E6" t="n">
         <v>279</v>
       </c>
       <c r="F6" t="n">
         <v>271</v>
       </c>
       <c r="G6" t="n">
         <v>279</v>
       </c>
@@ -2173,110 +2212,114 @@
         <v>278</v>
       </c>
       <c r="AF6" t="n">
         <v>280</v>
       </c>
       <c r="AG6" t="n">
         <v>284</v>
       </c>
       <c r="AH6" t="n">
         <v>279</v>
       </c>
       <c r="AI6" t="n">
         <v>289</v>
       </c>
       <c r="AJ6" t="n">
         <v>287</v>
       </c>
       <c r="AK6" t="n">
         <v>286</v>
       </c>
       <c r="AL6" t="n">
         <v>290</v>
       </c>
       <c r="AM6" t="n">
         <v>291</v>
+      </c>
+      <c r="AN6" t="n">
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM6"/>
+  <dimension ref="A1:AN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Keir Starmer should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2431,50 +2474,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -2552,50 +2600,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -2673,50 +2724,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -2794,50 +2848,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>409</v>
       </c>
       <c r="C5" t="n">
         <v>402</v>
       </c>
       <c r="D5" t="n">
         <v>405</v>
       </c>
       <c r="E5" t="n">
         <v>412</v>
       </c>
       <c r="F5" t="n">
         <v>411</v>
       </c>
       <c r="G5" t="n">
         <v>404</v>
       </c>
@@ -2915,50 +2972,53 @@
       </c>
       <c r="AF5" t="n">
         <v>415</v>
       </c>
       <c r="AG5" t="n">
         <v>416</v>
       </c>
       <c r="AH5" t="n">
         <v>422</v>
       </c>
       <c r="AI5" t="n">
         <v>434</v>
       </c>
       <c r="AJ5" t="n">
         <v>419</v>
       </c>
       <c r="AK5" t="n">
         <v>421</v>
       </c>
       <c r="AL5" t="n">
         <v>378</v>
       </c>
       <c r="AM5" t="n">
         <v>444</v>
       </c>
+      <c r="AN5" t="n">
+        <v>418</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>396</v>
       </c>
       <c r="C6" t="n">
         <v>395</v>
       </c>
       <c r="D6" t="n">
         <v>399</v>
       </c>
       <c r="E6" t="n">
         <v>405</v>
       </c>
       <c r="F6" t="n">
         <v>394</v>
       </c>
       <c r="G6" t="n">
         <v>405</v>
       </c>
@@ -3035,110 +3095,114 @@
         <v>402</v>
       </c>
       <c r="AF6" t="n">
         <v>405</v>
       </c>
       <c r="AG6" t="n">
         <v>411</v>
       </c>
       <c r="AH6" t="n">
         <v>403</v>
       </c>
       <c r="AI6" t="n">
         <v>418</v>
       </c>
       <c r="AJ6" t="n">
         <v>415</v>
       </c>
       <c r="AK6" t="n">
         <v>413</v>
       </c>
       <c r="AL6" t="n">
         <v>420</v>
       </c>
       <c r="AM6" t="n">
         <v>421</v>
+      </c>
+      <c r="AN6" t="n">
+        <v>418</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM6"/>
+  <dimension ref="A1:AN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Keir Starmer should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3293,50 +3357,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.52</v>
       </c>
@@ -3414,50 +3483,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -3535,50 +3607,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -3656,50 +3731,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>148</v>
       </c>
       <c r="C5" t="n">
         <v>149</v>
       </c>
       <c r="D5" t="n">
         <v>139</v>
       </c>
       <c r="E5" t="n">
         <v>138</v>
       </c>
       <c r="F5" t="n">
         <v>152</v>
       </c>
       <c r="G5" t="n">
         <v>129</v>
       </c>
@@ -3777,50 +3855,53 @@
       </c>
       <c r="AF5" t="n">
         <v>138</v>
       </c>
       <c r="AG5" t="n">
         <v>147</v>
       </c>
       <c r="AH5" t="n">
         <v>149</v>
       </c>
       <c r="AI5" t="n">
         <v>152</v>
       </c>
       <c r="AJ5" t="n">
         <v>159</v>
       </c>
       <c r="AK5" t="n">
         <v>152</v>
       </c>
       <c r="AL5" t="n">
         <v>163</v>
       </c>
       <c r="AM5" t="n">
         <v>140</v>
       </c>
+      <c r="AN5" t="n">
+        <v>151</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>141</v>
       </c>
       <c r="C6" t="n">
         <v>141</v>
       </c>
       <c r="D6" t="n">
         <v>143</v>
       </c>
       <c r="E6" t="n">
         <v>145</v>
       </c>
       <c r="F6" t="n">
         <v>140</v>
       </c>
       <c r="G6" t="n">
         <v>144</v>
       </c>
@@ -3897,110 +3978,114 @@
         <v>148</v>
       </c>
       <c r="AF6" t="n">
         <v>149</v>
       </c>
       <c r="AG6" t="n">
         <v>151</v>
       </c>
       <c r="AH6" t="n">
         <v>148</v>
       </c>
       <c r="AI6" t="n">
         <v>153</v>
       </c>
       <c r="AJ6" t="n">
         <v>152</v>
       </c>
       <c r="AK6" t="n">
         <v>152</v>
       </c>
       <c r="AL6" t="n">
         <v>154</v>
       </c>
       <c r="AM6" t="n">
         <v>155</v>
+      </c>
+      <c r="AN6" t="n">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM6"/>
+  <dimension ref="A1:AN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Keir Starmer should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4155,50 +4240,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.62</v>
       </c>
@@ -4276,50 +4366,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -4397,50 +4490,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -4518,50 +4614,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>80</v>
       </c>
       <c r="C5" t="n">
         <v>86</v>
       </c>
       <c r="D5" t="n">
         <v>77</v>
       </c>
       <c r="E5" t="n">
         <v>93</v>
       </c>
       <c r="F5" t="n">
         <v>91</v>
       </c>
       <c r="G5" t="n">
         <v>91</v>
       </c>
@@ -4639,50 +4738,53 @@
       </c>
       <c r="AF5" t="n">
         <v>92</v>
       </c>
       <c r="AG5" t="n">
         <v>91</v>
       </c>
       <c r="AH5" t="n">
         <v>91</v>
       </c>
       <c r="AI5" t="n">
         <v>88</v>
       </c>
       <c r="AJ5" t="n">
         <v>92</v>
       </c>
       <c r="AK5" t="n">
         <v>94</v>
       </c>
       <c r="AL5" t="n">
         <v>84</v>
       </c>
       <c r="AM5" t="n">
         <v>87</v>
       </c>
+      <c r="AN5" t="n">
+        <v>90</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>84</v>
       </c>
       <c r="C6" t="n">
         <v>84</v>
       </c>
       <c r="D6" t="n">
         <v>85</v>
       </c>
       <c r="E6" t="n">
         <v>86</v>
       </c>
       <c r="F6" t="n">
         <v>83</v>
       </c>
       <c r="G6" t="n">
         <v>86</v>
       </c>
@@ -4758,111 +4860,115 @@
       <c r="AE6" t="n">
         <v>82</v>
       </c>
       <c r="AF6" t="n">
         <v>82</v>
       </c>
       <c r="AG6" t="n">
         <v>83</v>
       </c>
       <c r="AH6" t="n">
         <v>82</v>
       </c>
       <c r="AI6" t="n">
         <v>85</v>
       </c>
       <c r="AJ6" t="n">
         <v>84</v>
       </c>
       <c r="AK6" t="n">
         <v>84</v>
       </c>
       <c r="AL6" t="n">
         <v>85</v>
       </c>
       <c r="AM6" t="n">
+        <v>85</v>
+      </c>
+      <c r="AN6" t="n">
         <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM6"/>
+  <dimension ref="A1:AN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Keir Starmer should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5017,50 +5123,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -5138,50 +5249,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -5259,50 +5373,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.67</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.63</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -5380,50 +5497,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>611</v>
       </c>
       <c r="C5" t="n">
         <v>601</v>
       </c>
       <c r="D5" t="n">
         <v>603</v>
       </c>
       <c r="E5" t="n">
         <v>593</v>
       </c>
       <c r="F5" t="n">
         <v>617</v>
       </c>
       <c r="G5" t="n">
         <v>628</v>
       </c>
@@ -5501,50 +5621,53 @@
       </c>
       <c r="AF5" t="n">
         <v>252</v>
       </c>
       <c r="AG5" t="n">
         <v>274</v>
       </c>
       <c r="AH5" t="n">
         <v>252</v>
       </c>
       <c r="AI5" t="n">
         <v>285</v>
       </c>
       <c r="AJ5" t="n">
         <v>280</v>
       </c>
       <c r="AK5" t="n">
         <v>280</v>
       </c>
       <c r="AL5" t="n">
         <v>277</v>
       </c>
       <c r="AM5" t="n">
         <v>265</v>
       </c>
+      <c r="AN5" t="n">
+        <v>278</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>561</v>
       </c>
       <c r="C6" t="n">
         <v>560</v>
       </c>
       <c r="D6" t="n">
         <v>565</v>
       </c>
       <c r="E6" t="n">
         <v>570</v>
       </c>
       <c r="F6" t="n">
         <v>554</v>
       </c>
       <c r="G6" t="n">
         <v>571</v>
       </c>
@@ -5621,110 +5744,114 @@
         <v>306</v>
       </c>
       <c r="AF6" t="n">
         <v>307</v>
       </c>
       <c r="AG6" t="n">
         <v>312</v>
       </c>
       <c r="AH6" t="n">
         <v>306</v>
       </c>
       <c r="AI6" t="n">
         <v>318</v>
       </c>
       <c r="AJ6" t="n">
         <v>315</v>
       </c>
       <c r="AK6" t="n">
         <v>315</v>
       </c>
       <c r="AL6" t="n">
         <v>319</v>
       </c>
       <c r="AM6" t="n">
         <v>320</v>
+      </c>
+      <c r="AN6" t="n">
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM6"/>
+  <dimension ref="A1:AN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Keir Starmer should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5879,50 +6006,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.58</v>
       </c>
@@ -6000,50 +6132,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -6121,50 +6256,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -6242,50 +6380,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>413</v>
       </c>
       <c r="C5" t="n">
         <v>431</v>
       </c>
       <c r="D5" t="n">
         <v>454</v>
       </c>
       <c r="E5" t="n">
         <v>456</v>
       </c>
       <c r="F5" t="n">
         <v>427</v>
       </c>
       <c r="G5" t="n">
         <v>444</v>
       </c>
@@ -6363,50 +6504,53 @@
       </c>
       <c r="AF5" t="n">
         <v>508</v>
       </c>
       <c r="AG5" t="n">
         <v>533</v>
       </c>
       <c r="AH5" t="n">
         <v>522</v>
       </c>
       <c r="AI5" t="n">
         <v>473</v>
       </c>
       <c r="AJ5" t="n">
         <v>487</v>
       </c>
       <c r="AK5" t="n">
         <v>464</v>
       </c>
       <c r="AL5" t="n">
         <v>478</v>
       </c>
       <c r="AM5" t="n">
         <v>478</v>
       </c>
+      <c r="AN5" t="n">
+        <v>460</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>409</v>
       </c>
       <c r="C6" t="n">
         <v>408</v>
       </c>
       <c r="D6" t="n">
         <v>412</v>
       </c>
       <c r="E6" t="n">
         <v>419</v>
       </c>
       <c r="F6" t="n">
         <v>406</v>
       </c>
       <c r="G6" t="n">
         <v>419</v>
       </c>
@@ -6483,110 +6627,114 @@
         <v>439</v>
       </c>
       <c r="AF6" t="n">
         <v>440</v>
       </c>
       <c r="AG6" t="n">
         <v>446</v>
       </c>
       <c r="AH6" t="n">
         <v>437</v>
       </c>
       <c r="AI6" t="n">
         <v>453</v>
       </c>
       <c r="AJ6" t="n">
         <v>450</v>
       </c>
       <c r="AK6" t="n">
         <v>448</v>
       </c>
       <c r="AL6" t="n">
         <v>456</v>
       </c>
       <c r="AM6" t="n">
         <v>458</v>
+      </c>
+      <c r="AN6" t="n">
+        <v>457</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM6"/>
+  <dimension ref="A1:AN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Keir Starmer should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6741,50 +6889,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -6862,50 +7015,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -6983,50 +7139,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -7104,50 +7263,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>210</v>
       </c>
       <c r="C5" t="n">
         <v>165</v>
       </c>
       <c r="D5" t="n">
         <v>175</v>
       </c>
       <c r="E5" t="n">
         <v>173</v>
       </c>
       <c r="F5" t="n">
         <v>165</v>
       </c>
       <c r="G5" t="n">
         <v>162</v>
       </c>
@@ -7225,50 +7387,53 @@
       </c>
       <c r="AF5" t="n">
         <v>182</v>
       </c>
       <c r="AG5" t="n">
         <v>174</v>
       </c>
       <c r="AH5" t="n">
         <v>180</v>
       </c>
       <c r="AI5" t="n">
         <v>174</v>
       </c>
       <c r="AJ5" t="n">
         <v>173</v>
       </c>
       <c r="AK5" t="n">
         <v>159</v>
       </c>
       <c r="AL5" t="n">
         <v>168</v>
       </c>
       <c r="AM5" t="n">
         <v>161</v>
       </c>
+      <c r="AN5" t="n">
+        <v>170</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>148</v>
       </c>
       <c r="C6" t="n">
         <v>147</v>
       </c>
       <c r="D6" t="n">
         <v>149</v>
       </c>
       <c r="E6" t="n">
         <v>151</v>
       </c>
       <c r="F6" t="n">
         <v>149</v>
       </c>
       <c r="G6" t="n">
         <v>151</v>
       </c>
@@ -7345,110 +7510,114 @@
         <v>156</v>
       </c>
       <c r="AF6" t="n">
         <v>157</v>
       </c>
       <c r="AG6" t="n">
         <v>160</v>
       </c>
       <c r="AH6" t="n">
         <v>157</v>
       </c>
       <c r="AI6" t="n">
         <v>162</v>
       </c>
       <c r="AJ6" t="n">
         <v>161</v>
       </c>
       <c r="AK6" t="n">
         <v>162</v>
       </c>
       <c r="AL6" t="n">
         <v>163</v>
       </c>
       <c r="AM6" t="n">
         <v>163</v>
+      </c>
+      <c r="AN6" t="n">
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM6"/>
+  <dimension ref="A1:AN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Keir Starmer should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7603,50 +7772,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.58</v>
       </c>
@@ -7724,50 +7898,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -7845,50 +8022,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -7966,50 +8146,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>763</v>
       </c>
       <c r="C5" t="n">
         <v>714</v>
       </c>
       <c r="D5" t="n">
         <v>708</v>
       </c>
       <c r="E5" t="n">
         <v>746</v>
       </c>
       <c r="F5" t="n">
         <v>714</v>
       </c>
       <c r="G5" t="n">
         <v>750</v>
       </c>
@@ -8087,50 +8270,53 @@
       </c>
       <c r="AF5" t="n">
         <v>706</v>
       </c>
       <c r="AG5" t="n">
         <v>738</v>
       </c>
       <c r="AH5" t="n">
         <v>728</v>
       </c>
       <c r="AI5" t="n">
         <v>639</v>
       </c>
       <c r="AJ5" t="n">
         <v>656</v>
       </c>
       <c r="AK5" t="n">
         <v>652</v>
       </c>
       <c r="AL5" t="n">
         <v>655</v>
       </c>
       <c r="AM5" t="n">
         <v>639</v>
       </c>
+      <c r="AN5" t="n">
+        <v>644</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>610</v>
       </c>
       <c r="C6" t="n">
         <v>608</v>
       </c>
       <c r="D6" t="n">
         <v>615</v>
       </c>
       <c r="E6" t="n">
         <v>624</v>
       </c>
       <c r="F6" t="n">
         <v>606</v>
       </c>
       <c r="G6" t="n">
         <v>623</v>
       </c>
@@ -8207,110 +8393,114 @@
         <v>630</v>
       </c>
       <c r="AF6" t="n">
         <v>633</v>
       </c>
       <c r="AG6" t="n">
         <v>643</v>
       </c>
       <c r="AH6" t="n">
         <v>631</v>
       </c>
       <c r="AI6" t="n">
         <v>654</v>
       </c>
       <c r="AJ6" t="n">
         <v>650</v>
       </c>
       <c r="AK6" t="n">
         <v>647</v>
       </c>
       <c r="AL6" t="n">
         <v>657</v>
       </c>
       <c r="AM6" t="n">
         <v>659</v>
+      </c>
+      <c r="AN6" t="n">
+        <v>654</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM6"/>
+  <dimension ref="A1:AN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Keir Starmer should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8465,50 +8655,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -8586,50 +8781,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -8707,50 +8905,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.7</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -8828,50 +9029,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>633</v>
       </c>
       <c r="C5" t="n">
         <v>681</v>
       </c>
       <c r="D5" t="n">
         <v>665</v>
       </c>
       <c r="E5" t="n">
         <v>675</v>
       </c>
       <c r="F5" t="n">
         <v>690</v>
       </c>
       <c r="G5" t="n">
         <v>684</v>
       </c>
@@ -8949,50 +9153,53 @@
       </c>
       <c r="AF5" t="n">
         <v>616</v>
       </c>
       <c r="AG5" t="n">
         <v>590</v>
       </c>
       <c r="AH5" t="n">
         <v>584</v>
       </c>
       <c r="AI5" t="n">
         <v>642</v>
       </c>
       <c r="AJ5" t="n">
         <v>632</v>
       </c>
       <c r="AK5" t="n">
         <v>659</v>
       </c>
       <c r="AL5" t="n">
         <v>634</v>
       </c>
       <c r="AM5" t="n">
         <v>638</v>
       </c>
+      <c r="AN5" t="n">
+        <v>595</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>651</v>
       </c>
       <c r="C6" t="n">
         <v>649</v>
       </c>
       <c r="D6" t="n">
         <v>656</v>
       </c>
       <c r="E6" t="n">
         <v>666</v>
       </c>
       <c r="F6" t="n">
         <v>647</v>
       </c>
       <c r="G6" t="n">
         <v>665</v>
       </c>
@@ -9069,110 +9276,114 @@
         <v>672</v>
       </c>
       <c r="AF6" t="n">
         <v>676</v>
       </c>
       <c r="AG6" t="n">
         <v>687</v>
       </c>
       <c r="AH6" t="n">
         <v>674</v>
       </c>
       <c r="AI6" t="n">
         <v>698</v>
       </c>
       <c r="AJ6" t="n">
         <v>694</v>
       </c>
       <c r="AK6" t="n">
         <v>691</v>
       </c>
       <c r="AL6" t="n">
         <v>701</v>
       </c>
       <c r="AM6" t="n">
         <v>704</v>
+      </c>
+      <c r="AN6" t="n">
+        <v>699</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM6"/>
+  <dimension ref="A1:AN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Keir Starmer should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9327,50 +9538,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -9448,50 +9664,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -9569,50 +9788,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -9690,50 +9912,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>228</v>
       </c>
       <c r="C5" t="n">
         <v>213</v>
       </c>
       <c r="D5" t="n">
         <v>257</v>
       </c>
       <c r="E5" t="n">
         <v>228</v>
       </c>
       <c r="F5" t="n">
         <v>203</v>
       </c>
       <c r="G5" t="n">
         <v>215</v>
       </c>
@@ -9811,50 +10036,53 @@
       </c>
       <c r="AF5" t="n">
         <v>350</v>
       </c>
       <c r="AG5" t="n">
         <v>383</v>
       </c>
       <c r="AH5" t="n">
         <v>356</v>
       </c>
       <c r="AI5" t="n">
         <v>442</v>
       </c>
       <c r="AJ5" t="n">
         <v>424</v>
       </c>
       <c r="AK5" t="n">
         <v>386</v>
       </c>
       <c r="AL5" t="n">
         <v>436</v>
       </c>
       <c r="AM5" t="n">
         <v>451</v>
       </c>
+      <c r="AN5" t="n">
+        <v>487</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>353</v>
       </c>
       <c r="C6" t="n">
         <v>330</v>
       </c>
       <c r="D6" t="n">
         <v>341</v>
       </c>
       <c r="E6" t="n">
         <v>344</v>
       </c>
       <c r="F6" t="n">
         <v>328</v>
       </c>
       <c r="G6" t="n">
         <v>353</v>
       </c>
@@ -9931,110 +10159,114 @@
         <v>367</v>
       </c>
       <c r="AF6" t="n">
         <v>371</v>
       </c>
       <c r="AG6" t="n">
         <v>385</v>
       </c>
       <c r="AH6" t="n">
         <v>366</v>
       </c>
       <c r="AI6" t="n">
         <v>385</v>
       </c>
       <c r="AJ6" t="n">
         <v>385</v>
       </c>
       <c r="AK6" t="n">
         <v>381</v>
       </c>
       <c r="AL6" t="n">
         <v>384</v>
       </c>
       <c r="AM6" t="n">
         <v>385</v>
+      </c>
+      <c r="AN6" t="n">
+        <v>390</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM6"/>
+  <dimension ref="A1:AN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Keir Starmer should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10189,50 +10421,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -10310,50 +10547,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -10431,50 +10671,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -10552,50 +10795,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>142</v>
       </c>
       <c r="C5" t="n">
         <v>115</v>
       </c>
       <c r="D5" t="n">
         <v>117</v>
       </c>
       <c r="E5" t="n">
         <v>118</v>
       </c>
       <c r="F5" t="n">
         <v>105</v>
       </c>
       <c r="G5" t="n">
         <v>118</v>
       </c>
@@ -10673,50 +10919,53 @@
       </c>
       <c r="AF5" t="n">
         <v>134</v>
       </c>
       <c r="AG5" t="n">
         <v>155</v>
       </c>
       <c r="AH5" t="n">
         <v>146</v>
       </c>
       <c r="AI5" t="n">
         <v>143</v>
       </c>
       <c r="AJ5" t="n">
         <v>120</v>
       </c>
       <c r="AK5" t="n">
         <v>106</v>
       </c>
       <c r="AL5" t="n">
         <v>149</v>
       </c>
       <c r="AM5" t="n">
         <v>141</v>
       </c>
+      <c r="AN5" t="n">
+        <v>173</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>179</v>
       </c>
       <c r="C6" t="n">
         <v>179</v>
       </c>
       <c r="D6" t="n">
         <v>181</v>
       </c>
       <c r="E6" t="n">
         <v>183</v>
       </c>
       <c r="F6" t="n">
         <v>178</v>
       </c>
       <c r="G6" t="n">
         <v>183</v>
       </c>
@@ -10793,110 +11042,114 @@
         <v>185</v>
       </c>
       <c r="AF6" t="n">
         <v>186</v>
       </c>
       <c r="AG6" t="n">
         <v>189</v>
       </c>
       <c r="AH6" t="n">
         <v>186</v>
       </c>
       <c r="AI6" t="n">
         <v>192</v>
       </c>
       <c r="AJ6" t="n">
         <v>191</v>
       </c>
       <c r="AK6" t="n">
         <v>190</v>
       </c>
       <c r="AL6" t="n">
         <v>193</v>
       </c>
       <c r="AM6" t="n">
         <v>194</v>
+      </c>
+      <c r="AN6" t="n">
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM6"/>
+  <dimension ref="A1:AN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Keir Starmer should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11051,50 +11304,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -11172,50 +11430,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -11293,50 +11554,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -11414,50 +11678,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>19</v>
       </c>
       <c r="C5" t="n">
         <v>30</v>
       </c>
       <c r="D5" t="n">
         <v>27</v>
       </c>
       <c r="E5" t="n">
         <v>32</v>
       </c>
       <c r="F5" t="n">
         <v>26</v>
       </c>
       <c r="G5" t="n">
         <v>31</v>
       </c>
@@ -11535,50 +11802,53 @@
       </c>
       <c r="AF5" t="n">
         <v>35</v>
       </c>
       <c r="AG5" t="n">
         <v>23</v>
       </c>
       <c r="AH5" t="n">
         <v>34</v>
       </c>
       <c r="AI5" t="n">
         <v>40</v>
       </c>
       <c r="AJ5" t="n">
         <v>40</v>
       </c>
       <c r="AK5" t="n">
         <v>47</v>
       </c>
       <c r="AL5" t="n">
         <v>46</v>
       </c>
       <c r="AM5" t="n">
         <v>49</v>
       </c>
+      <c r="AN5" t="n">
+        <v>38</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>30</v>
       </c>
       <c r="C6" t="n">
         <v>51</v>
       </c>
       <c r="D6" t="n">
         <v>46</v>
       </c>
       <c r="E6" t="n">
         <v>48</v>
       </c>
       <c r="F6" t="n">
         <v>52</v>
       </c>
       <c r="G6" t="n">
         <v>39</v>
       </c>
@@ -11655,110 +11925,114 @@
         <v>29</v>
       </c>
       <c r="AF6" t="n">
         <v>27</v>
       </c>
       <c r="AG6" t="n">
         <v>19</v>
       </c>
       <c r="AH6" t="n">
         <v>30</v>
       </c>
       <c r="AI6" t="n">
         <v>26</v>
       </c>
       <c r="AJ6" t="n">
         <v>24</v>
       </c>
       <c r="AK6" t="n">
         <v>26</v>
       </c>
       <c r="AL6" t="n">
         <v>29</v>
       </c>
       <c r="AM6" t="n">
         <v>29</v>
+      </c>
+      <c r="AN6" t="n">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM6"/>
+  <dimension ref="A1:AN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Keir Starmer should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11913,50 +12187,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.52</v>
       </c>
@@ -12034,50 +12313,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -12155,50 +12437,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -12276,50 +12561,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>989</v>
       </c>
       <c r="C5" t="n">
         <v>978</v>
       </c>
       <c r="D5" t="n">
         <v>1000</v>
       </c>
       <c r="E5" t="n">
         <v>993</v>
       </c>
       <c r="F5" t="n">
         <v>986</v>
       </c>
       <c r="G5" t="n">
         <v>956</v>
       </c>
@@ -12397,50 +12685,53 @@
       </c>
       <c r="AF5" t="n">
         <v>1009</v>
       </c>
       <c r="AG5" t="n">
         <v>1013</v>
       </c>
       <c r="AH5" t="n">
         <v>995</v>
       </c>
       <c r="AI5" t="n">
         <v>1042</v>
       </c>
       <c r="AJ5" t="n">
         <v>1044</v>
       </c>
       <c r="AK5" t="n">
         <v>1071</v>
       </c>
       <c r="AL5" t="n">
         <v>1048</v>
       </c>
       <c r="AM5" t="n">
         <v>1022</v>
       </c>
+      <c r="AN5" t="n">
+        <v>1054</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>937</v>
       </c>
       <c r="C6" t="n">
         <v>934</v>
       </c>
       <c r="D6" t="n">
         <v>944</v>
       </c>
       <c r="E6" t="n">
         <v>958</v>
       </c>
       <c r="F6" t="n">
         <v>931</v>
       </c>
       <c r="G6" t="n">
         <v>958</v>
       </c>
@@ -12517,110 +12808,114 @@
         <v>968</v>
       </c>
       <c r="AF6" t="n">
         <v>973</v>
       </c>
       <c r="AG6" t="n">
         <v>988</v>
       </c>
       <c r="AH6" t="n">
         <v>970</v>
       </c>
       <c r="AI6" t="n">
         <v>1005</v>
       </c>
       <c r="AJ6" t="n">
         <v>999</v>
       </c>
       <c r="AK6" t="n">
         <v>994</v>
       </c>
       <c r="AL6" t="n">
         <v>1009</v>
       </c>
       <c r="AM6" t="n">
         <v>1013</v>
+      </c>
+      <c r="AN6" t="n">
+        <v>1005</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM6"/>
+  <dimension ref="A1:AN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Keir Starmer should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12775,50 +13070,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -12896,50 +13196,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -13017,50 +13320,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -13138,50 +13444,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>654</v>
       </c>
       <c r="C5" t="n">
         <v>660</v>
       </c>
       <c r="D5" t="n">
         <v>657</v>
       </c>
       <c r="E5" t="n">
         <v>688</v>
       </c>
       <c r="F5" t="n">
         <v>647</v>
       </c>
       <c r="G5" t="n">
         <v>724</v>
       </c>
@@ -13259,50 +13568,53 @@
       </c>
       <c r="AF5" t="n">
         <v>698</v>
       </c>
       <c r="AG5" t="n">
         <v>721</v>
       </c>
       <c r="AH5" t="n">
         <v>707</v>
       </c>
       <c r="AI5" t="n">
         <v>721</v>
       </c>
       <c r="AJ5" t="n">
         <v>708</v>
       </c>
       <c r="AK5" t="n">
         <v>673</v>
       </c>
       <c r="AL5" t="n">
         <v>723</v>
       </c>
       <c r="AM5" t="n">
         <v>755</v>
       </c>
+      <c r="AN5" t="n">
+        <v>710</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>706</v>
       </c>
       <c r="C6" t="n">
         <v>704</v>
       </c>
       <c r="D6" t="n">
         <v>713</v>
       </c>
       <c r="E6" t="n">
         <v>723</v>
       </c>
       <c r="F6" t="n">
         <v>702</v>
       </c>
       <c r="G6" t="n">
         <v>722</v>
       </c>
@@ -13379,110 +13691,114 @@
         <v>730</v>
       </c>
       <c r="AF6" t="n">
         <v>734</v>
       </c>
       <c r="AG6" t="n">
         <v>746</v>
       </c>
       <c r="AH6" t="n">
         <v>732</v>
       </c>
       <c r="AI6" t="n">
         <v>758</v>
       </c>
       <c r="AJ6" t="n">
         <v>753</v>
       </c>
       <c r="AK6" t="n">
         <v>750</v>
       </c>
       <c r="AL6" t="n">
         <v>762</v>
       </c>
       <c r="AM6" t="n">
         <v>764</v>
+      </c>
+      <c r="AN6" t="n">
+        <v>759</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM6"/>
+  <dimension ref="A1:AN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Keir Starmer should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13637,50 +13953,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -13758,50 +14079,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -13879,50 +14203,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -14000,50 +14327,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>650</v>
       </c>
       <c r="C5" t="n">
         <v>665</v>
       </c>
       <c r="D5" t="n">
         <v>676</v>
       </c>
       <c r="E5" t="n">
         <v>701</v>
       </c>
       <c r="F5" t="n">
         <v>649</v>
       </c>
       <c r="G5" t="n">
         <v>685</v>
       </c>
@@ -14121,50 +14451,53 @@
       </c>
       <c r="AF5" t="n">
         <v>670</v>
       </c>
       <c r="AG5" t="n">
         <v>699</v>
       </c>
       <c r="AH5" t="n">
         <v>656</v>
       </c>
       <c r="AI5" t="n">
         <v>706</v>
       </c>
       <c r="AJ5" t="n">
         <v>732</v>
       </c>
       <c r="AK5" t="n">
         <v>722</v>
       </c>
       <c r="AL5" t="n">
         <v>721</v>
       </c>
       <c r="AM5" t="n">
         <v>745</v>
       </c>
+      <c r="AN5" t="n">
+        <v>691</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>685</v>
       </c>
       <c r="C6" t="n">
         <v>683</v>
       </c>
       <c r="D6" t="n">
         <v>691</v>
       </c>
       <c r="E6" t="n">
         <v>701</v>
       </c>
       <c r="F6" t="n">
         <v>681</v>
       </c>
       <c r="G6" t="n">
         <v>701</v>
       </c>
@@ -14241,110 +14574,114 @@
         <v>708</v>
       </c>
       <c r="AF6" t="n">
         <v>712</v>
       </c>
       <c r="AG6" t="n">
         <v>723</v>
       </c>
       <c r="AH6" t="n">
         <v>710</v>
       </c>
       <c r="AI6" t="n">
         <v>735</v>
       </c>
       <c r="AJ6" t="n">
         <v>731</v>
       </c>
       <c r="AK6" t="n">
         <v>727</v>
       </c>
       <c r="AL6" t="n">
         <v>739</v>
       </c>
       <c r="AM6" t="n">
         <v>741</v>
+      </c>
+      <c r="AN6" t="n">
+        <v>736</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM6"/>
+  <dimension ref="A1:AN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Keir Starmer should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14499,50 +14836,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -14620,50 +14962,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -14741,50 +15086,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -14862,50 +15210,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>413</v>
       </c>
       <c r="C5" t="n">
         <v>404</v>
       </c>
       <c r="D5" t="n">
         <v>401</v>
       </c>
       <c r="E5" t="n">
         <v>410</v>
       </c>
       <c r="F5" t="n">
         <v>393</v>
       </c>
       <c r="G5" t="n">
         <v>398</v>
       </c>
@@ -14983,50 +15334,53 @@
       </c>
       <c r="AF5" t="n">
         <v>425</v>
       </c>
       <c r="AG5" t="n">
         <v>422</v>
       </c>
       <c r="AH5" t="n">
         <v>428</v>
       </c>
       <c r="AI5" t="n">
         <v>429</v>
       </c>
       <c r="AJ5" t="n">
         <v>422</v>
       </c>
       <c r="AK5" t="n">
         <v>411</v>
       </c>
       <c r="AL5" t="n">
         <v>435</v>
       </c>
       <c r="AM5" t="n">
         <v>423</v>
       </c>
+      <c r="AN5" t="n">
+        <v>421</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>396</v>
       </c>
       <c r="C6" t="n">
         <v>395</v>
       </c>
       <c r="D6" t="n">
         <v>399</v>
       </c>
       <c r="E6" t="n">
         <v>405</v>
       </c>
       <c r="F6" t="n">
         <v>394</v>
       </c>
       <c r="G6" t="n">
         <v>405</v>
       </c>
@@ -15103,110 +15457,114 @@
         <v>409</v>
       </c>
       <c r="AF6" t="n">
         <v>411</v>
       </c>
       <c r="AG6" t="n">
         <v>418</v>
       </c>
       <c r="AH6" t="n">
         <v>410</v>
       </c>
       <c r="AI6" t="n">
         <v>425</v>
       </c>
       <c r="AJ6" t="n">
         <v>422</v>
       </c>
       <c r="AK6" t="n">
         <v>420</v>
       </c>
       <c r="AL6" t="n">
         <v>427</v>
       </c>
       <c r="AM6" t="n">
         <v>428</v>
+      </c>
+      <c r="AN6" t="n">
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM6"/>
+  <dimension ref="A1:AN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Keir Starmer should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15361,50 +15719,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -15482,50 +15845,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -15603,50 +15969,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.64</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -15724,50 +16093,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>438</v>
       </c>
       <c r="C5" t="n">
         <v>454</v>
       </c>
       <c r="D5" t="n">
         <v>463</v>
       </c>
       <c r="E5" t="n">
         <v>452</v>
       </c>
       <c r="F5" t="n">
         <v>486</v>
       </c>
       <c r="G5" t="n">
         <v>479</v>
       </c>
@@ -15845,50 +16217,53 @@
       </c>
       <c r="AF5" t="n">
         <v>478</v>
       </c>
       <c r="AG5" t="n">
         <v>458</v>
       </c>
       <c r="AH5" t="n">
         <v>472</v>
       </c>
       <c r="AI5" t="n">
         <v>485</v>
       </c>
       <c r="AJ5" t="n">
         <v>478</v>
       </c>
       <c r="AK5" t="n">
         <v>505</v>
       </c>
       <c r="AL5" t="n">
         <v>466</v>
       </c>
       <c r="AM5" t="n">
         <v>468</v>
       </c>
+      <c r="AN5" t="n">
+        <v>479</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>383</v>
       </c>
       <c r="C6" t="n">
         <v>382</v>
       </c>
       <c r="D6" t="n">
         <v>386</v>
       </c>
       <c r="E6" t="n">
         <v>392</v>
       </c>
       <c r="F6" t="n">
         <v>380</v>
       </c>
       <c r="G6" t="n">
         <v>391</v>
       </c>
@@ -15965,110 +16340,114 @@
         <v>396</v>
       </c>
       <c r="AF6" t="n">
         <v>398</v>
       </c>
       <c r="AG6" t="n">
         <v>404</v>
       </c>
       <c r="AH6" t="n">
         <v>397</v>
       </c>
       <c r="AI6" t="n">
         <v>411</v>
       </c>
       <c r="AJ6" t="n">
         <v>408</v>
       </c>
       <c r="AK6" t="n">
         <v>406</v>
       </c>
       <c r="AL6" t="n">
         <v>413</v>
       </c>
       <c r="AM6" t="n">
         <v>414</v>
+      </c>
+      <c r="AN6" t="n">
+        <v>411</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM6"/>
+  <dimension ref="A1:AN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Keir Starmer should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16223,50 +16602,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -16344,50 +16728,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -16465,50 +16852,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -16586,50 +16976,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>699</v>
       </c>
       <c r="C5" t="n">
         <v>704</v>
       </c>
       <c r="D5" t="n">
         <v>709</v>
       </c>
       <c r="E5" t="n">
         <v>739</v>
       </c>
       <c r="F5" t="n">
         <v>729</v>
       </c>
       <c r="G5" t="n">
         <v>737</v>
       </c>
@@ -16707,50 +17100,53 @@
       </c>
       <c r="AF5" t="n">
         <v>786</v>
       </c>
       <c r="AG5" t="n">
         <v>781</v>
       </c>
       <c r="AH5" t="n">
         <v>748</v>
       </c>
       <c r="AI5" t="n">
         <v>784</v>
       </c>
       <c r="AJ5" t="n">
         <v>823</v>
       </c>
       <c r="AK5" t="n">
         <v>795</v>
       </c>
       <c r="AL5" t="n">
         <v>808</v>
       </c>
       <c r="AM5" t="n">
         <v>826</v>
       </c>
+      <c r="AN5" t="n">
+        <v>789</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>798</v>
       </c>
       <c r="C6" t="n">
         <v>796</v>
       </c>
       <c r="D6" t="n">
         <v>805</v>
       </c>
       <c r="E6" t="n">
         <v>817</v>
       </c>
       <c r="F6" t="n">
         <v>794</v>
       </c>
       <c r="G6" t="n">
         <v>816</v>
       </c>
@@ -16827,110 +17223,114 @@
         <v>825</v>
       </c>
       <c r="AF6" t="n">
         <v>830</v>
       </c>
       <c r="AG6" t="n">
         <v>843</v>
       </c>
       <c r="AH6" t="n">
         <v>827</v>
       </c>
       <c r="AI6" t="n">
         <v>857</v>
       </c>
       <c r="AJ6" t="n">
         <v>851</v>
       </c>
       <c r="AK6" t="n">
         <v>848</v>
       </c>
       <c r="AL6" t="n">
         <v>861</v>
       </c>
       <c r="AM6" t="n">
         <v>864</v>
+      </c>
+      <c r="AN6" t="n">
+        <v>857</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM6"/>
+  <dimension ref="A1:AN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Keir Starmer should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17085,50 +17485,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -17206,50 +17611,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -17327,50 +17735,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -17448,50 +17859,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>944</v>
       </c>
       <c r="C5" t="n">
         <v>934</v>
       </c>
       <c r="D5" t="n">
         <v>948</v>
       </c>
       <c r="E5" t="n">
         <v>942</v>
       </c>
       <c r="F5" t="n">
         <v>904</v>
       </c>
       <c r="G5" t="n">
         <v>943</v>
       </c>
@@ -17569,50 +17983,53 @@
       </c>
       <c r="AF5" t="n">
         <v>921</v>
       </c>
       <c r="AG5" t="n">
         <v>953</v>
       </c>
       <c r="AH5" t="n">
         <v>954</v>
       </c>
       <c r="AI5" t="n">
         <v>979</v>
       </c>
       <c r="AJ5" t="n">
         <v>929</v>
       </c>
       <c r="AK5" t="n">
         <v>949</v>
       </c>
       <c r="AL5" t="n">
         <v>963</v>
       </c>
       <c r="AM5" t="n">
         <v>951</v>
       </c>
+      <c r="AN5" t="n">
+        <v>975</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>845</v>
       </c>
       <c r="C6" t="n">
         <v>842</v>
       </c>
       <c r="D6" t="n">
         <v>852</v>
       </c>
       <c r="E6" t="n">
         <v>864</v>
       </c>
       <c r="F6" t="n">
         <v>839</v>
       </c>
       <c r="G6" t="n">
         <v>864</v>
       </c>
@@ -17689,110 +18106,114 @@
         <v>873</v>
       </c>
       <c r="AF6" t="n">
         <v>877</v>
       </c>
       <c r="AG6" t="n">
         <v>891</v>
       </c>
       <c r="AH6" t="n">
         <v>875</v>
       </c>
       <c r="AI6" t="n">
         <v>906</v>
       </c>
       <c r="AJ6" t="n">
         <v>901</v>
       </c>
       <c r="AK6" t="n">
         <v>896</v>
       </c>
       <c r="AL6" t="n">
         <v>910</v>
       </c>
       <c r="AM6" t="n">
         <v>913</v>
+      </c>
+      <c r="AN6" t="n">
+        <v>907</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM6"/>
+  <dimension ref="A1:AN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Keir Starmer should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17947,50 +18368,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -18068,50 +18494,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -18189,50 +18618,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -18310,50 +18742,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>171</v>
       </c>
       <c r="C5" t="n">
         <v>162</v>
       </c>
       <c r="D5" t="n">
         <v>189</v>
       </c>
       <c r="E5" t="n">
         <v>211</v>
       </c>
       <c r="F5" t="n">
         <v>143</v>
       </c>
       <c r="G5" t="n">
         <v>207</v>
       </c>
@@ -18431,50 +18866,53 @@
       </c>
       <c r="AF5" t="n">
         <v>195</v>
       </c>
       <c r="AG5" t="n">
         <v>190</v>
       </c>
       <c r="AH5" t="n">
         <v>180</v>
       </c>
       <c r="AI5" t="n">
         <v>166</v>
       </c>
       <c r="AJ5" t="n">
         <v>167</v>
       </c>
       <c r="AK5" t="n">
         <v>148</v>
       </c>
       <c r="AL5" t="n">
         <v>175</v>
       </c>
       <c r="AM5" t="n">
         <v>168</v>
       </c>
+      <c r="AN5" t="n">
+        <v>172</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>197</v>
       </c>
       <c r="C6" t="n">
         <v>197</v>
       </c>
       <c r="D6" t="n">
         <v>199</v>
       </c>
       <c r="E6" t="n">
         <v>202</v>
       </c>
       <c r="F6" t="n">
         <v>196</v>
       </c>
       <c r="G6" t="n">
         <v>202</v>
       </c>
@@ -18551,110 +18989,114 @@
         <v>205</v>
       </c>
       <c r="AF6" t="n">
         <v>207</v>
       </c>
       <c r="AG6" t="n">
         <v>210</v>
       </c>
       <c r="AH6" t="n">
         <v>206</v>
       </c>
       <c r="AI6" t="n">
         <v>213</v>
       </c>
       <c r="AJ6" t="n">
         <v>212</v>
       </c>
       <c r="AK6" t="n">
         <v>211</v>
       </c>
       <c r="AL6" t="n">
         <v>214</v>
       </c>
       <c r="AM6" t="n">
         <v>215</v>
+      </c>
+      <c r="AN6" t="n">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM6"/>
+  <dimension ref="A1:AN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Keir Starmer should remain as leader of the Labour Party, or stand down and let someone else take over?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18809,50 +19251,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Should remain Labour leader</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -18930,50 +19377,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Should stand down and let someone else take over</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -19051,50 +19501,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -19172,50 +19625,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>561</v>
       </c>
       <c r="C5" t="n">
         <v>574</v>
       </c>
       <c r="D5" t="n">
         <v>561</v>
       </c>
       <c r="E5" t="n">
         <v>556</v>
       </c>
       <c r="F5" t="n">
         <v>556</v>
       </c>
       <c r="G5" t="n">
         <v>579</v>
       </c>
@@ -19293,50 +19749,53 @@
       </c>
       <c r="AF5" t="n">
         <v>577</v>
       </c>
       <c r="AG5" t="n">
         <v>594</v>
       </c>
       <c r="AH5" t="n">
         <v>581</v>
       </c>
       <c r="AI5" t="n">
         <v>636</v>
       </c>
       <c r="AJ5" t="n">
         <v>617</v>
       </c>
       <c r="AK5" t="n">
         <v>633</v>
       </c>
       <c r="AL5" t="n">
         <v>655</v>
       </c>
       <c r="AM5" t="n">
         <v>636</v>
       </c>
+      <c r="AN5" t="n">
+        <v>639</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>552</v>
       </c>
       <c r="C6" t="n">
         <v>550</v>
       </c>
       <c r="D6" t="n">
         <v>557</v>
       </c>
       <c r="E6" t="n">
         <v>565</v>
       </c>
       <c r="F6" t="n">
         <v>549</v>
       </c>
       <c r="G6" t="n">
         <v>564</v>
       </c>
@@ -19413,46 +19872,49 @@
         <v>582</v>
       </c>
       <c r="AF6" t="n">
         <v>586</v>
       </c>
       <c r="AG6" t="n">
         <v>595</v>
       </c>
       <c r="AH6" t="n">
         <v>584</v>
       </c>
       <c r="AI6" t="n">
         <v>605</v>
       </c>
       <c r="AJ6" t="n">
         <v>601</v>
       </c>
       <c r="AK6" t="n">
         <v>598</v>
       </c>
       <c r="AL6" t="n">
         <v>607</v>
       </c>
       <c r="AM6" t="n">
         <v>610</v>
+      </c>
+      <c r="AN6" t="n">
+        <v>605</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>