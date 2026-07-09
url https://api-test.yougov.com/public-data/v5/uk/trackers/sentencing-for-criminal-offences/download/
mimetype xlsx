--- v0 (2026-04-15)
+++ v1 (2026-07-09)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -558,50 +558,53 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1001,50 +1004,65 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -1269,50 +1287,59 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -1537,50 +1564,59 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.65</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.67</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -1805,50 +1841,59 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -2073,50 +2118,59 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1783</v>
       </c>
       <c r="C6" t="n">
         <v>1750</v>
       </c>
       <c r="D6" t="n">
         <v>1680</v>
       </c>
       <c r="E6" t="n">
         <v>1687</v>
       </c>
       <c r="F6" t="n">
         <v>1670</v>
       </c>
       <c r="G6" t="n">
         <v>1658</v>
       </c>
@@ -2341,50 +2395,59 @@
       </c>
       <c r="CC6" t="n">
         <v>1750</v>
       </c>
       <c r="CD6" t="n">
         <v>1763</v>
       </c>
       <c r="CE6" t="n">
         <v>1759</v>
       </c>
       <c r="CF6" t="n">
         <v>1751</v>
       </c>
       <c r="CG6" t="n">
         <v>1759</v>
       </c>
       <c r="CH6" t="n">
         <v>1750</v>
       </c>
       <c r="CI6" t="n">
         <v>1715</v>
       </c>
       <c r="CJ6" t="n">
         <v>1775</v>
       </c>
+      <c r="CK6" t="n">
+        <v>1777</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>1889</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>1725</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1783</v>
       </c>
       <c r="C7" t="n">
         <v>1750</v>
       </c>
       <c r="D7" t="n">
         <v>1680</v>
       </c>
       <c r="E7" t="n">
         <v>1687</v>
       </c>
       <c r="F7" t="n">
         <v>1670</v>
       </c>
       <c r="G7" t="n">
         <v>1658</v>
       </c>
@@ -2608,64 +2671,73 @@
         <v>1783</v>
       </c>
       <c r="CC7" t="n">
         <v>1750</v>
       </c>
       <c r="CD7" t="n">
         <v>1763</v>
       </c>
       <c r="CE7" t="n">
         <v>1759</v>
       </c>
       <c r="CF7" t="n">
         <v>1751</v>
       </c>
       <c r="CG7" t="n">
         <v>1759</v>
       </c>
       <c r="CH7" t="n">
         <v>1750</v>
       </c>
       <c r="CI7" t="n">
         <v>1715</v>
       </c>
       <c r="CJ7" t="n">
         <v>1775</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>1777</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>1889</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>1725</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2717,50 +2789,53 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3160,50 +3235,65 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -3428,50 +3518,59 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.77</v>
       </c>
@@ -3696,50 +3795,59 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.7</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -3964,50 +4072,59 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -4232,50 +4349,59 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>289</v>
       </c>
       <c r="C6" t="n">
         <v>283</v>
       </c>
       <c r="D6" t="n">
         <v>285</v>
       </c>
       <c r="E6" t="n">
         <v>284</v>
       </c>
       <c r="F6" t="n">
         <v>278</v>
       </c>
       <c r="G6" t="n">
         <v>288</v>
       </c>
@@ -4500,50 +4626,59 @@
       </c>
       <c r="CC6" t="n">
         <v>298</v>
       </c>
       <c r="CD6" t="n">
         <v>288</v>
       </c>
       <c r="CE6" t="n">
         <v>271</v>
       </c>
       <c r="CF6" t="n">
         <v>290</v>
       </c>
       <c r="CG6" t="n">
         <v>300</v>
       </c>
       <c r="CH6" t="n">
         <v>298</v>
       </c>
       <c r="CI6" t="n">
         <v>257</v>
       </c>
       <c r="CJ6" t="n">
         <v>295</v>
       </c>
+      <c r="CK6" t="n">
+        <v>278</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>317</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>289</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>294</v>
       </c>
       <c r="C7" t="n">
         <v>289</v>
       </c>
       <c r="D7" t="n">
         <v>277</v>
       </c>
       <c r="E7" t="n">
         <v>278</v>
       </c>
       <c r="F7" t="n">
         <v>276</v>
       </c>
       <c r="G7" t="n">
         <v>274</v>
       </c>
@@ -4767,64 +4902,73 @@
         <v>292</v>
       </c>
       <c r="CC7" t="n">
         <v>287</v>
       </c>
       <c r="CD7" t="n">
         <v>289</v>
       </c>
       <c r="CE7" t="n">
         <v>288</v>
       </c>
       <c r="CF7" t="n">
         <v>287</v>
       </c>
       <c r="CG7" t="n">
         <v>288</v>
       </c>
       <c r="CH7" t="n">
         <v>287</v>
       </c>
       <c r="CI7" t="n">
         <v>281</v>
       </c>
       <c r="CJ7" t="n">
         <v>291</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>291</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>310</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4876,50 +5020,53 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5319,50 +5466,65 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -5587,50 +5749,59 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.7</v>
       </c>
@@ -5855,50 +6026,59 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.67</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.72</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -6123,50 +6303,59 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -6391,50 +6580,59 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>440</v>
       </c>
       <c r="C6" t="n">
         <v>438</v>
       </c>
       <c r="D6" t="n">
         <v>408</v>
       </c>
       <c r="E6" t="n">
         <v>385</v>
       </c>
       <c r="F6" t="n">
         <v>406</v>
       </c>
       <c r="G6" t="n">
         <v>398</v>
       </c>
@@ -6659,50 +6857,59 @@
       </c>
       <c r="CC6" t="n">
         <v>427</v>
       </c>
       <c r="CD6" t="n">
         <v>419</v>
       </c>
       <c r="CE6" t="n">
         <v>446</v>
       </c>
       <c r="CF6" t="n">
         <v>439</v>
       </c>
       <c r="CG6" t="n">
         <v>412</v>
       </c>
       <c r="CH6" t="n">
         <v>413</v>
       </c>
       <c r="CI6" t="n">
         <v>421</v>
       </c>
       <c r="CJ6" t="n">
         <v>424</v>
       </c>
+      <c r="CK6" t="n">
+        <v>430</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>452</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>424</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>435</v>
       </c>
       <c r="C7" t="n">
         <v>427</v>
       </c>
       <c r="D7" t="n">
         <v>410</v>
       </c>
       <c r="E7" t="n">
         <v>412</v>
       </c>
       <c r="F7" t="n">
         <v>407</v>
       </c>
       <c r="G7" t="n">
         <v>405</v>
       </c>
@@ -6926,64 +7133,73 @@
         <v>423</v>
       </c>
       <c r="CC7" t="n">
         <v>415</v>
       </c>
       <c r="CD7" t="n">
         <v>418</v>
       </c>
       <c r="CE7" t="n">
         <v>417</v>
       </c>
       <c r="CF7" t="n">
         <v>415</v>
       </c>
       <c r="CG7" t="n">
         <v>417</v>
       </c>
       <c r="CH7" t="n">
         <v>415</v>
       </c>
       <c r="CI7" t="n">
         <v>406</v>
       </c>
       <c r="CJ7" t="n">
         <v>421</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>421</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>448</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>409</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7035,50 +7251,53 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7478,50 +7697,65 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -7746,50 +7980,59 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.73</v>
       </c>
@@ -8014,50 +8257,59 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.65</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.73</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -8282,50 +8534,59 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -8550,50 +8811,59 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>145</v>
       </c>
       <c r="C6" t="n">
         <v>145</v>
       </c>
       <c r="D6" t="n">
         <v>136</v>
       </c>
       <c r="E6" t="n">
         <v>149</v>
       </c>
       <c r="F6" t="n">
         <v>143</v>
       </c>
       <c r="G6" t="n">
         <v>141</v>
       </c>
@@ -8818,50 +9088,59 @@
       </c>
       <c r="CC6" t="n">
         <v>156</v>
       </c>
       <c r="CD6" t="n">
         <v>148</v>
       </c>
       <c r="CE6" t="n">
         <v>152</v>
       </c>
       <c r="CF6" t="n">
         <v>139</v>
       </c>
       <c r="CG6" t="n">
         <v>141</v>
       </c>
       <c r="CH6" t="n">
         <v>148</v>
       </c>
       <c r="CI6" t="n">
         <v>149</v>
       </c>
       <c r="CJ6" t="n">
         <v>155</v>
       </c>
+      <c r="CK6" t="n">
+        <v>168</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>160</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>140</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>153</v>
       </c>
       <c r="C7" t="n">
         <v>151</v>
       </c>
       <c r="D7" t="n">
         <v>144</v>
       </c>
       <c r="E7" t="n">
         <v>145</v>
       </c>
       <c r="F7" t="n">
         <v>144</v>
       </c>
       <c r="G7" t="n">
         <v>143</v>
       </c>
@@ -9085,64 +9364,73 @@
         <v>155</v>
       </c>
       <c r="CC7" t="n">
         <v>152</v>
       </c>
       <c r="CD7" t="n">
         <v>153</v>
       </c>
       <c r="CE7" t="n">
         <v>153</v>
       </c>
       <c r="CF7" t="n">
         <v>152</v>
       </c>
       <c r="CG7" t="n">
         <v>153</v>
       </c>
       <c r="CH7" t="n">
         <v>152</v>
       </c>
       <c r="CI7" t="n">
         <v>149</v>
       </c>
       <c r="CJ7" t="n">
         <v>154</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>155</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>164</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>150</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9194,50 +9482,53 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9637,50 +9928,65 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -9905,50 +10211,59 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.68</v>
       </c>
@@ -10173,50 +10488,59 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.76</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.66</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -10441,50 +10765,59 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -10709,50 +11042,59 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>98</v>
       </c>
       <c r="C6" t="n">
         <v>91</v>
       </c>
       <c r="D6" t="n">
         <v>84</v>
       </c>
       <c r="E6" t="n">
         <v>88</v>
       </c>
       <c r="F6" t="n">
         <v>79</v>
       </c>
       <c r="G6" t="n">
         <v>87</v>
       </c>
@@ -10977,50 +11319,59 @@
       </c>
       <c r="CC6" t="n">
         <v>92</v>
       </c>
       <c r="CD6" t="n">
         <v>87</v>
       </c>
       <c r="CE6" t="n">
         <v>97</v>
       </c>
       <c r="CF6" t="n">
         <v>91</v>
       </c>
       <c r="CG6" t="n">
         <v>88</v>
       </c>
       <c r="CH6" t="n">
         <v>96</v>
       </c>
       <c r="CI6" t="n">
         <v>93</v>
       </c>
       <c r="CJ6" t="n">
         <v>98</v>
       </c>
+      <c r="CK6" t="n">
+        <v>96</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>114</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>93</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>91</v>
       </c>
       <c r="C7" t="n">
         <v>89</v>
       </c>
       <c r="D7" t="n">
         <v>86</v>
       </c>
       <c r="E7" t="n">
         <v>86</v>
       </c>
       <c r="F7" t="n">
         <v>85</v>
       </c>
       <c r="G7" t="n">
         <v>85</v>
       </c>
@@ -11244,64 +11595,73 @@
         <v>86</v>
       </c>
       <c r="CC7" t="n">
         <v>84</v>
       </c>
       <c r="CD7" t="n">
         <v>85</v>
       </c>
       <c r="CE7" t="n">
         <v>84</v>
       </c>
       <c r="CF7" t="n">
         <v>84</v>
       </c>
       <c r="CG7" t="n">
         <v>84</v>
       </c>
       <c r="CH7" t="n">
         <v>84</v>
       </c>
       <c r="CI7" t="n">
         <v>82</v>
       </c>
       <c r="CJ7" t="n">
         <v>85</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>85</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>91</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11353,50 +11713,53 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11796,50 +12159,65 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -12064,50 +12442,59 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.84</v>
       </c>
@@ -12332,50 +12719,59 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.88</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.84</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.87</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.88</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -12600,50 +12996,59 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -12868,50 +13273,59 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>638</v>
       </c>
       <c r="C6" t="n">
         <v>633</v>
       </c>
       <c r="D6" t="n">
         <v>580</v>
       </c>
       <c r="E6" t="n">
         <v>589</v>
       </c>
       <c r="F6" t="n">
         <v>588</v>
       </c>
       <c r="G6" t="n">
         <v>580</v>
       </c>
@@ -13136,50 +13550,59 @@
       </c>
       <c r="CC6" t="n">
         <v>278</v>
       </c>
       <c r="CD6" t="n">
         <v>272</v>
       </c>
       <c r="CE6" t="n">
         <v>281</v>
       </c>
       <c r="CF6" t="n">
         <v>282</v>
       </c>
       <c r="CG6" t="n">
         <v>282</v>
       </c>
       <c r="CH6" t="n">
         <v>265</v>
       </c>
       <c r="CI6" t="n">
         <v>280</v>
       </c>
       <c r="CJ6" t="n">
         <v>289</v>
       </c>
+      <c r="CK6" t="n">
+        <v>289</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>316</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>268</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>603</v>
       </c>
       <c r="C7" t="n">
         <v>592</v>
       </c>
       <c r="D7" t="n">
         <v>562</v>
       </c>
       <c r="E7" t="n">
         <v>570</v>
       </c>
       <c r="F7" t="n">
         <v>566</v>
       </c>
       <c r="G7" t="n">
         <v>559</v>
       </c>
@@ -13403,64 +13826,73 @@
         <v>321</v>
       </c>
       <c r="CC7" t="n">
         <v>316</v>
       </c>
       <c r="CD7" t="n">
         <v>317</v>
       </c>
       <c r="CE7" t="n">
         <v>317</v>
       </c>
       <c r="CF7" t="n">
         <v>319</v>
       </c>
       <c r="CG7" t="n">
         <v>317</v>
       </c>
       <c r="CH7" t="n">
         <v>315</v>
       </c>
       <c r="CI7" t="n">
         <v>309</v>
       </c>
       <c r="CJ7" t="n">
         <v>319</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>320</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>341</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>314</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13512,50 +13944,53 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13955,50 +14390,65 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -14223,50 +14673,59 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.59</v>
       </c>
@@ -14491,50 +14950,59 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -14759,50 +15227,59 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -15027,50 +15504,59 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>583</v>
       </c>
       <c r="C6" t="n">
         <v>539</v>
       </c>
       <c r="D6" t="n">
         <v>555</v>
       </c>
       <c r="E6" t="n">
         <v>551</v>
       </c>
       <c r="F6" t="n">
         <v>534</v>
       </c>
       <c r="G6" t="n">
         <v>535</v>
       </c>
@@ -15295,50 +15781,59 @@
       </c>
       <c r="CC6" t="n">
         <v>464</v>
       </c>
       <c r="CD6" t="n">
         <v>500</v>
       </c>
       <c r="CE6" t="n">
         <v>469</v>
       </c>
       <c r="CF6" t="n">
         <v>466</v>
       </c>
       <c r="CG6" t="n">
         <v>481</v>
       </c>
       <c r="CH6" t="n">
         <v>481</v>
       </c>
       <c r="CI6" t="n">
         <v>486</v>
       </c>
       <c r="CJ6" t="n">
         <v>488</v>
       </c>
+      <c r="CK6" t="n">
+        <v>476</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>507</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>460</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>576</v>
       </c>
       <c r="C7" t="n">
         <v>552</v>
       </c>
       <c r="D7" t="n">
         <v>535</v>
       </c>
       <c r="E7" t="n">
         <v>536</v>
       </c>
       <c r="F7" t="n">
         <v>535</v>
       </c>
       <c r="G7" t="n">
         <v>527</v>
       </c>
@@ -15562,64 +16057,73 @@
         <v>460</v>
       </c>
       <c r="CC7" t="n">
         <v>451</v>
       </c>
       <c r="CD7" t="n">
         <v>455</v>
       </c>
       <c r="CE7" t="n">
         <v>454</v>
       </c>
       <c r="CF7" t="n">
         <v>453</v>
       </c>
       <c r="CG7" t="n">
         <v>454</v>
       </c>
       <c r="CH7" t="n">
         <v>450</v>
       </c>
       <c r="CI7" t="n">
         <v>443</v>
       </c>
       <c r="CJ7" t="n">
         <v>458</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>458</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>486</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>449</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15671,50 +16175,53 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16114,50 +16621,65 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -16382,50 +16904,59 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -16650,50 +17181,59 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -16918,50 +17458,59 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -17186,50 +17735,59 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>114</v>
       </c>
       <c r="C6" t="n">
         <v>113</v>
       </c>
       <c r="D6" t="n">
         <v>104</v>
       </c>
       <c r="E6" t="n">
         <v>109</v>
       </c>
       <c r="F6" t="n">
         <v>105</v>
       </c>
       <c r="G6" t="n">
         <v>103</v>
       </c>
@@ -17454,50 +18012,59 @@
       </c>
       <c r="CC6" t="n">
         <v>172</v>
       </c>
       <c r="CD6" t="n">
         <v>167</v>
       </c>
       <c r="CE6" t="n">
         <v>172</v>
       </c>
       <c r="CF6" t="n">
         <v>167</v>
       </c>
       <c r="CG6" t="n">
         <v>167</v>
       </c>
       <c r="CH6" t="n">
         <v>163</v>
       </c>
       <c r="CI6" t="n">
         <v>166</v>
       </c>
       <c r="CJ6" t="n">
         <v>165</v>
       </c>
+      <c r="CK6" t="n">
+        <v>162</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>163</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>169</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>102</v>
       </c>
       <c r="C7" t="n">
         <v>106</v>
       </c>
       <c r="D7" t="n">
         <v>98</v>
       </c>
       <c r="E7" t="n">
         <v>102</v>
       </c>
       <c r="F7" t="n">
         <v>99</v>
       </c>
       <c r="G7" t="n">
         <v>94</v>
       </c>
@@ -17720,65 +18287,74 @@
       <c r="CB7" t="n">
         <v>164</v>
       </c>
       <c r="CC7" t="n">
         <v>161</v>
       </c>
       <c r="CD7" t="n">
         <v>162</v>
       </c>
       <c r="CE7" t="n">
         <v>164</v>
       </c>
       <c r="CF7" t="n">
         <v>161</v>
       </c>
       <c r="CG7" t="n">
         <v>162</v>
       </c>
       <c r="CH7" t="n">
         <v>161</v>
       </c>
       <c r="CI7" t="n">
         <v>158</v>
       </c>
       <c r="CJ7" t="n">
+        <v>163</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>163</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>174</v>
+      </c>
+      <c r="CM7" t="n">
         <v>163</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17830,50 +18406,53 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18273,50 +18852,65 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -18541,50 +19135,59 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -18809,50 +19412,59 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -19077,50 +19689,59 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -19345,50 +19966,59 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>752</v>
       </c>
       <c r="C6" t="n">
         <v>739</v>
       </c>
       <c r="D6" t="n">
         <v>743</v>
       </c>
       <c r="E6" t="n">
         <v>740</v>
       </c>
       <c r="F6" t="n">
         <v>748</v>
       </c>
       <c r="G6" t="n">
         <v>724</v>
       </c>
@@ -19613,50 +20243,59 @@
       </c>
       <c r="CC6" t="n">
         <v>656</v>
       </c>
       <c r="CD6" t="n">
         <v>674</v>
       </c>
       <c r="CE6" t="n">
         <v>661</v>
       </c>
       <c r="CF6" t="n">
         <v>646</v>
       </c>
       <c r="CG6" t="n">
         <v>651</v>
       </c>
       <c r="CH6" t="n">
         <v>648</v>
       </c>
       <c r="CI6" t="n">
         <v>637</v>
       </c>
       <c r="CJ6" t="n">
         <v>657</v>
       </c>
+      <c r="CK6" t="n">
+        <v>639</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>694</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>644</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>686</v>
       </c>
       <c r="C7" t="n">
         <v>674</v>
       </c>
       <c r="D7" t="n">
         <v>647</v>
       </c>
       <c r="E7" t="n">
         <v>649</v>
       </c>
       <c r="F7" t="n">
         <v>643</v>
       </c>
       <c r="G7" t="n">
         <v>638</v>
       </c>
@@ -19880,64 +20519,73 @@
         <v>661</v>
       </c>
       <c r="CC7" t="n">
         <v>649</v>
       </c>
       <c r="CD7" t="n">
         <v>654</v>
       </c>
       <c r="CE7" t="n">
         <v>653</v>
       </c>
       <c r="CF7" t="n">
         <v>650</v>
       </c>
       <c r="CG7" t="n">
         <v>653</v>
       </c>
       <c r="CH7" t="n">
         <v>649</v>
       </c>
       <c r="CI7" t="n">
         <v>636</v>
       </c>
       <c r="CJ7" t="n">
         <v>659</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>659</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>701</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>640</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19989,50 +20637,53 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20432,50 +21083,65 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -20700,50 +21366,59 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.85</v>
       </c>
@@ -20968,50 +21643,59 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.82</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.83</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.86</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.86</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -21236,50 +21920,59 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -21504,50 +22197,59 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>779</v>
       </c>
       <c r="C6" t="n">
         <v>748</v>
       </c>
       <c r="D6" t="n">
         <v>674</v>
       </c>
       <c r="E6" t="n">
         <v>709</v>
       </c>
       <c r="F6" t="n">
         <v>674</v>
       </c>
       <c r="G6" t="n">
         <v>679</v>
       </c>
@@ -21772,50 +22474,59 @@
       </c>
       <c r="CC6" t="n">
         <v>610</v>
       </c>
       <c r="CD6" t="n">
         <v>638</v>
       </c>
       <c r="CE6" t="n">
         <v>643</v>
       </c>
       <c r="CF6" t="n">
         <v>642</v>
       </c>
       <c r="CG6" t="n">
         <v>624</v>
       </c>
       <c r="CH6" t="n">
         <v>641</v>
       </c>
       <c r="CI6" t="n">
         <v>618</v>
       </c>
       <c r="CJ6" t="n">
         <v>624</v>
       </c>
+      <c r="CK6" t="n">
+        <v>638</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>667</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>584</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>735</v>
       </c>
       <c r="C7" t="n">
         <v>721</v>
       </c>
       <c r="D7" t="n">
         <v>692</v>
       </c>
       <c r="E7" t="n">
         <v>695</v>
       </c>
       <c r="F7" t="n">
         <v>688</v>
       </c>
       <c r="G7" t="n">
         <v>683</v>
       </c>
@@ -22039,64 +22750,73 @@
         <v>706</v>
       </c>
       <c r="CC7" t="n">
         <v>693</v>
       </c>
       <c r="CD7" t="n">
         <v>698</v>
       </c>
       <c r="CE7" t="n">
         <v>697</v>
       </c>
       <c r="CF7" t="n">
         <v>693</v>
       </c>
       <c r="CG7" t="n">
         <v>697</v>
       </c>
       <c r="CH7" t="n">
         <v>693</v>
       </c>
       <c r="CI7" t="n">
         <v>679</v>
       </c>
       <c r="CJ7" t="n">
         <v>703</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>704</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>748</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>683</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22148,50 +22868,53 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22591,50 +23314,65 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -22859,50 +23597,59 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.62</v>
       </c>
@@ -23127,50 +23874,59 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -23395,50 +24151,59 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -23663,50 +24428,59 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>230</v>
       </c>
       <c r="C6" t="n">
         <v>235</v>
       </c>
       <c r="D6" t="n">
         <v>234</v>
       </c>
       <c r="E6" t="n">
         <v>217</v>
       </c>
       <c r="F6" t="n">
         <v>210</v>
       </c>
       <c r="G6" t="n">
         <v>235</v>
       </c>
@@ -23931,50 +24705,59 @@
       </c>
       <c r="CC6" t="n">
         <v>429</v>
       </c>
       <c r="CD6" t="n">
         <v>411</v>
       </c>
       <c r="CE6" t="n">
         <v>411</v>
       </c>
       <c r="CF6" t="n">
         <v>428</v>
       </c>
       <c r="CG6" t="n">
         <v>431</v>
       </c>
       <c r="CH6" t="n">
         <v>418</v>
       </c>
       <c r="CI6" t="n">
         <v>416</v>
       </c>
       <c r="CJ6" t="n">
         <v>452</v>
       </c>
+      <c r="CK6" t="n">
+        <v>445</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>475</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>460</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>336</v>
       </c>
       <c r="C7" t="n">
         <v>321</v>
       </c>
       <c r="D7" t="n">
         <v>305</v>
       </c>
       <c r="E7" t="n">
         <v>310</v>
       </c>
       <c r="F7" t="n">
         <v>284</v>
       </c>
       <c r="G7" t="n">
         <v>311</v>
       </c>
@@ -24198,64 +24981,73 @@
         <v>378</v>
       </c>
       <c r="CC7" t="n">
         <v>374</v>
       </c>
       <c r="CD7" t="n">
         <v>386</v>
       </c>
       <c r="CE7" t="n">
         <v>381</v>
       </c>
       <c r="CF7" t="n">
         <v>386</v>
       </c>
       <c r="CG7" t="n">
         <v>378</v>
       </c>
       <c r="CH7" t="n">
         <v>381</v>
       </c>
       <c r="CI7" t="n">
         <v>372</v>
       </c>
       <c r="CJ7" t="n">
         <v>388</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>384</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>407</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>379</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -24307,50 +25099,53 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -24750,50 +25545,65 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -25018,50 +25828,59 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -25286,50 +26105,59 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -25554,50 +26382,59 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -25822,50 +26659,59 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>128</v>
       </c>
       <c r="C6" t="n">
         <v>111</v>
       </c>
       <c r="D6" t="n">
         <v>142</v>
       </c>
       <c r="E6" t="n">
         <v>159</v>
       </c>
       <c r="F6" t="n">
         <v>125</v>
       </c>
       <c r="G6" t="n">
         <v>155</v>
       </c>
@@ -26090,50 +26936,59 @@
       </c>
       <c r="CC6" t="n">
         <v>127</v>
       </c>
       <c r="CD6" t="n">
         <v>116</v>
       </c>
       <c r="CE6" t="n">
         <v>121</v>
       </c>
       <c r="CF6" t="n">
         <v>115</v>
       </c>
       <c r="CG6" t="n">
         <v>133</v>
       </c>
       <c r="CH6" t="n">
         <v>118</v>
       </c>
       <c r="CI6" t="n">
         <v>155</v>
       </c>
       <c r="CJ6" t="n">
         <v>127</v>
       </c>
+      <c r="CK6" t="n">
+        <v>133</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>162</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>155</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>196</v>
       </c>
       <c r="C7" t="n">
         <v>193</v>
       </c>
       <c r="D7" t="n">
         <v>185</v>
       </c>
       <c r="E7" t="n">
         <v>186</v>
       </c>
       <c r="F7" t="n">
         <v>184</v>
       </c>
       <c r="G7" t="n">
         <v>182</v>
       </c>
@@ -26357,64 +27212,73 @@
         <v>194</v>
       </c>
       <c r="CC7" t="n">
         <v>191</v>
       </c>
       <c r="CD7" t="n">
         <v>192</v>
       </c>
       <c r="CE7" t="n">
         <v>192</v>
       </c>
       <c r="CF7" t="n">
         <v>191</v>
       </c>
       <c r="CG7" t="n">
         <v>192</v>
       </c>
       <c r="CH7" t="n">
         <v>191</v>
       </c>
       <c r="CI7" t="n">
         <v>187</v>
       </c>
       <c r="CJ7" t="n">
         <v>193</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>194</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>206</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>188</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -26466,50 +27330,53 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -26909,50 +27776,65 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -27177,50 +28059,59 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.62</v>
       </c>
@@ -27445,50 +28336,59 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.65</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.74</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -27713,50 +28613,59 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -27981,50 +28890,59 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>22</v>
       </c>
       <c r="C6" t="n">
         <v>28</v>
       </c>
       <c r="D6" t="n">
         <v>29</v>
       </c>
       <c r="E6" t="n">
         <v>21</v>
       </c>
       <c r="F6" t="n">
         <v>38</v>
       </c>
       <c r="G6" t="n">
         <v>20</v>
       </c>
@@ -28249,50 +29167,59 @@
       </c>
       <c r="CC6" t="n">
         <v>55</v>
       </c>
       <c r="CD6" t="n">
         <v>40</v>
       </c>
       <c r="CE6" t="n">
         <v>44</v>
       </c>
       <c r="CF6" t="n">
         <v>35</v>
       </c>
       <c r="CG6" t="n">
         <v>53</v>
       </c>
       <c r="CH6" t="n">
         <v>43</v>
       </c>
       <c r="CI6" t="n">
         <v>44</v>
       </c>
       <c r="CJ6" t="n">
         <v>42</v>
       </c>
+      <c r="CK6" t="n">
+        <v>55</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>53</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>37</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>26</v>
       </c>
       <c r="C7" t="n">
         <v>34</v>
       </c>
       <c r="D7" t="n">
         <v>36</v>
       </c>
       <c r="E7" t="n">
         <v>32</v>
       </c>
       <c r="F7" t="n">
         <v>55</v>
       </c>
       <c r="G7" t="n">
         <v>26</v>
       </c>
@@ -28516,64 +29443,73 @@
         <v>37</v>
       </c>
       <c r="CC7" t="n">
         <v>33</v>
       </c>
       <c r="CD7" t="n">
         <v>25</v>
       </c>
       <c r="CE7" t="n">
         <v>29</v>
       </c>
       <c r="CF7" t="n">
         <v>22</v>
       </c>
       <c r="CG7" t="n">
         <v>32</v>
       </c>
       <c r="CH7" t="n">
         <v>27</v>
       </c>
       <c r="CI7" t="n">
         <v>27</v>
       </c>
       <c r="CJ7" t="n">
         <v>26</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>30</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>33</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -28625,50 +29561,53 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -29068,50 +30007,65 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -29336,50 +30290,59 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.66</v>
       </c>
@@ -29604,50 +30567,59 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.62</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.65</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -29872,50 +30844,59 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -30140,50 +31121,59 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1078</v>
       </c>
       <c r="C6" t="n">
         <v>1061</v>
       </c>
       <c r="D6" t="n">
         <v>1019</v>
       </c>
       <c r="E6" t="n">
         <v>986</v>
       </c>
       <c r="F6" t="n">
         <v>1009</v>
       </c>
       <c r="G6" t="n">
         <v>995</v>
       </c>
@@ -30408,50 +31398,59 @@
       </c>
       <c r="CC6" t="n">
         <v>1060</v>
       </c>
       <c r="CD6" t="n">
         <v>1040</v>
       </c>
       <c r="CE6" t="n">
         <v>1033</v>
       </c>
       <c r="CF6" t="n">
         <v>1051</v>
       </c>
       <c r="CG6" t="n">
         <v>1043</v>
       </c>
       <c r="CH6" t="n">
         <v>1059</v>
       </c>
       <c r="CI6" t="n">
         <v>1038</v>
       </c>
       <c r="CJ6" t="n">
         <v>1047</v>
       </c>
+      <c r="CK6" t="n">
+        <v>1054</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>1109</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>1058</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1016</v>
       </c>
       <c r="C7" t="n">
         <v>997</v>
       </c>
       <c r="D7" t="n">
         <v>958</v>
       </c>
       <c r="E7" t="n">
         <v>962</v>
       </c>
       <c r="F7" t="n">
         <v>952</v>
       </c>
       <c r="G7" t="n">
         <v>945</v>
       </c>
@@ -30675,64 +31674,73 @@
         <v>1016</v>
       </c>
       <c r="CC7" t="n">
         <v>997</v>
       </c>
       <c r="CD7" t="n">
         <v>1005</v>
       </c>
       <c r="CE7" t="n">
         <v>1003</v>
       </c>
       <c r="CF7" t="n">
         <v>998</v>
       </c>
       <c r="CG7" t="n">
         <v>1003</v>
       </c>
       <c r="CH7" t="n">
         <v>998</v>
       </c>
       <c r="CI7" t="n">
         <v>978</v>
       </c>
       <c r="CJ7" t="n">
         <v>1012</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>1013</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>1077</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>983</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -30784,50 +31792,53 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -31227,50 +32238,65 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -31495,50 +32521,59 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.74</v>
       </c>
@@ -31763,50 +32798,59 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.68</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.73</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.72</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -32031,50 +33075,59 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -32299,50 +33352,59 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>705</v>
       </c>
       <c r="C6" t="n">
         <v>689</v>
       </c>
       <c r="D6" t="n">
         <v>661</v>
       </c>
       <c r="E6" t="n">
         <v>701</v>
       </c>
       <c r="F6" t="n">
         <v>661</v>
       </c>
       <c r="G6" t="n">
         <v>663</v>
       </c>
@@ -32567,50 +33629,59 @@
       </c>
       <c r="CC6" t="n">
         <v>690</v>
       </c>
       <c r="CD6" t="n">
         <v>723</v>
       </c>
       <c r="CE6" t="n">
         <v>726</v>
       </c>
       <c r="CF6" t="n">
         <v>700</v>
       </c>
       <c r="CG6" t="n">
         <v>716</v>
       </c>
       <c r="CH6" t="n">
         <v>691</v>
       </c>
       <c r="CI6" t="n">
         <v>677</v>
       </c>
       <c r="CJ6" t="n">
         <v>728</v>
       </c>
+      <c r="CK6" t="n">
+        <v>723</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>780</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>667</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>767</v>
       </c>
       <c r="C7" t="n">
         <v>752</v>
       </c>
       <c r="D7" t="n">
         <v>722</v>
       </c>
       <c r="E7" t="n">
         <v>725</v>
       </c>
       <c r="F7" t="n">
         <v>718</v>
       </c>
       <c r="G7" t="n">
         <v>713</v>
       </c>
@@ -32834,64 +33905,73 @@
         <v>767</v>
       </c>
       <c r="CC7" t="n">
         <v>753</v>
       </c>
       <c r="CD7" t="n">
         <v>758</v>
       </c>
       <c r="CE7" t="n">
         <v>756</v>
       </c>
       <c r="CF7" t="n">
         <v>753</v>
       </c>
       <c r="CG7" t="n">
         <v>756</v>
       </c>
       <c r="CH7" t="n">
         <v>752</v>
       </c>
       <c r="CI7" t="n">
         <v>737</v>
       </c>
       <c r="CJ7" t="n">
         <v>763</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>764</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>812</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>742</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -32943,50 +34023,53 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -33386,50 +34469,65 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -33654,50 +34752,59 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.64</v>
       </c>
@@ -33922,50 +35029,59 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.65</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -34190,50 +35306,59 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -34458,50 +35583,59 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>744</v>
       </c>
       <c r="C6" t="n">
         <v>721</v>
       </c>
       <c r="D6" t="n">
         <v>682</v>
       </c>
       <c r="E6" t="n">
         <v>701</v>
       </c>
       <c r="F6" t="n">
         <v>690</v>
       </c>
       <c r="G6" t="n">
         <v>671</v>
       </c>
@@ -34726,50 +35860,59 @@
       </c>
       <c r="CC6" t="n">
         <v>718</v>
       </c>
       <c r="CD6" t="n">
         <v>720</v>
       </c>
       <c r="CE6" t="n">
         <v>731</v>
       </c>
       <c r="CF6" t="n">
         <v>740</v>
       </c>
       <c r="CG6" t="n">
         <v>728</v>
       </c>
       <c r="CH6" t="n">
         <v>738</v>
       </c>
       <c r="CI6" t="n">
         <v>671</v>
       </c>
       <c r="CJ6" t="n">
         <v>731</v>
       </c>
+      <c r="CK6" t="n">
+        <v>721</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>743</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>671</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>751</v>
       </c>
       <c r="C7" t="n">
         <v>737</v>
       </c>
       <c r="D7" t="n">
         <v>707</v>
       </c>
       <c r="E7" t="n">
         <v>710</v>
       </c>
       <c r="F7" t="n">
         <v>703</v>
       </c>
       <c r="G7" t="n">
         <v>698</v>
       </c>
@@ -34993,64 +36136,73 @@
         <v>744</v>
       </c>
       <c r="CC7" t="n">
         <v>730</v>
       </c>
       <c r="CD7" t="n">
         <v>735</v>
       </c>
       <c r="CE7" t="n">
         <v>734</v>
       </c>
       <c r="CF7" t="n">
         <v>730</v>
       </c>
       <c r="CG7" t="n">
         <v>734</v>
       </c>
       <c r="CH7" t="n">
         <v>730</v>
       </c>
       <c r="CI7" t="n">
         <v>715</v>
       </c>
       <c r="CJ7" t="n">
         <v>740</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>741</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>788</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>719</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -35102,50 +36254,53 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -35545,50 +36700,65 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -35813,50 +36983,59 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.74</v>
       </c>
@@ -36081,50 +37260,59 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.74</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.73</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.74</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.71</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -36349,50 +37537,59 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -36617,50 +37814,59 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>425</v>
       </c>
       <c r="C6" t="n">
         <v>448</v>
       </c>
       <c r="D6" t="n">
         <v>404</v>
       </c>
       <c r="E6" t="n">
         <v>400</v>
       </c>
       <c r="F6" t="n">
         <v>410</v>
       </c>
       <c r="G6" t="n">
         <v>398</v>
       </c>
@@ -36885,50 +38091,59 @@
       </c>
       <c r="CC6" t="n">
         <v>408</v>
       </c>
       <c r="CD6" t="n">
         <v>426</v>
       </c>
       <c r="CE6" t="n">
         <v>417</v>
       </c>
       <c r="CF6" t="n">
         <v>417</v>
       </c>
       <c r="CG6" t="n">
         <v>415</v>
       </c>
       <c r="CH6" t="n">
         <v>427</v>
       </c>
       <c r="CI6" t="n">
         <v>422</v>
       </c>
       <c r="CJ6" t="n">
         <v>422</v>
       </c>
+      <c r="CK6" t="n">
+        <v>427</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>447</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>416</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>424</v>
       </c>
       <c r="C7" t="n">
         <v>416</v>
       </c>
       <c r="D7" t="n">
         <v>400</v>
       </c>
       <c r="E7" t="n">
         <v>402</v>
       </c>
       <c r="F7" t="n">
         <v>397</v>
       </c>
       <c r="G7" t="n">
         <v>395</v>
       </c>
@@ -37152,64 +38367,73 @@
         <v>430</v>
       </c>
       <c r="CC7" t="n">
         <v>422</v>
       </c>
       <c r="CD7" t="n">
         <v>425</v>
       </c>
       <c r="CE7" t="n">
         <v>424</v>
       </c>
       <c r="CF7" t="n">
         <v>422</v>
       </c>
       <c r="CG7" t="n">
         <v>424</v>
       </c>
       <c r="CH7" t="n">
         <v>422</v>
       </c>
       <c r="CI7" t="n">
         <v>413</v>
       </c>
       <c r="CJ7" t="n">
         <v>428</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>428</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>455</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>416</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -37261,50 +38485,53 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -37704,50 +38931,65 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -37972,50 +39214,59 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.84</v>
       </c>
@@ -38240,50 +39491,59 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.76</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.78</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.78</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -38508,50 +39768,59 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -38776,50 +40045,59 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>486</v>
       </c>
       <c r="C6" t="n">
         <v>470</v>
       </c>
       <c r="D6" t="n">
         <v>452</v>
       </c>
       <c r="E6" t="n">
         <v>427</v>
       </c>
       <c r="F6" t="n">
         <v>445</v>
       </c>
       <c r="G6" t="n">
         <v>434</v>
       </c>
@@ -39044,50 +40322,59 @@
       </c>
       <c r="CC6" t="n">
         <v>497</v>
       </c>
       <c r="CD6" t="n">
         <v>501</v>
       </c>
       <c r="CE6" t="n">
         <v>490</v>
       </c>
       <c r="CF6" t="n">
         <v>479</v>
       </c>
       <c r="CG6" t="n">
         <v>483</v>
       </c>
       <c r="CH6" t="n">
         <v>467</v>
       </c>
       <c r="CI6" t="n">
         <v>467</v>
       </c>
       <c r="CJ6" t="n">
         <v>495</v>
       </c>
+      <c r="CK6" t="n">
+        <v>496</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>537</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>483</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>412</v>
       </c>
       <c r="C7" t="n">
         <v>404</v>
       </c>
       <c r="D7" t="n">
         <v>388</v>
       </c>
       <c r="E7" t="n">
         <v>390</v>
       </c>
       <c r="F7" t="n">
         <v>386</v>
       </c>
       <c r="G7" t="n">
         <v>383</v>
       </c>
@@ -39311,64 +40598,73 @@
         <v>415</v>
       </c>
       <c r="CC7" t="n">
         <v>408</v>
       </c>
       <c r="CD7" t="n">
         <v>411</v>
       </c>
       <c r="CE7" t="n">
         <v>410</v>
       </c>
       <c r="CF7" t="n">
         <v>408</v>
       </c>
       <c r="CG7" t="n">
         <v>410</v>
       </c>
       <c r="CH7" t="n">
         <v>408</v>
       </c>
       <c r="CI7" t="n">
         <v>400</v>
       </c>
       <c r="CJ7" t="n">
         <v>414</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>414</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>440</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>402</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -39420,50 +40716,53 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -39863,50 +41162,65 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -40131,50 +41445,59 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -40399,50 +41722,59 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.66</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.68</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -40667,50 +41999,59 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -40935,50 +42276,59 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>827</v>
       </c>
       <c r="C6" t="n">
         <v>795</v>
       </c>
       <c r="D6" t="n">
         <v>732</v>
       </c>
       <c r="E6" t="n">
         <v>758</v>
       </c>
       <c r="F6" t="n">
         <v>723</v>
       </c>
       <c r="G6" t="n">
         <v>741</v>
       </c>
@@ -41203,50 +42553,59 @@
       </c>
       <c r="CC6" t="n">
         <v>806</v>
       </c>
       <c r="CD6" t="n">
         <v>792</v>
       </c>
       <c r="CE6" t="n">
         <v>795</v>
       </c>
       <c r="CF6" t="n">
         <v>804</v>
       </c>
       <c r="CG6" t="n">
         <v>806</v>
       </c>
       <c r="CH6" t="n">
         <v>782</v>
       </c>
       <c r="CI6" t="n">
         <v>767</v>
       </c>
       <c r="CJ6" t="n">
         <v>823</v>
       </c>
+      <c r="CK6" t="n">
+        <v>799</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>865</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>751</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>863</v>
       </c>
       <c r="C7" t="n">
         <v>847</v>
       </c>
       <c r="D7" t="n">
         <v>813</v>
       </c>
       <c r="E7" t="n">
         <v>817</v>
       </c>
       <c r="F7" t="n">
         <v>808</v>
       </c>
       <c r="G7" t="n">
         <v>802</v>
       </c>
@@ -41470,64 +42829,73 @@
         <v>867</v>
       </c>
       <c r="CC7" t="n">
         <v>851</v>
       </c>
       <c r="CD7" t="n">
         <v>857</v>
       </c>
       <c r="CE7" t="n">
         <v>855</v>
       </c>
       <c r="CF7" t="n">
         <v>851</v>
       </c>
       <c r="CG7" t="n">
         <v>855</v>
       </c>
       <c r="CH7" t="n">
         <v>851</v>
       </c>
       <c r="CI7" t="n">
         <v>833</v>
       </c>
       <c r="CJ7" t="n">
         <v>863</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>864</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>918</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>838</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -41579,50 +42947,53 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -42022,50 +43393,65 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -42290,50 +43676,59 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.7</v>
       </c>
@@ -42558,50 +43953,59 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.64</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.66</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -42826,50 +44230,59 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -43094,50 +44507,59 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>956</v>
       </c>
       <c r="C6" t="n">
         <v>955</v>
       </c>
       <c r="D6" t="n">
         <v>948</v>
       </c>
       <c r="E6" t="n">
         <v>929</v>
       </c>
       <c r="F6" t="n">
         <v>947</v>
       </c>
       <c r="G6" t="n">
         <v>917</v>
       </c>
@@ -43362,50 +44784,59 @@
       </c>
       <c r="CC6" t="n">
         <v>944</v>
       </c>
       <c r="CD6" t="n">
         <v>971</v>
       </c>
       <c r="CE6" t="n">
         <v>964</v>
       </c>
       <c r="CF6" t="n">
         <v>947</v>
       </c>
       <c r="CG6" t="n">
         <v>953</v>
       </c>
       <c r="CH6" t="n">
         <v>968</v>
       </c>
       <c r="CI6" t="n">
         <v>948</v>
       </c>
       <c r="CJ6" t="n">
         <v>952</v>
       </c>
+      <c r="CK6" t="n">
+        <v>978</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>1024</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>974</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>920</v>
       </c>
       <c r="C7" t="n">
         <v>903</v>
       </c>
       <c r="D7" t="n">
         <v>867</v>
       </c>
       <c r="E7" t="n">
         <v>870</v>
       </c>
       <c r="F7" t="n">
         <v>862</v>
       </c>
       <c r="G7" t="n">
         <v>856</v>
       </c>
@@ -43629,64 +45060,73 @@
         <v>916</v>
       </c>
       <c r="CC7" t="n">
         <v>899</v>
       </c>
       <c r="CD7" t="n">
         <v>906</v>
       </c>
       <c r="CE7" t="n">
         <v>904</v>
       </c>
       <c r="CF7" t="n">
         <v>900</v>
       </c>
       <c r="CG7" t="n">
         <v>904</v>
       </c>
       <c r="CH7" t="n">
         <v>900</v>
       </c>
       <c r="CI7" t="n">
         <v>882</v>
       </c>
       <c r="CJ7" t="n">
         <v>912</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>913</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>971</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>887</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -43738,50 +45178,53 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -44181,50 +45624,65 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -44449,50 +45907,59 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -44717,50 +46184,59 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -44985,50 +46461,59 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -45253,50 +46738,59 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>178</v>
       </c>
       <c r="C6" t="n">
         <v>194</v>
       </c>
       <c r="D6" t="n">
         <v>198</v>
       </c>
       <c r="E6" t="n">
         <v>208</v>
       </c>
       <c r="F6" t="n">
         <v>194</v>
       </c>
       <c r="G6" t="n">
         <v>176</v>
       </c>
@@ -45521,50 +47015,59 @@
       </c>
       <c r="CC6" t="n">
         <v>145</v>
       </c>
       <c r="CD6" t="n">
         <v>184</v>
       </c>
       <c r="CE6" t="n">
         <v>170</v>
       </c>
       <c r="CF6" t="n">
         <v>153</v>
       </c>
       <c r="CG6" t="n">
         <v>183</v>
       </c>
       <c r="CH6" t="n">
         <v>175</v>
       </c>
       <c r="CI6" t="n">
         <v>185</v>
       </c>
       <c r="CJ6" t="n">
         <v>166</v>
       </c>
+      <c r="CK6" t="n">
+        <v>176</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>199</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>154</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>214</v>
       </c>
       <c r="C7" t="n">
         <v>210</v>
       </c>
       <c r="D7" t="n">
         <v>202</v>
       </c>
       <c r="E7" t="n">
         <v>202</v>
       </c>
       <c r="F7" t="n">
         <v>200</v>
       </c>
       <c r="G7" t="n">
         <v>199</v>
       </c>
@@ -45788,64 +47291,73 @@
         <v>216</v>
       </c>
       <c r="CC7" t="n">
         <v>212</v>
       </c>
       <c r="CD7" t="n">
         <v>213</v>
       </c>
       <c r="CE7" t="n">
         <v>213</v>
       </c>
       <c r="CF7" t="n">
         <v>212</v>
       </c>
       <c r="CG7" t="n">
         <v>213</v>
       </c>
       <c r="CH7" t="n">
         <v>212</v>
       </c>
       <c r="CI7" t="n">
         <v>208</v>
       </c>
       <c r="CJ7" t="n">
         <v>215</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>215</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>229</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>209</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CM7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -45897,50 +47409,53 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -46340,50 +47855,65 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-15</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -46608,50 +48138,59 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -46876,50 +48415,59 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.66</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.66</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -47144,50 +48692,59 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -47412,50 +48969,59 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>633</v>
       </c>
       <c r="C6" t="n">
         <v>599</v>
       </c>
       <c r="D6" t="n">
         <v>569</v>
       </c>
       <c r="E6" t="n">
         <v>573</v>
       </c>
       <c r="F6" t="n">
         <v>570</v>
       </c>
       <c r="G6" t="n">
         <v>568</v>
       </c>
@@ -47680,50 +49246,59 @@
       </c>
       <c r="CC6" t="n">
         <v>632</v>
       </c>
       <c r="CD6" t="n">
         <v>637</v>
       </c>
       <c r="CE6" t="n">
         <v>623</v>
       </c>
       <c r="CF6" t="n">
         <v>639</v>
       </c>
       <c r="CG6" t="n">
         <v>635</v>
       </c>
       <c r="CH6" t="n">
         <v>620</v>
       </c>
       <c r="CI6" t="n">
         <v>610</v>
       </c>
       <c r="CJ6" t="n">
         <v>637</v>
       </c>
+      <c r="CK6" t="n">
+        <v>629</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>647</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>625</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>596</v>
       </c>
       <c r="C7" t="n">
         <v>584</v>
       </c>
       <c r="D7" t="n">
         <v>561</v>
       </c>
       <c r="E7" t="n">
         <v>563</v>
       </c>
       <c r="F7" t="n">
         <v>558</v>
       </c>
       <c r="G7" t="n">
         <v>554</v>
       </c>
@@ -47947,46 +49522,55 @@
         <v>612</v>
       </c>
       <c r="CC7" t="n">
         <v>600</v>
       </c>
       <c r="CD7" t="n">
         <v>605</v>
       </c>
       <c r="CE7" t="n">
         <v>603</v>
       </c>
       <c r="CF7" t="n">
         <v>601</v>
       </c>
       <c r="CG7" t="n">
         <v>603</v>
       </c>
       <c r="CH7" t="n">
         <v>600</v>
       </c>
       <c r="CI7" t="n">
         <v>588</v>
       </c>
       <c r="CJ7" t="n">
         <v>609</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>610</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>648</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>592</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>