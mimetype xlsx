--- v1 (2026-07-09)
+++ v2 (2026-09-07)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -561,50 +561,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1019,50 +1020,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -1296,50 +1302,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -1573,50 +1582,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.67</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.64</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -1850,50 +1862,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -2127,50 +2142,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1783</v>
       </c>
       <c r="C6" t="n">
         <v>1750</v>
       </c>
       <c r="D6" t="n">
         <v>1680</v>
       </c>
       <c r="E6" t="n">
         <v>1687</v>
       </c>
       <c r="F6" t="n">
         <v>1670</v>
       </c>
       <c r="G6" t="n">
         <v>1658</v>
       </c>
@@ -2404,50 +2422,53 @@
       </c>
       <c r="CF6" t="n">
         <v>1751</v>
       </c>
       <c r="CG6" t="n">
         <v>1759</v>
       </c>
       <c r="CH6" t="n">
         <v>1750</v>
       </c>
       <c r="CI6" t="n">
         <v>1715</v>
       </c>
       <c r="CJ6" t="n">
         <v>1775</v>
       </c>
       <c r="CK6" t="n">
         <v>1777</v>
       </c>
       <c r="CL6" t="n">
         <v>1889</v>
       </c>
       <c r="CM6" t="n">
         <v>1725</v>
       </c>
+      <c r="CN6" t="n">
+        <v>1792</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1783</v>
       </c>
       <c r="C7" t="n">
         <v>1750</v>
       </c>
       <c r="D7" t="n">
         <v>1680</v>
       </c>
       <c r="E7" t="n">
         <v>1687</v>
       </c>
       <c r="F7" t="n">
         <v>1670</v>
       </c>
       <c r="G7" t="n">
         <v>1658</v>
       </c>
@@ -2680,64 +2701,67 @@
         <v>1759</v>
       </c>
       <c r="CF7" t="n">
         <v>1751</v>
       </c>
       <c r="CG7" t="n">
         <v>1759</v>
       </c>
       <c r="CH7" t="n">
         <v>1750</v>
       </c>
       <c r="CI7" t="n">
         <v>1715</v>
       </c>
       <c r="CJ7" t="n">
         <v>1775</v>
       </c>
       <c r="CK7" t="n">
         <v>1777</v>
       </c>
       <c r="CL7" t="n">
         <v>1889</v>
       </c>
       <c r="CM7" t="n">
         <v>1725</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>1792</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2792,50 +2816,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3250,50 +3275,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -3527,50 +3557,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.77</v>
       </c>
@@ -3804,50 +3837,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.66</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -4081,50 +4117,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -4358,50 +4397,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>289</v>
       </c>
       <c r="C6" t="n">
         <v>283</v>
       </c>
       <c r="D6" t="n">
         <v>285</v>
       </c>
       <c r="E6" t="n">
         <v>284</v>
       </c>
       <c r="F6" t="n">
         <v>278</v>
       </c>
       <c r="G6" t="n">
         <v>288</v>
       </c>
@@ -4635,50 +4677,53 @@
       </c>
       <c r="CF6" t="n">
         <v>290</v>
       </c>
       <c r="CG6" t="n">
         <v>300</v>
       </c>
       <c r="CH6" t="n">
         <v>298</v>
       </c>
       <c r="CI6" t="n">
         <v>257</v>
       </c>
       <c r="CJ6" t="n">
         <v>295</v>
       </c>
       <c r="CK6" t="n">
         <v>278</v>
       </c>
       <c r="CL6" t="n">
         <v>317</v>
       </c>
       <c r="CM6" t="n">
         <v>289</v>
       </c>
+      <c r="CN6" t="n">
+        <v>297</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>294</v>
       </c>
       <c r="C7" t="n">
         <v>289</v>
       </c>
       <c r="D7" t="n">
         <v>277</v>
       </c>
       <c r="E7" t="n">
         <v>278</v>
       </c>
       <c r="F7" t="n">
         <v>276</v>
       </c>
       <c r="G7" t="n">
         <v>274</v>
       </c>
@@ -4911,64 +4956,67 @@
         <v>288</v>
       </c>
       <c r="CF7" t="n">
         <v>287</v>
       </c>
       <c r="CG7" t="n">
         <v>288</v>
       </c>
       <c r="CH7" t="n">
         <v>287</v>
       </c>
       <c r="CI7" t="n">
         <v>281</v>
       </c>
       <c r="CJ7" t="n">
         <v>291</v>
       </c>
       <c r="CK7" t="n">
         <v>291</v>
       </c>
       <c r="CL7" t="n">
         <v>310</v>
       </c>
       <c r="CM7" t="n">
         <v>283</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>294</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5023,50 +5071,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5481,50 +5530,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -5758,50 +5812,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.7</v>
       </c>
@@ -6035,50 +6092,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.7</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.67</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -6312,50 +6372,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -6589,50 +6652,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>440</v>
       </c>
       <c r="C6" t="n">
         <v>438</v>
       </c>
       <c r="D6" t="n">
         <v>408</v>
       </c>
       <c r="E6" t="n">
         <v>385</v>
       </c>
       <c r="F6" t="n">
         <v>406</v>
       </c>
       <c r="G6" t="n">
         <v>398</v>
       </c>
@@ -6866,50 +6932,53 @@
       </c>
       <c r="CF6" t="n">
         <v>439</v>
       </c>
       <c r="CG6" t="n">
         <v>412</v>
       </c>
       <c r="CH6" t="n">
         <v>413</v>
       </c>
       <c r="CI6" t="n">
         <v>421</v>
       </c>
       <c r="CJ6" t="n">
         <v>424</v>
       </c>
       <c r="CK6" t="n">
         <v>430</v>
       </c>
       <c r="CL6" t="n">
         <v>452</v>
       </c>
       <c r="CM6" t="n">
         <v>424</v>
       </c>
+      <c r="CN6" t="n">
+        <v>420</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>435</v>
       </c>
       <c r="C7" t="n">
         <v>427</v>
       </c>
       <c r="D7" t="n">
         <v>410</v>
       </c>
       <c r="E7" t="n">
         <v>412</v>
       </c>
       <c r="F7" t="n">
         <v>407</v>
       </c>
       <c r="G7" t="n">
         <v>405</v>
       </c>
@@ -7142,64 +7211,67 @@
         <v>417</v>
       </c>
       <c r="CF7" t="n">
         <v>415</v>
       </c>
       <c r="CG7" t="n">
         <v>417</v>
       </c>
       <c r="CH7" t="n">
         <v>415</v>
       </c>
       <c r="CI7" t="n">
         <v>406</v>
       </c>
       <c r="CJ7" t="n">
         <v>421</v>
       </c>
       <c r="CK7" t="n">
         <v>421</v>
       </c>
       <c r="CL7" t="n">
         <v>448</v>
       </c>
       <c r="CM7" t="n">
         <v>409</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7254,50 +7326,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7712,50 +7785,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -7989,50 +8067,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.73</v>
       </c>
@@ -8266,50 +8347,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.64</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -8543,50 +8627,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -8820,50 +8907,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>145</v>
       </c>
       <c r="C6" t="n">
         <v>145</v>
       </c>
       <c r="D6" t="n">
         <v>136</v>
       </c>
       <c r="E6" t="n">
         <v>149</v>
       </c>
       <c r="F6" t="n">
         <v>143</v>
       </c>
       <c r="G6" t="n">
         <v>141</v>
       </c>
@@ -9097,50 +9187,53 @@
       </c>
       <c r="CF6" t="n">
         <v>139</v>
       </c>
       <c r="CG6" t="n">
         <v>141</v>
       </c>
       <c r="CH6" t="n">
         <v>148</v>
       </c>
       <c r="CI6" t="n">
         <v>149</v>
       </c>
       <c r="CJ6" t="n">
         <v>155</v>
       </c>
       <c r="CK6" t="n">
         <v>168</v>
       </c>
       <c r="CL6" t="n">
         <v>160</v>
       </c>
       <c r="CM6" t="n">
         <v>140</v>
       </c>
+      <c r="CN6" t="n">
+        <v>163</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>153</v>
       </c>
       <c r="C7" t="n">
         <v>151</v>
       </c>
       <c r="D7" t="n">
         <v>144</v>
       </c>
       <c r="E7" t="n">
         <v>145</v>
       </c>
       <c r="F7" t="n">
         <v>144</v>
       </c>
       <c r="G7" t="n">
         <v>143</v>
       </c>
@@ -9373,64 +9466,67 @@
         <v>153</v>
       </c>
       <c r="CF7" t="n">
         <v>152</v>
       </c>
       <c r="CG7" t="n">
         <v>153</v>
       </c>
       <c r="CH7" t="n">
         <v>152</v>
       </c>
       <c r="CI7" t="n">
         <v>149</v>
       </c>
       <c r="CJ7" t="n">
         <v>154</v>
       </c>
       <c r="CK7" t="n">
         <v>155</v>
       </c>
       <c r="CL7" t="n">
         <v>164</v>
       </c>
       <c r="CM7" t="n">
         <v>150</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>156</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9485,50 +9581,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9943,50 +10040,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -10220,50 +10322,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.68</v>
       </c>
@@ -10497,50 +10602,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.66</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.66</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -10774,50 +10882,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -11051,50 +11162,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>98</v>
       </c>
       <c r="C6" t="n">
         <v>91</v>
       </c>
       <c r="D6" t="n">
         <v>84</v>
       </c>
       <c r="E6" t="n">
         <v>88</v>
       </c>
       <c r="F6" t="n">
         <v>79</v>
       </c>
       <c r="G6" t="n">
         <v>87</v>
       </c>
@@ -11328,50 +11442,53 @@
       </c>
       <c r="CF6" t="n">
         <v>91</v>
       </c>
       <c r="CG6" t="n">
         <v>88</v>
       </c>
       <c r="CH6" t="n">
         <v>96</v>
       </c>
       <c r="CI6" t="n">
         <v>93</v>
       </c>
       <c r="CJ6" t="n">
         <v>98</v>
       </c>
       <c r="CK6" t="n">
         <v>96</v>
       </c>
       <c r="CL6" t="n">
         <v>114</v>
       </c>
       <c r="CM6" t="n">
         <v>93</v>
       </c>
+      <c r="CN6" t="n">
+        <v>95</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>91</v>
       </c>
       <c r="C7" t="n">
         <v>89</v>
       </c>
       <c r="D7" t="n">
         <v>86</v>
       </c>
       <c r="E7" t="n">
         <v>86</v>
       </c>
       <c r="F7" t="n">
         <v>85</v>
       </c>
       <c r="G7" t="n">
         <v>85</v>
       </c>
@@ -11604,64 +11721,67 @@
         <v>84</v>
       </c>
       <c r="CF7" t="n">
         <v>84</v>
       </c>
       <c r="CG7" t="n">
         <v>84</v>
       </c>
       <c r="CH7" t="n">
         <v>84</v>
       </c>
       <c r="CI7" t="n">
         <v>82</v>
       </c>
       <c r="CJ7" t="n">
         <v>85</v>
       </c>
       <c r="CK7" t="n">
         <v>85</v>
       </c>
       <c r="CL7" t="n">
         <v>91</v>
       </c>
       <c r="CM7" t="n">
         <v>83</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11716,50 +11836,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12174,50 +12295,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -12451,50 +12577,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.84</v>
       </c>
@@ -12728,50 +12857,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.88</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.77</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -13005,50 +13137,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -13282,50 +13417,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>638</v>
       </c>
       <c r="C6" t="n">
         <v>633</v>
       </c>
       <c r="D6" t="n">
         <v>580</v>
       </c>
       <c r="E6" t="n">
         <v>589</v>
       </c>
       <c r="F6" t="n">
         <v>588</v>
       </c>
       <c r="G6" t="n">
         <v>580</v>
       </c>
@@ -13559,50 +13697,53 @@
       </c>
       <c r="CF6" t="n">
         <v>282</v>
       </c>
       <c r="CG6" t="n">
         <v>282</v>
       </c>
       <c r="CH6" t="n">
         <v>265</v>
       </c>
       <c r="CI6" t="n">
         <v>280</v>
       </c>
       <c r="CJ6" t="n">
         <v>289</v>
       </c>
       <c r="CK6" t="n">
         <v>289</v>
       </c>
       <c r="CL6" t="n">
         <v>316</v>
       </c>
       <c r="CM6" t="n">
         <v>268</v>
       </c>
+      <c r="CN6" t="n">
+        <v>266</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>603</v>
       </c>
       <c r="C7" t="n">
         <v>592</v>
       </c>
       <c r="D7" t="n">
         <v>562</v>
       </c>
       <c r="E7" t="n">
         <v>570</v>
       </c>
       <c r="F7" t="n">
         <v>566</v>
       </c>
       <c r="G7" t="n">
         <v>559</v>
       </c>
@@ -13835,64 +13976,67 @@
         <v>317</v>
       </c>
       <c r="CF7" t="n">
         <v>319</v>
       </c>
       <c r="CG7" t="n">
         <v>317</v>
       </c>
       <c r="CH7" t="n">
         <v>315</v>
       </c>
       <c r="CI7" t="n">
         <v>309</v>
       </c>
       <c r="CJ7" t="n">
         <v>319</v>
       </c>
       <c r="CK7" t="n">
         <v>320</v>
       </c>
       <c r="CL7" t="n">
         <v>341</v>
       </c>
       <c r="CM7" t="n">
         <v>314</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>327</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13947,50 +14091,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14405,50 +14550,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -14682,50 +14832,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.59</v>
       </c>
@@ -14959,50 +15112,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -15236,50 +15392,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -15513,50 +15672,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>583</v>
       </c>
       <c r="C6" t="n">
         <v>539</v>
       </c>
       <c r="D6" t="n">
         <v>555</v>
       </c>
       <c r="E6" t="n">
         <v>551</v>
       </c>
       <c r="F6" t="n">
         <v>534</v>
       </c>
       <c r="G6" t="n">
         <v>535</v>
       </c>
@@ -15790,50 +15952,53 @@
       </c>
       <c r="CF6" t="n">
         <v>466</v>
       </c>
       <c r="CG6" t="n">
         <v>481</v>
       </c>
       <c r="CH6" t="n">
         <v>481</v>
       </c>
       <c r="CI6" t="n">
         <v>486</v>
       </c>
       <c r="CJ6" t="n">
         <v>488</v>
       </c>
       <c r="CK6" t="n">
         <v>476</v>
       </c>
       <c r="CL6" t="n">
         <v>507</v>
       </c>
       <c r="CM6" t="n">
         <v>460</v>
       </c>
+      <c r="CN6" t="n">
+        <v>490</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>576</v>
       </c>
       <c r="C7" t="n">
         <v>552</v>
       </c>
       <c r="D7" t="n">
         <v>535</v>
       </c>
       <c r="E7" t="n">
         <v>536</v>
       </c>
       <c r="F7" t="n">
         <v>535</v>
       </c>
       <c r="G7" t="n">
         <v>527</v>
       </c>
@@ -16066,64 +16231,67 @@
         <v>454</v>
       </c>
       <c r="CF7" t="n">
         <v>453</v>
       </c>
       <c r="CG7" t="n">
         <v>454</v>
       </c>
       <c r="CH7" t="n">
         <v>450</v>
       </c>
       <c r="CI7" t="n">
         <v>443</v>
       </c>
       <c r="CJ7" t="n">
         <v>458</v>
       </c>
       <c r="CK7" t="n">
         <v>458</v>
       </c>
       <c r="CL7" t="n">
         <v>486</v>
       </c>
       <c r="CM7" t="n">
         <v>449</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>468</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16178,50 +16346,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16636,50 +16805,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -16913,50 +17087,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -17190,50 +17367,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -17467,50 +17647,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -17744,50 +17927,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>114</v>
       </c>
       <c r="C6" t="n">
         <v>113</v>
       </c>
       <c r="D6" t="n">
         <v>104</v>
       </c>
       <c r="E6" t="n">
         <v>109</v>
       </c>
       <c r="F6" t="n">
         <v>105</v>
       </c>
       <c r="G6" t="n">
         <v>103</v>
       </c>
@@ -18021,50 +18207,53 @@
       </c>
       <c r="CF6" t="n">
         <v>167</v>
       </c>
       <c r="CG6" t="n">
         <v>167</v>
       </c>
       <c r="CH6" t="n">
         <v>163</v>
       </c>
       <c r="CI6" t="n">
         <v>166</v>
       </c>
       <c r="CJ6" t="n">
         <v>165</v>
       </c>
       <c r="CK6" t="n">
         <v>162</v>
       </c>
       <c r="CL6" t="n">
         <v>163</v>
       </c>
       <c r="CM6" t="n">
         <v>169</v>
       </c>
+      <c r="CN6" t="n">
+        <v>160</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>102</v>
       </c>
       <c r="C7" t="n">
         <v>106</v>
       </c>
       <c r="D7" t="n">
         <v>98</v>
       </c>
       <c r="E7" t="n">
         <v>102</v>
       </c>
       <c r="F7" t="n">
         <v>99</v>
       </c>
       <c r="G7" t="n">
         <v>94</v>
       </c>
@@ -18297,64 +18486,67 @@
         <v>164</v>
       </c>
       <c r="CF7" t="n">
         <v>161</v>
       </c>
       <c r="CG7" t="n">
         <v>162</v>
       </c>
       <c r="CH7" t="n">
         <v>161</v>
       </c>
       <c r="CI7" t="n">
         <v>158</v>
       </c>
       <c r="CJ7" t="n">
         <v>163</v>
       </c>
       <c r="CK7" t="n">
         <v>163</v>
       </c>
       <c r="CL7" t="n">
         <v>174</v>
       </c>
       <c r="CM7" t="n">
         <v>163</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>169</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18409,50 +18601,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18867,50 +19060,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -19144,50 +19342,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -19421,50 +19622,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -19698,50 +19902,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -19975,50 +20182,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>752</v>
       </c>
       <c r="C6" t="n">
         <v>739</v>
       </c>
       <c r="D6" t="n">
         <v>743</v>
       </c>
       <c r="E6" t="n">
         <v>740</v>
       </c>
       <c r="F6" t="n">
         <v>748</v>
       </c>
       <c r="G6" t="n">
         <v>724</v>
       </c>
@@ -20252,50 +20462,53 @@
       </c>
       <c r="CF6" t="n">
         <v>646</v>
       </c>
       <c r="CG6" t="n">
         <v>651</v>
       </c>
       <c r="CH6" t="n">
         <v>648</v>
       </c>
       <c r="CI6" t="n">
         <v>637</v>
       </c>
       <c r="CJ6" t="n">
         <v>657</v>
       </c>
       <c r="CK6" t="n">
         <v>639</v>
       </c>
       <c r="CL6" t="n">
         <v>694</v>
       </c>
       <c r="CM6" t="n">
         <v>644</v>
       </c>
+      <c r="CN6" t="n">
+        <v>649</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>686</v>
       </c>
       <c r="C7" t="n">
         <v>674</v>
       </c>
       <c r="D7" t="n">
         <v>647</v>
       </c>
       <c r="E7" t="n">
         <v>649</v>
       </c>
       <c r="F7" t="n">
         <v>643</v>
       </c>
       <c r="G7" t="n">
         <v>638</v>
       </c>
@@ -20528,64 +20741,67 @@
         <v>653</v>
       </c>
       <c r="CF7" t="n">
         <v>650</v>
       </c>
       <c r="CG7" t="n">
         <v>653</v>
       </c>
       <c r="CH7" t="n">
         <v>649</v>
       </c>
       <c r="CI7" t="n">
         <v>636</v>
       </c>
       <c r="CJ7" t="n">
         <v>659</v>
       </c>
       <c r="CK7" t="n">
         <v>659</v>
       </c>
       <c r="CL7" t="n">
         <v>701</v>
       </c>
       <c r="CM7" t="n">
         <v>640</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>665</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20640,50 +20856,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21098,50 +21315,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -21375,50 +21597,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.85</v>
       </c>
@@ -21652,50 +21877,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.86</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.8100000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -21929,50 +22157,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -22206,50 +22437,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>779</v>
       </c>
       <c r="C6" t="n">
         <v>748</v>
       </c>
       <c r="D6" t="n">
         <v>674</v>
       </c>
       <c r="E6" t="n">
         <v>709</v>
       </c>
       <c r="F6" t="n">
         <v>674</v>
       </c>
       <c r="G6" t="n">
         <v>679</v>
       </c>
@@ -22483,50 +22717,53 @@
       </c>
       <c r="CF6" t="n">
         <v>642</v>
       </c>
       <c r="CG6" t="n">
         <v>624</v>
       </c>
       <c r="CH6" t="n">
         <v>641</v>
       </c>
       <c r="CI6" t="n">
         <v>618</v>
       </c>
       <c r="CJ6" t="n">
         <v>624</v>
       </c>
       <c r="CK6" t="n">
         <v>638</v>
       </c>
       <c r="CL6" t="n">
         <v>667</v>
       </c>
       <c r="CM6" t="n">
         <v>584</v>
       </c>
+      <c r="CN6" t="n">
+        <v>624</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>735</v>
       </c>
       <c r="C7" t="n">
         <v>721</v>
       </c>
       <c r="D7" t="n">
         <v>692</v>
       </c>
       <c r="E7" t="n">
         <v>695</v>
       </c>
       <c r="F7" t="n">
         <v>688</v>
       </c>
       <c r="G7" t="n">
         <v>683</v>
       </c>
@@ -22759,64 +22996,67 @@
         <v>697</v>
       </c>
       <c r="CF7" t="n">
         <v>693</v>
       </c>
       <c r="CG7" t="n">
         <v>697</v>
       </c>
       <c r="CH7" t="n">
         <v>693</v>
       </c>
       <c r="CI7" t="n">
         <v>679</v>
       </c>
       <c r="CJ7" t="n">
         <v>703</v>
       </c>
       <c r="CK7" t="n">
         <v>704</v>
       </c>
       <c r="CL7" t="n">
         <v>748</v>
       </c>
       <c r="CM7" t="n">
         <v>683</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>710</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22871,50 +23111,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23329,50 +23570,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -23606,50 +23852,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.62</v>
       </c>
@@ -23883,50 +24132,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -24160,50 +24412,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -24437,50 +24692,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>230</v>
       </c>
       <c r="C6" t="n">
         <v>235</v>
       </c>
       <c r="D6" t="n">
         <v>234</v>
       </c>
       <c r="E6" t="n">
         <v>217</v>
       </c>
       <c r="F6" t="n">
         <v>210</v>
       </c>
       <c r="G6" t="n">
         <v>235</v>
       </c>
@@ -24714,50 +24972,53 @@
       </c>
       <c r="CF6" t="n">
         <v>428</v>
       </c>
       <c r="CG6" t="n">
         <v>431</v>
       </c>
       <c r="CH6" t="n">
         <v>418</v>
       </c>
       <c r="CI6" t="n">
         <v>416</v>
       </c>
       <c r="CJ6" t="n">
         <v>452</v>
       </c>
       <c r="CK6" t="n">
         <v>445</v>
       </c>
       <c r="CL6" t="n">
         <v>475</v>
       </c>
       <c r="CM6" t="n">
         <v>460</v>
       </c>
+      <c r="CN6" t="n">
+        <v>472</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>336</v>
       </c>
       <c r="C7" t="n">
         <v>321</v>
       </c>
       <c r="D7" t="n">
         <v>305</v>
       </c>
       <c r="E7" t="n">
         <v>310</v>
       </c>
       <c r="F7" t="n">
         <v>284</v>
       </c>
       <c r="G7" t="n">
         <v>311</v>
       </c>
@@ -24990,64 +25251,67 @@
         <v>381</v>
       </c>
       <c r="CF7" t="n">
         <v>386</v>
       </c>
       <c r="CG7" t="n">
         <v>378</v>
       </c>
       <c r="CH7" t="n">
         <v>381</v>
       </c>
       <c r="CI7" t="n">
         <v>372</v>
       </c>
       <c r="CJ7" t="n">
         <v>388</v>
       </c>
       <c r="CK7" t="n">
         <v>384</v>
       </c>
       <c r="CL7" t="n">
         <v>407</v>
       </c>
       <c r="CM7" t="n">
         <v>379</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>387</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -25102,50 +25366,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25560,50 +25825,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -25837,50 +26107,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -26114,50 +26387,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -26391,50 +26667,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -26668,50 +26947,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>128</v>
       </c>
       <c r="C6" t="n">
         <v>111</v>
       </c>
       <c r="D6" t="n">
         <v>142</v>
       </c>
       <c r="E6" t="n">
         <v>159</v>
       </c>
       <c r="F6" t="n">
         <v>125</v>
       </c>
       <c r="G6" t="n">
         <v>155</v>
       </c>
@@ -26945,50 +27227,53 @@
       </c>
       <c r="CF6" t="n">
         <v>115</v>
       </c>
       <c r="CG6" t="n">
         <v>133</v>
       </c>
       <c r="CH6" t="n">
         <v>118</v>
       </c>
       <c r="CI6" t="n">
         <v>155</v>
       </c>
       <c r="CJ6" t="n">
         <v>127</v>
       </c>
       <c r="CK6" t="n">
         <v>133</v>
       </c>
       <c r="CL6" t="n">
         <v>162</v>
       </c>
       <c r="CM6" t="n">
         <v>155</v>
       </c>
+      <c r="CN6" t="n">
+        <v>167</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>196</v>
       </c>
       <c r="C7" t="n">
         <v>193</v>
       </c>
       <c r="D7" t="n">
         <v>185</v>
       </c>
       <c r="E7" t="n">
         <v>186</v>
       </c>
       <c r="F7" t="n">
         <v>184</v>
       </c>
       <c r="G7" t="n">
         <v>182</v>
       </c>
@@ -27221,64 +27506,67 @@
         <v>192</v>
       </c>
       <c r="CF7" t="n">
         <v>191</v>
       </c>
       <c r="CG7" t="n">
         <v>192</v>
       </c>
       <c r="CH7" t="n">
         <v>191</v>
       </c>
       <c r="CI7" t="n">
         <v>187</v>
       </c>
       <c r="CJ7" t="n">
         <v>193</v>
       </c>
       <c r="CK7" t="n">
         <v>194</v>
       </c>
       <c r="CL7" t="n">
         <v>206</v>
       </c>
       <c r="CM7" t="n">
         <v>188</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>195</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -27333,50 +27621,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27791,50 +28080,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -28068,50 +28362,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.62</v>
       </c>
@@ -28345,50 +28642,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.62</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -28622,50 +28922,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -28899,50 +29202,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>22</v>
       </c>
       <c r="C6" t="n">
         <v>28</v>
       </c>
       <c r="D6" t="n">
         <v>29</v>
       </c>
       <c r="E6" t="n">
         <v>21</v>
       </c>
       <c r="F6" t="n">
         <v>38</v>
       </c>
       <c r="G6" t="n">
         <v>20</v>
       </c>
@@ -29176,50 +29482,53 @@
       </c>
       <c r="CF6" t="n">
         <v>35</v>
       </c>
       <c r="CG6" t="n">
         <v>53</v>
       </c>
       <c r="CH6" t="n">
         <v>43</v>
       </c>
       <c r="CI6" t="n">
         <v>44</v>
       </c>
       <c r="CJ6" t="n">
         <v>42</v>
       </c>
       <c r="CK6" t="n">
         <v>55</v>
       </c>
       <c r="CL6" t="n">
         <v>53</v>
       </c>
       <c r="CM6" t="n">
         <v>37</v>
       </c>
+      <c r="CN6" t="n">
+        <v>47</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>26</v>
       </c>
       <c r="C7" t="n">
         <v>34</v>
       </c>
       <c r="D7" t="n">
         <v>36</v>
       </c>
       <c r="E7" t="n">
         <v>32</v>
       </c>
       <c r="F7" t="n">
         <v>55</v>
       </c>
       <c r="G7" t="n">
         <v>26</v>
       </c>
@@ -29452,64 +29761,67 @@
         <v>29</v>
       </c>
       <c r="CF7" t="n">
         <v>22</v>
       </c>
       <c r="CG7" t="n">
         <v>32</v>
       </c>
       <c r="CH7" t="n">
         <v>27</v>
       </c>
       <c r="CI7" t="n">
         <v>27</v>
       </c>
       <c r="CJ7" t="n">
         <v>26</v>
       </c>
       <c r="CK7" t="n">
         <v>30</v>
       </c>
       <c r="CL7" t="n">
         <v>33</v>
       </c>
       <c r="CM7" t="n">
         <v>22</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -29564,50 +29876,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -30022,50 +30335,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -30299,50 +30617,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.66</v>
       </c>
@@ -30576,50 +30897,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.65</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -30853,50 +31177,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -31130,50 +31457,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1078</v>
       </c>
       <c r="C6" t="n">
         <v>1061</v>
       </c>
       <c r="D6" t="n">
         <v>1019</v>
       </c>
       <c r="E6" t="n">
         <v>986</v>
       </c>
       <c r="F6" t="n">
         <v>1009</v>
       </c>
       <c r="G6" t="n">
         <v>995</v>
       </c>
@@ -31407,50 +31737,53 @@
       </c>
       <c r="CF6" t="n">
         <v>1051</v>
       </c>
       <c r="CG6" t="n">
         <v>1043</v>
       </c>
       <c r="CH6" t="n">
         <v>1059</v>
       </c>
       <c r="CI6" t="n">
         <v>1038</v>
       </c>
       <c r="CJ6" t="n">
         <v>1047</v>
       </c>
       <c r="CK6" t="n">
         <v>1054</v>
       </c>
       <c r="CL6" t="n">
         <v>1109</v>
       </c>
       <c r="CM6" t="n">
         <v>1058</v>
       </c>
+      <c r="CN6" t="n">
+        <v>1053</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1016</v>
       </c>
       <c r="C7" t="n">
         <v>997</v>
       </c>
       <c r="D7" t="n">
         <v>958</v>
       </c>
       <c r="E7" t="n">
         <v>962</v>
       </c>
       <c r="F7" t="n">
         <v>952</v>
       </c>
       <c r="G7" t="n">
         <v>945</v>
       </c>
@@ -31683,64 +32016,67 @@
         <v>1003</v>
       </c>
       <c r="CF7" t="n">
         <v>998</v>
       </c>
       <c r="CG7" t="n">
         <v>1003</v>
       </c>
       <c r="CH7" t="n">
         <v>998</v>
       </c>
       <c r="CI7" t="n">
         <v>978</v>
       </c>
       <c r="CJ7" t="n">
         <v>1012</v>
       </c>
       <c r="CK7" t="n">
         <v>1013</v>
       </c>
       <c r="CL7" t="n">
         <v>1077</v>
       </c>
       <c r="CM7" t="n">
         <v>983</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>1021</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -31795,50 +32131,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -32253,50 +32590,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -32530,50 +32872,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.74</v>
       </c>
@@ -32807,50 +33152,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.68</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -33084,50 +33432,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -33361,50 +33712,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>705</v>
       </c>
       <c r="C6" t="n">
         <v>689</v>
       </c>
       <c r="D6" t="n">
         <v>661</v>
       </c>
       <c r="E6" t="n">
         <v>701</v>
       </c>
       <c r="F6" t="n">
         <v>661</v>
       </c>
       <c r="G6" t="n">
         <v>663</v>
       </c>
@@ -33638,50 +33992,53 @@
       </c>
       <c r="CF6" t="n">
         <v>700</v>
       </c>
       <c r="CG6" t="n">
         <v>716</v>
       </c>
       <c r="CH6" t="n">
         <v>691</v>
       </c>
       <c r="CI6" t="n">
         <v>677</v>
       </c>
       <c r="CJ6" t="n">
         <v>728</v>
       </c>
       <c r="CK6" t="n">
         <v>723</v>
       </c>
       <c r="CL6" t="n">
         <v>780</v>
       </c>
       <c r="CM6" t="n">
         <v>667</v>
       </c>
+      <c r="CN6" t="n">
+        <v>739</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>767</v>
       </c>
       <c r="C7" t="n">
         <v>752</v>
       </c>
       <c r="D7" t="n">
         <v>722</v>
       </c>
       <c r="E7" t="n">
         <v>725</v>
       </c>
       <c r="F7" t="n">
         <v>718</v>
       </c>
       <c r="G7" t="n">
         <v>713</v>
       </c>
@@ -33914,64 +34271,67 @@
         <v>756</v>
       </c>
       <c r="CF7" t="n">
         <v>753</v>
       </c>
       <c r="CG7" t="n">
         <v>756</v>
       </c>
       <c r="CH7" t="n">
         <v>752</v>
       </c>
       <c r="CI7" t="n">
         <v>737</v>
       </c>
       <c r="CJ7" t="n">
         <v>763</v>
       </c>
       <c r="CK7" t="n">
         <v>764</v>
       </c>
       <c r="CL7" t="n">
         <v>812</v>
       </c>
       <c r="CM7" t="n">
         <v>742</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>771</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -34026,50 +34386,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -34484,50 +34845,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -34761,50 +35127,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.64</v>
       </c>
@@ -35038,50 +35407,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.65</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.63</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -35315,50 +35687,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -35592,50 +35967,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>744</v>
       </c>
       <c r="C6" t="n">
         <v>721</v>
       </c>
       <c r="D6" t="n">
         <v>682</v>
       </c>
       <c r="E6" t="n">
         <v>701</v>
       </c>
       <c r="F6" t="n">
         <v>690</v>
       </c>
       <c r="G6" t="n">
         <v>671</v>
       </c>
@@ -35869,50 +36247,53 @@
       </c>
       <c r="CF6" t="n">
         <v>740</v>
       </c>
       <c r="CG6" t="n">
         <v>728</v>
       </c>
       <c r="CH6" t="n">
         <v>738</v>
       </c>
       <c r="CI6" t="n">
         <v>671</v>
       </c>
       <c r="CJ6" t="n">
         <v>731</v>
       </c>
       <c r="CK6" t="n">
         <v>721</v>
       </c>
       <c r="CL6" t="n">
         <v>743</v>
       </c>
       <c r="CM6" t="n">
         <v>671</v>
       </c>
+      <c r="CN6" t="n">
+        <v>714</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>751</v>
       </c>
       <c r="C7" t="n">
         <v>737</v>
       </c>
       <c r="D7" t="n">
         <v>707</v>
       </c>
       <c r="E7" t="n">
         <v>710</v>
       </c>
       <c r="F7" t="n">
         <v>703</v>
       </c>
       <c r="G7" t="n">
         <v>698</v>
       </c>
@@ -36145,64 +36526,67 @@
         <v>734</v>
       </c>
       <c r="CF7" t="n">
         <v>730</v>
       </c>
       <c r="CG7" t="n">
         <v>734</v>
       </c>
       <c r="CH7" t="n">
         <v>730</v>
       </c>
       <c r="CI7" t="n">
         <v>715</v>
       </c>
       <c r="CJ7" t="n">
         <v>740</v>
       </c>
       <c r="CK7" t="n">
         <v>741</v>
       </c>
       <c r="CL7" t="n">
         <v>788</v>
       </c>
       <c r="CM7" t="n">
         <v>719</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>747</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -36257,50 +36641,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -36715,50 +37100,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -36992,50 +37382,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.74</v>
       </c>
@@ -37269,50 +37662,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.71</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.68</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -37546,50 +37942,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -37823,50 +38222,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>425</v>
       </c>
       <c r="C6" t="n">
         <v>448</v>
       </c>
       <c r="D6" t="n">
         <v>404</v>
       </c>
       <c r="E6" t="n">
         <v>400</v>
       </c>
       <c r="F6" t="n">
         <v>410</v>
       </c>
       <c r="G6" t="n">
         <v>398</v>
       </c>
@@ -38100,50 +38502,53 @@
       </c>
       <c r="CF6" t="n">
         <v>417</v>
       </c>
       <c r="CG6" t="n">
         <v>415</v>
       </c>
       <c r="CH6" t="n">
         <v>427</v>
       </c>
       <c r="CI6" t="n">
         <v>422</v>
       </c>
       <c r="CJ6" t="n">
         <v>422</v>
       </c>
       <c r="CK6" t="n">
         <v>427</v>
       </c>
       <c r="CL6" t="n">
         <v>447</v>
       </c>
       <c r="CM6" t="n">
         <v>416</v>
       </c>
+      <c r="CN6" t="n">
+        <v>420</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>424</v>
       </c>
       <c r="C7" t="n">
         <v>416</v>
       </c>
       <c r="D7" t="n">
         <v>400</v>
       </c>
       <c r="E7" t="n">
         <v>402</v>
       </c>
       <c r="F7" t="n">
         <v>397</v>
       </c>
       <c r="G7" t="n">
         <v>395</v>
       </c>
@@ -38376,64 +38781,67 @@
         <v>424</v>
       </c>
       <c r="CF7" t="n">
         <v>422</v>
       </c>
       <c r="CG7" t="n">
         <v>424</v>
       </c>
       <c r="CH7" t="n">
         <v>422</v>
       </c>
       <c r="CI7" t="n">
         <v>413</v>
       </c>
       <c r="CJ7" t="n">
         <v>428</v>
       </c>
       <c r="CK7" t="n">
         <v>428</v>
       </c>
       <c r="CL7" t="n">
         <v>455</v>
       </c>
       <c r="CM7" t="n">
         <v>416</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>432</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -38488,50 +38896,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -38946,50 +39355,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -39223,50 +39637,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.84</v>
       </c>
@@ -39500,50 +39917,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.78</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.73</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -39777,50 +40197,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -40054,50 +40477,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>486</v>
       </c>
       <c r="C6" t="n">
         <v>470</v>
       </c>
       <c r="D6" t="n">
         <v>452</v>
       </c>
       <c r="E6" t="n">
         <v>427</v>
       </c>
       <c r="F6" t="n">
         <v>445</v>
       </c>
       <c r="G6" t="n">
         <v>434</v>
       </c>
@@ -40331,50 +40757,53 @@
       </c>
       <c r="CF6" t="n">
         <v>479</v>
       </c>
       <c r="CG6" t="n">
         <v>483</v>
       </c>
       <c r="CH6" t="n">
         <v>467</v>
       </c>
       <c r="CI6" t="n">
         <v>467</v>
       </c>
       <c r="CJ6" t="n">
         <v>495</v>
       </c>
       <c r="CK6" t="n">
         <v>496</v>
       </c>
       <c r="CL6" t="n">
         <v>537</v>
       </c>
       <c r="CM6" t="n">
         <v>483</v>
       </c>
+      <c r="CN6" t="n">
+        <v>491</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>412</v>
       </c>
       <c r="C7" t="n">
         <v>404</v>
       </c>
       <c r="D7" t="n">
         <v>388</v>
       </c>
       <c r="E7" t="n">
         <v>390</v>
       </c>
       <c r="F7" t="n">
         <v>386</v>
       </c>
       <c r="G7" t="n">
         <v>383</v>
       </c>
@@ -40607,64 +41036,67 @@
         <v>410</v>
       </c>
       <c r="CF7" t="n">
         <v>408</v>
       </c>
       <c r="CG7" t="n">
         <v>410</v>
       </c>
       <c r="CH7" t="n">
         <v>408</v>
       </c>
       <c r="CI7" t="n">
         <v>400</v>
       </c>
       <c r="CJ7" t="n">
         <v>414</v>
       </c>
       <c r="CK7" t="n">
         <v>414</v>
       </c>
       <c r="CL7" t="n">
         <v>440</v>
       </c>
       <c r="CM7" t="n">
         <v>402</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>418</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -40719,50 +41151,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -41177,50 +41610,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -41454,50 +41892,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -41731,50 +42172,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.68</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.61</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -42008,50 +42452,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -42285,50 +42732,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>827</v>
       </c>
       <c r="C6" t="n">
         <v>795</v>
       </c>
       <c r="D6" t="n">
         <v>732</v>
       </c>
       <c r="E6" t="n">
         <v>758</v>
       </c>
       <c r="F6" t="n">
         <v>723</v>
       </c>
       <c r="G6" t="n">
         <v>741</v>
       </c>
@@ -42562,50 +43012,53 @@
       </c>
       <c r="CF6" t="n">
         <v>804</v>
       </c>
       <c r="CG6" t="n">
         <v>806</v>
       </c>
       <c r="CH6" t="n">
         <v>782</v>
       </c>
       <c r="CI6" t="n">
         <v>767</v>
       </c>
       <c r="CJ6" t="n">
         <v>823</v>
       </c>
       <c r="CK6" t="n">
         <v>799</v>
       </c>
       <c r="CL6" t="n">
         <v>865</v>
       </c>
       <c r="CM6" t="n">
         <v>751</v>
       </c>
+      <c r="CN6" t="n">
+        <v>802</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>863</v>
       </c>
       <c r="C7" t="n">
         <v>847</v>
       </c>
       <c r="D7" t="n">
         <v>813</v>
       </c>
       <c r="E7" t="n">
         <v>817</v>
       </c>
       <c r="F7" t="n">
         <v>808</v>
       </c>
       <c r="G7" t="n">
         <v>802</v>
       </c>
@@ -42838,64 +43291,67 @@
         <v>855</v>
       </c>
       <c r="CF7" t="n">
         <v>851</v>
       </c>
       <c r="CG7" t="n">
         <v>855</v>
       </c>
       <c r="CH7" t="n">
         <v>851</v>
       </c>
       <c r="CI7" t="n">
         <v>833</v>
       </c>
       <c r="CJ7" t="n">
         <v>863</v>
       </c>
       <c r="CK7" t="n">
         <v>864</v>
       </c>
       <c r="CL7" t="n">
         <v>918</v>
       </c>
       <c r="CM7" t="n">
         <v>838</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>871</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -42950,50 +43406,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -43408,50 +43865,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -43685,50 +44147,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.7</v>
       </c>
@@ -43962,50 +44427,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.66</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.68</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -44239,50 +44707,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -44516,50 +44987,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>956</v>
       </c>
       <c r="C6" t="n">
         <v>955</v>
       </c>
       <c r="D6" t="n">
         <v>948</v>
       </c>
       <c r="E6" t="n">
         <v>929</v>
       </c>
       <c r="F6" t="n">
         <v>947</v>
       </c>
       <c r="G6" t="n">
         <v>917</v>
       </c>
@@ -44793,50 +45267,53 @@
       </c>
       <c r="CF6" t="n">
         <v>947</v>
       </c>
       <c r="CG6" t="n">
         <v>953</v>
       </c>
       <c r="CH6" t="n">
         <v>968</v>
       </c>
       <c r="CI6" t="n">
         <v>948</v>
       </c>
       <c r="CJ6" t="n">
         <v>952</v>
       </c>
       <c r="CK6" t="n">
         <v>978</v>
       </c>
       <c r="CL6" t="n">
         <v>1024</v>
       </c>
       <c r="CM6" t="n">
         <v>974</v>
       </c>
+      <c r="CN6" t="n">
+        <v>990</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>920</v>
       </c>
       <c r="C7" t="n">
         <v>903</v>
       </c>
       <c r="D7" t="n">
         <v>867</v>
       </c>
       <c r="E7" t="n">
         <v>870</v>
       </c>
       <c r="F7" t="n">
         <v>862</v>
       </c>
       <c r="G7" t="n">
         <v>856</v>
       </c>
@@ -45069,64 +45546,67 @@
         <v>904</v>
       </c>
       <c r="CF7" t="n">
         <v>900</v>
       </c>
       <c r="CG7" t="n">
         <v>904</v>
       </c>
       <c r="CH7" t="n">
         <v>900</v>
       </c>
       <c r="CI7" t="n">
         <v>882</v>
       </c>
       <c r="CJ7" t="n">
         <v>912</v>
       </c>
       <c r="CK7" t="n">
         <v>913</v>
       </c>
       <c r="CL7" t="n">
         <v>971</v>
       </c>
       <c r="CM7" t="n">
         <v>887</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>921</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -45181,50 +45661,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -45639,50 +46120,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -45916,50 +46402,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -46193,50 +46682,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -46470,50 +46962,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -46747,50 +47242,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>178</v>
       </c>
       <c r="C6" t="n">
         <v>194</v>
       </c>
       <c r="D6" t="n">
         <v>198</v>
       </c>
       <c r="E6" t="n">
         <v>208</v>
       </c>
       <c r="F6" t="n">
         <v>194</v>
       </c>
       <c r="G6" t="n">
         <v>176</v>
       </c>
@@ -47024,50 +47522,53 @@
       </c>
       <c r="CF6" t="n">
         <v>153</v>
       </c>
       <c r="CG6" t="n">
         <v>183</v>
       </c>
       <c r="CH6" t="n">
         <v>175</v>
       </c>
       <c r="CI6" t="n">
         <v>185</v>
       </c>
       <c r="CJ6" t="n">
         <v>166</v>
       </c>
       <c r="CK6" t="n">
         <v>176</v>
       </c>
       <c r="CL6" t="n">
         <v>199</v>
       </c>
       <c r="CM6" t="n">
         <v>154</v>
       </c>
+      <c r="CN6" t="n">
+        <v>176</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>214</v>
       </c>
       <c r="C7" t="n">
         <v>210</v>
       </c>
       <c r="D7" t="n">
         <v>202</v>
       </c>
       <c r="E7" t="n">
         <v>202</v>
       </c>
       <c r="F7" t="n">
         <v>200</v>
       </c>
       <c r="G7" t="n">
         <v>199</v>
       </c>
@@ -47300,64 +47801,67 @@
         <v>213</v>
       </c>
       <c r="CF7" t="n">
         <v>212</v>
       </c>
       <c r="CG7" t="n">
         <v>213</v>
       </c>
       <c r="CH7" t="n">
         <v>212</v>
       </c>
       <c r="CI7" t="n">
         <v>208</v>
       </c>
       <c r="CJ7" t="n">
         <v>215</v>
       </c>
       <c r="CK7" t="n">
         <v>215</v>
       </c>
       <c r="CL7" t="n">
         <v>229</v>
       </c>
       <c r="CM7" t="n">
         <v>209</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>217</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CM7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -47412,50 +47916,51 @@
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, do you think the sentences that the courts hand down to people who have been convicted of crimes are too harsh, not harsh enough, or get the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -47870,50 +48375,55 @@
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-06</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Too harsh</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -48147,50 +48657,53 @@
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not harsh enough</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -48424,50 +48937,53 @@
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.66</v>
       </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.65</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Get the balance about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -48701,50 +49217,53 @@
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -48978,50 +49497,53 @@
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>633</v>
       </c>
       <c r="C6" t="n">
         <v>599</v>
       </c>
       <c r="D6" t="n">
         <v>569</v>
       </c>
       <c r="E6" t="n">
         <v>573</v>
       </c>
       <c r="F6" t="n">
         <v>570</v>
       </c>
       <c r="G6" t="n">
         <v>568</v>
       </c>
@@ -49255,50 +49777,53 @@
       </c>
       <c r="CF6" t="n">
         <v>639</v>
       </c>
       <c r="CG6" t="n">
         <v>635</v>
       </c>
       <c r="CH6" t="n">
         <v>620</v>
       </c>
       <c r="CI6" t="n">
         <v>610</v>
       </c>
       <c r="CJ6" t="n">
         <v>637</v>
       </c>
       <c r="CK6" t="n">
         <v>629</v>
       </c>
       <c r="CL6" t="n">
         <v>647</v>
       </c>
       <c r="CM6" t="n">
         <v>625</v>
       </c>
+      <c r="CN6" t="n">
+        <v>641</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>596</v>
       </c>
       <c r="C7" t="n">
         <v>584</v>
       </c>
       <c r="D7" t="n">
         <v>561</v>
       </c>
       <c r="E7" t="n">
         <v>563</v>
       </c>
       <c r="F7" t="n">
         <v>558</v>
       </c>
       <c r="G7" t="n">
         <v>554</v>
       </c>
@@ -49531,46 +50056,49 @@
         <v>603</v>
       </c>
       <c r="CF7" t="n">
         <v>601</v>
       </c>
       <c r="CG7" t="n">
         <v>603</v>
       </c>
       <c r="CH7" t="n">
         <v>600</v>
       </c>
       <c r="CI7" t="n">
         <v>588</v>
       </c>
       <c r="CJ7" t="n">
         <v>609</v>
       </c>
       <c r="CK7" t="n">
         <v>610</v>
       </c>
       <c r="CL7" t="n">
         <v>648</v>
       </c>
       <c r="CM7" t="n">
         <v>592</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>615</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>