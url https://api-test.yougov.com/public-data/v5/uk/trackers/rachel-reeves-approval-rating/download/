--- v0 (2026-05-03)
+++ v1 (2026-07-03)
@@ -462,82 +462,84 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Rachel Reeves is doing a good job or a bad job as Chancellor of the Exchequer?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -617,50 +619,60 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -693,50 +705,56 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.52</v>
       </c>
@@ -769,50 +787,56 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -845,50 +869,56 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1521</v>
       </c>
       <c r="C5" t="n">
         <v>1700</v>
       </c>
       <c r="D5" t="n">
         <v>1706</v>
       </c>
       <c r="E5" t="n">
         <v>1696</v>
       </c>
       <c r="F5" t="n">
         <v>1699</v>
       </c>
       <c r="G5" t="n">
         <v>1719</v>
       </c>
@@ -921,50 +951,56 @@
       </c>
       <c r="Q5" t="n">
         <v>1781</v>
       </c>
       <c r="R5" t="n">
         <v>1744</v>
       </c>
       <c r="S5" t="n">
         <v>1724</v>
       </c>
       <c r="T5" t="n">
         <v>1773</v>
       </c>
       <c r="U5" t="n">
         <v>1770</v>
       </c>
       <c r="V5" t="n">
         <v>1771</v>
       </c>
       <c r="W5" t="n">
         <v>1766</v>
       </c>
       <c r="X5" t="n">
         <v>1771</v>
       </c>
+      <c r="Y5" t="n">
+        <v>1757</v>
+      </c>
+      <c r="Z5" t="n">
+        <v>1745</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1521</v>
       </c>
       <c r="C6" t="n">
         <v>1700</v>
       </c>
       <c r="D6" t="n">
         <v>1706</v>
       </c>
       <c r="E6" t="n">
         <v>1696</v>
       </c>
       <c r="F6" t="n">
         <v>1699</v>
       </c>
       <c r="G6" t="n">
         <v>1719</v>
       </c>
@@ -996,95 +1032,103 @@
         <v>1744</v>
       </c>
       <c r="Q6" t="n">
         <v>1781</v>
       </c>
       <c r="R6" t="n">
         <v>1744</v>
       </c>
       <c r="S6" t="n">
         <v>1724</v>
       </c>
       <c r="T6" t="n">
         <v>1773</v>
       </c>
       <c r="U6" t="n">
         <v>1770</v>
       </c>
       <c r="V6" t="n">
         <v>1771</v>
       </c>
       <c r="W6" t="n">
         <v>1766</v>
       </c>
       <c r="X6" t="n">
         <v>1771</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>1757</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>1745</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Rachel Reeves is doing a good job or a bad job as Chancellor of the Exchequer?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1164,50 +1208,60 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -1240,50 +1294,56 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -1316,50 +1376,56 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -1392,50 +1458,56 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>263</v>
       </c>
       <c r="C5" t="n">
         <v>283</v>
       </c>
       <c r="D5" t="n">
         <v>291</v>
       </c>
       <c r="E5" t="n">
         <v>284</v>
       </c>
       <c r="F5" t="n">
         <v>280</v>
       </c>
       <c r="G5" t="n">
         <v>290</v>
       </c>
@@ -1468,50 +1540,56 @@
       </c>
       <c r="Q5" t="n">
         <v>293</v>
       </c>
       <c r="R5" t="n">
         <v>281</v>
       </c>
       <c r="S5" t="n">
         <v>297</v>
       </c>
       <c r="T5" t="n">
         <v>300</v>
       </c>
       <c r="U5" t="n">
         <v>298</v>
       </c>
       <c r="V5" t="n">
         <v>293</v>
       </c>
       <c r="W5" t="n">
         <v>291</v>
       </c>
       <c r="X5" t="n">
         <v>290</v>
       </c>
+      <c r="Y5" t="n">
+        <v>286</v>
+      </c>
+      <c r="Z5" t="n">
+        <v>271</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>249</v>
       </c>
       <c r="C6" t="n">
         <v>279</v>
       </c>
       <c r="D6" t="n">
         <v>280</v>
       </c>
       <c r="E6" t="n">
         <v>278</v>
       </c>
       <c r="F6" t="n">
         <v>279</v>
       </c>
       <c r="G6" t="n">
         <v>282</v>
       </c>
@@ -1543,95 +1621,103 @@
         <v>286</v>
       </c>
       <c r="Q6" t="n">
         <v>292</v>
       </c>
       <c r="R6" t="n">
         <v>286</v>
       </c>
       <c r="S6" t="n">
         <v>283</v>
       </c>
       <c r="T6" t="n">
         <v>291</v>
       </c>
       <c r="U6" t="n">
         <v>290</v>
       </c>
       <c r="V6" t="n">
         <v>290</v>
       </c>
       <c r="W6" t="n">
         <v>290</v>
       </c>
       <c r="X6" t="n">
         <v>290</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>288</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>286</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Rachel Reeves is doing a good job or a bad job as Chancellor of the Exchequer?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1711,50 +1797,60 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -1787,50 +1883,56 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -1863,50 +1965,56 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -1939,50 +2047,56 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>376</v>
       </c>
       <c r="C5" t="n">
         <v>421</v>
       </c>
       <c r="D5" t="n">
         <v>420</v>
       </c>
       <c r="E5" t="n">
         <v>422</v>
       </c>
       <c r="F5" t="n">
         <v>412</v>
       </c>
       <c r="G5" t="n">
         <v>416</v>
       </c>
@@ -2015,50 +2129,56 @@
       </c>
       <c r="Q5" t="n">
         <v>441</v>
       </c>
       <c r="R5" t="n">
         <v>434</v>
       </c>
       <c r="S5" t="n">
         <v>438</v>
       </c>
       <c r="T5" t="n">
         <v>386</v>
       </c>
       <c r="U5" t="n">
         <v>429</v>
       </c>
       <c r="V5" t="n">
         <v>419</v>
       </c>
       <c r="W5" t="n">
         <v>443</v>
       </c>
       <c r="X5" t="n">
         <v>426</v>
       </c>
+      <c r="Y5" t="n">
+        <v>450</v>
+      </c>
+      <c r="Z5" t="n">
+        <v>447</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>360</v>
       </c>
       <c r="C6" t="n">
         <v>403</v>
       </c>
       <c r="D6" t="n">
         <v>404</v>
       </c>
       <c r="E6" t="n">
         <v>402</v>
       </c>
       <c r="F6" t="n">
         <v>403</v>
       </c>
       <c r="G6" t="n">
         <v>407</v>
       </c>
@@ -2090,95 +2210,103 @@
         <v>413</v>
       </c>
       <c r="Q6" t="n">
         <v>422</v>
       </c>
       <c r="R6" t="n">
         <v>413</v>
       </c>
       <c r="S6" t="n">
         <v>409</v>
       </c>
       <c r="T6" t="n">
         <v>420</v>
       </c>
       <c r="U6" t="n">
         <v>419</v>
       </c>
       <c r="V6" t="n">
         <v>420</v>
       </c>
       <c r="W6" t="n">
         <v>419</v>
       </c>
       <c r="X6" t="n">
         <v>420</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>416</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>414</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Rachel Reeves is doing a good job or a bad job as Chancellor of the Exchequer?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2258,50 +2386,60 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -2334,50 +2472,56 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -2410,50 +2554,56 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.62</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -2486,50 +2636,56 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>125</v>
       </c>
       <c r="C5" t="n">
         <v>141</v>
       </c>
       <c r="D5" t="n">
         <v>146</v>
       </c>
       <c r="E5" t="n">
         <v>151</v>
       </c>
       <c r="F5" t="n">
         <v>149</v>
       </c>
       <c r="G5" t="n">
         <v>142</v>
       </c>
@@ -2562,50 +2718,56 @@
       </c>
       <c r="Q5" t="n">
         <v>155</v>
       </c>
       <c r="R5" t="n">
         <v>135</v>
       </c>
       <c r="S5" t="n">
         <v>162</v>
       </c>
       <c r="T5" t="n">
         <v>161</v>
       </c>
       <c r="U5" t="n">
         <v>140</v>
       </c>
       <c r="V5" t="n">
         <v>144</v>
       </c>
       <c r="W5" t="n">
         <v>141</v>
       </c>
       <c r="X5" t="n">
         <v>139</v>
       </c>
+      <c r="Y5" t="n">
+        <v>127</v>
+      </c>
+      <c r="Z5" t="n">
+        <v>119</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>132</v>
       </c>
       <c r="C6" t="n">
         <v>148</v>
       </c>
       <c r="D6" t="n">
         <v>148</v>
       </c>
       <c r="E6" t="n">
         <v>148</v>
       </c>
       <c r="F6" t="n">
         <v>148</v>
       </c>
       <c r="G6" t="n">
         <v>150</v>
       </c>
@@ -2637,95 +2799,103 @@
         <v>152</v>
       </c>
       <c r="Q6" t="n">
         <v>155</v>
       </c>
       <c r="R6" t="n">
         <v>152</v>
       </c>
       <c r="S6" t="n">
         <v>150</v>
       </c>
       <c r="T6" t="n">
         <v>154</v>
       </c>
       <c r="U6" t="n">
         <v>154</v>
       </c>
       <c r="V6" t="n">
         <v>154</v>
       </c>
       <c r="W6" t="n">
         <v>154</v>
       </c>
       <c r="X6" t="n">
         <v>154</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>153</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Rachel Reeves is doing a good job or a bad job as Chancellor of the Exchequer?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2805,50 +2975,60 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -2881,50 +3061,56 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -2957,50 +3143,56 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -3033,50 +3225,56 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>87</v>
       </c>
       <c r="C5" t="n">
         <v>94</v>
       </c>
       <c r="D5" t="n">
         <v>87</v>
       </c>
       <c r="E5" t="n">
         <v>85</v>
       </c>
       <c r="F5" t="n">
         <v>99</v>
       </c>
       <c r="G5" t="n">
         <v>94</v>
       </c>
@@ -3109,50 +3307,56 @@
       </c>
       <c r="Q5" t="n">
         <v>90</v>
       </c>
       <c r="R5" t="n">
         <v>84</v>
       </c>
       <c r="S5" t="n">
         <v>79</v>
       </c>
       <c r="T5" t="n">
         <v>95</v>
       </c>
       <c r="U5" t="n">
         <v>92</v>
       </c>
       <c r="V5" t="n">
         <v>94</v>
       </c>
       <c r="W5" t="n">
         <v>92</v>
       </c>
       <c r="X5" t="n">
         <v>94</v>
       </c>
+      <c r="Y5" t="n">
+        <v>98</v>
+      </c>
+      <c r="Z5" t="n">
+        <v>93</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>73</v>
       </c>
       <c r="C6" t="n">
         <v>82</v>
       </c>
       <c r="D6" t="n">
         <v>82</v>
       </c>
       <c r="E6" t="n">
         <v>81</v>
       </c>
       <c r="F6" t="n">
         <v>82</v>
       </c>
       <c r="G6" t="n">
         <v>83</v>
       </c>
@@ -3184,95 +3388,103 @@
         <v>84</v>
       </c>
       <c r="Q6" t="n">
         <v>85</v>
       </c>
       <c r="R6" t="n">
         <v>84</v>
       </c>
       <c r="S6" t="n">
         <v>83</v>
       </c>
       <c r="T6" t="n">
         <v>85</v>
       </c>
       <c r="U6" t="n">
         <v>85</v>
       </c>
       <c r="V6" t="n">
         <v>85</v>
       </c>
       <c r="W6" t="n">
         <v>85</v>
       </c>
       <c r="X6" t="n">
         <v>85</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>84</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Rachel Reeves is doing a good job or a bad job as Chancellor of the Exchequer?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3352,50 +3564,60 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -3428,50 +3650,56 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.84</v>
       </c>
@@ -3504,50 +3732,56 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.92</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.82</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.88</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.85</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -3580,50 +3814,56 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>239</v>
       </c>
       <c r="C5" t="n">
         <v>269</v>
       </c>
       <c r="D5" t="n">
         <v>266</v>
       </c>
       <c r="E5" t="n">
         <v>253</v>
       </c>
       <c r="F5" t="n">
         <v>289</v>
       </c>
       <c r="G5" t="n">
         <v>266</v>
       </c>
@@ -3656,50 +3896,56 @@
       </c>
       <c r="Q5" t="n">
         <v>287</v>
       </c>
       <c r="R5" t="n">
         <v>279</v>
       </c>
       <c r="S5" t="n">
         <v>273</v>
       </c>
       <c r="T5" t="n">
         <v>281</v>
       </c>
       <c r="U5" t="n">
         <v>278</v>
       </c>
       <c r="V5" t="n">
         <v>285</v>
       </c>
       <c r="W5" t="n">
         <v>279</v>
       </c>
       <c r="X5" t="n">
         <v>293</v>
       </c>
+      <c r="Y5" t="n">
+        <v>266</v>
+      </c>
+      <c r="Z5" t="n">
+        <v>276</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>274</v>
       </c>
       <c r="C6" t="n">
         <v>306</v>
       </c>
       <c r="D6" t="n">
         <v>307</v>
       </c>
       <c r="E6" t="n">
         <v>305</v>
       </c>
       <c r="F6" t="n">
         <v>306</v>
       </c>
       <c r="G6" t="n">
         <v>309</v>
       </c>
@@ -3731,95 +3977,103 @@
         <v>315</v>
       </c>
       <c r="Q6" t="n">
         <v>321</v>
       </c>
       <c r="R6" t="n">
         <v>314</v>
       </c>
       <c r="S6" t="n">
         <v>310</v>
       </c>
       <c r="T6" t="n">
         <v>319</v>
       </c>
       <c r="U6" t="n">
         <v>319</v>
       </c>
       <c r="V6" t="n">
         <v>319</v>
       </c>
       <c r="W6" t="n">
         <v>318</v>
       </c>
       <c r="X6" t="n">
         <v>319</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>317</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>315</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Rachel Reeves is doing a good job or a bad job as Chancellor of the Exchequer?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3899,50 +4153,60 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -3975,50 +4239,56 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -4051,50 +4321,56 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -4127,50 +4403,56 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>416</v>
       </c>
       <c r="C5" t="n">
         <v>489</v>
       </c>
       <c r="D5" t="n">
         <v>473</v>
       </c>
       <c r="E5" t="n">
         <v>487</v>
       </c>
       <c r="F5" t="n">
         <v>504</v>
       </c>
       <c r="G5" t="n">
         <v>506</v>
       </c>
@@ -4203,50 +4485,56 @@
       </c>
       <c r="Q5" t="n">
         <v>473</v>
       </c>
       <c r="R5" t="n">
         <v>490</v>
       </c>
       <c r="S5" t="n">
         <v>450</v>
       </c>
       <c r="T5" t="n">
         <v>474</v>
       </c>
       <c r="U5" t="n">
         <v>471</v>
       </c>
       <c r="V5" t="n">
         <v>474</v>
       </c>
       <c r="W5" t="n">
         <v>478</v>
       </c>
       <c r="X5" t="n">
         <v>462</v>
       </c>
+      <c r="Y5" t="n">
+        <v>476</v>
+      </c>
+      <c r="Z5" t="n">
+        <v>481</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>391</v>
       </c>
       <c r="C6" t="n">
         <v>437</v>
       </c>
       <c r="D6" t="n">
         <v>438</v>
       </c>
       <c r="E6" t="n">
         <v>436</v>
       </c>
       <c r="F6" t="n">
         <v>437</v>
       </c>
       <c r="G6" t="n">
         <v>443</v>
       </c>
@@ -4278,95 +4566,103 @@
         <v>450</v>
       </c>
       <c r="Q6" t="n">
         <v>459</v>
       </c>
       <c r="R6" t="n">
         <v>448</v>
       </c>
       <c r="S6" t="n">
         <v>444</v>
       </c>
       <c r="T6" t="n">
         <v>456</v>
       </c>
       <c r="U6" t="n">
         <v>456</v>
       </c>
       <c r="V6" t="n">
         <v>457</v>
       </c>
       <c r="W6" t="n">
         <v>455</v>
       </c>
       <c r="X6" t="n">
         <v>457</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>452</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Rachel Reeves is doing a good job or a bad job as Chancellor of the Exchequer?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4446,50 +4742,60 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -4522,50 +4828,56 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -4598,50 +4910,56 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -4674,50 +4992,56 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>182</v>
       </c>
       <c r="C5" t="n">
         <v>194</v>
       </c>
       <c r="D5" t="n">
         <v>185</v>
       </c>
       <c r="E5" t="n">
         <v>177</v>
       </c>
       <c r="F5" t="n">
         <v>160</v>
       </c>
       <c r="G5" t="n">
         <v>190</v>
       </c>
@@ -4750,50 +5074,56 @@
       </c>
       <c r="Q5" t="n">
         <v>174</v>
       </c>
       <c r="R5" t="n">
         <v>160</v>
       </c>
       <c r="S5" t="n">
         <v>163</v>
       </c>
       <c r="T5" t="n">
         <v>167</v>
       </c>
       <c r="U5" t="n">
         <v>171</v>
       </c>
       <c r="V5" t="n">
         <v>149</v>
       </c>
       <c r="W5" t="n">
         <v>149</v>
       </c>
       <c r="X5" t="n">
         <v>163</v>
       </c>
+      <c r="Y5" t="n">
+        <v>165</v>
+      </c>
+      <c r="Z5" t="n">
+        <v>150</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>140</v>
       </c>
       <c r="C6" t="n">
         <v>156</v>
       </c>
       <c r="D6" t="n">
         <v>158</v>
       </c>
       <c r="E6" t="n">
         <v>157</v>
       </c>
       <c r="F6" t="n">
         <v>156</v>
       </c>
       <c r="G6" t="n">
         <v>158</v>
       </c>
@@ -4825,95 +5155,103 @@
         <v>160</v>
       </c>
       <c r="Q6" t="n">
         <v>164</v>
       </c>
       <c r="R6" t="n">
         <v>162</v>
       </c>
       <c r="S6" t="n">
         <v>159</v>
       </c>
       <c r="T6" t="n">
         <v>164</v>
       </c>
       <c r="U6" t="n">
         <v>164</v>
       </c>
       <c r="V6" t="n">
         <v>163</v>
       </c>
       <c r="W6" t="n">
         <v>162</v>
       </c>
       <c r="X6" t="n">
         <v>163</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>163</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>162</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Rachel Reeves is doing a good job or a bad job as Chancellor of the Exchequer?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4993,50 +5331,60 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -5069,50 +5417,56 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -5145,50 +5499,56 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -5221,50 +5581,56 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>629</v>
       </c>
       <c r="C5" t="n">
         <v>689</v>
       </c>
       <c r="D5" t="n">
         <v>673</v>
       </c>
       <c r="E5" t="n">
         <v>701</v>
       </c>
       <c r="F5" t="n">
         <v>729</v>
       </c>
       <c r="G5" t="n">
         <v>697</v>
       </c>
@@ -5297,50 +5663,56 @@
       </c>
       <c r="Q5" t="n">
         <v>663</v>
       </c>
       <c r="R5" t="n">
         <v>650</v>
       </c>
       <c r="S5" t="n">
         <v>650</v>
       </c>
       <c r="T5" t="n">
         <v>650</v>
       </c>
       <c r="U5" t="n">
         <v>652</v>
       </c>
       <c r="V5" t="n">
         <v>643</v>
       </c>
       <c r="W5" t="n">
         <v>655</v>
       </c>
       <c r="X5" t="n">
         <v>659</v>
       </c>
+      <c r="Y5" t="n">
+        <v>653</v>
+      </c>
+      <c r="Z5" t="n">
+        <v>634</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>564</v>
       </c>
       <c r="C6" t="n">
         <v>631</v>
       </c>
       <c r="D6" t="n">
         <v>633</v>
       </c>
       <c r="E6" t="n">
         <v>629</v>
       </c>
       <c r="F6" t="n">
         <v>630</v>
       </c>
       <c r="G6" t="n">
         <v>638</v>
       </c>
@@ -5372,95 +5744,103 @@
         <v>647</v>
       </c>
       <c r="Q6" t="n">
         <v>661</v>
       </c>
       <c r="R6" t="n">
         <v>647</v>
       </c>
       <c r="S6" t="n">
         <v>640</v>
       </c>
       <c r="T6" t="n">
         <v>658</v>
       </c>
       <c r="U6" t="n">
         <v>657</v>
       </c>
       <c r="V6" t="n">
         <v>657</v>
       </c>
       <c r="W6" t="n">
         <v>655</v>
       </c>
       <c r="X6" t="n">
         <v>657</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>652</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>647</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Rachel Reeves is doing a good job or a bad job as Chancellor of the Exchequer?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5540,50 +5920,60 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -5616,50 +6006,56 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.76</v>
       </c>
@@ -5692,50 +6088,56 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.79</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -5768,50 +6170,56 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>521</v>
       </c>
       <c r="C5" t="n">
         <v>605</v>
       </c>
       <c r="D5" t="n">
         <v>635</v>
       </c>
       <c r="E5" t="n">
         <v>613</v>
       </c>
       <c r="F5" t="n">
         <v>593</v>
       </c>
       <c r="G5" t="n">
         <v>628</v>
       </c>
@@ -5844,50 +6252,56 @@
       </c>
       <c r="Q5" t="n">
         <v>636</v>
       </c>
       <c r="R5" t="n">
         <v>639</v>
       </c>
       <c r="S5" t="n">
         <v>634</v>
       </c>
       <c r="T5" t="n">
         <v>650</v>
       </c>
       <c r="U5" t="n">
         <v>645</v>
       </c>
       <c r="V5" t="n">
         <v>657</v>
       </c>
       <c r="W5" t="n">
         <v>646</v>
       </c>
       <c r="X5" t="n">
         <v>630</v>
       </c>
+      <c r="Y5" t="n">
+        <v>615</v>
+      </c>
+      <c r="Z5" t="n">
+        <v>620</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>602</v>
       </c>
       <c r="C6" t="n">
         <v>673</v>
       </c>
       <c r="D6" t="n">
         <v>676</v>
       </c>
       <c r="E6" t="n">
         <v>672</v>
       </c>
       <c r="F6" t="n">
         <v>673</v>
       </c>
       <c r="G6" t="n">
         <v>681</v>
       </c>
@@ -5919,95 +6333,103 @@
         <v>691</v>
       </c>
       <c r="Q6" t="n">
         <v>705</v>
       </c>
       <c r="R6" t="n">
         <v>691</v>
       </c>
       <c r="S6" t="n">
         <v>683</v>
       </c>
       <c r="T6" t="n">
         <v>702</v>
       </c>
       <c r="U6" t="n">
         <v>701</v>
       </c>
       <c r="V6" t="n">
         <v>701</v>
       </c>
       <c r="W6" t="n">
         <v>699</v>
       </c>
       <c r="X6" t="n">
         <v>701</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>696</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>691</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Rachel Reeves is doing a good job or a bad job as Chancellor of the Exchequer?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6087,50 +6509,60 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -6163,50 +6595,56 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -6239,50 +6677,56 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -6315,50 +6759,56 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>335</v>
       </c>
       <c r="C5" t="n">
         <v>373</v>
       </c>
       <c r="D5" t="n">
         <v>366</v>
       </c>
       <c r="E5" t="n">
         <v>355</v>
       </c>
       <c r="F5" t="n">
         <v>345</v>
       </c>
       <c r="G5" t="n">
         <v>361</v>
       </c>
@@ -6391,50 +6841,56 @@
       </c>
       <c r="Q5" t="n">
         <v>444</v>
       </c>
       <c r="R5" t="n">
         <v>410</v>
       </c>
       <c r="S5" t="n">
         <v>400</v>
       </c>
       <c r="T5" t="n">
         <v>431</v>
       </c>
       <c r="U5" t="n">
         <v>422</v>
       </c>
       <c r="V5" t="n">
         <v>424</v>
       </c>
       <c r="W5" t="n">
         <v>429</v>
       </c>
       <c r="X5" t="n">
         <v>439</v>
       </c>
+      <c r="Y5" t="n">
+        <v>440</v>
+      </c>
+      <c r="Z5" t="n">
+        <v>455</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>325</v>
       </c>
       <c r="C6" t="n">
         <v>370</v>
       </c>
       <c r="D6" t="n">
         <v>373</v>
       </c>
       <c r="E6" t="n">
         <v>369</v>
       </c>
       <c r="F6" t="n">
         <v>364</v>
       </c>
       <c r="G6" t="n">
         <v>374</v>
       </c>
@@ -6466,95 +6922,103 @@
         <v>378</v>
       </c>
       <c r="Q6" t="n">
         <v>392</v>
       </c>
       <c r="R6" t="n">
         <v>377</v>
       </c>
       <c r="S6" t="n">
         <v>376</v>
       </c>
       <c r="T6" t="n">
         <v>386</v>
       </c>
       <c r="U6" t="n">
         <v>381</v>
       </c>
       <c r="V6" t="n">
         <v>384</v>
       </c>
       <c r="W6" t="n">
         <v>389</v>
       </c>
       <c r="X6" t="n">
         <v>387</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>378</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>385</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Rachel Reeves is doing a good job or a bad job as Chancellor of the Exchequer?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6634,50 +7098,60 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -6710,50 +7184,56 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -6786,50 +7266,56 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.66</v>
       </c>
@@ -6862,50 +7348,56 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.63</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.64</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>146</v>
       </c>
       <c r="C5" t="n">
         <v>157</v>
       </c>
       <c r="D5" t="n">
         <v>156</v>
       </c>
       <c r="E5" t="n">
         <v>154</v>
       </c>
       <c r="F5" t="n">
         <v>153</v>
       </c>
       <c r="G5" t="n">
         <v>145</v>
       </c>
@@ -6938,50 +7430,56 @@
       </c>
       <c r="Q5" t="n">
         <v>130</v>
       </c>
       <c r="R5" t="n">
         <v>123</v>
       </c>
       <c r="S5" t="n">
         <v>109</v>
       </c>
       <c r="T5" t="n">
         <v>128</v>
       </c>
       <c r="U5" t="n">
         <v>130</v>
       </c>
       <c r="V5" t="n">
         <v>134</v>
       </c>
       <c r="W5" t="n">
         <v>117</v>
       </c>
       <c r="X5" t="n">
         <v>132</v>
       </c>
+      <c r="Y5" t="n">
+        <v>170</v>
+      </c>
+      <c r="Z5" t="n">
+        <v>173</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>166</v>
       </c>
       <c r="C6" t="n">
         <v>185</v>
       </c>
       <c r="D6" t="n">
         <v>186</v>
       </c>
       <c r="E6" t="n">
         <v>185</v>
       </c>
       <c r="F6" t="n">
         <v>185</v>
       </c>
       <c r="G6" t="n">
         <v>187</v>
       </c>
@@ -7013,95 +7511,103 @@
         <v>190</v>
       </c>
       <c r="Q6" t="n">
         <v>194</v>
       </c>
       <c r="R6" t="n">
         <v>190</v>
       </c>
       <c r="S6" t="n">
         <v>188</v>
       </c>
       <c r="T6" t="n">
         <v>193</v>
       </c>
       <c r="U6" t="n">
         <v>193</v>
       </c>
       <c r="V6" t="n">
         <v>193</v>
       </c>
       <c r="W6" t="n">
         <v>192</v>
       </c>
       <c r="X6" t="n">
         <v>193</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>192</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>190</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Rachel Reeves is doing a good job or a bad job as Chancellor of the Exchequer?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7181,50 +7687,60 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -7257,50 +7773,56 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -7333,50 +7855,56 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -7409,50 +7937,56 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.67</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>36</v>
       </c>
       <c r="C5" t="n">
         <v>33</v>
       </c>
       <c r="D5" t="n">
         <v>32</v>
       </c>
       <c r="E5" t="n">
         <v>27</v>
       </c>
       <c r="F5" t="n">
         <v>32</v>
       </c>
       <c r="G5" t="n">
         <v>33</v>
       </c>
@@ -7485,50 +8019,56 @@
       </c>
       <c r="Q5" t="n">
         <v>38</v>
       </c>
       <c r="R5" t="n">
         <v>45</v>
       </c>
       <c r="S5" t="n">
         <v>40</v>
       </c>
       <c r="T5" t="n">
         <v>42</v>
       </c>
       <c r="U5" t="n">
         <v>51</v>
       </c>
       <c r="V5" t="n">
         <v>47</v>
       </c>
       <c r="W5" t="n">
         <v>36</v>
       </c>
       <c r="X5" t="n">
         <v>43</v>
       </c>
+      <c r="Y5" t="n">
+        <v>49</v>
+      </c>
+      <c r="Z5" t="n">
+        <v>36</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>29</v>
       </c>
       <c r="C6" t="n">
         <v>26</v>
       </c>
       <c r="D6" t="n">
         <v>25</v>
       </c>
       <c r="E6" t="n">
         <v>26</v>
       </c>
       <c r="F6" t="n">
         <v>32</v>
       </c>
       <c r="G6" t="n">
         <v>27</v>
       </c>
@@ -7560,95 +8100,103 @@
         <v>28</v>
       </c>
       <c r="Q6" t="n">
         <v>23</v>
       </c>
       <c r="R6" t="n">
         <v>30</v>
       </c>
       <c r="S6" t="n">
         <v>26</v>
       </c>
       <c r="T6" t="n">
         <v>27</v>
       </c>
       <c r="U6" t="n">
         <v>31</v>
       </c>
       <c r="V6" t="n">
         <v>29</v>
       </c>
       <c r="W6" t="n">
         <v>22</v>
       </c>
       <c r="X6" t="n">
         <v>26</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>32</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Rachel Reeves is doing a good job or a bad job as Chancellor of the Exchequer?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7728,50 +8276,60 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -7804,50 +8362,56 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -7880,50 +8444,56 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -7956,50 +8526,56 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>884</v>
       </c>
       <c r="C5" t="n">
         <v>999</v>
       </c>
       <c r="D5" t="n">
         <v>1012</v>
       </c>
       <c r="E5" t="n">
         <v>989</v>
       </c>
       <c r="F5" t="n">
         <v>1037</v>
       </c>
       <c r="G5" t="n">
         <v>1047</v>
       </c>
@@ -8032,50 +8608,56 @@
       </c>
       <c r="Q5" t="n">
         <v>1029</v>
       </c>
       <c r="R5" t="n">
         <v>1035</v>
       </c>
       <c r="S5" t="n">
         <v>1035</v>
       </c>
       <c r="T5" t="n">
         <v>1026</v>
       </c>
       <c r="U5" t="n">
         <v>1017</v>
       </c>
       <c r="V5" t="n">
         <v>1037</v>
       </c>
       <c r="W5" t="n">
         <v>1038</v>
       </c>
       <c r="X5" t="n">
         <v>1050</v>
       </c>
+      <c r="Y5" t="n">
+        <v>1041</v>
+      </c>
+      <c r="Z5" t="n">
+        <v>1054</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>867</v>
       </c>
       <c r="C6" t="n">
         <v>969</v>
       </c>
       <c r="D6" t="n">
         <v>972</v>
       </c>
       <c r="E6" t="n">
         <v>967</v>
       </c>
       <c r="F6" t="n">
         <v>968</v>
       </c>
       <c r="G6" t="n">
         <v>980</v>
       </c>
@@ -8107,95 +8689,103 @@
         <v>994</v>
       </c>
       <c r="Q6" t="n">
         <v>1015</v>
       </c>
       <c r="R6" t="n">
         <v>994</v>
       </c>
       <c r="S6" t="n">
         <v>983</v>
       </c>
       <c r="T6" t="n">
         <v>1011</v>
       </c>
       <c r="U6" t="n">
         <v>1009</v>
       </c>
       <c r="V6" t="n">
         <v>1009</v>
       </c>
       <c r="W6" t="n">
         <v>1007</v>
       </c>
       <c r="X6" t="n">
         <v>1009</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>1001</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>995</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Rachel Reeves is doing a good job or a bad job as Chancellor of the Exchequer?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8275,50 +8865,60 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -8351,50 +8951,56 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -8427,50 +9033,56 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -8503,50 +9115,56 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>637</v>
       </c>
       <c r="C5" t="n">
         <v>701</v>
       </c>
       <c r="D5" t="n">
         <v>694</v>
       </c>
       <c r="E5" t="n">
         <v>707</v>
       </c>
       <c r="F5" t="n">
         <v>662</v>
       </c>
       <c r="G5" t="n">
         <v>672</v>
       </c>
@@ -8579,50 +9197,56 @@
       </c>
       <c r="Q5" t="n">
         <v>752</v>
       </c>
       <c r="R5" t="n">
         <v>709</v>
       </c>
       <c r="S5" t="n">
         <v>689</v>
       </c>
       <c r="T5" t="n">
         <v>747</v>
       </c>
       <c r="U5" t="n">
         <v>753</v>
       </c>
       <c r="V5" t="n">
         <v>734</v>
       </c>
       <c r="W5" t="n">
         <v>728</v>
       </c>
       <c r="X5" t="n">
         <v>721</v>
       </c>
+      <c r="Y5" t="n">
+        <v>716</v>
+      </c>
+      <c r="Z5" t="n">
+        <v>691</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>654</v>
       </c>
       <c r="C6" t="n">
         <v>731</v>
       </c>
       <c r="D6" t="n">
         <v>734</v>
       </c>
       <c r="E6" t="n">
         <v>729</v>
       </c>
       <c r="F6" t="n">
         <v>731</v>
       </c>
       <c r="G6" t="n">
         <v>739</v>
       </c>
@@ -8654,95 +9278,103 @@
         <v>750</v>
       </c>
       <c r="Q6" t="n">
         <v>766</v>
       </c>
       <c r="R6" t="n">
         <v>750</v>
       </c>
       <c r="S6" t="n">
         <v>741</v>
       </c>
       <c r="T6" t="n">
         <v>762</v>
       </c>
       <c r="U6" t="n">
         <v>761</v>
       </c>
       <c r="V6" t="n">
         <v>762</v>
       </c>
       <c r="W6" t="n">
         <v>759</v>
       </c>
       <c r="X6" t="n">
         <v>762</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>756</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>750</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Rachel Reeves is doing a good job or a bad job as Chancellor of the Exchequer?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8822,50 +9454,60 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -8898,50 +9540,56 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -8974,50 +9622,56 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -9050,50 +9704,56 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>638</v>
       </c>
       <c r="C5" t="n">
         <v>660</v>
       </c>
       <c r="D5" t="n">
         <v>645</v>
       </c>
       <c r="E5" t="n">
         <v>656</v>
       </c>
       <c r="F5" t="n">
         <v>670</v>
       </c>
       <c r="G5" t="n">
         <v>682</v>
       </c>
@@ -9126,50 +9786,56 @@
       </c>
       <c r="Q5" t="n">
         <v>728</v>
       </c>
       <c r="R5" t="n">
         <v>725</v>
       </c>
       <c r="S5" t="n">
         <v>728</v>
       </c>
       <c r="T5" t="n">
         <v>728</v>
       </c>
       <c r="U5" t="n">
         <v>728</v>
       </c>
       <c r="V5" t="n">
         <v>735</v>
       </c>
       <c r="W5" t="n">
         <v>743</v>
       </c>
       <c r="X5" t="n">
         <v>741</v>
       </c>
+      <c r="Y5" t="n">
+        <v>690</v>
+      </c>
+      <c r="Z5" t="n">
+        <v>662</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>634</v>
       </c>
       <c r="C6" t="n">
         <v>709</v>
       </c>
       <c r="D6" t="n">
         <v>711</v>
       </c>
       <c r="E6" t="n">
         <v>707</v>
       </c>
       <c r="F6" t="n">
         <v>708</v>
       </c>
       <c r="G6" t="n">
         <v>717</v>
       </c>
@@ -9201,95 +9867,103 @@
         <v>727</v>
       </c>
       <c r="Q6" t="n">
         <v>743</v>
       </c>
       <c r="R6" t="n">
         <v>727</v>
       </c>
       <c r="S6" t="n">
         <v>719</v>
       </c>
       <c r="T6" t="n">
         <v>739</v>
       </c>
       <c r="U6" t="n">
         <v>738</v>
       </c>
       <c r="V6" t="n">
         <v>739</v>
       </c>
       <c r="W6" t="n">
         <v>736</v>
       </c>
       <c r="X6" t="n">
         <v>739</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>733</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>728</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Rachel Reeves is doing a good job or a bad job as Chancellor of the Exchequer?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9369,50 +10043,60 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -9445,50 +10129,56 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.62</v>
       </c>
@@ -9521,50 +10211,56 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.66</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -9597,50 +10293,56 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>350</v>
       </c>
       <c r="C5" t="n">
         <v>427</v>
       </c>
       <c r="D5" t="n">
         <v>450</v>
       </c>
       <c r="E5" t="n">
         <v>433</v>
       </c>
       <c r="F5" t="n">
         <v>433</v>
       </c>
       <c r="G5" t="n">
         <v>430</v>
       </c>
@@ -9673,50 +10375,56 @@
       </c>
       <c r="Q5" t="n">
         <v>431</v>
       </c>
       <c r="R5" t="n">
         <v>420</v>
       </c>
       <c r="S5" t="n">
         <v>416</v>
       </c>
       <c r="T5" t="n">
         <v>441</v>
       </c>
       <c r="U5" t="n">
         <v>422</v>
       </c>
       <c r="V5" t="n">
         <v>420</v>
       </c>
       <c r="W5" t="n">
         <v>420</v>
       </c>
       <c r="X5" t="n">
         <v>421</v>
       </c>
+      <c r="Y5" t="n">
+        <v>415</v>
+      </c>
+      <c r="Z5" t="n">
+        <v>421</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>367</v>
       </c>
       <c r="C6" t="n">
         <v>410</v>
       </c>
       <c r="D6" t="n">
         <v>411</v>
       </c>
       <c r="E6" t="n">
         <v>409</v>
       </c>
       <c r="F6" t="n">
         <v>409</v>
       </c>
       <c r="G6" t="n">
         <v>414</v>
       </c>
@@ -9748,95 +10456,103 @@
         <v>420</v>
       </c>
       <c r="Q6" t="n">
         <v>429</v>
       </c>
       <c r="R6" t="n">
         <v>420</v>
       </c>
       <c r="S6" t="n">
         <v>415</v>
       </c>
       <c r="T6" t="n">
         <v>427</v>
       </c>
       <c r="U6" t="n">
         <v>427</v>
       </c>
       <c r="V6" t="n">
         <v>427</v>
       </c>
       <c r="W6" t="n">
         <v>426</v>
       </c>
       <c r="X6" t="n">
         <v>427</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>423</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>421</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Rachel Reeves is doing a good job or a bad job as Chancellor of the Exchequer?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9916,50 +10632,60 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -9992,50 +10718,56 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.76</v>
       </c>
@@ -10068,50 +10800,56 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.72</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -10144,50 +10882,56 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>387</v>
       </c>
       <c r="C5" t="n">
         <v>456</v>
       </c>
       <c r="D5" t="n">
         <v>455</v>
       </c>
       <c r="E5" t="n">
         <v>453</v>
       </c>
       <c r="F5" t="n">
         <v>443</v>
       </c>
       <c r="G5" t="n">
         <v>462</v>
       </c>
@@ -10220,50 +10964,56 @@
       </c>
       <c r="Q5" t="n">
         <v>492</v>
       </c>
       <c r="R5" t="n">
         <v>476</v>
       </c>
       <c r="S5" t="n">
         <v>471</v>
       </c>
       <c r="T5" t="n">
         <v>476</v>
       </c>
       <c r="U5" t="n">
         <v>490</v>
       </c>
       <c r="V5" t="n">
         <v>482</v>
       </c>
       <c r="W5" t="n">
         <v>486</v>
       </c>
       <c r="X5" t="n">
         <v>477</v>
       </c>
+      <c r="Y5" t="n">
+        <v>482</v>
+      </c>
+      <c r="Z5" t="n">
+        <v>489</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>354</v>
       </c>
       <c r="C6" t="n">
         <v>396</v>
       </c>
       <c r="D6" t="n">
         <v>397</v>
       </c>
       <c r="E6" t="n">
         <v>395</v>
       </c>
       <c r="F6" t="n">
         <v>396</v>
       </c>
       <c r="G6" t="n">
         <v>401</v>
       </c>
@@ -10295,95 +11045,103 @@
         <v>406</v>
       </c>
       <c r="Q6" t="n">
         <v>415</v>
       </c>
       <c r="R6" t="n">
         <v>406</v>
       </c>
       <c r="S6" t="n">
         <v>402</v>
       </c>
       <c r="T6" t="n">
         <v>413</v>
       </c>
       <c r="U6" t="n">
         <v>412</v>
       </c>
       <c r="V6" t="n">
         <v>413</v>
       </c>
       <c r="W6" t="n">
         <v>411</v>
       </c>
       <c r="X6" t="n">
         <v>413</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>409</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Rachel Reeves is doing a good job or a bad job as Chancellor of the Exchequer?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10463,50 +11221,60 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -10539,50 +11307,56 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -10615,50 +11389,56 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -10691,50 +11471,56 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>708</v>
       </c>
       <c r="C5" t="n">
         <v>797</v>
       </c>
       <c r="D5" t="n">
         <v>764</v>
       </c>
       <c r="E5" t="n">
         <v>745</v>
       </c>
       <c r="F5" t="n">
         <v>791</v>
       </c>
       <c r="G5" t="n">
         <v>772</v>
       </c>
@@ -10767,50 +11553,56 @@
       </c>
       <c r="Q5" t="n">
         <v>808</v>
       </c>
       <c r="R5" t="n">
         <v>805</v>
       </c>
       <c r="S5" t="n">
         <v>785</v>
       </c>
       <c r="T5" t="n">
         <v>805</v>
       </c>
       <c r="U5" t="n">
         <v>806</v>
       </c>
       <c r="V5" t="n">
         <v>803</v>
       </c>
       <c r="W5" t="n">
         <v>806</v>
       </c>
       <c r="X5" t="n">
         <v>797</v>
       </c>
+      <c r="Y5" t="n">
+        <v>769</v>
+      </c>
+      <c r="Z5" t="n">
+        <v>762</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>739</v>
       </c>
       <c r="C6" t="n">
         <v>826</v>
       </c>
       <c r="D6" t="n">
         <v>829</v>
       </c>
       <c r="E6" t="n">
         <v>824</v>
       </c>
       <c r="F6" t="n">
         <v>826</v>
       </c>
       <c r="G6" t="n">
         <v>835</v>
       </c>
@@ -10842,95 +11634,103 @@
         <v>848</v>
       </c>
       <c r="Q6" t="n">
         <v>866</v>
       </c>
       <c r="R6" t="n">
         <v>848</v>
       </c>
       <c r="S6" t="n">
         <v>838</v>
       </c>
       <c r="T6" t="n">
         <v>862</v>
       </c>
       <c r="U6" t="n">
         <v>860</v>
       </c>
       <c r="V6" t="n">
         <v>861</v>
       </c>
       <c r="W6" t="n">
         <v>858</v>
       </c>
       <c r="X6" t="n">
         <v>861</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>854</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>848</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Rachel Reeves is doing a good job or a bad job as Chancellor of the Exchequer?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11010,50 +11810,60 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -11086,50 +11896,56 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -11162,50 +11978,56 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -11238,50 +12060,56 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>813</v>
       </c>
       <c r="C5" t="n">
         <v>903</v>
       </c>
       <c r="D5" t="n">
         <v>942</v>
       </c>
       <c r="E5" t="n">
         <v>951</v>
       </c>
       <c r="F5" t="n">
         <v>908</v>
       </c>
       <c r="G5" t="n">
         <v>947</v>
       </c>
@@ -11314,50 +12142,56 @@
       </c>
       <c r="Q5" t="n">
         <v>973</v>
       </c>
       <c r="R5" t="n">
         <v>939</v>
       </c>
       <c r="S5" t="n">
         <v>939</v>
       </c>
       <c r="T5" t="n">
         <v>968</v>
       </c>
       <c r="U5" t="n">
         <v>964</v>
       </c>
       <c r="V5" t="n">
         <v>968</v>
       </c>
       <c r="W5" t="n">
         <v>960</v>
       </c>
       <c r="X5" t="n">
         <v>974</v>
       </c>
+      <c r="Y5" t="n">
+        <v>988</v>
+      </c>
+      <c r="Z5" t="n">
+        <v>983</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>782</v>
       </c>
       <c r="C6" t="n">
         <v>874</v>
       </c>
       <c r="D6" t="n">
         <v>877</v>
       </c>
       <c r="E6" t="n">
         <v>872</v>
       </c>
       <c r="F6" t="n">
         <v>873</v>
       </c>
       <c r="G6" t="n">
         <v>884</v>
       </c>
@@ -11389,95 +12223,103 @@
         <v>896</v>
       </c>
       <c r="Q6" t="n">
         <v>915</v>
       </c>
       <c r="R6" t="n">
         <v>896</v>
       </c>
       <c r="S6" t="n">
         <v>886</v>
       </c>
       <c r="T6" t="n">
         <v>911</v>
       </c>
       <c r="U6" t="n">
         <v>910</v>
       </c>
       <c r="V6" t="n">
         <v>910</v>
       </c>
       <c r="W6" t="n">
         <v>908</v>
       </c>
       <c r="X6" t="n">
         <v>910</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>903</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>897</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Rachel Reeves is doing a good job or a bad job as Chancellor of the Exchequer?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11557,50 +12399,60 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -11633,50 +12485,56 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -11709,50 +12567,56 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -11785,50 +12649,56 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>188</v>
       </c>
       <c r="C5" t="n">
         <v>181</v>
       </c>
       <c r="D5" t="n">
         <v>175</v>
       </c>
       <c r="E5" t="n">
         <v>171</v>
       </c>
       <c r="F5" t="n">
         <v>178</v>
       </c>
       <c r="G5" t="n">
         <v>190</v>
       </c>
@@ -11861,50 +12731,56 @@
       </c>
       <c r="Q5" t="n">
         <v>182</v>
       </c>
       <c r="R5" t="n">
         <v>183</v>
       </c>
       <c r="S5" t="n">
         <v>150</v>
       </c>
       <c r="T5" t="n">
         <v>198</v>
       </c>
       <c r="U5" t="n">
         <v>187</v>
       </c>
       <c r="V5" t="n">
         <v>175</v>
       </c>
       <c r="W5" t="n">
         <v>158</v>
       </c>
       <c r="X5" t="n">
         <v>185</v>
       </c>
+      <c r="Y5" t="n">
+        <v>172</v>
+      </c>
+      <c r="Z5" t="n">
+        <v>185</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>184</v>
       </c>
       <c r="C6" t="n">
         <v>206</v>
       </c>
       <c r="D6" t="n">
         <v>206</v>
       </c>
       <c r="E6" t="n">
         <v>205</v>
       </c>
       <c r="F6" t="n">
         <v>206</v>
       </c>
       <c r="G6" t="n">
         <v>208</v>
       </c>
@@ -11936,95 +12812,103 @@
         <v>211</v>
       </c>
       <c r="Q6" t="n">
         <v>216</v>
       </c>
       <c r="R6" t="n">
         <v>211</v>
       </c>
       <c r="S6" t="n">
         <v>209</v>
       </c>
       <c r="T6" t="n">
         <v>215</v>
       </c>
       <c r="U6" t="n">
         <v>214</v>
       </c>
       <c r="V6" t="n">
         <v>214</v>
       </c>
       <c r="W6" t="n">
         <v>214</v>
       </c>
       <c r="X6" t="n">
         <v>214</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>213</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Rachel Reeves is doing a good job or a bad job as Chancellor of the Exchequer?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12104,50 +12988,60 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Good job</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -12180,50 +13074,56 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bad job</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -12256,50 +13156,56 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -12332,50 +13238,56 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>482</v>
       </c>
       <c r="C5" t="n">
         <v>580</v>
       </c>
       <c r="D5" t="n">
         <v>587</v>
       </c>
       <c r="E5" t="n">
         <v>583</v>
       </c>
       <c r="F5" t="n">
         <v>581</v>
       </c>
       <c r="G5" t="n">
         <v>587</v>
       </c>
@@ -12408,50 +13320,56 @@
       </c>
       <c r="Q5" t="n">
         <v>620</v>
       </c>
       <c r="R5" t="n">
         <v>627</v>
       </c>
       <c r="S5" t="n">
         <v>598</v>
       </c>
       <c r="T5" t="n">
         <v>633</v>
       </c>
       <c r="U5" t="n">
         <v>624</v>
       </c>
       <c r="V5" t="n">
         <v>646</v>
       </c>
       <c r="W5" t="n">
         <v>641</v>
       </c>
       <c r="X5" t="n">
         <v>637</v>
       </c>
+      <c r="Y5" t="n">
+        <v>624</v>
+      </c>
+      <c r="Z5" t="n">
+        <v>630</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>522</v>
       </c>
       <c r="C6" t="n">
         <v>583</v>
       </c>
       <c r="D6" t="n">
         <v>585</v>
       </c>
       <c r="E6" t="n">
         <v>582</v>
       </c>
       <c r="F6" t="n">
         <v>583</v>
       </c>
       <c r="G6" t="n">
         <v>590</v>
       </c>
@@ -12483,46 +13401,52 @@
         <v>598</v>
       </c>
       <c r="Q6" t="n">
         <v>611</v>
       </c>
       <c r="R6" t="n">
         <v>598</v>
       </c>
       <c r="S6" t="n">
         <v>591</v>
       </c>
       <c r="T6" t="n">
         <v>608</v>
       </c>
       <c r="U6" t="n">
         <v>607</v>
       </c>
       <c r="V6" t="n">
         <v>607</v>
       </c>
       <c r="W6" t="n">
         <v>606</v>
       </c>
       <c r="X6" t="n">
         <v>607</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>603</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>599</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>