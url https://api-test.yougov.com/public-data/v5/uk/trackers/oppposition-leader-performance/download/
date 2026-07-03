--- v0 (2026-04-29)
+++ v1 (2026-07-03)
@@ -462,78 +462,80 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T8"/>
+  <dimension ref="A1:V8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -593,50 +595,60 @@
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -657,50 +669,56 @@
       </c>
       <c r="M2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="U2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -721,50 +739,56 @@
       </c>
       <c r="M3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="U3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -785,50 +809,56 @@
       </c>
       <c r="M4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="U4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -849,50 +879,56 @@
       </c>
       <c r="M5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="U5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -913,50 +949,56 @@
       </c>
       <c r="M6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="U6" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1683</v>
       </c>
       <c r="C7" t="n">
         <v>1722</v>
       </c>
       <c r="D7" t="n">
         <v>1698</v>
       </c>
       <c r="E7" t="n">
         <v>1688</v>
       </c>
       <c r="F7" t="n">
         <v>1707</v>
       </c>
       <c r="G7" t="n">
         <v>1713</v>
       </c>
@@ -977,50 +1019,56 @@
       </c>
       <c r="M7" t="n">
         <v>1748</v>
       </c>
       <c r="N7" t="n">
         <v>1752</v>
       </c>
       <c r="O7" t="n">
         <v>1762</v>
       </c>
       <c r="P7" t="n">
         <v>1744</v>
       </c>
       <c r="Q7" t="n">
         <v>1755</v>
       </c>
       <c r="R7" t="n">
         <v>1771</v>
       </c>
       <c r="S7" t="n">
         <v>1815</v>
       </c>
       <c r="T7" t="n">
         <v>1777</v>
       </c>
+      <c r="U7" t="n">
+        <v>1791</v>
+      </c>
+      <c r="V7" t="n">
+        <v>1764</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1683</v>
       </c>
       <c r="C8" t="n">
         <v>1722</v>
       </c>
       <c r="D8" t="n">
         <v>1698</v>
       </c>
       <c r="E8" t="n">
         <v>1688</v>
       </c>
       <c r="F8" t="n">
         <v>1707</v>
       </c>
       <c r="G8" t="n">
         <v>1713</v>
       </c>
@@ -1040,91 +1088,99 @@
         <v>1763</v>
       </c>
       <c r="M8" t="n">
         <v>1748</v>
       </c>
       <c r="N8" t="n">
         <v>1752</v>
       </c>
       <c r="O8" t="n">
         <v>1762</v>
       </c>
       <c r="P8" t="n">
         <v>1744</v>
       </c>
       <c r="Q8" t="n">
         <v>1755</v>
       </c>
       <c r="R8" t="n">
         <v>1771</v>
       </c>
       <c r="S8" t="n">
         <v>1815</v>
       </c>
       <c r="T8" t="n">
         <v>1777</v>
+      </c>
+      <c r="U8" t="n">
+        <v>1791</v>
+      </c>
+      <c r="V8" t="n">
+        <v>1764</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T8"/>
+  <dimension ref="A1:V8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1184,50 +1240,60 @@
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -1248,50 +1314,56 @@
       </c>
       <c r="M2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="U2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -1312,50 +1384,56 @@
       </c>
       <c r="M3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="U3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -1376,50 +1454,56 @@
       </c>
       <c r="M4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="U4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -1440,50 +1524,56 @@
       </c>
       <c r="M5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="U5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -1504,50 +1594,56 @@
       </c>
       <c r="M6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="U6" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>283</v>
       </c>
       <c r="C7" t="n">
         <v>286</v>
       </c>
       <c r="D7" t="n">
         <v>288</v>
       </c>
       <c r="E7" t="n">
         <v>285</v>
       </c>
       <c r="F7" t="n">
         <v>290</v>
       </c>
       <c r="G7" t="n">
         <v>286</v>
       </c>
@@ -1568,50 +1664,56 @@
       </c>
       <c r="M7" t="n">
         <v>281</v>
       </c>
       <c r="N7" t="n">
         <v>298</v>
       </c>
       <c r="O7" t="n">
         <v>295</v>
       </c>
       <c r="P7" t="n">
         <v>296</v>
       </c>
       <c r="Q7" t="n">
         <v>292</v>
       </c>
       <c r="R7" t="n">
         <v>316</v>
       </c>
       <c r="S7" t="n">
         <v>303</v>
       </c>
       <c r="T7" t="n">
         <v>302</v>
       </c>
+      <c r="U7" t="n">
+        <v>284</v>
+      </c>
+      <c r="V7" t="n">
+        <v>294</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>276</v>
       </c>
       <c r="C8" t="n">
         <v>282</v>
       </c>
       <c r="D8" t="n">
         <v>278</v>
       </c>
       <c r="E8" t="n">
         <v>277</v>
       </c>
       <c r="F8" t="n">
         <v>280</v>
       </c>
       <c r="G8" t="n">
         <v>281</v>
       </c>
@@ -1631,91 +1733,99 @@
         <v>289</v>
       </c>
       <c r="M8" t="n">
         <v>287</v>
       </c>
       <c r="N8" t="n">
         <v>287</v>
       </c>
       <c r="O8" t="n">
         <v>289</v>
       </c>
       <c r="P8" t="n">
         <v>286</v>
       </c>
       <c r="Q8" t="n">
         <v>288</v>
       </c>
       <c r="R8" t="n">
         <v>290</v>
       </c>
       <c r="S8" t="n">
         <v>298</v>
       </c>
       <c r="T8" t="n">
         <v>291</v>
+      </c>
+      <c r="U8" t="n">
+        <v>294</v>
+      </c>
+      <c r="V8" t="n">
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T8"/>
+  <dimension ref="A1:V8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1775,50 +1885,60 @@
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -1839,50 +1959,56 @@
       </c>
       <c r="M2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="U2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -1903,50 +2029,56 @@
       </c>
       <c r="M3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="U3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -1967,50 +2099,56 @@
       </c>
       <c r="M4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="U4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -2031,50 +2169,56 @@
       </c>
       <c r="M5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="U5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -2095,50 +2239,56 @@
       </c>
       <c r="M6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="U6" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>421</v>
       </c>
       <c r="C7" t="n">
         <v>421</v>
       </c>
       <c r="D7" t="n">
         <v>415</v>
       </c>
       <c r="E7" t="n">
         <v>409</v>
       </c>
       <c r="F7" t="n">
         <v>415</v>
       </c>
       <c r="G7" t="n">
         <v>416</v>
       </c>
@@ -2159,50 +2309,56 @@
       </c>
       <c r="M7" t="n">
         <v>446</v>
       </c>
       <c r="N7" t="n">
         <v>419</v>
       </c>
       <c r="O7" t="n">
         <v>430</v>
       </c>
       <c r="P7" t="n">
         <v>421</v>
       </c>
       <c r="Q7" t="n">
         <v>448</v>
       </c>
       <c r="R7" t="n">
         <v>378</v>
       </c>
       <c r="S7" t="n">
         <v>424</v>
       </c>
       <c r="T7" t="n">
         <v>444</v>
       </c>
+      <c r="U7" t="n">
+        <v>439</v>
+      </c>
+      <c r="V7" t="n">
+        <v>418</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>399</v>
       </c>
       <c r="C8" t="n">
         <v>408</v>
       </c>
       <c r="D8" t="n">
         <v>402</v>
       </c>
       <c r="E8" t="n">
         <v>400</v>
       </c>
       <c r="F8" t="n">
         <v>405</v>
       </c>
       <c r="G8" t="n">
         <v>406</v>
       </c>
@@ -2222,91 +2378,99 @@
         <v>418</v>
       </c>
       <c r="M8" t="n">
         <v>414</v>
       </c>
       <c r="N8" t="n">
         <v>415</v>
       </c>
       <c r="O8" t="n">
         <v>418</v>
       </c>
       <c r="P8" t="n">
         <v>413</v>
       </c>
       <c r="Q8" t="n">
         <v>416</v>
       </c>
       <c r="R8" t="n">
         <v>420</v>
       </c>
       <c r="S8" t="n">
         <v>430</v>
       </c>
       <c r="T8" t="n">
         <v>421</v>
+      </c>
+      <c r="U8" t="n">
+        <v>424</v>
+      </c>
+      <c r="V8" t="n">
+        <v>418</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T8"/>
+  <dimension ref="A1:V8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2366,50 +2530,60 @@
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -2430,50 +2604,56 @@
       </c>
       <c r="M2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="U2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -2494,50 +2674,56 @@
       </c>
       <c r="M3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="U3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -2558,50 +2744,56 @@
       </c>
       <c r="M4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="U4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -2622,50 +2814,56 @@
       </c>
       <c r="M5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="U5" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -2686,50 +2884,56 @@
       </c>
       <c r="M6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="U6" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>145</v>
       </c>
       <c r="C7" t="n">
         <v>145</v>
       </c>
       <c r="D7" t="n">
         <v>142</v>
       </c>
       <c r="E7" t="n">
         <v>145</v>
       </c>
       <c r="F7" t="n">
         <v>138</v>
       </c>
       <c r="G7" t="n">
         <v>148</v>
       </c>
@@ -2750,50 +2954,56 @@
       </c>
       <c r="M7" t="n">
         <v>141</v>
       </c>
       <c r="N7" t="n">
         <v>159</v>
       </c>
       <c r="O7" t="n">
         <v>104</v>
       </c>
       <c r="P7" t="n">
         <v>152</v>
       </c>
       <c r="Q7" t="n">
         <v>141</v>
       </c>
       <c r="R7" t="n">
         <v>163</v>
       </c>
       <c r="S7" t="n">
         <v>180</v>
       </c>
       <c r="T7" t="n">
         <v>140</v>
       </c>
+      <c r="U7" t="n">
+        <v>147</v>
+      </c>
+      <c r="V7" t="n">
+        <v>151</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>146</v>
       </c>
       <c r="C8" t="n">
         <v>150</v>
       </c>
       <c r="D8" t="n">
         <v>148</v>
       </c>
       <c r="E8" t="n">
         <v>147</v>
       </c>
       <c r="F8" t="n">
         <v>149</v>
       </c>
       <c r="G8" t="n">
         <v>149</v>
       </c>
@@ -2813,91 +3023,99 @@
         <v>153</v>
       </c>
       <c r="M8" t="n">
         <v>152</v>
       </c>
       <c r="N8" t="n">
         <v>152</v>
       </c>
       <c r="O8" t="n">
         <v>153</v>
       </c>
       <c r="P8" t="n">
         <v>152</v>
       </c>
       <c r="Q8" t="n">
         <v>153</v>
       </c>
       <c r="R8" t="n">
         <v>154</v>
       </c>
       <c r="S8" t="n">
         <v>158</v>
       </c>
       <c r="T8" t="n">
         <v>155</v>
+      </c>
+      <c r="U8" t="n">
+        <v>156</v>
+      </c>
+      <c r="V8" t="n">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T8"/>
+  <dimension ref="A1:V8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2957,50 +3175,60 @@
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -3021,50 +3249,56 @@
       </c>
       <c r="M2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="U2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -3085,50 +3319,56 @@
       </c>
       <c r="M3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="U3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -3149,50 +3389,56 @@
       </c>
       <c r="M4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="U4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -3213,50 +3459,56 @@
       </c>
       <c r="M5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="U5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -3277,50 +3529,56 @@
       </c>
       <c r="M6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="U6" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>86</v>
       </c>
       <c r="C7" t="n">
         <v>91</v>
       </c>
       <c r="D7" t="n">
         <v>86</v>
       </c>
       <c r="E7" t="n">
         <v>82</v>
       </c>
       <c r="F7" t="n">
         <v>92</v>
       </c>
       <c r="G7" t="n">
         <v>94</v>
       </c>
@@ -3341,50 +3599,56 @@
       </c>
       <c r="M7" t="n">
         <v>89</v>
       </c>
       <c r="N7" t="n">
         <v>92</v>
       </c>
       <c r="O7" t="n">
         <v>91</v>
       </c>
       <c r="P7" t="n">
         <v>94</v>
       </c>
       <c r="Q7" t="n">
         <v>63</v>
       </c>
       <c r="R7" t="n">
         <v>84</v>
       </c>
       <c r="S7" t="n">
         <v>97</v>
       </c>
       <c r="T7" t="n">
         <v>87</v>
       </c>
+      <c r="U7" t="n">
+        <v>96</v>
+      </c>
+      <c r="V7" t="n">
+        <v>90</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>81</v>
       </c>
       <c r="C8" t="n">
         <v>83</v>
       </c>
       <c r="D8" t="n">
         <v>82</v>
       </c>
       <c r="E8" t="n">
         <v>81</v>
       </c>
       <c r="F8" t="n">
         <v>82</v>
       </c>
       <c r="G8" t="n">
         <v>82</v>
       </c>
@@ -3403,92 +3667,100 @@
       <c r="L8" t="n">
         <v>85</v>
       </c>
       <c r="M8" t="n">
         <v>84</v>
       </c>
       <c r="N8" t="n">
         <v>84</v>
       </c>
       <c r="O8" t="n">
         <v>85</v>
       </c>
       <c r="P8" t="n">
         <v>84</v>
       </c>
       <c r="Q8" t="n">
         <v>84</v>
       </c>
       <c r="R8" t="n">
         <v>85</v>
       </c>
       <c r="S8" t="n">
         <v>87</v>
       </c>
       <c r="T8" t="n">
+        <v>85</v>
+      </c>
+      <c r="U8" t="n">
+        <v>86</v>
+      </c>
+      <c r="V8" t="n">
         <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T8"/>
+  <dimension ref="A1:V8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3548,50 +3820,60 @@
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -3612,50 +3894,56 @@
       </c>
       <c r="M2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="U2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -3676,50 +3964,56 @@
       </c>
       <c r="M3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="U3" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -3740,50 +4034,56 @@
       </c>
       <c r="M4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="U4" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -3804,50 +4104,56 @@
       </c>
       <c r="M5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="U5" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -3868,50 +4174,56 @@
       </c>
       <c r="M6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="U6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>262</v>
       </c>
       <c r="C7" t="n">
         <v>278</v>
       </c>
       <c r="D7" t="n">
         <v>258</v>
       </c>
       <c r="E7" t="n">
         <v>264</v>
       </c>
       <c r="F7" t="n">
         <v>252</v>
       </c>
       <c r="G7" t="n">
         <v>281</v>
       </c>
@@ -3932,50 +4244,56 @@
       </c>
       <c r="M7" t="n">
         <v>269</v>
       </c>
       <c r="N7" t="n">
         <v>280</v>
       </c>
       <c r="O7" t="n">
         <v>304</v>
       </c>
       <c r="P7" t="n">
         <v>280</v>
       </c>
       <c r="Q7" t="n">
         <v>284</v>
       </c>
       <c r="R7" t="n">
         <v>277</v>
       </c>
       <c r="S7" t="n">
         <v>295</v>
       </c>
       <c r="T7" t="n">
         <v>265</v>
       </c>
+      <c r="U7" t="n">
+        <v>302</v>
+      </c>
+      <c r="V7" t="n">
+        <v>278</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>304</v>
       </c>
       <c r="C8" t="n">
         <v>310</v>
       </c>
       <c r="D8" t="n">
         <v>306</v>
       </c>
       <c r="E8" t="n">
         <v>304</v>
       </c>
       <c r="F8" t="n">
         <v>307</v>
       </c>
       <c r="G8" t="n">
         <v>308</v>
       </c>
@@ -3995,91 +4313,99 @@
         <v>318</v>
       </c>
       <c r="M8" t="n">
         <v>315</v>
       </c>
       <c r="N8" t="n">
         <v>315</v>
       </c>
       <c r="O8" t="n">
         <v>317</v>
       </c>
       <c r="P8" t="n">
         <v>315</v>
       </c>
       <c r="Q8" t="n">
         <v>317</v>
       </c>
       <c r="R8" t="n">
         <v>319</v>
       </c>
       <c r="S8" t="n">
         <v>328</v>
       </c>
       <c r="T8" t="n">
         <v>320</v>
+      </c>
+      <c r="U8" t="n">
+        <v>322</v>
+      </c>
+      <c r="V8" t="n">
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T8"/>
+  <dimension ref="A1:V8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4139,50 +4465,60 @@
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -4203,50 +4539,56 @@
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="U2" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -4267,50 +4609,56 @@
       </c>
       <c r="M3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="U3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -4331,50 +4679,56 @@
       </c>
       <c r="M4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="U4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -4395,50 +4749,56 @@
       </c>
       <c r="M5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="U5" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -4459,50 +4819,56 @@
       </c>
       <c r="M6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="U6" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>511</v>
       </c>
       <c r="C7" t="n">
         <v>502</v>
       </c>
       <c r="D7" t="n">
         <v>522</v>
       </c>
       <c r="E7" t="n">
         <v>513</v>
       </c>
       <c r="F7" t="n">
         <v>508</v>
       </c>
       <c r="G7" t="n">
         <v>485</v>
       </c>
@@ -4523,50 +4889,56 @@
       </c>
       <c r="M7" t="n">
         <v>484</v>
       </c>
       <c r="N7" t="n">
         <v>487</v>
       </c>
       <c r="O7" t="n">
         <v>464</v>
       </c>
       <c r="P7" t="n">
         <v>464</v>
       </c>
       <c r="Q7" t="n">
         <v>448</v>
       </c>
       <c r="R7" t="n">
         <v>478</v>
       </c>
       <c r="S7" t="n">
         <v>489</v>
       </c>
       <c r="T7" t="n">
         <v>478</v>
       </c>
+      <c r="U7" t="n">
+        <v>470</v>
+      </c>
+      <c r="V7" t="n">
+        <v>460</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>433</v>
       </c>
       <c r="C8" t="n">
         <v>443</v>
       </c>
       <c r="D8" t="n">
         <v>439</v>
       </c>
       <c r="E8" t="n">
         <v>435</v>
       </c>
       <c r="F8" t="n">
         <v>440</v>
       </c>
       <c r="G8" t="n">
         <v>441</v>
       </c>
@@ -4586,91 +4958,99 @@
         <v>453</v>
       </c>
       <c r="M8" t="n">
         <v>450</v>
       </c>
       <c r="N8" t="n">
         <v>450</v>
       </c>
       <c r="O8" t="n">
         <v>453</v>
       </c>
       <c r="P8" t="n">
         <v>448</v>
       </c>
       <c r="Q8" t="n">
         <v>452</v>
       </c>
       <c r="R8" t="n">
         <v>456</v>
       </c>
       <c r="S8" t="n">
         <v>466</v>
       </c>
       <c r="T8" t="n">
         <v>458</v>
+      </c>
+      <c r="U8" t="n">
+        <v>460</v>
+      </c>
+      <c r="V8" t="n">
+        <v>457</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T8"/>
+  <dimension ref="A1:V8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4730,50 +5110,60 @@
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -4794,50 +5184,56 @@
       </c>
       <c r="M2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="U2" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -4858,50 +5254,56 @@
       </c>
       <c r="M3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="U3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -4922,50 +5324,56 @@
       </c>
       <c r="M4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="U4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -4986,50 +5394,56 @@
       </c>
       <c r="M5" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="U5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -5050,50 +5464,56 @@
       </c>
       <c r="M6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="U6" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>172</v>
       </c>
       <c r="C7" t="n">
         <v>212</v>
       </c>
       <c r="D7" t="n">
         <v>189</v>
       </c>
       <c r="E7" t="n">
         <v>196</v>
       </c>
       <c r="F7" t="n">
         <v>182</v>
       </c>
       <c r="G7" t="n">
         <v>172</v>
       </c>
@@ -5114,50 +5534,56 @@
       </c>
       <c r="M7" t="n">
         <v>152</v>
       </c>
       <c r="N7" t="n">
         <v>173</v>
       </c>
       <c r="O7" t="n">
         <v>170</v>
       </c>
       <c r="P7" t="n">
         <v>159</v>
       </c>
       <c r="Q7" t="n">
         <v>182</v>
       </c>
       <c r="R7" t="n">
         <v>168</v>
       </c>
       <c r="S7" t="n">
         <v>178</v>
       </c>
       <c r="T7" t="n">
         <v>161</v>
       </c>
+      <c r="U7" t="n">
+        <v>160</v>
+      </c>
+      <c r="V7" t="n">
+        <v>170</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>155</v>
       </c>
       <c r="C8" t="n">
         <v>158</v>
       </c>
       <c r="D8" t="n">
         <v>156</v>
       </c>
       <c r="E8" t="n">
         <v>157</v>
       </c>
       <c r="F8" t="n">
         <v>157</v>
       </c>
       <c r="G8" t="n">
         <v>158</v>
       </c>
@@ -5177,91 +5603,99 @@
         <v>162</v>
       </c>
       <c r="M8" t="n">
         <v>161</v>
       </c>
       <c r="N8" t="n">
         <v>161</v>
       </c>
       <c r="O8" t="n">
         <v>162</v>
       </c>
       <c r="P8" t="n">
         <v>162</v>
       </c>
       <c r="Q8" t="n">
         <v>162</v>
       </c>
       <c r="R8" t="n">
         <v>163</v>
       </c>
       <c r="S8" t="n">
         <v>167</v>
       </c>
       <c r="T8" t="n">
         <v>163</v>
+      </c>
+      <c r="U8" t="n">
+        <v>165</v>
+      </c>
+      <c r="V8" t="n">
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T8"/>
+  <dimension ref="A1:V8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5321,50 +5755,60 @@
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -5385,50 +5829,56 @@
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="U2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -5449,50 +5899,56 @@
       </c>
       <c r="M3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="U3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -5513,50 +5969,56 @@
       </c>
       <c r="M4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="U4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -5577,50 +6039,56 @@
       </c>
       <c r="M5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="U5" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -5641,50 +6109,56 @@
       </c>
       <c r="M6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="U6" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>681</v>
       </c>
       <c r="C7" t="n">
         <v>710</v>
       </c>
       <c r="D7" t="n">
         <v>681</v>
       </c>
       <c r="E7" t="n">
         <v>697</v>
       </c>
       <c r="F7" t="n">
         <v>706</v>
       </c>
       <c r="G7" t="n">
         <v>703</v>
       </c>
@@ -5705,50 +6179,56 @@
       </c>
       <c r="M7" t="n">
         <v>655</v>
       </c>
       <c r="N7" t="n">
         <v>656</v>
       </c>
       <c r="O7" t="n">
         <v>656</v>
       </c>
       <c r="P7" t="n">
         <v>652</v>
       </c>
       <c r="Q7" t="n">
         <v>640</v>
       </c>
       <c r="R7" t="n">
         <v>655</v>
       </c>
       <c r="S7" t="n">
         <v>708</v>
       </c>
       <c r="T7" t="n">
         <v>639</v>
       </c>
+      <c r="U7" t="n">
+        <v>662</v>
+      </c>
+      <c r="V7" t="n">
+        <v>644</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>624</v>
       </c>
       <c r="C8" t="n">
         <v>639</v>
       </c>
       <c r="D8" t="n">
         <v>630</v>
       </c>
       <c r="E8" t="n">
         <v>626</v>
       </c>
       <c r="F8" t="n">
         <v>633</v>
       </c>
       <c r="G8" t="n">
         <v>636</v>
       </c>
@@ -5768,91 +6248,99 @@
         <v>654</v>
       </c>
       <c r="M8" t="n">
         <v>649</v>
       </c>
       <c r="N8" t="n">
         <v>650</v>
       </c>
       <c r="O8" t="n">
         <v>654</v>
       </c>
       <c r="P8" t="n">
         <v>647</v>
       </c>
       <c r="Q8" t="n">
         <v>651</v>
       </c>
       <c r="R8" t="n">
         <v>657</v>
       </c>
       <c r="S8" t="n">
         <v>673</v>
       </c>
       <c r="T8" t="n">
         <v>659</v>
+      </c>
+      <c r="U8" t="n">
+        <v>664</v>
+      </c>
+      <c r="V8" t="n">
+        <v>654</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T8"/>
+  <dimension ref="A1:V8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5912,50 +6400,60 @@
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -5976,50 +6474,56 @@
       </c>
       <c r="M2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="U2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -6040,50 +6544,56 @@
       </c>
       <c r="M3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="U3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -6104,50 +6614,56 @@
       </c>
       <c r="M4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="U4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -6168,50 +6684,56 @@
       </c>
       <c r="M5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="U5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -6232,50 +6754,56 @@
       </c>
       <c r="M6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="U6" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>606</v>
       </c>
       <c r="C7" t="n">
         <v>629</v>
       </c>
       <c r="D7" t="n">
         <v>642</v>
       </c>
       <c r="E7" t="n">
         <v>602</v>
       </c>
       <c r="F7" t="n">
         <v>616</v>
       </c>
       <c r="G7" t="n">
         <v>604</v>
       </c>
@@ -6296,50 +6824,56 @@
       </c>
       <c r="M7" t="n">
         <v>606</v>
       </c>
       <c r="N7" t="n">
         <v>632</v>
       </c>
       <c r="O7" t="n">
         <v>649</v>
       </c>
       <c r="P7" t="n">
         <v>659</v>
       </c>
       <c r="Q7" t="n">
         <v>648</v>
       </c>
       <c r="R7" t="n">
         <v>634</v>
       </c>
       <c r="S7" t="n">
         <v>650</v>
       </c>
       <c r="T7" t="n">
         <v>638</v>
       </c>
+      <c r="U7" t="n">
+        <v>650</v>
+      </c>
+      <c r="V7" t="n">
+        <v>595</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>666</v>
       </c>
       <c r="C8" t="n">
         <v>682</v>
       </c>
       <c r="D8" t="n">
         <v>672</v>
       </c>
       <c r="E8" t="n">
         <v>668</v>
       </c>
       <c r="F8" t="n">
         <v>676</v>
       </c>
       <c r="G8" t="n">
         <v>678</v>
       </c>
@@ -6359,91 +6893,99 @@
         <v>698</v>
       </c>
       <c r="M8" t="n">
         <v>692</v>
       </c>
       <c r="N8" t="n">
         <v>694</v>
       </c>
       <c r="O8" t="n">
         <v>698</v>
       </c>
       <c r="P8" t="n">
         <v>691</v>
       </c>
       <c r="Q8" t="n">
         <v>695</v>
       </c>
       <c r="R8" t="n">
         <v>701</v>
       </c>
       <c r="S8" t="n">
         <v>719</v>
       </c>
       <c r="T8" t="n">
         <v>704</v>
+      </c>
+      <c r="U8" t="n">
+        <v>709</v>
+      </c>
+      <c r="V8" t="n">
+        <v>699</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T8"/>
+  <dimension ref="A1:V8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6503,50 +7045,60 @@
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -6567,50 +7119,56 @@
       </c>
       <c r="M2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="U2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -6631,50 +7189,56 @@
       </c>
       <c r="M3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="U3" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -6695,50 +7259,56 @@
       </c>
       <c r="M4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="U4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -6759,50 +7329,56 @@
       </c>
       <c r="M5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="U5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -6823,50 +7399,56 @@
       </c>
       <c r="M6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="U6" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>374</v>
       </c>
       <c r="C7" t="n">
         <v>346</v>
       </c>
       <c r="D7" t="n">
         <v>348</v>
       </c>
       <c r="E7" t="n">
         <v>361</v>
       </c>
       <c r="F7" t="n">
         <v>350</v>
       </c>
       <c r="G7" t="n">
         <v>372</v>
       </c>
@@ -6887,50 +7469,56 @@
       </c>
       <c r="M7" t="n">
         <v>443</v>
       </c>
       <c r="N7" t="n">
         <v>424</v>
       </c>
       <c r="O7" t="n">
         <v>423</v>
       </c>
       <c r="P7" t="n">
         <v>386</v>
       </c>
       <c r="Q7" t="n">
         <v>421</v>
       </c>
       <c r="R7" t="n">
         <v>436</v>
       </c>
       <c r="S7" t="n">
         <v>414</v>
       </c>
       <c r="T7" t="n">
         <v>451</v>
       </c>
+      <c r="U7" t="n">
+        <v>433</v>
+      </c>
+      <c r="V7" t="n">
+        <v>487</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>370</v>
       </c>
       <c r="C8" t="n">
         <v>366</v>
       </c>
       <c r="D8" t="n">
         <v>367</v>
       </c>
       <c r="E8" t="n">
         <v>370</v>
       </c>
       <c r="F8" t="n">
         <v>371</v>
       </c>
       <c r="G8" t="n">
         <v>368</v>
       </c>
@@ -6950,91 +7538,99 @@
         <v>385</v>
       </c>
       <c r="M8" t="n">
         <v>380</v>
       </c>
       <c r="N8" t="n">
         <v>385</v>
       </c>
       <c r="O8" t="n">
         <v>388</v>
       </c>
       <c r="P8" t="n">
         <v>381</v>
       </c>
       <c r="Q8" t="n">
         <v>380</v>
       </c>
       <c r="R8" t="n">
         <v>384</v>
       </c>
       <c r="S8" t="n">
         <v>396</v>
       </c>
       <c r="T8" t="n">
         <v>385</v>
+      </c>
+      <c r="U8" t="n">
+        <v>390</v>
+      </c>
+      <c r="V8" t="n">
+        <v>390</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T8"/>
+  <dimension ref="A1:V8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7094,50 +7690,60 @@
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -7158,50 +7764,56 @@
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="U2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -7222,50 +7834,56 @@
       </c>
       <c r="M3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="U3" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -7286,50 +7904,56 @@
       </c>
       <c r="M4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="U4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -7350,50 +7974,56 @@
       </c>
       <c r="M5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="U5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -7414,50 +8044,56 @@
       </c>
       <c r="M6" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="U6" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>148</v>
       </c>
       <c r="C7" t="n">
         <v>149</v>
       </c>
       <c r="D7" t="n">
         <v>150</v>
       </c>
       <c r="E7" t="n">
         <v>148</v>
       </c>
       <c r="F7" t="n">
         <v>134</v>
       </c>
       <c r="G7" t="n">
         <v>161</v>
       </c>
@@ -7478,50 +8114,56 @@
       </c>
       <c r="M7" t="n">
         <v>121</v>
       </c>
       <c r="N7" t="n">
         <v>120</v>
       </c>
       <c r="O7" t="n">
         <v>114</v>
       </c>
       <c r="P7" t="n">
         <v>106</v>
       </c>
       <c r="Q7" t="n">
         <v>125</v>
       </c>
       <c r="R7" t="n">
         <v>149</v>
       </c>
       <c r="S7" t="n">
         <v>111</v>
       </c>
       <c r="T7" t="n">
         <v>141</v>
       </c>
+      <c r="U7" t="n">
+        <v>131</v>
+      </c>
+      <c r="V7" t="n">
+        <v>173</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>183</v>
       </c>
       <c r="C8" t="n">
         <v>188</v>
       </c>
       <c r="D8" t="n">
         <v>185</v>
       </c>
       <c r="E8" t="n">
         <v>184</v>
       </c>
       <c r="F8" t="n">
         <v>186</v>
       </c>
       <c r="G8" t="n">
         <v>187</v>
       </c>
@@ -7541,91 +8183,99 @@
         <v>192</v>
       </c>
       <c r="M8" t="n">
         <v>191</v>
       </c>
       <c r="N8" t="n">
         <v>191</v>
       </c>
       <c r="O8" t="n">
         <v>192</v>
       </c>
       <c r="P8" t="n">
         <v>190</v>
       </c>
       <c r="Q8" t="n">
         <v>191</v>
       </c>
       <c r="R8" t="n">
         <v>193</v>
       </c>
       <c r="S8" t="n">
         <v>198</v>
       </c>
       <c r="T8" t="n">
         <v>194</v>
+      </c>
+      <c r="U8" t="n">
+        <v>195</v>
+      </c>
+      <c r="V8" t="n">
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T8"/>
+  <dimension ref="A1:V8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7685,50 +8335,60 @@
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -7749,50 +8409,56 @@
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="U2" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -7813,50 +8479,56 @@
       </c>
       <c r="M3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="U3" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -7877,50 +8549,56 @@
       </c>
       <c r="M4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="U4" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -7941,50 +8619,56 @@
       </c>
       <c r="M5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="U5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -8005,50 +8689,56 @@
       </c>
       <c r="M6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="U6" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>22</v>
       </c>
       <c r="C7" t="n">
         <v>37</v>
       </c>
       <c r="D7" t="n">
         <v>27</v>
       </c>
       <c r="E7" t="n">
         <v>28</v>
       </c>
       <c r="F7" t="n">
         <v>35</v>
       </c>
       <c r="G7" t="n">
         <v>34</v>
       </c>
@@ -8069,50 +8759,56 @@
       </c>
       <c r="M7" t="n">
         <v>44</v>
       </c>
       <c r="N7" t="n">
         <v>40</v>
       </c>
       <c r="O7" t="n">
         <v>34</v>
       </c>
       <c r="P7" t="n">
         <v>47</v>
       </c>
       <c r="Q7" t="n">
         <v>46</v>
       </c>
       <c r="R7" t="n">
         <v>46</v>
       </c>
       <c r="S7" t="n">
         <v>43</v>
       </c>
       <c r="T7" t="n">
         <v>49</v>
       </c>
+      <c r="U7" t="n">
+        <v>46</v>
+      </c>
+      <c r="V7" t="n">
+        <v>38</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>22</v>
       </c>
       <c r="C8" t="n">
         <v>36</v>
       </c>
       <c r="D8" t="n">
         <v>29</v>
       </c>
       <c r="E8" t="n">
         <v>23</v>
       </c>
       <c r="F8" t="n">
         <v>27</v>
       </c>
       <c r="G8" t="n">
         <v>31</v>
       </c>
@@ -8132,91 +8828,99 @@
         <v>26</v>
       </c>
       <c r="M8" t="n">
         <v>27</v>
       </c>
       <c r="N8" t="n">
         <v>24</v>
       </c>
       <c r="O8" t="n">
         <v>22</v>
       </c>
       <c r="P8" t="n">
         <v>26</v>
       </c>
       <c r="Q8" t="n">
         <v>29</v>
       </c>
       <c r="R8" t="n">
         <v>29</v>
       </c>
       <c r="S8" t="n">
         <v>27</v>
       </c>
       <c r="T8" t="n">
         <v>29</v>
+      </c>
+      <c r="U8" t="n">
+        <v>27</v>
+      </c>
+      <c r="V8" t="n">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T8"/>
+  <dimension ref="A1:V8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8276,50 +8980,60 @@
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -8340,50 +9054,56 @@
       </c>
       <c r="M2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="U2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -8404,50 +9124,56 @@
       </c>
       <c r="M3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="U3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -8468,50 +9194,56 @@
       </c>
       <c r="M4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="U4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -8532,50 +9264,56 @@
       </c>
       <c r="M5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="U5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -8596,50 +9334,56 @@
       </c>
       <c r="M6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="U6" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1011</v>
       </c>
       <c r="C7" t="n">
         <v>1024</v>
       </c>
       <c r="D7" t="n">
         <v>998</v>
       </c>
       <c r="E7" t="n">
         <v>992</v>
       </c>
       <c r="F7" t="n">
         <v>1009</v>
       </c>
       <c r="G7" t="n">
         <v>1027</v>
       </c>
@@ -8660,50 +9404,56 @@
       </c>
       <c r="M7" t="n">
         <v>987</v>
       </c>
       <c r="N7" t="n">
         <v>1044</v>
       </c>
       <c r="O7" t="n">
         <v>1062</v>
       </c>
       <c r="P7" t="n">
         <v>1071</v>
       </c>
       <c r="Q7" t="n">
         <v>1059</v>
       </c>
       <c r="R7" t="n">
         <v>1048</v>
       </c>
       <c r="S7" t="n">
         <v>1095</v>
       </c>
       <c r="T7" t="n">
         <v>1022</v>
       </c>
+      <c r="U7" t="n">
+        <v>1065</v>
+      </c>
+      <c r="V7" t="n">
+        <v>1054</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>959</v>
       </c>
       <c r="C8" t="n">
         <v>982</v>
       </c>
       <c r="D8" t="n">
         <v>968</v>
       </c>
       <c r="E8" t="n">
         <v>962</v>
       </c>
       <c r="F8" t="n">
         <v>973</v>
       </c>
       <c r="G8" t="n">
         <v>976</v>
       </c>
@@ -8723,91 +9473,99 @@
         <v>1005</v>
       </c>
       <c r="M8" t="n">
         <v>996</v>
       </c>
       <c r="N8" t="n">
         <v>999</v>
       </c>
       <c r="O8" t="n">
         <v>1004</v>
       </c>
       <c r="P8" t="n">
         <v>994</v>
       </c>
       <c r="Q8" t="n">
         <v>1000</v>
       </c>
       <c r="R8" t="n">
         <v>1009</v>
       </c>
       <c r="S8" t="n">
         <v>1035</v>
       </c>
       <c r="T8" t="n">
         <v>1013</v>
+      </c>
+      <c r="U8" t="n">
+        <v>1021</v>
+      </c>
+      <c r="V8" t="n">
+        <v>1005</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T8"/>
+  <dimension ref="A1:V8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8867,50 +9625,60 @@
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -8931,50 +9699,56 @@
       </c>
       <c r="M2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="U2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -8995,50 +9769,56 @@
       </c>
       <c r="M3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="U3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -9059,50 +9839,56 @@
       </c>
       <c r="M4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="U4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -9123,50 +9909,56 @@
       </c>
       <c r="M5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="U5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -9187,50 +9979,56 @@
       </c>
       <c r="M6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="U6" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>672</v>
       </c>
       <c r="C7" t="n">
         <v>698</v>
       </c>
       <c r="D7" t="n">
         <v>700</v>
       </c>
       <c r="E7" t="n">
         <v>696</v>
       </c>
       <c r="F7" t="n">
         <v>698</v>
       </c>
       <c r="G7" t="n">
         <v>686</v>
       </c>
@@ -9251,50 +10049,56 @@
       </c>
       <c r="M7" t="n">
         <v>761</v>
       </c>
       <c r="N7" t="n">
         <v>708</v>
       </c>
       <c r="O7" t="n">
         <v>700</v>
       </c>
       <c r="P7" t="n">
         <v>673</v>
       </c>
       <c r="Q7" t="n">
         <v>696</v>
       </c>
       <c r="R7" t="n">
         <v>723</v>
       </c>
       <c r="S7" t="n">
         <v>720</v>
       </c>
       <c r="T7" t="n">
         <v>755</v>
       </c>
+      <c r="U7" t="n">
+        <v>726</v>
+      </c>
+      <c r="V7" t="n">
+        <v>710</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>724</v>
       </c>
       <c r="C8" t="n">
         <v>740</v>
       </c>
       <c r="D8" t="n">
         <v>730</v>
       </c>
       <c r="E8" t="n">
         <v>726</v>
       </c>
       <c r="F8" t="n">
         <v>734</v>
       </c>
       <c r="G8" t="n">
         <v>737</v>
       </c>
@@ -9314,91 +10118,99 @@
         <v>758</v>
       </c>
       <c r="M8" t="n">
         <v>752</v>
       </c>
       <c r="N8" t="n">
         <v>753</v>
       </c>
       <c r="O8" t="n">
         <v>758</v>
       </c>
       <c r="P8" t="n">
         <v>750</v>
       </c>
       <c r="Q8" t="n">
         <v>755</v>
       </c>
       <c r="R8" t="n">
         <v>762</v>
       </c>
       <c r="S8" t="n">
         <v>780</v>
       </c>
       <c r="T8" t="n">
         <v>764</v>
+      </c>
+      <c r="U8" t="n">
+        <v>770</v>
+      </c>
+      <c r="V8" t="n">
+        <v>759</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T8"/>
+  <dimension ref="A1:V8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9458,50 +10270,60 @@
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -9522,50 +10344,56 @@
       </c>
       <c r="M2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="U2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -9586,50 +10414,56 @@
       </c>
       <c r="M3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="U3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -9650,50 +10484,56 @@
       </c>
       <c r="M4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="U4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -9714,50 +10554,56 @@
       </c>
       <c r="M5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="U5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -9778,50 +10624,56 @@
       </c>
       <c r="M6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="U6" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>636</v>
       </c>
       <c r="C7" t="n">
         <v>686</v>
       </c>
       <c r="D7" t="n">
         <v>666</v>
       </c>
       <c r="E7" t="n">
         <v>668</v>
       </c>
       <c r="F7" t="n">
         <v>670</v>
       </c>
       <c r="G7" t="n">
         <v>663</v>
       </c>
@@ -9842,50 +10694,56 @@
       </c>
       <c r="M7" t="n">
         <v>736</v>
       </c>
       <c r="N7" t="n">
         <v>732</v>
       </c>
       <c r="O7" t="n">
         <v>738</v>
       </c>
       <c r="P7" t="n">
         <v>722</v>
       </c>
       <c r="Q7" t="n">
         <v>724</v>
       </c>
       <c r="R7" t="n">
         <v>721</v>
       </c>
       <c r="S7" t="n">
         <v>719</v>
       </c>
       <c r="T7" t="n">
         <v>745</v>
       </c>
+      <c r="U7" t="n">
+        <v>739</v>
+      </c>
+      <c r="V7" t="n">
+        <v>691</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>702</v>
       </c>
       <c r="C8" t="n">
         <v>718</v>
       </c>
       <c r="D8" t="n">
         <v>708</v>
       </c>
       <c r="E8" t="n">
         <v>704</v>
       </c>
       <c r="F8" t="n">
         <v>712</v>
       </c>
       <c r="G8" t="n">
         <v>714</v>
       </c>
@@ -9905,91 +10763,99 @@
         <v>735</v>
       </c>
       <c r="M8" t="n">
         <v>729</v>
       </c>
       <c r="N8" t="n">
         <v>731</v>
       </c>
       <c r="O8" t="n">
         <v>735</v>
       </c>
       <c r="P8" t="n">
         <v>727</v>
       </c>
       <c r="Q8" t="n">
         <v>732</v>
       </c>
       <c r="R8" t="n">
         <v>739</v>
       </c>
       <c r="S8" t="n">
         <v>757</v>
       </c>
       <c r="T8" t="n">
         <v>741</v>
+      </c>
+      <c r="U8" t="n">
+        <v>747</v>
+      </c>
+      <c r="V8" t="n">
+        <v>736</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T8"/>
+  <dimension ref="A1:V8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10049,50 +10915,60 @@
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -10113,50 +10989,56 @@
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="U2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -10177,50 +11059,56 @@
       </c>
       <c r="M3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="U3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -10241,50 +11129,56 @@
       </c>
       <c r="M4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="U4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -10305,50 +11199,56 @@
       </c>
       <c r="M5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="U5" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -10369,50 +11269,56 @@
       </c>
       <c r="M6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="U6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>422</v>
       </c>
       <c r="C7" t="n">
         <v>416</v>
       </c>
       <c r="D7" t="n">
         <v>413</v>
       </c>
       <c r="E7" t="n">
         <v>419</v>
       </c>
       <c r="F7" t="n">
         <v>425</v>
       </c>
       <c r="G7" t="n">
         <v>418</v>
       </c>
@@ -10433,50 +11339,56 @@
       </c>
       <c r="M7" t="n">
         <v>417</v>
       </c>
       <c r="N7" t="n">
         <v>422</v>
       </c>
       <c r="O7" t="n">
         <v>414</v>
       </c>
       <c r="P7" t="n">
         <v>411</v>
       </c>
       <c r="Q7" t="n">
         <v>421</v>
       </c>
       <c r="R7" t="n">
         <v>435</v>
       </c>
       <c r="S7" t="n">
         <v>464</v>
       </c>
       <c r="T7" t="n">
         <v>423</v>
       </c>
+      <c r="U7" t="n">
+        <v>423</v>
+      </c>
+      <c r="V7" t="n">
+        <v>421</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>406</v>
       </c>
       <c r="C8" t="n">
         <v>415</v>
       </c>
       <c r="D8" t="n">
         <v>409</v>
       </c>
       <c r="E8" t="n">
         <v>407</v>
       </c>
       <c r="F8" t="n">
         <v>411</v>
       </c>
       <c r="G8" t="n">
         <v>413</v>
       </c>
@@ -10496,91 +11408,99 @@
         <v>425</v>
       </c>
       <c r="M8" t="n">
         <v>421</v>
       </c>
       <c r="N8" t="n">
         <v>422</v>
       </c>
       <c r="O8" t="n">
         <v>425</v>
       </c>
       <c r="P8" t="n">
         <v>420</v>
       </c>
       <c r="Q8" t="n">
         <v>423</v>
       </c>
       <c r="R8" t="n">
         <v>427</v>
       </c>
       <c r="S8" t="n">
         <v>437</v>
       </c>
       <c r="T8" t="n">
         <v>428</v>
+      </c>
+      <c r="U8" t="n">
+        <v>432</v>
+      </c>
+      <c r="V8" t="n">
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T8"/>
+  <dimension ref="A1:V8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10640,50 +11560,60 @@
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -10704,50 +11634,56 @@
       </c>
       <c r="M2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="U2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -10768,50 +11704,56 @@
       </c>
       <c r="M3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="U3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -10832,50 +11774,56 @@
       </c>
       <c r="M4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="U4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -10896,50 +11844,56 @@
       </c>
       <c r="M5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="U5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -10960,50 +11914,56 @@
       </c>
       <c r="M6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="U6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>477</v>
       </c>
       <c r="C7" t="n">
         <v>471</v>
       </c>
       <c r="D7" t="n">
         <v>469</v>
       </c>
       <c r="E7" t="n">
         <v>453</v>
       </c>
       <c r="F7" t="n">
         <v>478</v>
       </c>
       <c r="G7" t="n">
         <v>471</v>
       </c>
@@ -11024,50 +11984,56 @@
       </c>
       <c r="M7" t="n">
         <v>474</v>
       </c>
       <c r="N7" t="n">
         <v>478</v>
       </c>
       <c r="O7" t="n">
         <v>496</v>
       </c>
       <c r="P7" t="n">
         <v>505</v>
       </c>
       <c r="Q7" t="n">
         <v>485</v>
       </c>
       <c r="R7" t="n">
         <v>466</v>
       </c>
       <c r="S7" t="n">
         <v>521</v>
       </c>
       <c r="T7" t="n">
         <v>468</v>
       </c>
+      <c r="U7" t="n">
+        <v>498</v>
+      </c>
+      <c r="V7" t="n">
+        <v>479</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>392</v>
       </c>
       <c r="C8" t="n">
         <v>401</v>
       </c>
       <c r="D8" t="n">
         <v>396</v>
       </c>
       <c r="E8" t="n">
         <v>393</v>
       </c>
       <c r="F8" t="n">
         <v>398</v>
       </c>
       <c r="G8" t="n">
         <v>399</v>
       </c>
@@ -11087,91 +12053,99 @@
         <v>411</v>
       </c>
       <c r="M8" t="n">
         <v>407</v>
       </c>
       <c r="N8" t="n">
         <v>408</v>
       </c>
       <c r="O8" t="n">
         <v>411</v>
       </c>
       <c r="P8" t="n">
         <v>406</v>
       </c>
       <c r="Q8" t="n">
         <v>409</v>
       </c>
       <c r="R8" t="n">
         <v>413</v>
       </c>
       <c r="S8" t="n">
         <v>423</v>
       </c>
       <c r="T8" t="n">
         <v>414</v>
+      </c>
+      <c r="U8" t="n">
+        <v>417</v>
+      </c>
+      <c r="V8" t="n">
+        <v>411</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T8"/>
+  <dimension ref="A1:V8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11231,50 +12205,60 @@
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -11295,50 +12279,56 @@
       </c>
       <c r="M2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="U2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -11359,50 +12349,56 @@
       </c>
       <c r="M3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="U3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -11423,50 +12419,56 @@
       </c>
       <c r="M4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="U4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -11487,50 +12489,56 @@
       </c>
       <c r="M5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="U5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -11551,50 +12559,56 @@
       </c>
       <c r="M6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="U6" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>746</v>
       </c>
       <c r="C7" t="n">
         <v>777</v>
       </c>
       <c r="D7" t="n">
         <v>746</v>
       </c>
       <c r="E7" t="n">
         <v>753</v>
       </c>
       <c r="F7" t="n">
         <v>786</v>
       </c>
       <c r="G7" t="n">
         <v>745</v>
       </c>
@@ -11615,50 +12629,56 @@
       </c>
       <c r="M7" t="n">
         <v>793</v>
       </c>
       <c r="N7" t="n">
         <v>823</v>
       </c>
       <c r="O7" t="n">
         <v>820</v>
       </c>
       <c r="P7" t="n">
         <v>795</v>
       </c>
       <c r="Q7" t="n">
         <v>804</v>
       </c>
       <c r="R7" t="n">
         <v>808</v>
       </c>
       <c r="S7" t="n">
         <v>817</v>
       </c>
       <c r="T7" t="n">
         <v>826</v>
       </c>
+      <c r="U7" t="n">
+        <v>815</v>
+      </c>
+      <c r="V7" t="n">
+        <v>789</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>818</v>
       </c>
       <c r="C8" t="n">
         <v>837</v>
       </c>
       <c r="D8" t="n">
         <v>825</v>
       </c>
       <c r="E8" t="n">
         <v>820</v>
       </c>
       <c r="F8" t="n">
         <v>830</v>
       </c>
       <c r="G8" t="n">
         <v>833</v>
       </c>
@@ -11678,91 +12698,99 @@
         <v>857</v>
       </c>
       <c r="M8" t="n">
         <v>850</v>
       </c>
       <c r="N8" t="n">
         <v>851</v>
       </c>
       <c r="O8" t="n">
         <v>856</v>
       </c>
       <c r="P8" t="n">
         <v>848</v>
       </c>
       <c r="Q8" t="n">
         <v>853</v>
       </c>
       <c r="R8" t="n">
         <v>861</v>
       </c>
       <c r="S8" t="n">
         <v>882</v>
       </c>
       <c r="T8" t="n">
         <v>864</v>
+      </c>
+      <c r="U8" t="n">
+        <v>870</v>
+      </c>
+      <c r="V8" t="n">
+        <v>857</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T8"/>
+  <dimension ref="A1:V8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11822,50 +12850,60 @@
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -11886,50 +12924,56 @@
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="U2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -11950,50 +12994,56 @@
       </c>
       <c r="M3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="U3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -12014,50 +13064,56 @@
       </c>
       <c r="M4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="U4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -12078,50 +13134,56 @@
       </c>
       <c r="M5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="U5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -12142,50 +13204,56 @@
       </c>
       <c r="M6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="U6" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>937</v>
       </c>
       <c r="C7" t="n">
         <v>945</v>
       </c>
       <c r="D7" t="n">
         <v>952</v>
       </c>
       <c r="E7" t="n">
         <v>935</v>
       </c>
       <c r="F7" t="n">
         <v>921</v>
       </c>
       <c r="G7" t="n">
         <v>968</v>
       </c>
@@ -12206,50 +13274,56 @@
       </c>
       <c r="M7" t="n">
         <v>955</v>
       </c>
       <c r="N7" t="n">
         <v>929</v>
       </c>
       <c r="O7" t="n">
         <v>942</v>
       </c>
       <c r="P7" t="n">
         <v>949</v>
       </c>
       <c r="Q7" t="n">
         <v>951</v>
       </c>
       <c r="R7" t="n">
         <v>963</v>
       </c>
       <c r="S7" t="n">
         <v>998</v>
       </c>
       <c r="T7" t="n">
         <v>951</v>
       </c>
+      <c r="U7" t="n">
+        <v>976</v>
+      </c>
+      <c r="V7" t="n">
+        <v>975</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>865</v>
       </c>
       <c r="C8" t="n">
         <v>885</v>
       </c>
       <c r="D8" t="n">
         <v>873</v>
       </c>
       <c r="E8" t="n">
         <v>868</v>
       </c>
       <c r="F8" t="n">
         <v>877</v>
       </c>
       <c r="G8" t="n">
         <v>880</v>
       </c>
@@ -12269,91 +13343,99 @@
         <v>906</v>
       </c>
       <c r="M8" t="n">
         <v>898</v>
       </c>
       <c r="N8" t="n">
         <v>901</v>
       </c>
       <c r="O8" t="n">
         <v>906</v>
       </c>
       <c r="P8" t="n">
         <v>896</v>
       </c>
       <c r="Q8" t="n">
         <v>902</v>
       </c>
       <c r="R8" t="n">
         <v>910</v>
       </c>
       <c r="S8" t="n">
         <v>933</v>
       </c>
       <c r="T8" t="n">
         <v>913</v>
+      </c>
+      <c r="U8" t="n">
+        <v>921</v>
+      </c>
+      <c r="V8" t="n">
+        <v>907</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T8"/>
+  <dimension ref="A1:V8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12413,50 +13495,60 @@
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -12477,50 +13569,56 @@
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="U2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -12541,50 +13639,56 @@
       </c>
       <c r="M3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="U3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -12605,50 +13709,56 @@
       </c>
       <c r="M4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="U4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -12669,50 +13779,56 @@
       </c>
       <c r="M5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="U5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -12733,50 +13849,56 @@
       </c>
       <c r="M6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="U6" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>156</v>
       </c>
       <c r="C7" t="n">
         <v>179</v>
       </c>
       <c r="D7" t="n">
         <v>182</v>
       </c>
       <c r="E7" t="n">
         <v>179</v>
       </c>
       <c r="F7" t="n">
         <v>195</v>
       </c>
       <c r="G7" t="n">
         <v>192</v>
       </c>
@@ -12797,50 +13919,56 @@
       </c>
       <c r="M7" t="n">
         <v>172</v>
       </c>
       <c r="N7" t="n">
         <v>167</v>
       </c>
       <c r="O7" t="n">
         <v>174</v>
       </c>
       <c r="P7" t="n">
         <v>148</v>
       </c>
       <c r="Q7" t="n">
         <v>165</v>
       </c>
       <c r="R7" t="n">
         <v>175</v>
       </c>
       <c r="S7" t="n">
         <v>200</v>
       </c>
       <c r="T7" t="n">
         <v>168</v>
       </c>
+      <c r="U7" t="n">
+        <v>198</v>
+      </c>
+      <c r="V7" t="n">
+        <v>172</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>204</v>
       </c>
       <c r="C8" t="n">
         <v>208</v>
       </c>
       <c r="D8" t="n">
         <v>205</v>
       </c>
       <c r="E8" t="n">
         <v>204</v>
       </c>
       <c r="F8" t="n">
         <v>207</v>
       </c>
       <c r="G8" t="n">
         <v>207</v>
       </c>
@@ -12860,91 +13988,99 @@
         <v>213</v>
       </c>
       <c r="M8" t="n">
         <v>212</v>
       </c>
       <c r="N8" t="n">
         <v>212</v>
       </c>
       <c r="O8" t="n">
         <v>213</v>
       </c>
       <c r="P8" t="n">
         <v>211</v>
       </c>
       <c r="Q8" t="n">
         <v>212</v>
       </c>
       <c r="R8" t="n">
         <v>214</v>
       </c>
       <c r="S8" t="n">
         <v>220</v>
       </c>
       <c r="T8" t="n">
         <v>215</v>
+      </c>
+      <c r="U8" t="n">
+        <v>217</v>
+      </c>
+      <c r="V8" t="n">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T8"/>
+  <dimension ref="A1:V8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13004,50 +14140,60 @@
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -13068,50 +14214,56 @@
       </c>
       <c r="M2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="U2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -13132,50 +14284,56 @@
       </c>
       <c r="M3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="U3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -13196,50 +14354,56 @@
       </c>
       <c r="M4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="U4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -13260,50 +14424,56 @@
       </c>
       <c r="M5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="U5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -13324,50 +14494,56 @@
       </c>
       <c r="M6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="U6" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>592</v>
       </c>
       <c r="C7" t="n">
         <v>600</v>
       </c>
       <c r="D7" t="n">
         <v>585</v>
       </c>
       <c r="E7" t="n">
         <v>588</v>
       </c>
       <c r="F7" t="n">
         <v>577</v>
       </c>
       <c r="G7" t="n">
         <v>577</v>
       </c>
@@ -13388,50 +14564,56 @@
       </c>
       <c r="M7" t="n">
         <v>619</v>
       </c>
       <c r="N7" t="n">
         <v>617</v>
       </c>
       <c r="O7" t="n">
         <v>668</v>
       </c>
       <c r="P7" t="n">
         <v>633</v>
       </c>
       <c r="Q7" t="n">
         <v>646</v>
       </c>
       <c r="R7" t="n">
         <v>655</v>
       </c>
       <c r="S7" t="n">
         <v>611</v>
       </c>
       <c r="T7" t="n">
         <v>636</v>
       </c>
+      <c r="U7" t="n">
+        <v>627</v>
+      </c>
+      <c r="V7" t="n">
+        <v>639</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>577</v>
       </c>
       <c r="C8" t="n">
         <v>591</v>
       </c>
       <c r="D8" t="n">
         <v>582</v>
       </c>
       <c r="E8" t="n">
         <v>579</v>
       </c>
       <c r="F8" t="n">
         <v>586</v>
       </c>
       <c r="G8" t="n">
         <v>588</v>
       </c>
@@ -13451,46 +14633,52 @@
         <v>605</v>
       </c>
       <c r="M8" t="n">
         <v>600</v>
       </c>
       <c r="N8" t="n">
         <v>601</v>
       </c>
       <c r="O8" t="n">
         <v>604</v>
       </c>
       <c r="P8" t="n">
         <v>598</v>
       </c>
       <c r="Q8" t="n">
         <v>602</v>
       </c>
       <c r="R8" t="n">
         <v>607</v>
       </c>
       <c r="S8" t="n">
         <v>623</v>
       </c>
       <c r="T8" t="n">
         <v>610</v>
+      </c>
+      <c r="U8" t="n">
+        <v>614</v>
+      </c>
+      <c r="V8" t="n">
+        <v>605</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>