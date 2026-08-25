--- v1 (2026-07-03)
+++ v2 (2026-08-25)
@@ -462,80 +462,81 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V8"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -605,50 +606,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -675,50 +681,53 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -745,50 +754,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -815,50 +827,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -885,50 +900,53 @@
       </c>
       <c r="O5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="W5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -955,50 +973,53 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="W6" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1683</v>
       </c>
       <c r="C7" t="n">
         <v>1722</v>
       </c>
       <c r="D7" t="n">
         <v>1698</v>
       </c>
       <c r="E7" t="n">
         <v>1688</v>
       </c>
       <c r="F7" t="n">
         <v>1707</v>
       </c>
       <c r="G7" t="n">
         <v>1713</v>
       </c>
@@ -1025,50 +1046,53 @@
       </c>
       <c r="O7" t="n">
         <v>1762</v>
       </c>
       <c r="P7" t="n">
         <v>1744</v>
       </c>
       <c r="Q7" t="n">
         <v>1755</v>
       </c>
       <c r="R7" t="n">
         <v>1771</v>
       </c>
       <c r="S7" t="n">
         <v>1815</v>
       </c>
       <c r="T7" t="n">
         <v>1777</v>
       </c>
       <c r="U7" t="n">
         <v>1791</v>
       </c>
       <c r="V7" t="n">
         <v>1764</v>
       </c>
+      <c r="W7" t="n">
+        <v>1778</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1683</v>
       </c>
       <c r="C8" t="n">
         <v>1722</v>
       </c>
       <c r="D8" t="n">
         <v>1698</v>
       </c>
       <c r="E8" t="n">
         <v>1688</v>
       </c>
       <c r="F8" t="n">
         <v>1707</v>
       </c>
       <c r="G8" t="n">
         <v>1713</v>
       </c>
@@ -1094,93 +1118,97 @@
         <v>1752</v>
       </c>
       <c r="O8" t="n">
         <v>1762</v>
       </c>
       <c r="P8" t="n">
         <v>1744</v>
       </c>
       <c r="Q8" t="n">
         <v>1755</v>
       </c>
       <c r="R8" t="n">
         <v>1771</v>
       </c>
       <c r="S8" t="n">
         <v>1815</v>
       </c>
       <c r="T8" t="n">
         <v>1777</v>
       </c>
       <c r="U8" t="n">
         <v>1791</v>
       </c>
       <c r="V8" t="n">
         <v>1764</v>
+      </c>
+      <c r="W8" t="n">
+        <v>1778</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V8"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1250,50 +1278,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -1320,50 +1353,53 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -1390,50 +1426,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -1460,50 +1499,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -1530,50 +1572,53 @@
       </c>
       <c r="O5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="W5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -1600,50 +1645,53 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="W6" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>283</v>
       </c>
       <c r="C7" t="n">
         <v>286</v>
       </c>
       <c r="D7" t="n">
         <v>288</v>
       </c>
       <c r="E7" t="n">
         <v>285</v>
       </c>
       <c r="F7" t="n">
         <v>290</v>
       </c>
       <c r="G7" t="n">
         <v>286</v>
       </c>
@@ -1670,50 +1718,53 @@
       </c>
       <c r="O7" t="n">
         <v>295</v>
       </c>
       <c r="P7" t="n">
         <v>296</v>
       </c>
       <c r="Q7" t="n">
         <v>292</v>
       </c>
       <c r="R7" t="n">
         <v>316</v>
       </c>
       <c r="S7" t="n">
         <v>303</v>
       </c>
       <c r="T7" t="n">
         <v>302</v>
       </c>
       <c r="U7" t="n">
         <v>284</v>
       </c>
       <c r="V7" t="n">
         <v>294</v>
       </c>
+      <c r="W7" t="n">
+        <v>313</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>276</v>
       </c>
       <c r="C8" t="n">
         <v>282</v>
       </c>
       <c r="D8" t="n">
         <v>278</v>
       </c>
       <c r="E8" t="n">
         <v>277</v>
       </c>
       <c r="F8" t="n">
         <v>280</v>
       </c>
       <c r="G8" t="n">
         <v>281</v>
       </c>
@@ -1739,93 +1790,97 @@
         <v>287</v>
       </c>
       <c r="O8" t="n">
         <v>289</v>
       </c>
       <c r="P8" t="n">
         <v>286</v>
       </c>
       <c r="Q8" t="n">
         <v>288</v>
       </c>
       <c r="R8" t="n">
         <v>290</v>
       </c>
       <c r="S8" t="n">
         <v>298</v>
       </c>
       <c r="T8" t="n">
         <v>291</v>
       </c>
       <c r="U8" t="n">
         <v>294</v>
       </c>
       <c r="V8" t="n">
         <v>289</v>
+      </c>
+      <c r="W8" t="n">
+        <v>292</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V8"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1895,50 +1950,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -1965,50 +2025,53 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -2035,50 +2098,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -2105,50 +2171,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -2175,50 +2244,53 @@
       </c>
       <c r="O5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="W5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -2245,50 +2317,53 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="W6" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>421</v>
       </c>
       <c r="C7" t="n">
         <v>421</v>
       </c>
       <c r="D7" t="n">
         <v>415</v>
       </c>
       <c r="E7" t="n">
         <v>409</v>
       </c>
       <c r="F7" t="n">
         <v>415</v>
       </c>
       <c r="G7" t="n">
         <v>416</v>
       </c>
@@ -2315,50 +2390,53 @@
       </c>
       <c r="O7" t="n">
         <v>430</v>
       </c>
       <c r="P7" t="n">
         <v>421</v>
       </c>
       <c r="Q7" t="n">
         <v>448</v>
       </c>
       <c r="R7" t="n">
         <v>378</v>
       </c>
       <c r="S7" t="n">
         <v>424</v>
       </c>
       <c r="T7" t="n">
         <v>444</v>
       </c>
       <c r="U7" t="n">
         <v>439</v>
       </c>
       <c r="V7" t="n">
         <v>418</v>
       </c>
+      <c r="W7" t="n">
+        <v>421</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>399</v>
       </c>
       <c r="C8" t="n">
         <v>408</v>
       </c>
       <c r="D8" t="n">
         <v>402</v>
       </c>
       <c r="E8" t="n">
         <v>400</v>
       </c>
       <c r="F8" t="n">
         <v>405</v>
       </c>
       <c r="G8" t="n">
         <v>406</v>
       </c>
@@ -2384,93 +2462,97 @@
         <v>415</v>
       </c>
       <c r="O8" t="n">
         <v>418</v>
       </c>
       <c r="P8" t="n">
         <v>413</v>
       </c>
       <c r="Q8" t="n">
         <v>416</v>
       </c>
       <c r="R8" t="n">
         <v>420</v>
       </c>
       <c r="S8" t="n">
         <v>430</v>
       </c>
       <c r="T8" t="n">
         <v>421</v>
       </c>
       <c r="U8" t="n">
         <v>424</v>
       </c>
       <c r="V8" t="n">
         <v>418</v>
+      </c>
+      <c r="W8" t="n">
+        <v>421</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V8"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2540,50 +2622,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -2610,50 +2697,53 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -2680,50 +2770,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -2750,50 +2843,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -2820,50 +2916,53 @@
       </c>
       <c r="O5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="W5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -2890,50 +2989,53 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="W6" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>145</v>
       </c>
       <c r="C7" t="n">
         <v>145</v>
       </c>
       <c r="D7" t="n">
         <v>142</v>
       </c>
       <c r="E7" t="n">
         <v>145</v>
       </c>
       <c r="F7" t="n">
         <v>138</v>
       </c>
       <c r="G7" t="n">
         <v>148</v>
       </c>
@@ -2960,50 +3062,53 @@
       </c>
       <c r="O7" t="n">
         <v>104</v>
       </c>
       <c r="P7" t="n">
         <v>152</v>
       </c>
       <c r="Q7" t="n">
         <v>141</v>
       </c>
       <c r="R7" t="n">
         <v>163</v>
       </c>
       <c r="S7" t="n">
         <v>180</v>
       </c>
       <c r="T7" t="n">
         <v>140</v>
       </c>
       <c r="U7" t="n">
         <v>147</v>
       </c>
       <c r="V7" t="n">
         <v>151</v>
       </c>
+      <c r="W7" t="n">
+        <v>162</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>146</v>
       </c>
       <c r="C8" t="n">
         <v>150</v>
       </c>
       <c r="D8" t="n">
         <v>148</v>
       </c>
       <c r="E8" t="n">
         <v>147</v>
       </c>
       <c r="F8" t="n">
         <v>149</v>
       </c>
       <c r="G8" t="n">
         <v>149</v>
       </c>
@@ -3029,93 +3134,97 @@
         <v>152</v>
       </c>
       <c r="O8" t="n">
         <v>153</v>
       </c>
       <c r="P8" t="n">
         <v>152</v>
       </c>
       <c r="Q8" t="n">
         <v>153</v>
       </c>
       <c r="R8" t="n">
         <v>154</v>
       </c>
       <c r="S8" t="n">
         <v>158</v>
       </c>
       <c r="T8" t="n">
         <v>155</v>
       </c>
       <c r="U8" t="n">
         <v>156</v>
       </c>
       <c r="V8" t="n">
         <v>153</v>
+      </c>
+      <c r="W8" t="n">
+        <v>155</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V8"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3185,50 +3294,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -3255,50 +3369,53 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -3325,50 +3442,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -3395,50 +3515,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -3465,50 +3588,53 @@
       </c>
       <c r="O5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="W5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -3535,50 +3661,53 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="W6" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>86</v>
       </c>
       <c r="C7" t="n">
         <v>91</v>
       </c>
       <c r="D7" t="n">
         <v>86</v>
       </c>
       <c r="E7" t="n">
         <v>82</v>
       </c>
       <c r="F7" t="n">
         <v>92</v>
       </c>
       <c r="G7" t="n">
         <v>94</v>
       </c>
@@ -3605,50 +3734,53 @@
       </c>
       <c r="O7" t="n">
         <v>91</v>
       </c>
       <c r="P7" t="n">
         <v>94</v>
       </c>
       <c r="Q7" t="n">
         <v>63</v>
       </c>
       <c r="R7" t="n">
         <v>84</v>
       </c>
       <c r="S7" t="n">
         <v>97</v>
       </c>
       <c r="T7" t="n">
         <v>87</v>
       </c>
       <c r="U7" t="n">
         <v>96</v>
       </c>
       <c r="V7" t="n">
         <v>90</v>
       </c>
+      <c r="W7" t="n">
+        <v>91</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>81</v>
       </c>
       <c r="C8" t="n">
         <v>83</v>
       </c>
       <c r="D8" t="n">
         <v>82</v>
       </c>
       <c r="E8" t="n">
         <v>81</v>
       </c>
       <c r="F8" t="n">
         <v>82</v>
       </c>
       <c r="G8" t="n">
         <v>82</v>
       </c>
@@ -3673,94 +3805,98 @@
       <c r="N8" t="n">
         <v>84</v>
       </c>
       <c r="O8" t="n">
         <v>85</v>
       </c>
       <c r="P8" t="n">
         <v>84</v>
       </c>
       <c r="Q8" t="n">
         <v>84</v>
       </c>
       <c r="R8" t="n">
         <v>85</v>
       </c>
       <c r="S8" t="n">
         <v>87</v>
       </c>
       <c r="T8" t="n">
         <v>85</v>
       </c>
       <c r="U8" t="n">
         <v>86</v>
       </c>
       <c r="V8" t="n">
+        <v>85</v>
+      </c>
+      <c r="W8" t="n">
         <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V8"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3830,50 +3966,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -3900,50 +4041,53 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -3970,50 +4114,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -4040,50 +4187,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -4110,50 +4260,53 @@
       </c>
       <c r="O5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="W5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -4180,50 +4333,53 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="W6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>262</v>
       </c>
       <c r="C7" t="n">
         <v>278</v>
       </c>
       <c r="D7" t="n">
         <v>258</v>
       </c>
       <c r="E7" t="n">
         <v>264</v>
       </c>
       <c r="F7" t="n">
         <v>252</v>
       </c>
       <c r="G7" t="n">
         <v>281</v>
       </c>
@@ -4250,50 +4406,53 @@
       </c>
       <c r="O7" t="n">
         <v>304</v>
       </c>
       <c r="P7" t="n">
         <v>280</v>
       </c>
       <c r="Q7" t="n">
         <v>284</v>
       </c>
       <c r="R7" t="n">
         <v>277</v>
       </c>
       <c r="S7" t="n">
         <v>295</v>
       </c>
       <c r="T7" t="n">
         <v>265</v>
       </c>
       <c r="U7" t="n">
         <v>302</v>
       </c>
       <c r="V7" t="n">
         <v>278</v>
       </c>
+      <c r="W7" t="n">
+        <v>289</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>304</v>
       </c>
       <c r="C8" t="n">
         <v>310</v>
       </c>
       <c r="D8" t="n">
         <v>306</v>
       </c>
       <c r="E8" t="n">
         <v>304</v>
       </c>
       <c r="F8" t="n">
         <v>307</v>
       </c>
       <c r="G8" t="n">
         <v>308</v>
       </c>
@@ -4319,93 +4478,97 @@
         <v>315</v>
       </c>
       <c r="O8" t="n">
         <v>317</v>
       </c>
       <c r="P8" t="n">
         <v>315</v>
       </c>
       <c r="Q8" t="n">
         <v>317</v>
       </c>
       <c r="R8" t="n">
         <v>319</v>
       </c>
       <c r="S8" t="n">
         <v>328</v>
       </c>
       <c r="T8" t="n">
         <v>320</v>
       </c>
       <c r="U8" t="n">
         <v>322</v>
       </c>
       <c r="V8" t="n">
         <v>319</v>
+      </c>
+      <c r="W8" t="n">
+        <v>324</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V8"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4475,50 +4638,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -4545,50 +4713,53 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -4615,50 +4786,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -4685,50 +4859,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -4755,50 +4932,53 @@
       </c>
       <c r="O5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="W5" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -4825,50 +5005,53 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="W6" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>511</v>
       </c>
       <c r="C7" t="n">
         <v>502</v>
       </c>
       <c r="D7" t="n">
         <v>522</v>
       </c>
       <c r="E7" t="n">
         <v>513</v>
       </c>
       <c r="F7" t="n">
         <v>508</v>
       </c>
       <c r="G7" t="n">
         <v>485</v>
       </c>
@@ -4895,50 +5078,53 @@
       </c>
       <c r="O7" t="n">
         <v>464</v>
       </c>
       <c r="P7" t="n">
         <v>464</v>
       </c>
       <c r="Q7" t="n">
         <v>448</v>
       </c>
       <c r="R7" t="n">
         <v>478</v>
       </c>
       <c r="S7" t="n">
         <v>489</v>
       </c>
       <c r="T7" t="n">
         <v>478</v>
       </c>
       <c r="U7" t="n">
         <v>470</v>
       </c>
       <c r="V7" t="n">
         <v>460</v>
       </c>
+      <c r="W7" t="n">
+        <v>502</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>433</v>
       </c>
       <c r="C8" t="n">
         <v>443</v>
       </c>
       <c r="D8" t="n">
         <v>439</v>
       </c>
       <c r="E8" t="n">
         <v>435</v>
       </c>
       <c r="F8" t="n">
         <v>440</v>
       </c>
       <c r="G8" t="n">
         <v>441</v>
       </c>
@@ -4964,93 +5150,97 @@
         <v>450</v>
       </c>
       <c r="O8" t="n">
         <v>453</v>
       </c>
       <c r="P8" t="n">
         <v>448</v>
       </c>
       <c r="Q8" t="n">
         <v>452</v>
       </c>
       <c r="R8" t="n">
         <v>456</v>
       </c>
       <c r="S8" t="n">
         <v>466</v>
       </c>
       <c r="T8" t="n">
         <v>458</v>
       </c>
       <c r="U8" t="n">
         <v>460</v>
       </c>
       <c r="V8" t="n">
         <v>457</v>
+      </c>
+      <c r="W8" t="n">
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V8"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5120,50 +5310,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -5190,50 +5385,53 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -5260,50 +5458,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -5330,50 +5531,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -5400,50 +5604,53 @@
       </c>
       <c r="O5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="W5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -5470,50 +5677,53 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="W6" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>172</v>
       </c>
       <c r="C7" t="n">
         <v>212</v>
       </c>
       <c r="D7" t="n">
         <v>189</v>
       </c>
       <c r="E7" t="n">
         <v>196</v>
       </c>
       <c r="F7" t="n">
         <v>182</v>
       </c>
       <c r="G7" t="n">
         <v>172</v>
       </c>
@@ -5540,50 +5750,53 @@
       </c>
       <c r="O7" t="n">
         <v>170</v>
       </c>
       <c r="P7" t="n">
         <v>159</v>
       </c>
       <c r="Q7" t="n">
         <v>182</v>
       </c>
       <c r="R7" t="n">
         <v>168</v>
       </c>
       <c r="S7" t="n">
         <v>178</v>
       </c>
       <c r="T7" t="n">
         <v>161</v>
       </c>
       <c r="U7" t="n">
         <v>160</v>
       </c>
       <c r="V7" t="n">
         <v>170</v>
       </c>
+      <c r="W7" t="n">
+        <v>159</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>155</v>
       </c>
       <c r="C8" t="n">
         <v>158</v>
       </c>
       <c r="D8" t="n">
         <v>156</v>
       </c>
       <c r="E8" t="n">
         <v>157</v>
       </c>
       <c r="F8" t="n">
         <v>157</v>
       </c>
       <c r="G8" t="n">
         <v>158</v>
       </c>
@@ -5608,94 +5821,98 @@
       <c r="N8" t="n">
         <v>161</v>
       </c>
       <c r="O8" t="n">
         <v>162</v>
       </c>
       <c r="P8" t="n">
         <v>162</v>
       </c>
       <c r="Q8" t="n">
         <v>162</v>
       </c>
       <c r="R8" t="n">
         <v>163</v>
       </c>
       <c r="S8" t="n">
         <v>167</v>
       </c>
       <c r="T8" t="n">
         <v>163</v>
       </c>
       <c r="U8" t="n">
         <v>165</v>
       </c>
       <c r="V8" t="n">
+        <v>164</v>
+      </c>
+      <c r="W8" t="n">
         <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V8"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5765,50 +5982,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -5835,50 +6057,53 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -5905,50 +6130,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -5975,50 +6203,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -6045,50 +6276,53 @@
       </c>
       <c r="O5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="W5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -6115,50 +6349,53 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="W6" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>681</v>
       </c>
       <c r="C7" t="n">
         <v>710</v>
       </c>
       <c r="D7" t="n">
         <v>681</v>
       </c>
       <c r="E7" t="n">
         <v>697</v>
       </c>
       <c r="F7" t="n">
         <v>706</v>
       </c>
       <c r="G7" t="n">
         <v>703</v>
       </c>
@@ -6185,50 +6422,53 @@
       </c>
       <c r="O7" t="n">
         <v>656</v>
       </c>
       <c r="P7" t="n">
         <v>652</v>
       </c>
       <c r="Q7" t="n">
         <v>640</v>
       </c>
       <c r="R7" t="n">
         <v>655</v>
       </c>
       <c r="S7" t="n">
         <v>708</v>
       </c>
       <c r="T7" t="n">
         <v>639</v>
       </c>
       <c r="U7" t="n">
         <v>662</v>
       </c>
       <c r="V7" t="n">
         <v>644</v>
       </c>
+      <c r="W7" t="n">
+        <v>656</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>624</v>
       </c>
       <c r="C8" t="n">
         <v>639</v>
       </c>
       <c r="D8" t="n">
         <v>630</v>
       </c>
       <c r="E8" t="n">
         <v>626</v>
       </c>
       <c r="F8" t="n">
         <v>633</v>
       </c>
       <c r="G8" t="n">
         <v>636</v>
       </c>
@@ -6254,93 +6494,97 @@
         <v>650</v>
       </c>
       <c r="O8" t="n">
         <v>654</v>
       </c>
       <c r="P8" t="n">
         <v>647</v>
       </c>
       <c r="Q8" t="n">
         <v>651</v>
       </c>
       <c r="R8" t="n">
         <v>657</v>
       </c>
       <c r="S8" t="n">
         <v>673</v>
       </c>
       <c r="T8" t="n">
         <v>659</v>
       </c>
       <c r="U8" t="n">
         <v>664</v>
       </c>
       <c r="V8" t="n">
         <v>654</v>
+      </c>
+      <c r="W8" t="n">
+        <v>660</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V8"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6410,50 +6654,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -6480,50 +6729,53 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -6550,50 +6802,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -6620,50 +6875,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -6690,50 +6948,53 @@
       </c>
       <c r="O5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="W5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -6760,50 +7021,53 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="W6" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>606</v>
       </c>
       <c r="C7" t="n">
         <v>629</v>
       </c>
       <c r="D7" t="n">
         <v>642</v>
       </c>
       <c r="E7" t="n">
         <v>602</v>
       </c>
       <c r="F7" t="n">
         <v>616</v>
       </c>
       <c r="G7" t="n">
         <v>604</v>
       </c>
@@ -6830,50 +7094,53 @@
       </c>
       <c r="O7" t="n">
         <v>649</v>
       </c>
       <c r="P7" t="n">
         <v>659</v>
       </c>
       <c r="Q7" t="n">
         <v>648</v>
       </c>
       <c r="R7" t="n">
         <v>634</v>
       </c>
       <c r="S7" t="n">
         <v>650</v>
       </c>
       <c r="T7" t="n">
         <v>638</v>
       </c>
       <c r="U7" t="n">
         <v>650</v>
       </c>
       <c r="V7" t="n">
         <v>595</v>
       </c>
+      <c r="W7" t="n">
+        <v>609</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>666</v>
       </c>
       <c r="C8" t="n">
         <v>682</v>
       </c>
       <c r="D8" t="n">
         <v>672</v>
       </c>
       <c r="E8" t="n">
         <v>668</v>
       </c>
       <c r="F8" t="n">
         <v>676</v>
       </c>
       <c r="G8" t="n">
         <v>678</v>
       </c>
@@ -6899,93 +7166,97 @@
         <v>694</v>
       </c>
       <c r="O8" t="n">
         <v>698</v>
       </c>
       <c r="P8" t="n">
         <v>691</v>
       </c>
       <c r="Q8" t="n">
         <v>695</v>
       </c>
       <c r="R8" t="n">
         <v>701</v>
       </c>
       <c r="S8" t="n">
         <v>719</v>
       </c>
       <c r="T8" t="n">
         <v>704</v>
       </c>
       <c r="U8" t="n">
         <v>709</v>
       </c>
       <c r="V8" t="n">
         <v>699</v>
+      </c>
+      <c r="W8" t="n">
+        <v>704</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V8"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7055,50 +7326,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -7125,50 +7401,53 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -7195,50 +7474,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -7265,50 +7547,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -7335,50 +7620,53 @@
       </c>
       <c r="O5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="W5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -7405,50 +7693,53 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="W6" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>374</v>
       </c>
       <c r="C7" t="n">
         <v>346</v>
       </c>
       <c r="D7" t="n">
         <v>348</v>
       </c>
       <c r="E7" t="n">
         <v>361</v>
       </c>
       <c r="F7" t="n">
         <v>350</v>
       </c>
       <c r="G7" t="n">
         <v>372</v>
       </c>
@@ -7475,50 +7766,53 @@
       </c>
       <c r="O7" t="n">
         <v>423</v>
       </c>
       <c r="P7" t="n">
         <v>386</v>
       </c>
       <c r="Q7" t="n">
         <v>421</v>
       </c>
       <c r="R7" t="n">
         <v>436</v>
       </c>
       <c r="S7" t="n">
         <v>414</v>
       </c>
       <c r="T7" t="n">
         <v>451</v>
       </c>
       <c r="U7" t="n">
         <v>433</v>
       </c>
       <c r="V7" t="n">
         <v>487</v>
       </c>
+      <c r="W7" t="n">
+        <v>458</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>370</v>
       </c>
       <c r="C8" t="n">
         <v>366</v>
       </c>
       <c r="D8" t="n">
         <v>367</v>
       </c>
       <c r="E8" t="n">
         <v>370</v>
       </c>
       <c r="F8" t="n">
         <v>371</v>
       </c>
       <c r="G8" t="n">
         <v>368</v>
       </c>
@@ -7544,93 +7838,97 @@
         <v>385</v>
       </c>
       <c r="O8" t="n">
         <v>388</v>
       </c>
       <c r="P8" t="n">
         <v>381</v>
       </c>
       <c r="Q8" t="n">
         <v>380</v>
       </c>
       <c r="R8" t="n">
         <v>384</v>
       </c>
       <c r="S8" t="n">
         <v>396</v>
       </c>
       <c r="T8" t="n">
         <v>385</v>
       </c>
       <c r="U8" t="n">
         <v>390</v>
       </c>
       <c r="V8" t="n">
         <v>390</v>
+      </c>
+      <c r="W8" t="n">
+        <v>381</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V8"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7700,50 +7998,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -7770,50 +8073,53 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -7840,50 +8146,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -7910,50 +8219,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -7980,50 +8292,53 @@
       </c>
       <c r="O5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="W5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -8050,50 +8365,53 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="W6" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>148</v>
       </c>
       <c r="C7" t="n">
         <v>149</v>
       </c>
       <c r="D7" t="n">
         <v>150</v>
       </c>
       <c r="E7" t="n">
         <v>148</v>
       </c>
       <c r="F7" t="n">
         <v>134</v>
       </c>
       <c r="G7" t="n">
         <v>161</v>
       </c>
@@ -8120,50 +8438,53 @@
       </c>
       <c r="O7" t="n">
         <v>114</v>
       </c>
       <c r="P7" t="n">
         <v>106</v>
       </c>
       <c r="Q7" t="n">
         <v>125</v>
       </c>
       <c r="R7" t="n">
         <v>149</v>
       </c>
       <c r="S7" t="n">
         <v>111</v>
       </c>
       <c r="T7" t="n">
         <v>141</v>
       </c>
       <c r="U7" t="n">
         <v>131</v>
       </c>
       <c r="V7" t="n">
         <v>173</v>
       </c>
+      <c r="W7" t="n">
+        <v>161</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>183</v>
       </c>
       <c r="C8" t="n">
         <v>188</v>
       </c>
       <c r="D8" t="n">
         <v>185</v>
       </c>
       <c r="E8" t="n">
         <v>184</v>
       </c>
       <c r="F8" t="n">
         <v>186</v>
       </c>
       <c r="G8" t="n">
         <v>187</v>
       </c>
@@ -8189,93 +8510,97 @@
         <v>191</v>
       </c>
       <c r="O8" t="n">
         <v>192</v>
       </c>
       <c r="P8" t="n">
         <v>190</v>
       </c>
       <c r="Q8" t="n">
         <v>191</v>
       </c>
       <c r="R8" t="n">
         <v>193</v>
       </c>
       <c r="S8" t="n">
         <v>198</v>
       </c>
       <c r="T8" t="n">
         <v>194</v>
       </c>
       <c r="U8" t="n">
         <v>195</v>
       </c>
       <c r="V8" t="n">
         <v>192</v>
+      </c>
+      <c r="W8" t="n">
+        <v>194</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V8"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8345,50 +8670,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -8415,50 +8745,53 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -8485,50 +8818,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -8555,50 +8891,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -8625,50 +8964,53 @@
       </c>
       <c r="O5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="W5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -8695,50 +9037,53 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="W6" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>22</v>
       </c>
       <c r="C7" t="n">
         <v>37</v>
       </c>
       <c r="D7" t="n">
         <v>27</v>
       </c>
       <c r="E7" t="n">
         <v>28</v>
       </c>
       <c r="F7" t="n">
         <v>35</v>
       </c>
       <c r="G7" t="n">
         <v>34</v>
       </c>
@@ -8765,50 +9110,53 @@
       </c>
       <c r="O7" t="n">
         <v>34</v>
       </c>
       <c r="P7" t="n">
         <v>47</v>
       </c>
       <c r="Q7" t="n">
         <v>46</v>
       </c>
       <c r="R7" t="n">
         <v>46</v>
       </c>
       <c r="S7" t="n">
         <v>43</v>
       </c>
       <c r="T7" t="n">
         <v>49</v>
       </c>
       <c r="U7" t="n">
         <v>46</v>
       </c>
       <c r="V7" t="n">
         <v>38</v>
       </c>
+      <c r="W7" t="n">
+        <v>55</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>22</v>
       </c>
       <c r="C8" t="n">
         <v>36</v>
       </c>
       <c r="D8" t="n">
         <v>29</v>
       </c>
       <c r="E8" t="n">
         <v>23</v>
       </c>
       <c r="F8" t="n">
         <v>27</v>
       </c>
       <c r="G8" t="n">
         <v>31</v>
       </c>
@@ -8834,93 +9182,97 @@
         <v>24</v>
       </c>
       <c r="O8" t="n">
         <v>22</v>
       </c>
       <c r="P8" t="n">
         <v>26</v>
       </c>
       <c r="Q8" t="n">
         <v>29</v>
       </c>
       <c r="R8" t="n">
         <v>29</v>
       </c>
       <c r="S8" t="n">
         <v>27</v>
       </c>
       <c r="T8" t="n">
         <v>29</v>
       </c>
       <c r="U8" t="n">
         <v>27</v>
       </c>
       <c r="V8" t="n">
         <v>21</v>
+      </c>
+      <c r="W8" t="n">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V8"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8990,50 +9342,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -9060,50 +9417,53 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -9130,50 +9490,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -9200,50 +9563,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -9270,50 +9636,53 @@
       </c>
       <c r="O5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="W5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -9340,50 +9709,53 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="W6" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1011</v>
       </c>
       <c r="C7" t="n">
         <v>1024</v>
       </c>
       <c r="D7" t="n">
         <v>998</v>
       </c>
       <c r="E7" t="n">
         <v>992</v>
       </c>
       <c r="F7" t="n">
         <v>1009</v>
       </c>
       <c r="G7" t="n">
         <v>1027</v>
       </c>
@@ -9410,50 +9782,53 @@
       </c>
       <c r="O7" t="n">
         <v>1062</v>
       </c>
       <c r="P7" t="n">
         <v>1071</v>
       </c>
       <c r="Q7" t="n">
         <v>1059</v>
       </c>
       <c r="R7" t="n">
         <v>1048</v>
       </c>
       <c r="S7" t="n">
         <v>1095</v>
       </c>
       <c r="T7" t="n">
         <v>1022</v>
       </c>
       <c r="U7" t="n">
         <v>1065</v>
       </c>
       <c r="V7" t="n">
         <v>1054</v>
       </c>
+      <c r="W7" t="n">
+        <v>1029</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>959</v>
       </c>
       <c r="C8" t="n">
         <v>982</v>
       </c>
       <c r="D8" t="n">
         <v>968</v>
       </c>
       <c r="E8" t="n">
         <v>962</v>
       </c>
       <c r="F8" t="n">
         <v>973</v>
       </c>
       <c r="G8" t="n">
         <v>976</v>
       </c>
@@ -9479,93 +9854,97 @@
         <v>999</v>
       </c>
       <c r="O8" t="n">
         <v>1004</v>
       </c>
       <c r="P8" t="n">
         <v>994</v>
       </c>
       <c r="Q8" t="n">
         <v>1000</v>
       </c>
       <c r="R8" t="n">
         <v>1009</v>
       </c>
       <c r="S8" t="n">
         <v>1035</v>
       </c>
       <c r="T8" t="n">
         <v>1013</v>
       </c>
       <c r="U8" t="n">
         <v>1021</v>
       </c>
       <c r="V8" t="n">
         <v>1005</v>
+      </c>
+      <c r="W8" t="n">
+        <v>1013</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V8"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9635,50 +10014,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -9705,50 +10089,53 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -9775,50 +10162,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -9845,50 +10235,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -9915,50 +10308,53 @@
       </c>
       <c r="O5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="W5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -9985,50 +10381,53 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="W6" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>672</v>
       </c>
       <c r="C7" t="n">
         <v>698</v>
       </c>
       <c r="D7" t="n">
         <v>700</v>
       </c>
       <c r="E7" t="n">
         <v>696</v>
       </c>
       <c r="F7" t="n">
         <v>698</v>
       </c>
       <c r="G7" t="n">
         <v>686</v>
       </c>
@@ -10055,50 +10454,53 @@
       </c>
       <c r="O7" t="n">
         <v>700</v>
       </c>
       <c r="P7" t="n">
         <v>673</v>
       </c>
       <c r="Q7" t="n">
         <v>696</v>
       </c>
       <c r="R7" t="n">
         <v>723</v>
       </c>
       <c r="S7" t="n">
         <v>720</v>
       </c>
       <c r="T7" t="n">
         <v>755</v>
       </c>
       <c r="U7" t="n">
         <v>726</v>
       </c>
       <c r="V7" t="n">
         <v>710</v>
       </c>
+      <c r="W7" t="n">
+        <v>749</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>724</v>
       </c>
       <c r="C8" t="n">
         <v>740</v>
       </c>
       <c r="D8" t="n">
         <v>730</v>
       </c>
       <c r="E8" t="n">
         <v>726</v>
       </c>
       <c r="F8" t="n">
         <v>734</v>
       </c>
       <c r="G8" t="n">
         <v>737</v>
       </c>
@@ -10124,93 +10526,97 @@
         <v>753</v>
       </c>
       <c r="O8" t="n">
         <v>758</v>
       </c>
       <c r="P8" t="n">
         <v>750</v>
       </c>
       <c r="Q8" t="n">
         <v>755</v>
       </c>
       <c r="R8" t="n">
         <v>762</v>
       </c>
       <c r="S8" t="n">
         <v>780</v>
       </c>
       <c r="T8" t="n">
         <v>764</v>
       </c>
       <c r="U8" t="n">
         <v>770</v>
       </c>
       <c r="V8" t="n">
         <v>759</v>
+      </c>
+      <c r="W8" t="n">
+        <v>765</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V8"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10280,50 +10686,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -10350,50 +10761,53 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -10420,50 +10834,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -10490,50 +10907,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -10560,50 +10980,53 @@
       </c>
       <c r="O5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="W5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -10630,50 +11053,53 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="W6" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>636</v>
       </c>
       <c r="C7" t="n">
         <v>686</v>
       </c>
       <c r="D7" t="n">
         <v>666</v>
       </c>
       <c r="E7" t="n">
         <v>668</v>
       </c>
       <c r="F7" t="n">
         <v>670</v>
       </c>
       <c r="G7" t="n">
         <v>663</v>
       </c>
@@ -10700,50 +11126,53 @@
       </c>
       <c r="O7" t="n">
         <v>738</v>
       </c>
       <c r="P7" t="n">
         <v>722</v>
       </c>
       <c r="Q7" t="n">
         <v>724</v>
       </c>
       <c r="R7" t="n">
         <v>721</v>
       </c>
       <c r="S7" t="n">
         <v>719</v>
       </c>
       <c r="T7" t="n">
         <v>745</v>
       </c>
       <c r="U7" t="n">
         <v>739</v>
       </c>
       <c r="V7" t="n">
         <v>691</v>
       </c>
+      <c r="W7" t="n">
+        <v>703</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>702</v>
       </c>
       <c r="C8" t="n">
         <v>718</v>
       </c>
       <c r="D8" t="n">
         <v>708</v>
       </c>
       <c r="E8" t="n">
         <v>704</v>
       </c>
       <c r="F8" t="n">
         <v>712</v>
       </c>
       <c r="G8" t="n">
         <v>714</v>
       </c>
@@ -10769,93 +11198,97 @@
         <v>731</v>
       </c>
       <c r="O8" t="n">
         <v>735</v>
       </c>
       <c r="P8" t="n">
         <v>727</v>
       </c>
       <c r="Q8" t="n">
         <v>732</v>
       </c>
       <c r="R8" t="n">
         <v>739</v>
       </c>
       <c r="S8" t="n">
         <v>757</v>
       </c>
       <c r="T8" t="n">
         <v>741</v>
       </c>
       <c r="U8" t="n">
         <v>747</v>
       </c>
       <c r="V8" t="n">
         <v>736</v>
+      </c>
+      <c r="W8" t="n">
+        <v>741</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V8"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10925,50 +11358,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -10995,50 +11433,53 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -11065,50 +11506,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -11135,50 +11579,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -11205,50 +11652,53 @@
       </c>
       <c r="O5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="W5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -11275,50 +11725,53 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="W6" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>422</v>
       </c>
       <c r="C7" t="n">
         <v>416</v>
       </c>
       <c r="D7" t="n">
         <v>413</v>
       </c>
       <c r="E7" t="n">
         <v>419</v>
       </c>
       <c r="F7" t="n">
         <v>425</v>
       </c>
       <c r="G7" t="n">
         <v>418</v>
       </c>
@@ -11345,50 +11798,53 @@
       </c>
       <c r="O7" t="n">
         <v>414</v>
       </c>
       <c r="P7" t="n">
         <v>411</v>
       </c>
       <c r="Q7" t="n">
         <v>421</v>
       </c>
       <c r="R7" t="n">
         <v>435</v>
       </c>
       <c r="S7" t="n">
         <v>464</v>
       </c>
       <c r="T7" t="n">
         <v>423</v>
       </c>
       <c r="U7" t="n">
         <v>423</v>
       </c>
       <c r="V7" t="n">
         <v>421</v>
       </c>
+      <c r="W7" t="n">
+        <v>429</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>406</v>
       </c>
       <c r="C8" t="n">
         <v>415</v>
       </c>
       <c r="D8" t="n">
         <v>409</v>
       </c>
       <c r="E8" t="n">
         <v>407</v>
       </c>
       <c r="F8" t="n">
         <v>411</v>
       </c>
       <c r="G8" t="n">
         <v>413</v>
       </c>
@@ -11414,93 +11870,97 @@
         <v>422</v>
       </c>
       <c r="O8" t="n">
         <v>425</v>
       </c>
       <c r="P8" t="n">
         <v>420</v>
       </c>
       <c r="Q8" t="n">
         <v>423</v>
       </c>
       <c r="R8" t="n">
         <v>427</v>
       </c>
       <c r="S8" t="n">
         <v>437</v>
       </c>
       <c r="T8" t="n">
         <v>428</v>
       </c>
       <c r="U8" t="n">
         <v>432</v>
       </c>
       <c r="V8" t="n">
         <v>425</v>
+      </c>
+      <c r="W8" t="n">
+        <v>428</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V8"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11570,50 +12030,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11640,50 +12105,53 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -11710,50 +12178,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -11780,50 +12251,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -11850,50 +12324,53 @@
       </c>
       <c r="O5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="W5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -11920,50 +12397,53 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="W6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>477</v>
       </c>
       <c r="C7" t="n">
         <v>471</v>
       </c>
       <c r="D7" t="n">
         <v>469</v>
       </c>
       <c r="E7" t="n">
         <v>453</v>
       </c>
       <c r="F7" t="n">
         <v>478</v>
       </c>
       <c r="G7" t="n">
         <v>471</v>
       </c>
@@ -11990,50 +12470,53 @@
       </c>
       <c r="O7" t="n">
         <v>496</v>
       </c>
       <c r="P7" t="n">
         <v>505</v>
       </c>
       <c r="Q7" t="n">
         <v>485</v>
       </c>
       <c r="R7" t="n">
         <v>466</v>
       </c>
       <c r="S7" t="n">
         <v>521</v>
       </c>
       <c r="T7" t="n">
         <v>468</v>
       </c>
       <c r="U7" t="n">
         <v>498</v>
       </c>
       <c r="V7" t="n">
         <v>479</v>
       </c>
+      <c r="W7" t="n">
+        <v>485</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>392</v>
       </c>
       <c r="C8" t="n">
         <v>401</v>
       </c>
       <c r="D8" t="n">
         <v>396</v>
       </c>
       <c r="E8" t="n">
         <v>393</v>
       </c>
       <c r="F8" t="n">
         <v>398</v>
       </c>
       <c r="G8" t="n">
         <v>399</v>
       </c>
@@ -12059,93 +12542,97 @@
         <v>408</v>
       </c>
       <c r="O8" t="n">
         <v>411</v>
       </c>
       <c r="P8" t="n">
         <v>406</v>
       </c>
       <c r="Q8" t="n">
         <v>409</v>
       </c>
       <c r="R8" t="n">
         <v>413</v>
       </c>
       <c r="S8" t="n">
         <v>423</v>
       </c>
       <c r="T8" t="n">
         <v>414</v>
       </c>
       <c r="U8" t="n">
         <v>417</v>
       </c>
       <c r="V8" t="n">
         <v>411</v>
+      </c>
+      <c r="W8" t="n">
+        <v>414</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V8"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12215,50 +12702,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -12285,50 +12777,53 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -12355,50 +12850,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -12425,50 +12923,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -12495,50 +12996,53 @@
       </c>
       <c r="O5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="W5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -12565,50 +13069,53 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="W6" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>746</v>
       </c>
       <c r="C7" t="n">
         <v>777</v>
       </c>
       <c r="D7" t="n">
         <v>746</v>
       </c>
       <c r="E7" t="n">
         <v>753</v>
       </c>
       <c r="F7" t="n">
         <v>786</v>
       </c>
       <c r="G7" t="n">
         <v>745</v>
       </c>
@@ -12635,50 +13142,53 @@
       </c>
       <c r="O7" t="n">
         <v>820</v>
       </c>
       <c r="P7" t="n">
         <v>795</v>
       </c>
       <c r="Q7" t="n">
         <v>804</v>
       </c>
       <c r="R7" t="n">
         <v>808</v>
       </c>
       <c r="S7" t="n">
         <v>817</v>
       </c>
       <c r="T7" t="n">
         <v>826</v>
       </c>
       <c r="U7" t="n">
         <v>815</v>
       </c>
       <c r="V7" t="n">
         <v>789</v>
       </c>
+      <c r="W7" t="n">
+        <v>785</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>818</v>
       </c>
       <c r="C8" t="n">
         <v>837</v>
       </c>
       <c r="D8" t="n">
         <v>825</v>
       </c>
       <c r="E8" t="n">
         <v>820</v>
       </c>
       <c r="F8" t="n">
         <v>830</v>
       </c>
       <c r="G8" t="n">
         <v>833</v>
       </c>
@@ -12704,93 +13214,97 @@
         <v>851</v>
       </c>
       <c r="O8" t="n">
         <v>856</v>
       </c>
       <c r="P8" t="n">
         <v>848</v>
       </c>
       <c r="Q8" t="n">
         <v>853</v>
       </c>
       <c r="R8" t="n">
         <v>861</v>
       </c>
       <c r="S8" t="n">
         <v>882</v>
       </c>
       <c r="T8" t="n">
         <v>864</v>
       </c>
       <c r="U8" t="n">
         <v>870</v>
       </c>
       <c r="V8" t="n">
         <v>857</v>
+      </c>
+      <c r="W8" t="n">
+        <v>864</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V8"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12860,50 +13374,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -12930,50 +13449,53 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -13000,50 +13522,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -13070,50 +13595,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -13140,50 +13668,53 @@
       </c>
       <c r="O5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="W5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -13210,50 +13741,53 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="W6" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>937</v>
       </c>
       <c r="C7" t="n">
         <v>945</v>
       </c>
       <c r="D7" t="n">
         <v>952</v>
       </c>
       <c r="E7" t="n">
         <v>935</v>
       </c>
       <c r="F7" t="n">
         <v>921</v>
       </c>
       <c r="G7" t="n">
         <v>968</v>
       </c>
@@ -13280,50 +13814,53 @@
       </c>
       <c r="O7" t="n">
         <v>942</v>
       </c>
       <c r="P7" t="n">
         <v>949</v>
       </c>
       <c r="Q7" t="n">
         <v>951</v>
       </c>
       <c r="R7" t="n">
         <v>963</v>
       </c>
       <c r="S7" t="n">
         <v>998</v>
       </c>
       <c r="T7" t="n">
         <v>951</v>
       </c>
       <c r="U7" t="n">
         <v>976</v>
       </c>
       <c r="V7" t="n">
         <v>975</v>
       </c>
+      <c r="W7" t="n">
+        <v>993</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>865</v>
       </c>
       <c r="C8" t="n">
         <v>885</v>
       </c>
       <c r="D8" t="n">
         <v>873</v>
       </c>
       <c r="E8" t="n">
         <v>868</v>
       </c>
       <c r="F8" t="n">
         <v>877</v>
       </c>
       <c r="G8" t="n">
         <v>880</v>
       </c>
@@ -13349,93 +13886,97 @@
         <v>901</v>
       </c>
       <c r="O8" t="n">
         <v>906</v>
       </c>
       <c r="P8" t="n">
         <v>896</v>
       </c>
       <c r="Q8" t="n">
         <v>902</v>
       </c>
       <c r="R8" t="n">
         <v>910</v>
       </c>
       <c r="S8" t="n">
         <v>933</v>
       </c>
       <c r="T8" t="n">
         <v>913</v>
       </c>
       <c r="U8" t="n">
         <v>921</v>
       </c>
       <c r="V8" t="n">
         <v>907</v>
+      </c>
+      <c r="W8" t="n">
+        <v>914</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V8"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13505,50 +14046,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -13575,50 +14121,53 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -13645,50 +14194,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -13715,50 +14267,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -13785,50 +14340,53 @@
       </c>
       <c r="O5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="W5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -13855,50 +14413,53 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="W6" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>156</v>
       </c>
       <c r="C7" t="n">
         <v>179</v>
       </c>
       <c r="D7" t="n">
         <v>182</v>
       </c>
       <c r="E7" t="n">
         <v>179</v>
       </c>
       <c r="F7" t="n">
         <v>195</v>
       </c>
       <c r="G7" t="n">
         <v>192</v>
       </c>
@@ -13925,50 +14486,53 @@
       </c>
       <c r="O7" t="n">
         <v>174</v>
       </c>
       <c r="P7" t="n">
         <v>148</v>
       </c>
       <c r="Q7" t="n">
         <v>165</v>
       </c>
       <c r="R7" t="n">
         <v>175</v>
       </c>
       <c r="S7" t="n">
         <v>200</v>
       </c>
       <c r="T7" t="n">
         <v>168</v>
       </c>
       <c r="U7" t="n">
         <v>198</v>
       </c>
       <c r="V7" t="n">
         <v>172</v>
       </c>
+      <c r="W7" t="n">
+        <v>183</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>204</v>
       </c>
       <c r="C8" t="n">
         <v>208</v>
       </c>
       <c r="D8" t="n">
         <v>205</v>
       </c>
       <c r="E8" t="n">
         <v>204</v>
       </c>
       <c r="F8" t="n">
         <v>207</v>
       </c>
       <c r="G8" t="n">
         <v>207</v>
       </c>
@@ -13994,93 +14558,97 @@
         <v>212</v>
       </c>
       <c r="O8" t="n">
         <v>213</v>
       </c>
       <c r="P8" t="n">
         <v>211</v>
       </c>
       <c r="Q8" t="n">
         <v>212</v>
       </c>
       <c r="R8" t="n">
         <v>214</v>
       </c>
       <c r="S8" t="n">
         <v>220</v>
       </c>
       <c r="T8" t="n">
         <v>215</v>
       </c>
       <c r="U8" t="n">
         <v>217</v>
       </c>
       <c r="V8" t="n">
         <v>213</v>
+      </c>
+      <c r="W8" t="n">
+        <v>215</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V8"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14150,50 +14718,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -14220,50 +14793,53 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -14290,50 +14866,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -14360,50 +14939,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -14430,50 +15012,53 @@
       </c>
       <c r="O5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="W5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -14500,50 +15085,53 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="W6" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>592</v>
       </c>
       <c r="C7" t="n">
         <v>600</v>
       </c>
       <c r="D7" t="n">
         <v>585</v>
       </c>
       <c r="E7" t="n">
         <v>588</v>
       </c>
       <c r="F7" t="n">
         <v>577</v>
       </c>
       <c r="G7" t="n">
         <v>577</v>
       </c>
@@ -14570,50 +15158,53 @@
       </c>
       <c r="O7" t="n">
         <v>668</v>
       </c>
       <c r="P7" t="n">
         <v>633</v>
       </c>
       <c r="Q7" t="n">
         <v>646</v>
       </c>
       <c r="R7" t="n">
         <v>655</v>
       </c>
       <c r="S7" t="n">
         <v>611</v>
       </c>
       <c r="T7" t="n">
         <v>636</v>
       </c>
       <c r="U7" t="n">
         <v>627</v>
       </c>
       <c r="V7" t="n">
         <v>639</v>
       </c>
+      <c r="W7" t="n">
+        <v>608</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>577</v>
       </c>
       <c r="C8" t="n">
         <v>591</v>
       </c>
       <c r="D8" t="n">
         <v>582</v>
       </c>
       <c r="E8" t="n">
         <v>579</v>
       </c>
       <c r="F8" t="n">
         <v>586</v>
       </c>
       <c r="G8" t="n">
         <v>588</v>
       </c>
@@ -14639,46 +15230,49 @@
         <v>601</v>
       </c>
       <c r="O8" t="n">
         <v>604</v>
       </c>
       <c r="P8" t="n">
         <v>598</v>
       </c>
       <c r="Q8" t="n">
         <v>602</v>
       </c>
       <c r="R8" t="n">
         <v>607</v>
       </c>
       <c r="S8" t="n">
         <v>623</v>
       </c>
       <c r="T8" t="n">
         <v>610</v>
       </c>
       <c r="U8" t="n">
         <v>614</v>
       </c>
       <c r="V8" t="n">
         <v>605</v>
+      </c>
+      <c r="W8" t="n">
+        <v>610</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>