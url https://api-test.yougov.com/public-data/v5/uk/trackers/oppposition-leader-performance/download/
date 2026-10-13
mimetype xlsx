--- v2 (2026-08-25)
+++ v3 (2026-10-13)
@@ -462,81 +462,83 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -611,50 +613,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -684,50 +696,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -757,50 +775,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -830,50 +854,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -903,50 +933,56 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -976,50 +1012,56 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1683</v>
       </c>
       <c r="C7" t="n">
         <v>1722</v>
       </c>
       <c r="D7" t="n">
         <v>1698</v>
       </c>
       <c r="E7" t="n">
         <v>1688</v>
       </c>
       <c r="F7" t="n">
         <v>1707</v>
       </c>
       <c r="G7" t="n">
         <v>1713</v>
       </c>
@@ -1049,50 +1091,56 @@
       </c>
       <c r="P7" t="n">
         <v>1744</v>
       </c>
       <c r="Q7" t="n">
         <v>1755</v>
       </c>
       <c r="R7" t="n">
         <v>1771</v>
       </c>
       <c r="S7" t="n">
         <v>1815</v>
       </c>
       <c r="T7" t="n">
         <v>1777</v>
       </c>
       <c r="U7" t="n">
         <v>1791</v>
       </c>
       <c r="V7" t="n">
         <v>1764</v>
       </c>
       <c r="W7" t="n">
         <v>1778</v>
       </c>
+      <c r="X7" t="n">
+        <v>1783</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>1782</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1683</v>
       </c>
       <c r="C8" t="n">
         <v>1722</v>
       </c>
       <c r="D8" t="n">
         <v>1698</v>
       </c>
       <c r="E8" t="n">
         <v>1688</v>
       </c>
       <c r="F8" t="n">
         <v>1707</v>
       </c>
       <c r="G8" t="n">
         <v>1713</v>
       </c>
@@ -1121,94 +1169,102 @@
         <v>1762</v>
       </c>
       <c r="P8" t="n">
         <v>1744</v>
       </c>
       <c r="Q8" t="n">
         <v>1755</v>
       </c>
       <c r="R8" t="n">
         <v>1771</v>
       </c>
       <c r="S8" t="n">
         <v>1815</v>
       </c>
       <c r="T8" t="n">
         <v>1777</v>
       </c>
       <c r="U8" t="n">
         <v>1791</v>
       </c>
       <c r="V8" t="n">
         <v>1764</v>
       </c>
       <c r="W8" t="n">
         <v>1778</v>
+      </c>
+      <c r="X8" t="n">
+        <v>1783</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>1782</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1283,50 +1339,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -1356,50 +1422,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -1429,50 +1501,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -1502,50 +1580,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -1575,50 +1659,56 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -1648,50 +1738,56 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>283</v>
       </c>
       <c r="C7" t="n">
         <v>286</v>
       </c>
       <c r="D7" t="n">
         <v>288</v>
       </c>
       <c r="E7" t="n">
         <v>285</v>
       </c>
       <c r="F7" t="n">
         <v>290</v>
       </c>
       <c r="G7" t="n">
         <v>286</v>
       </c>
@@ -1721,50 +1817,56 @@
       </c>
       <c r="P7" t="n">
         <v>296</v>
       </c>
       <c r="Q7" t="n">
         <v>292</v>
       </c>
       <c r="R7" t="n">
         <v>316</v>
       </c>
       <c r="S7" t="n">
         <v>303</v>
       </c>
       <c r="T7" t="n">
         <v>302</v>
       </c>
       <c r="U7" t="n">
         <v>284</v>
       </c>
       <c r="V7" t="n">
         <v>294</v>
       </c>
       <c r="W7" t="n">
         <v>313</v>
       </c>
+      <c r="X7" t="n">
+        <v>298</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>299</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>276</v>
       </c>
       <c r="C8" t="n">
         <v>282</v>
       </c>
       <c r="D8" t="n">
         <v>278</v>
       </c>
       <c r="E8" t="n">
         <v>277</v>
       </c>
       <c r="F8" t="n">
         <v>280</v>
       </c>
       <c r="G8" t="n">
         <v>281</v>
       </c>
@@ -1792,95 +1894,103 @@
       <c r="O8" t="n">
         <v>289</v>
       </c>
       <c r="P8" t="n">
         <v>286</v>
       </c>
       <c r="Q8" t="n">
         <v>288</v>
       </c>
       <c r="R8" t="n">
         <v>290</v>
       </c>
       <c r="S8" t="n">
         <v>298</v>
       </c>
       <c r="T8" t="n">
         <v>291</v>
       </c>
       <c r="U8" t="n">
         <v>294</v>
       </c>
       <c r="V8" t="n">
         <v>289</v>
       </c>
       <c r="W8" t="n">
+        <v>292</v>
+      </c>
+      <c r="X8" t="n">
+        <v>292</v>
+      </c>
+      <c r="Y8" t="n">
         <v>292</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1955,50 +2065,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2028,50 +2148,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -2101,50 +2227,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -2174,50 +2306,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -2247,50 +2385,56 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -2320,50 +2464,56 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>421</v>
       </c>
       <c r="C7" t="n">
         <v>421</v>
       </c>
       <c r="D7" t="n">
         <v>415</v>
       </c>
       <c r="E7" t="n">
         <v>409</v>
       </c>
       <c r="F7" t="n">
         <v>415</v>
       </c>
       <c r="G7" t="n">
         <v>416</v>
       </c>
@@ -2393,50 +2543,56 @@
       </c>
       <c r="P7" t="n">
         <v>421</v>
       </c>
       <c r="Q7" t="n">
         <v>448</v>
       </c>
       <c r="R7" t="n">
         <v>378</v>
       </c>
       <c r="S7" t="n">
         <v>424</v>
       </c>
       <c r="T7" t="n">
         <v>444</v>
       </c>
       <c r="U7" t="n">
         <v>439</v>
       </c>
       <c r="V7" t="n">
         <v>418</v>
       </c>
       <c r="W7" t="n">
         <v>421</v>
       </c>
+      <c r="X7" t="n">
+        <v>439</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>445</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>399</v>
       </c>
       <c r="C8" t="n">
         <v>408</v>
       </c>
       <c r="D8" t="n">
         <v>402</v>
       </c>
       <c r="E8" t="n">
         <v>400</v>
       </c>
       <c r="F8" t="n">
         <v>405</v>
       </c>
       <c r="G8" t="n">
         <v>406</v>
       </c>
@@ -2465,94 +2621,102 @@
         <v>418</v>
       </c>
       <c r="P8" t="n">
         <v>413</v>
       </c>
       <c r="Q8" t="n">
         <v>416</v>
       </c>
       <c r="R8" t="n">
         <v>420</v>
       </c>
       <c r="S8" t="n">
         <v>430</v>
       </c>
       <c r="T8" t="n">
         <v>421</v>
       </c>
       <c r="U8" t="n">
         <v>424</v>
       </c>
       <c r="V8" t="n">
         <v>418</v>
       </c>
       <c r="W8" t="n">
         <v>421</v>
+      </c>
+      <c r="X8" t="n">
+        <v>423</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>422</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2627,50 +2791,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -2700,50 +2874,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -2773,50 +2953,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -2846,50 +3032,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -2919,50 +3111,56 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -2992,50 +3190,56 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>145</v>
       </c>
       <c r="C7" t="n">
         <v>145</v>
       </c>
       <c r="D7" t="n">
         <v>142</v>
       </c>
       <c r="E7" t="n">
         <v>145</v>
       </c>
       <c r="F7" t="n">
         <v>138</v>
       </c>
       <c r="G7" t="n">
         <v>148</v>
       </c>
@@ -3065,50 +3269,56 @@
       </c>
       <c r="P7" t="n">
         <v>152</v>
       </c>
       <c r="Q7" t="n">
         <v>141</v>
       </c>
       <c r="R7" t="n">
         <v>163</v>
       </c>
       <c r="S7" t="n">
         <v>180</v>
       </c>
       <c r="T7" t="n">
         <v>140</v>
       </c>
       <c r="U7" t="n">
         <v>147</v>
       </c>
       <c r="V7" t="n">
         <v>151</v>
       </c>
       <c r="W7" t="n">
         <v>162</v>
       </c>
+      <c r="X7" t="n">
+        <v>157</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>152</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>146</v>
       </c>
       <c r="C8" t="n">
         <v>150</v>
       </c>
       <c r="D8" t="n">
         <v>148</v>
       </c>
       <c r="E8" t="n">
         <v>147</v>
       </c>
       <c r="F8" t="n">
         <v>149</v>
       </c>
       <c r="G8" t="n">
         <v>149</v>
       </c>
@@ -3136,95 +3346,103 @@
       <c r="O8" t="n">
         <v>153</v>
       </c>
       <c r="P8" t="n">
         <v>152</v>
       </c>
       <c r="Q8" t="n">
         <v>153</v>
       </c>
       <c r="R8" t="n">
         <v>154</v>
       </c>
       <c r="S8" t="n">
         <v>158</v>
       </c>
       <c r="T8" t="n">
         <v>155</v>
       </c>
       <c r="U8" t="n">
         <v>156</v>
       </c>
       <c r="V8" t="n">
         <v>153</v>
       </c>
       <c r="W8" t="n">
+        <v>155</v>
+      </c>
+      <c r="X8" t="n">
+        <v>155</v>
+      </c>
+      <c r="Y8" t="n">
         <v>155</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3299,50 +3517,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -3372,50 +3600,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -3445,50 +3679,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -3518,50 +3758,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -3591,50 +3837,56 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -3664,50 +3916,56 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>86</v>
       </c>
       <c r="C7" t="n">
         <v>91</v>
       </c>
       <c r="D7" t="n">
         <v>86</v>
       </c>
       <c r="E7" t="n">
         <v>82</v>
       </c>
       <c r="F7" t="n">
         <v>92</v>
       </c>
       <c r="G7" t="n">
         <v>94</v>
       </c>
@@ -3737,50 +3995,56 @@
       </c>
       <c r="P7" t="n">
         <v>94</v>
       </c>
       <c r="Q7" t="n">
         <v>63</v>
       </c>
       <c r="R7" t="n">
         <v>84</v>
       </c>
       <c r="S7" t="n">
         <v>97</v>
       </c>
       <c r="T7" t="n">
         <v>87</v>
       </c>
       <c r="U7" t="n">
         <v>96</v>
       </c>
       <c r="V7" t="n">
         <v>90</v>
       </c>
       <c r="W7" t="n">
         <v>91</v>
       </c>
+      <c r="X7" t="n">
+        <v>92</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>93</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>81</v>
       </c>
       <c r="C8" t="n">
         <v>83</v>
       </c>
       <c r="D8" t="n">
         <v>82</v>
       </c>
       <c r="E8" t="n">
         <v>81</v>
       </c>
       <c r="F8" t="n">
         <v>82</v>
       </c>
       <c r="G8" t="n">
         <v>82</v>
       </c>
@@ -3809,94 +4073,102 @@
         <v>85</v>
       </c>
       <c r="P8" t="n">
         <v>84</v>
       </c>
       <c r="Q8" t="n">
         <v>84</v>
       </c>
       <c r="R8" t="n">
         <v>85</v>
       </c>
       <c r="S8" t="n">
         <v>87</v>
       </c>
       <c r="T8" t="n">
         <v>85</v>
       </c>
       <c r="U8" t="n">
         <v>86</v>
       </c>
       <c r="V8" t="n">
         <v>85</v>
       </c>
       <c r="W8" t="n">
         <v>85</v>
+      </c>
+      <c r="X8" t="n">
+        <v>86</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3971,50 +4243,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -4044,50 +4326,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -4117,50 +4405,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -4190,50 +4484,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -4263,50 +4563,56 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -4336,50 +4642,56 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>262</v>
       </c>
       <c r="C7" t="n">
         <v>278</v>
       </c>
       <c r="D7" t="n">
         <v>258</v>
       </c>
       <c r="E7" t="n">
         <v>264</v>
       </c>
       <c r="F7" t="n">
         <v>252</v>
       </c>
       <c r="G7" t="n">
         <v>281</v>
       </c>
@@ -4409,50 +4721,56 @@
       </c>
       <c r="P7" t="n">
         <v>280</v>
       </c>
       <c r="Q7" t="n">
         <v>284</v>
       </c>
       <c r="R7" t="n">
         <v>277</v>
       </c>
       <c r="S7" t="n">
         <v>295</v>
       </c>
       <c r="T7" t="n">
         <v>265</v>
       </c>
       <c r="U7" t="n">
         <v>302</v>
       </c>
       <c r="V7" t="n">
         <v>278</v>
       </c>
       <c r="W7" t="n">
         <v>289</v>
       </c>
+      <c r="X7" t="n">
+        <v>265</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>287</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>304</v>
       </c>
       <c r="C8" t="n">
         <v>310</v>
       </c>
       <c r="D8" t="n">
         <v>306</v>
       </c>
       <c r="E8" t="n">
         <v>304</v>
       </c>
       <c r="F8" t="n">
         <v>307</v>
       </c>
       <c r="G8" t="n">
         <v>308</v>
       </c>
@@ -4481,94 +4799,102 @@
         <v>317</v>
       </c>
       <c r="P8" t="n">
         <v>315</v>
       </c>
       <c r="Q8" t="n">
         <v>317</v>
       </c>
       <c r="R8" t="n">
         <v>319</v>
       </c>
       <c r="S8" t="n">
         <v>328</v>
       </c>
       <c r="T8" t="n">
         <v>320</v>
       </c>
       <c r="U8" t="n">
         <v>322</v>
       </c>
       <c r="V8" t="n">
         <v>319</v>
       </c>
       <c r="W8" t="n">
         <v>324</v>
+      </c>
+      <c r="X8" t="n">
+        <v>325</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>328</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4643,50 +4969,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -4716,50 +5052,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -4789,50 +5131,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -4862,50 +5210,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -4935,50 +5289,56 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -5008,50 +5368,56 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>511</v>
       </c>
       <c r="C7" t="n">
         <v>502</v>
       </c>
       <c r="D7" t="n">
         <v>522</v>
       </c>
       <c r="E7" t="n">
         <v>513</v>
       </c>
       <c r="F7" t="n">
         <v>508</v>
       </c>
       <c r="G7" t="n">
         <v>485</v>
       </c>
@@ -5081,50 +5447,56 @@
       </c>
       <c r="P7" t="n">
         <v>464</v>
       </c>
       <c r="Q7" t="n">
         <v>448</v>
       </c>
       <c r="R7" t="n">
         <v>478</v>
       </c>
       <c r="S7" t="n">
         <v>489</v>
       </c>
       <c r="T7" t="n">
         <v>478</v>
       </c>
       <c r="U7" t="n">
         <v>470</v>
       </c>
       <c r="V7" t="n">
         <v>460</v>
       </c>
       <c r="W7" t="n">
         <v>502</v>
       </c>
+      <c r="X7" t="n">
+        <v>475</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>466</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>433</v>
       </c>
       <c r="C8" t="n">
         <v>443</v>
       </c>
       <c r="D8" t="n">
         <v>439</v>
       </c>
       <c r="E8" t="n">
         <v>435</v>
       </c>
       <c r="F8" t="n">
         <v>440</v>
       </c>
       <c r="G8" t="n">
         <v>441</v>
       </c>
@@ -5153,94 +5525,102 @@
         <v>453</v>
       </c>
       <c r="P8" t="n">
         <v>448</v>
       </c>
       <c r="Q8" t="n">
         <v>452</v>
       </c>
       <c r="R8" t="n">
         <v>456</v>
       </c>
       <c r="S8" t="n">
         <v>466</v>
       </c>
       <c r="T8" t="n">
         <v>458</v>
       </c>
       <c r="U8" t="n">
         <v>460</v>
       </c>
       <c r="V8" t="n">
         <v>457</v>
       </c>
       <c r="W8" t="n">
         <v>465</v>
+      </c>
+      <c r="X8" t="n">
+        <v>465</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>466</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5315,50 +5695,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -5388,50 +5778,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -5461,50 +5857,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -5534,50 +5936,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -5607,50 +6015,56 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -5680,50 +6094,56 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>172</v>
       </c>
       <c r="C7" t="n">
         <v>212</v>
       </c>
       <c r="D7" t="n">
         <v>189</v>
       </c>
       <c r="E7" t="n">
         <v>196</v>
       </c>
       <c r="F7" t="n">
         <v>182</v>
       </c>
       <c r="G7" t="n">
         <v>172</v>
       </c>
@@ -5753,50 +6173,56 @@
       </c>
       <c r="P7" t="n">
         <v>159</v>
       </c>
       <c r="Q7" t="n">
         <v>182</v>
       </c>
       <c r="R7" t="n">
         <v>168</v>
       </c>
       <c r="S7" t="n">
         <v>178</v>
       </c>
       <c r="T7" t="n">
         <v>161</v>
       </c>
       <c r="U7" t="n">
         <v>160</v>
       </c>
       <c r="V7" t="n">
         <v>170</v>
       </c>
       <c r="W7" t="n">
         <v>159</v>
       </c>
+      <c r="X7" t="n">
+        <v>168</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>154</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>155</v>
       </c>
       <c r="C8" t="n">
         <v>158</v>
       </c>
       <c r="D8" t="n">
         <v>156</v>
       </c>
       <c r="E8" t="n">
         <v>157</v>
       </c>
       <c r="F8" t="n">
         <v>157</v>
       </c>
       <c r="G8" t="n">
         <v>158</v>
       </c>
@@ -5825,94 +6251,102 @@
         <v>162</v>
       </c>
       <c r="P8" t="n">
         <v>162</v>
       </c>
       <c r="Q8" t="n">
         <v>162</v>
       </c>
       <c r="R8" t="n">
         <v>163</v>
       </c>
       <c r="S8" t="n">
         <v>167</v>
       </c>
       <c r="T8" t="n">
         <v>163</v>
       </c>
       <c r="U8" t="n">
         <v>165</v>
       </c>
       <c r="V8" t="n">
         <v>164</v>
       </c>
       <c r="W8" t="n">
         <v>164</v>
+      </c>
+      <c r="X8" t="n">
+        <v>164</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>165</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5987,50 +6421,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -6060,50 +6504,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -6133,50 +6583,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -6206,50 +6662,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -6279,50 +6741,56 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -6352,50 +6820,56 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>681</v>
       </c>
       <c r="C7" t="n">
         <v>710</v>
       </c>
       <c r="D7" t="n">
         <v>681</v>
       </c>
       <c r="E7" t="n">
         <v>697</v>
       </c>
       <c r="F7" t="n">
         <v>706</v>
       </c>
       <c r="G7" t="n">
         <v>703</v>
       </c>
@@ -6425,50 +6899,56 @@
       </c>
       <c r="P7" t="n">
         <v>652</v>
       </c>
       <c r="Q7" t="n">
         <v>640</v>
       </c>
       <c r="R7" t="n">
         <v>655</v>
       </c>
       <c r="S7" t="n">
         <v>708</v>
       </c>
       <c r="T7" t="n">
         <v>639</v>
       </c>
       <c r="U7" t="n">
         <v>662</v>
       </c>
       <c r="V7" t="n">
         <v>644</v>
       </c>
       <c r="W7" t="n">
         <v>656</v>
       </c>
+      <c r="X7" t="n">
+        <v>648</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>651</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>624</v>
       </c>
       <c r="C8" t="n">
         <v>639</v>
       </c>
       <c r="D8" t="n">
         <v>630</v>
       </c>
       <c r="E8" t="n">
         <v>626</v>
       </c>
       <c r="F8" t="n">
         <v>633</v>
       </c>
       <c r="G8" t="n">
         <v>636</v>
       </c>
@@ -6497,94 +6977,102 @@
         <v>654</v>
       </c>
       <c r="P8" t="n">
         <v>647</v>
       </c>
       <c r="Q8" t="n">
         <v>651</v>
       </c>
       <c r="R8" t="n">
         <v>657</v>
       </c>
       <c r="S8" t="n">
         <v>673</v>
       </c>
       <c r="T8" t="n">
         <v>659</v>
       </c>
       <c r="U8" t="n">
         <v>664</v>
       </c>
       <c r="V8" t="n">
         <v>654</v>
       </c>
       <c r="W8" t="n">
         <v>660</v>
+      </c>
+      <c r="X8" t="n">
+        <v>661</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>661</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6659,50 +7147,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -6732,50 +7230,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -6805,50 +7309,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -6878,50 +7388,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -6951,50 +7467,56 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -7024,50 +7546,56 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>606</v>
       </c>
       <c r="C7" t="n">
         <v>629</v>
       </c>
       <c r="D7" t="n">
         <v>642</v>
       </c>
       <c r="E7" t="n">
         <v>602</v>
       </c>
       <c r="F7" t="n">
         <v>616</v>
       </c>
       <c r="G7" t="n">
         <v>604</v>
       </c>
@@ -7097,50 +7625,56 @@
       </c>
       <c r="P7" t="n">
         <v>659</v>
       </c>
       <c r="Q7" t="n">
         <v>648</v>
       </c>
       <c r="R7" t="n">
         <v>634</v>
       </c>
       <c r="S7" t="n">
         <v>650</v>
       </c>
       <c r="T7" t="n">
         <v>638</v>
       </c>
       <c r="U7" t="n">
         <v>650</v>
       </c>
       <c r="V7" t="n">
         <v>595</v>
       </c>
       <c r="W7" t="n">
         <v>609</v>
       </c>
+      <c r="X7" t="n">
+        <v>628</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>634</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>666</v>
       </c>
       <c r="C8" t="n">
         <v>682</v>
       </c>
       <c r="D8" t="n">
         <v>672</v>
       </c>
       <c r="E8" t="n">
         <v>668</v>
       </c>
       <c r="F8" t="n">
         <v>676</v>
       </c>
       <c r="G8" t="n">
         <v>678</v>
       </c>
@@ -7169,94 +7703,102 @@
         <v>698</v>
       </c>
       <c r="P8" t="n">
         <v>691</v>
       </c>
       <c r="Q8" t="n">
         <v>695</v>
       </c>
       <c r="R8" t="n">
         <v>701</v>
       </c>
       <c r="S8" t="n">
         <v>719</v>
       </c>
       <c r="T8" t="n">
         <v>704</v>
       </c>
       <c r="U8" t="n">
         <v>709</v>
       </c>
       <c r="V8" t="n">
         <v>699</v>
       </c>
       <c r="W8" t="n">
         <v>704</v>
+      </c>
+      <c r="X8" t="n">
+        <v>706</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>706</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7331,50 +7873,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -7404,50 +7956,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -7477,50 +8035,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -7550,50 +8114,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -7623,50 +8193,56 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -7696,50 +8272,56 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>374</v>
       </c>
       <c r="C7" t="n">
         <v>346</v>
       </c>
       <c r="D7" t="n">
         <v>348</v>
       </c>
       <c r="E7" t="n">
         <v>361</v>
       </c>
       <c r="F7" t="n">
         <v>350</v>
       </c>
       <c r="G7" t="n">
         <v>372</v>
       </c>
@@ -7769,50 +8351,56 @@
       </c>
       <c r="P7" t="n">
         <v>386</v>
       </c>
       <c r="Q7" t="n">
         <v>421</v>
       </c>
       <c r="R7" t="n">
         <v>436</v>
       </c>
       <c r="S7" t="n">
         <v>414</v>
       </c>
       <c r="T7" t="n">
         <v>451</v>
       </c>
       <c r="U7" t="n">
         <v>433</v>
       </c>
       <c r="V7" t="n">
         <v>487</v>
       </c>
       <c r="W7" t="n">
         <v>458</v>
       </c>
+      <c r="X7" t="n">
+        <v>448</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>460</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>370</v>
       </c>
       <c r="C8" t="n">
         <v>366</v>
       </c>
       <c r="D8" t="n">
         <v>367</v>
       </c>
       <c r="E8" t="n">
         <v>370</v>
       </c>
       <c r="F8" t="n">
         <v>371</v>
       </c>
       <c r="G8" t="n">
         <v>368</v>
       </c>
@@ -7841,94 +8429,102 @@
         <v>388</v>
       </c>
       <c r="P8" t="n">
         <v>381</v>
       </c>
       <c r="Q8" t="n">
         <v>380</v>
       </c>
       <c r="R8" t="n">
         <v>384</v>
       </c>
       <c r="S8" t="n">
         <v>396</v>
       </c>
       <c r="T8" t="n">
         <v>385</v>
       </c>
       <c r="U8" t="n">
         <v>390</v>
       </c>
       <c r="V8" t="n">
         <v>390</v>
       </c>
       <c r="W8" t="n">
         <v>381</v>
+      </c>
+      <c r="X8" t="n">
+        <v>379</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>391</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8003,50 +8599,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -8076,50 +8682,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -8149,50 +8761,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -8222,50 +8840,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -8295,50 +8919,56 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -8368,50 +8998,56 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>148</v>
       </c>
       <c r="C7" t="n">
         <v>149</v>
       </c>
       <c r="D7" t="n">
         <v>150</v>
       </c>
       <c r="E7" t="n">
         <v>148</v>
       </c>
       <c r="F7" t="n">
         <v>134</v>
       </c>
       <c r="G7" t="n">
         <v>161</v>
       </c>
@@ -8441,50 +9077,56 @@
       </c>
       <c r="P7" t="n">
         <v>106</v>
       </c>
       <c r="Q7" t="n">
         <v>125</v>
       </c>
       <c r="R7" t="n">
         <v>149</v>
       </c>
       <c r="S7" t="n">
         <v>111</v>
       </c>
       <c r="T7" t="n">
         <v>141</v>
       </c>
       <c r="U7" t="n">
         <v>131</v>
       </c>
       <c r="V7" t="n">
         <v>173</v>
       </c>
       <c r="W7" t="n">
         <v>161</v>
       </c>
+      <c r="X7" t="n">
+        <v>163</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>162</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>183</v>
       </c>
       <c r="C8" t="n">
         <v>188</v>
       </c>
       <c r="D8" t="n">
         <v>185</v>
       </c>
       <c r="E8" t="n">
         <v>184</v>
       </c>
       <c r="F8" t="n">
         <v>186</v>
       </c>
       <c r="G8" t="n">
         <v>187</v>
       </c>
@@ -8512,95 +9154,103 @@
       <c r="O8" t="n">
         <v>192</v>
       </c>
       <c r="P8" t="n">
         <v>190</v>
       </c>
       <c r="Q8" t="n">
         <v>191</v>
       </c>
       <c r="R8" t="n">
         <v>193</v>
       </c>
       <c r="S8" t="n">
         <v>198</v>
       </c>
       <c r="T8" t="n">
         <v>194</v>
       </c>
       <c r="U8" t="n">
         <v>195</v>
       </c>
       <c r="V8" t="n">
         <v>192</v>
       </c>
       <c r="W8" t="n">
+        <v>194</v>
+      </c>
+      <c r="X8" t="n">
+        <v>194</v>
+      </c>
+      <c r="Y8" t="n">
         <v>194</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8675,50 +9325,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -8748,50 +9408,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -8821,50 +9487,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -8894,50 +9566,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -8967,50 +9645,56 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -9040,50 +9724,56 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>22</v>
       </c>
       <c r="C7" t="n">
         <v>37</v>
       </c>
       <c r="D7" t="n">
         <v>27</v>
       </c>
       <c r="E7" t="n">
         <v>28</v>
       </c>
       <c r="F7" t="n">
         <v>35</v>
       </c>
       <c r="G7" t="n">
         <v>34</v>
       </c>
@@ -9113,50 +9803,56 @@
       </c>
       <c r="P7" t="n">
         <v>47</v>
       </c>
       <c r="Q7" t="n">
         <v>46</v>
       </c>
       <c r="R7" t="n">
         <v>46</v>
       </c>
       <c r="S7" t="n">
         <v>43</v>
       </c>
       <c r="T7" t="n">
         <v>49</v>
       </c>
       <c r="U7" t="n">
         <v>46</v>
       </c>
       <c r="V7" t="n">
         <v>38</v>
       </c>
       <c r="W7" t="n">
         <v>55</v>
       </c>
+      <c r="X7" t="n">
+        <v>59</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>37</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>22</v>
       </c>
       <c r="C8" t="n">
         <v>36</v>
       </c>
       <c r="D8" t="n">
         <v>29</v>
       </c>
       <c r="E8" t="n">
         <v>23</v>
       </c>
       <c r="F8" t="n">
         <v>27</v>
       </c>
       <c r="G8" t="n">
         <v>31</v>
       </c>
@@ -9185,94 +9881,102 @@
         <v>22</v>
       </c>
       <c r="P8" t="n">
         <v>26</v>
       </c>
       <c r="Q8" t="n">
         <v>29</v>
       </c>
       <c r="R8" t="n">
         <v>29</v>
       </c>
       <c r="S8" t="n">
         <v>27</v>
       </c>
       <c r="T8" t="n">
         <v>29</v>
       </c>
       <c r="U8" t="n">
         <v>27</v>
       </c>
       <c r="V8" t="n">
         <v>21</v>
       </c>
       <c r="W8" t="n">
         <v>33</v>
+      </c>
+      <c r="X8" t="n">
+        <v>36</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9347,50 +10051,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -9420,50 +10134,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -9493,50 +10213,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -9566,50 +10292,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -9639,50 +10371,56 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -9712,50 +10450,56 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1011</v>
       </c>
       <c r="C7" t="n">
         <v>1024</v>
       </c>
       <c r="D7" t="n">
         <v>998</v>
       </c>
       <c r="E7" t="n">
         <v>992</v>
       </c>
       <c r="F7" t="n">
         <v>1009</v>
       </c>
       <c r="G7" t="n">
         <v>1027</v>
       </c>
@@ -9785,50 +10529,56 @@
       </c>
       <c r="P7" t="n">
         <v>1071</v>
       </c>
       <c r="Q7" t="n">
         <v>1059</v>
       </c>
       <c r="R7" t="n">
         <v>1048</v>
       </c>
       <c r="S7" t="n">
         <v>1095</v>
       </c>
       <c r="T7" t="n">
         <v>1022</v>
       </c>
       <c r="U7" t="n">
         <v>1065</v>
       </c>
       <c r="V7" t="n">
         <v>1054</v>
       </c>
       <c r="W7" t="n">
         <v>1029</v>
       </c>
+      <c r="X7" t="n">
+        <v>1057</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>1031</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>959</v>
       </c>
       <c r="C8" t="n">
         <v>982</v>
       </c>
       <c r="D8" t="n">
         <v>968</v>
       </c>
       <c r="E8" t="n">
         <v>962</v>
       </c>
       <c r="F8" t="n">
         <v>973</v>
       </c>
       <c r="G8" t="n">
         <v>976</v>
       </c>
@@ -9857,94 +10607,102 @@
         <v>1004</v>
       </c>
       <c r="P8" t="n">
         <v>994</v>
       </c>
       <c r="Q8" t="n">
         <v>1000</v>
       </c>
       <c r="R8" t="n">
         <v>1009</v>
       </c>
       <c r="S8" t="n">
         <v>1035</v>
       </c>
       <c r="T8" t="n">
         <v>1013</v>
       </c>
       <c r="U8" t="n">
         <v>1021</v>
       </c>
       <c r="V8" t="n">
         <v>1005</v>
       </c>
       <c r="W8" t="n">
         <v>1013</v>
+      </c>
+      <c r="X8" t="n">
+        <v>1016</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>1016</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10019,50 +10777,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -10092,50 +10860,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -10165,50 +10939,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -10238,50 +11018,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -10311,50 +11097,56 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -10384,50 +11176,56 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>672</v>
       </c>
       <c r="C7" t="n">
         <v>698</v>
       </c>
       <c r="D7" t="n">
         <v>700</v>
       </c>
       <c r="E7" t="n">
         <v>696</v>
       </c>
       <c r="F7" t="n">
         <v>698</v>
       </c>
       <c r="G7" t="n">
         <v>686</v>
       </c>
@@ -10457,50 +11255,56 @@
       </c>
       <c r="P7" t="n">
         <v>673</v>
       </c>
       <c r="Q7" t="n">
         <v>696</v>
       </c>
       <c r="R7" t="n">
         <v>723</v>
       </c>
       <c r="S7" t="n">
         <v>720</v>
       </c>
       <c r="T7" t="n">
         <v>755</v>
       </c>
       <c r="U7" t="n">
         <v>726</v>
       </c>
       <c r="V7" t="n">
         <v>710</v>
       </c>
       <c r="W7" t="n">
         <v>749</v>
       </c>
+      <c r="X7" t="n">
+        <v>726</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>751</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>724</v>
       </c>
       <c r="C8" t="n">
         <v>740</v>
       </c>
       <c r="D8" t="n">
         <v>730</v>
       </c>
       <c r="E8" t="n">
         <v>726</v>
       </c>
       <c r="F8" t="n">
         <v>734</v>
       </c>
       <c r="G8" t="n">
         <v>737</v>
       </c>
@@ -10529,94 +11333,102 @@
         <v>758</v>
       </c>
       <c r="P8" t="n">
         <v>750</v>
       </c>
       <c r="Q8" t="n">
         <v>755</v>
       </c>
       <c r="R8" t="n">
         <v>762</v>
       </c>
       <c r="S8" t="n">
         <v>780</v>
       </c>
       <c r="T8" t="n">
         <v>764</v>
       </c>
       <c r="U8" t="n">
         <v>770</v>
       </c>
       <c r="V8" t="n">
         <v>759</v>
       </c>
       <c r="W8" t="n">
         <v>765</v>
+      </c>
+      <c r="X8" t="n">
+        <v>767</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>766</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10691,50 +11503,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -10764,50 +11586,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -10837,50 +11665,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -10910,50 +11744,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -10983,50 +11823,56 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -11056,50 +11902,56 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>636</v>
       </c>
       <c r="C7" t="n">
         <v>686</v>
       </c>
       <c r="D7" t="n">
         <v>666</v>
       </c>
       <c r="E7" t="n">
         <v>668</v>
       </c>
       <c r="F7" t="n">
         <v>670</v>
       </c>
       <c r="G7" t="n">
         <v>663</v>
       </c>
@@ -11129,50 +11981,56 @@
       </c>
       <c r="P7" t="n">
         <v>722</v>
       </c>
       <c r="Q7" t="n">
         <v>724</v>
       </c>
       <c r="R7" t="n">
         <v>721</v>
       </c>
       <c r="S7" t="n">
         <v>719</v>
       </c>
       <c r="T7" t="n">
         <v>745</v>
       </c>
       <c r="U7" t="n">
         <v>739</v>
       </c>
       <c r="V7" t="n">
         <v>691</v>
       </c>
       <c r="W7" t="n">
         <v>703</v>
       </c>
+      <c r="X7" t="n">
+        <v>698</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>702</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>702</v>
       </c>
       <c r="C8" t="n">
         <v>718</v>
       </c>
       <c r="D8" t="n">
         <v>708</v>
       </c>
       <c r="E8" t="n">
         <v>704</v>
       </c>
       <c r="F8" t="n">
         <v>712</v>
       </c>
       <c r="G8" t="n">
         <v>714</v>
       </c>
@@ -11201,94 +12059,102 @@
         <v>735</v>
       </c>
       <c r="P8" t="n">
         <v>727</v>
       </c>
       <c r="Q8" t="n">
         <v>732</v>
       </c>
       <c r="R8" t="n">
         <v>739</v>
       </c>
       <c r="S8" t="n">
         <v>757</v>
       </c>
       <c r="T8" t="n">
         <v>741</v>
       </c>
       <c r="U8" t="n">
         <v>747</v>
       </c>
       <c r="V8" t="n">
         <v>736</v>
       </c>
       <c r="W8" t="n">
         <v>741</v>
+      </c>
+      <c r="X8" t="n">
+        <v>744</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>743</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11363,50 +12229,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -11436,50 +12312,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -11509,50 +12391,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -11582,50 +12470,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -11655,50 +12549,56 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -11728,50 +12628,56 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>422</v>
       </c>
       <c r="C7" t="n">
         <v>416</v>
       </c>
       <c r="D7" t="n">
         <v>413</v>
       </c>
       <c r="E7" t="n">
         <v>419</v>
       </c>
       <c r="F7" t="n">
         <v>425</v>
       </c>
       <c r="G7" t="n">
         <v>418</v>
       </c>
@@ -11801,50 +12707,56 @@
       </c>
       <c r="P7" t="n">
         <v>411</v>
       </c>
       <c r="Q7" t="n">
         <v>421</v>
       </c>
       <c r="R7" t="n">
         <v>435</v>
       </c>
       <c r="S7" t="n">
         <v>464</v>
       </c>
       <c r="T7" t="n">
         <v>423</v>
       </c>
       <c r="U7" t="n">
         <v>423</v>
       </c>
       <c r="V7" t="n">
         <v>421</v>
       </c>
       <c r="W7" t="n">
         <v>429</v>
       </c>
+      <c r="X7" t="n">
+        <v>429</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>438</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>406</v>
       </c>
       <c r="C8" t="n">
         <v>415</v>
       </c>
       <c r="D8" t="n">
         <v>409</v>
       </c>
       <c r="E8" t="n">
         <v>407</v>
       </c>
       <c r="F8" t="n">
         <v>411</v>
       </c>
       <c r="G8" t="n">
         <v>413</v>
       </c>
@@ -11873,94 +12785,102 @@
         <v>425</v>
       </c>
       <c r="P8" t="n">
         <v>420</v>
       </c>
       <c r="Q8" t="n">
         <v>423</v>
       </c>
       <c r="R8" t="n">
         <v>427</v>
       </c>
       <c r="S8" t="n">
         <v>437</v>
       </c>
       <c r="T8" t="n">
         <v>428</v>
       </c>
       <c r="U8" t="n">
         <v>432</v>
       </c>
       <c r="V8" t="n">
         <v>425</v>
       </c>
       <c r="W8" t="n">
         <v>428</v>
+      </c>
+      <c r="X8" t="n">
+        <v>430</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>429</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12035,50 +12955,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -12108,50 +13038,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -12181,50 +13117,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -12254,50 +13196,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -12327,50 +13275,56 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -12400,50 +13354,56 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>477</v>
       </c>
       <c r="C7" t="n">
         <v>471</v>
       </c>
       <c r="D7" t="n">
         <v>469</v>
       </c>
       <c r="E7" t="n">
         <v>453</v>
       </c>
       <c r="F7" t="n">
         <v>478</v>
       </c>
       <c r="G7" t="n">
         <v>471</v>
       </c>
@@ -12473,50 +13433,56 @@
       </c>
       <c r="P7" t="n">
         <v>505</v>
       </c>
       <c r="Q7" t="n">
         <v>485</v>
       </c>
       <c r="R7" t="n">
         <v>466</v>
       </c>
       <c r="S7" t="n">
         <v>521</v>
       </c>
       <c r="T7" t="n">
         <v>468</v>
       </c>
       <c r="U7" t="n">
         <v>498</v>
       </c>
       <c r="V7" t="n">
         <v>479</v>
       </c>
       <c r="W7" t="n">
         <v>485</v>
       </c>
+      <c r="X7" t="n">
+        <v>493</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>480</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>392</v>
       </c>
       <c r="C8" t="n">
         <v>401</v>
       </c>
       <c r="D8" t="n">
         <v>396</v>
       </c>
       <c r="E8" t="n">
         <v>393</v>
       </c>
       <c r="F8" t="n">
         <v>398</v>
       </c>
       <c r="G8" t="n">
         <v>399</v>
       </c>
@@ -12545,94 +13511,102 @@
         <v>411</v>
       </c>
       <c r="P8" t="n">
         <v>406</v>
       </c>
       <c r="Q8" t="n">
         <v>409</v>
       </c>
       <c r="R8" t="n">
         <v>413</v>
       </c>
       <c r="S8" t="n">
         <v>423</v>
       </c>
       <c r="T8" t="n">
         <v>414</v>
       </c>
       <c r="U8" t="n">
         <v>417</v>
       </c>
       <c r="V8" t="n">
         <v>411</v>
       </c>
       <c r="W8" t="n">
         <v>414</v>
+      </c>
+      <c r="X8" t="n">
+        <v>415</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>415</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12707,50 +13681,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -12780,50 +13764,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -12853,50 +13843,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -12926,50 +13922,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -12999,50 +14001,56 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -13072,50 +14080,56 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>746</v>
       </c>
       <c r="C7" t="n">
         <v>777</v>
       </c>
       <c r="D7" t="n">
         <v>746</v>
       </c>
       <c r="E7" t="n">
         <v>753</v>
       </c>
       <c r="F7" t="n">
         <v>786</v>
       </c>
       <c r="G7" t="n">
         <v>745</v>
       </c>
@@ -13145,50 +14159,56 @@
       </c>
       <c r="P7" t="n">
         <v>795</v>
       </c>
       <c r="Q7" t="n">
         <v>804</v>
       </c>
       <c r="R7" t="n">
         <v>808</v>
       </c>
       <c r="S7" t="n">
         <v>817</v>
       </c>
       <c r="T7" t="n">
         <v>826</v>
       </c>
       <c r="U7" t="n">
         <v>815</v>
       </c>
       <c r="V7" t="n">
         <v>789</v>
       </c>
       <c r="W7" t="n">
         <v>785</v>
       </c>
+      <c r="X7" t="n">
+        <v>784</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>800</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>818</v>
       </c>
       <c r="C8" t="n">
         <v>837</v>
       </c>
       <c r="D8" t="n">
         <v>825</v>
       </c>
       <c r="E8" t="n">
         <v>820</v>
       </c>
       <c r="F8" t="n">
         <v>830</v>
       </c>
       <c r="G8" t="n">
         <v>833</v>
       </c>
@@ -13217,94 +14237,102 @@
         <v>856</v>
       </c>
       <c r="P8" t="n">
         <v>848</v>
       </c>
       <c r="Q8" t="n">
         <v>853</v>
       </c>
       <c r="R8" t="n">
         <v>861</v>
       </c>
       <c r="S8" t="n">
         <v>882</v>
       </c>
       <c r="T8" t="n">
         <v>864</v>
       </c>
       <c r="U8" t="n">
         <v>870</v>
       </c>
       <c r="V8" t="n">
         <v>857</v>
       </c>
       <c r="W8" t="n">
         <v>864</v>
+      </c>
+      <c r="X8" t="n">
+        <v>867</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>866</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13379,50 +14407,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -13452,50 +14490,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -13525,50 +14569,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -13598,50 +14648,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -13671,50 +14727,56 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -13744,50 +14806,56 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>937</v>
       </c>
       <c r="C7" t="n">
         <v>945</v>
       </c>
       <c r="D7" t="n">
         <v>952</v>
       </c>
       <c r="E7" t="n">
         <v>935</v>
       </c>
       <c r="F7" t="n">
         <v>921</v>
       </c>
       <c r="G7" t="n">
         <v>968</v>
       </c>
@@ -13817,50 +14885,56 @@
       </c>
       <c r="P7" t="n">
         <v>949</v>
       </c>
       <c r="Q7" t="n">
         <v>951</v>
       </c>
       <c r="R7" t="n">
         <v>963</v>
       </c>
       <c r="S7" t="n">
         <v>998</v>
       </c>
       <c r="T7" t="n">
         <v>951</v>
       </c>
       <c r="U7" t="n">
         <v>976</v>
       </c>
       <c r="V7" t="n">
         <v>975</v>
       </c>
       <c r="W7" t="n">
         <v>993</v>
       </c>
+      <c r="X7" t="n">
+        <v>999</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>982</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>865</v>
       </c>
       <c r="C8" t="n">
         <v>885</v>
       </c>
       <c r="D8" t="n">
         <v>873</v>
       </c>
       <c r="E8" t="n">
         <v>868</v>
       </c>
       <c r="F8" t="n">
         <v>877</v>
       </c>
       <c r="G8" t="n">
         <v>880</v>
       </c>
@@ -13889,94 +14963,102 @@
         <v>906</v>
       </c>
       <c r="P8" t="n">
         <v>896</v>
       </c>
       <c r="Q8" t="n">
         <v>902</v>
       </c>
       <c r="R8" t="n">
         <v>910</v>
       </c>
       <c r="S8" t="n">
         <v>933</v>
       </c>
       <c r="T8" t="n">
         <v>913</v>
       </c>
       <c r="U8" t="n">
         <v>921</v>
       </c>
       <c r="V8" t="n">
         <v>907</v>
       </c>
       <c r="W8" t="n">
         <v>914</v>
+      </c>
+      <c r="X8" t="n">
+        <v>916</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>916</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14051,50 +15133,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -14124,50 +15216,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -14197,50 +15295,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -14270,50 +15374,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -14343,50 +15453,56 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -14416,50 +15532,56 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>156</v>
       </c>
       <c r="C7" t="n">
         <v>179</v>
       </c>
       <c r="D7" t="n">
         <v>182</v>
       </c>
       <c r="E7" t="n">
         <v>179</v>
       </c>
       <c r="F7" t="n">
         <v>195</v>
       </c>
       <c r="G7" t="n">
         <v>192</v>
       </c>
@@ -14489,50 +15611,56 @@
       </c>
       <c r="P7" t="n">
         <v>148</v>
       </c>
       <c r="Q7" t="n">
         <v>165</v>
       </c>
       <c r="R7" t="n">
         <v>175</v>
       </c>
       <c r="S7" t="n">
         <v>200</v>
       </c>
       <c r="T7" t="n">
         <v>168</v>
       </c>
       <c r="U7" t="n">
         <v>198</v>
       </c>
       <c r="V7" t="n">
         <v>172</v>
       </c>
       <c r="W7" t="n">
         <v>183</v>
       </c>
+      <c r="X7" t="n">
+        <v>159</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>169</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>204</v>
       </c>
       <c r="C8" t="n">
         <v>208</v>
       </c>
       <c r="D8" t="n">
         <v>205</v>
       </c>
       <c r="E8" t="n">
         <v>204</v>
       </c>
       <c r="F8" t="n">
         <v>207</v>
       </c>
       <c r="G8" t="n">
         <v>207</v>
       </c>
@@ -14561,94 +15689,102 @@
         <v>213</v>
       </c>
       <c r="P8" t="n">
         <v>211</v>
       </c>
       <c r="Q8" t="n">
         <v>212</v>
       </c>
       <c r="R8" t="n">
         <v>214</v>
       </c>
       <c r="S8" t="n">
         <v>220</v>
       </c>
       <c r="T8" t="n">
         <v>215</v>
       </c>
       <c r="U8" t="n">
         <v>217</v>
       </c>
       <c r="V8" t="n">
         <v>213</v>
       </c>
       <c r="W8" t="n">
         <v>215</v>
+      </c>
+      <c r="X8" t="n">
+        <v>216</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Kemi Badenoch is doing well or badly as leader of the Conservative party?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14723,50 +15859,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -14796,50 +15942,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -14869,50 +16021,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -14942,50 +16100,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -15015,50 +16179,56 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -15088,50 +16258,56 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>592</v>
       </c>
       <c r="C7" t="n">
         <v>600</v>
       </c>
       <c r="D7" t="n">
         <v>585</v>
       </c>
       <c r="E7" t="n">
         <v>588</v>
       </c>
       <c r="F7" t="n">
         <v>577</v>
       </c>
       <c r="G7" t="n">
         <v>577</v>
       </c>
@@ -15161,50 +16337,56 @@
       </c>
       <c r="P7" t="n">
         <v>633</v>
       </c>
       <c r="Q7" t="n">
         <v>646</v>
       </c>
       <c r="R7" t="n">
         <v>655</v>
       </c>
       <c r="S7" t="n">
         <v>611</v>
       </c>
       <c r="T7" t="n">
         <v>636</v>
       </c>
       <c r="U7" t="n">
         <v>627</v>
       </c>
       <c r="V7" t="n">
         <v>639</v>
       </c>
       <c r="W7" t="n">
         <v>608</v>
       </c>
+      <c r="X7" t="n">
+        <v>638</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>624</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>577</v>
       </c>
       <c r="C8" t="n">
         <v>591</v>
       </c>
       <c r="D8" t="n">
         <v>582</v>
       </c>
       <c r="E8" t="n">
         <v>579</v>
       </c>
       <c r="F8" t="n">
         <v>586</v>
       </c>
       <c r="G8" t="n">
         <v>588</v>
       </c>
@@ -15233,46 +16415,52 @@
         <v>604</v>
       </c>
       <c r="P8" t="n">
         <v>598</v>
       </c>
       <c r="Q8" t="n">
         <v>602</v>
       </c>
       <c r="R8" t="n">
         <v>607</v>
       </c>
       <c r="S8" t="n">
         <v>623</v>
       </c>
       <c r="T8" t="n">
         <v>610</v>
       </c>
       <c r="U8" t="n">
         <v>614</v>
       </c>
       <c r="V8" t="n">
         <v>605</v>
       </c>
       <c r="W8" t="n">
         <v>610</v>
+      </c>
+      <c r="X8" t="n">
+        <v>612</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>611</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>