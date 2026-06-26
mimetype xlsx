--- v0 (2026-04-05)
+++ v1 (2026-06-26)
@@ -462,73 +462,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about NHS provision, on a scale of 0 to 10, where 0 means not important at all and 10 means extremely important, how important, if at all, are each of the following to you? Having a hospital/GP close to your home</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-03-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -563,753 +564,801 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-11-20</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-05-06</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-11-04</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Not important at all</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>10 - Extremely important</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>1680</v>
       </c>
       <c r="C14" t="n">
         <v>1646</v>
       </c>
       <c r="D14" t="n">
         <v>1682</v>
       </c>
       <c r="E14" t="n">
         <v>1666</v>
       </c>
       <c r="F14" t="n">
         <v>1808</v>
       </c>
       <c r="G14" t="n">
         <v>1812</v>
       </c>
       <c r="H14" t="n">
         <v>1820</v>
       </c>
       <c r="I14" t="n">
         <v>1798</v>
       </c>
       <c r="J14" t="n">
         <v>1789</v>
       </c>
       <c r="K14" t="n">
         <v>1747</v>
       </c>
       <c r="L14" t="n">
         <v>1777</v>
       </c>
       <c r="M14" t="n">
         <v>1710</v>
       </c>
       <c r="N14" t="n">
         <v>1739</v>
       </c>
       <c r="O14" t="n">
         <v>1763</v>
       </c>
+      <c r="P14" t="n">
+        <v>1775</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>1680</v>
       </c>
       <c r="C15" t="n">
         <v>1646</v>
       </c>
       <c r="D15" t="n">
         <v>1682</v>
       </c>
       <c r="E15" t="n">
         <v>1666</v>
       </c>
       <c r="F15" t="n">
         <v>1808</v>
       </c>
       <c r="G15" t="n">
         <v>1812</v>
       </c>
       <c r="H15" t="n">
         <v>1820</v>
       </c>
       <c r="I15" t="n">
         <v>1798</v>
       </c>
       <c r="J15" t="n">
         <v>1789</v>
       </c>
       <c r="K15" t="n">
         <v>1747</v>
       </c>
       <c r="L15" t="n">
         <v>1777</v>
       </c>
       <c r="M15" t="n">
         <v>1710</v>
       </c>
       <c r="N15" t="n">
         <v>1739</v>
       </c>
       <c r="O15" t="n">
         <v>1763</v>
+      </c>
+      <c r="P15" t="n">
+        <v>1775</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about NHS provision, on a scale of 0 to 10, where 0 means not important at all and 10 means extremely important, how important, if at all, are each of the following to you? Having a hospital/GP close to your home</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-03-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1344,753 +1393,801 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-11-20</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-05-06</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-11-04</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Not important at all</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.01</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>10 - Extremely important</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>285</v>
       </c>
       <c r="C14" t="n">
         <v>285</v>
       </c>
       <c r="D14" t="n">
         <v>288</v>
       </c>
       <c r="E14" t="n">
         <v>271</v>
       </c>
       <c r="F14" t="n">
         <v>297</v>
       </c>
       <c r="G14" t="n">
         <v>303</v>
       </c>
       <c r="H14" t="n">
         <v>298</v>
       </c>
       <c r="I14" t="n">
         <v>297</v>
       </c>
       <c r="J14" t="n">
         <v>304</v>
       </c>
       <c r="K14" t="n">
         <v>298</v>
       </c>
       <c r="L14" t="n">
         <v>297</v>
       </c>
       <c r="M14" t="n">
         <v>290</v>
       </c>
       <c r="N14" t="n">
         <v>286</v>
       </c>
       <c r="O14" t="n">
         <v>288</v>
       </c>
+      <c r="P14" t="n">
+        <v>295</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>277</v>
       </c>
       <c r="C15" t="n">
         <v>273</v>
       </c>
       <c r="D15" t="n">
         <v>279</v>
       </c>
       <c r="E15" t="n">
         <v>277</v>
       </c>
       <c r="F15" t="n">
         <v>300</v>
       </c>
       <c r="G15" t="n">
         <v>301</v>
       </c>
       <c r="H15" t="n">
         <v>302</v>
       </c>
       <c r="I15" t="n">
         <v>298</v>
       </c>
       <c r="J15" t="n">
         <v>297</v>
       </c>
       <c r="K15" t="n">
         <v>290</v>
       </c>
       <c r="L15" t="n">
         <v>295</v>
       </c>
       <c r="M15" t="n">
         <v>280</v>
       </c>
       <c r="N15" t="n">
         <v>285</v>
       </c>
       <c r="O15" t="n">
         <v>289</v>
+      </c>
+      <c r="P15" t="n">
+        <v>291</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about NHS provision, on a scale of 0 to 10, where 0 means not important at all and 10 means extremely important, how important, if at all, are each of the following to you? Having a hospital/GP close to your home</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-03-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2125,753 +2222,801 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-11-20</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-05-06</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-11-04</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Not important at all</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.01</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>10 - Extremely important</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>408</v>
       </c>
       <c r="C14" t="n">
         <v>405</v>
       </c>
       <c r="D14" t="n">
         <v>420</v>
       </c>
       <c r="E14" t="n">
         <v>411</v>
       </c>
       <c r="F14" t="n">
         <v>433</v>
       </c>
       <c r="G14" t="n">
         <v>440</v>
       </c>
       <c r="H14" t="n">
         <v>447</v>
       </c>
       <c r="I14" t="n">
         <v>433</v>
       </c>
       <c r="J14" t="n">
         <v>433</v>
       </c>
       <c r="K14" t="n">
         <v>421</v>
       </c>
       <c r="L14" t="n">
         <v>429</v>
       </c>
       <c r="M14" t="n">
         <v>401</v>
       </c>
       <c r="N14" t="n">
         <v>425</v>
       </c>
       <c r="O14" t="n">
         <v>419</v>
       </c>
+      <c r="P14" t="n">
+        <v>424</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>410</v>
       </c>
       <c r="C15" t="n">
         <v>397</v>
       </c>
       <c r="D15" t="n">
         <v>405</v>
       </c>
       <c r="E15" t="n">
         <v>402</v>
       </c>
       <c r="F15" t="n">
         <v>436</v>
       </c>
       <c r="G15" t="n">
         <v>437</v>
       </c>
       <c r="H15" t="n">
         <v>439</v>
       </c>
       <c r="I15" t="n">
         <v>433</v>
       </c>
       <c r="J15" t="n">
         <v>431</v>
       </c>
       <c r="K15" t="n">
         <v>421</v>
       </c>
       <c r="L15" t="n">
         <v>428</v>
       </c>
       <c r="M15" t="n">
         <v>405</v>
       </c>
       <c r="N15" t="n">
         <v>412</v>
       </c>
       <c r="O15" t="n">
         <v>418</v>
+      </c>
+      <c r="P15" t="n">
+        <v>421</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about NHS provision, on a scale of 0 to 10, where 0 means not important at all and 10 means extremely important, how important, if at all, are each of the following to you? Having a hospital/GP close to your home</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-03-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2906,753 +3051,801 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-11-20</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-05-06</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-11-04</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Not important at all</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.01</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>10 - Extremely important</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>136</v>
       </c>
       <c r="C14" t="n">
         <v>150</v>
       </c>
       <c r="D14" t="n">
         <v>111</v>
       </c>
       <c r="E14" t="n">
         <v>154</v>
       </c>
       <c r="F14" t="n">
         <v>156</v>
       </c>
       <c r="G14" t="n">
         <v>162</v>
       </c>
       <c r="H14" t="n">
         <v>163</v>
       </c>
       <c r="I14" t="n">
         <v>150</v>
       </c>
       <c r="J14" t="n">
         <v>150</v>
       </c>
       <c r="K14" t="n">
         <v>143</v>
       </c>
       <c r="L14" t="n">
         <v>154</v>
       </c>
       <c r="M14" t="n">
         <v>144</v>
       </c>
       <c r="N14" t="n">
         <v>153</v>
       </c>
       <c r="O14" t="n">
         <v>148</v>
       </c>
+      <c r="P14" t="n">
+        <v>155</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>144</v>
       </c>
       <c r="C15" t="n">
         <v>142</v>
       </c>
       <c r="D15" t="n">
         <v>145</v>
       </c>
       <c r="E15" t="n">
         <v>143</v>
       </c>
       <c r="F15" t="n">
         <v>155</v>
       </c>
       <c r="G15" t="n">
         <v>156</v>
       </c>
       <c r="H15" t="n">
         <v>157</v>
       </c>
       <c r="I15" t="n">
         <v>155</v>
       </c>
       <c r="J15" t="n">
         <v>154</v>
       </c>
       <c r="K15" t="n">
         <v>150</v>
       </c>
       <c r="L15" t="n">
         <v>153</v>
       </c>
       <c r="M15" t="n">
         <v>149</v>
       </c>
       <c r="N15" t="n">
         <v>151</v>
       </c>
       <c r="O15" t="n">
         <v>153</v>
+      </c>
+      <c r="P15" t="n">
+        <v>154</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about NHS provision, on a scale of 0 to 10, where 0 means not important at all and 10 means extremely important, how important, if at all, are each of the following to you? Having a hospital/GP close to your home</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-03-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3687,753 +3880,801 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-11-20</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-05-06</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-11-04</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Not important at all</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>10 - Extremely important</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>84</v>
       </c>
       <c r="C14" t="n">
         <v>81</v>
       </c>
       <c r="D14" t="n">
         <v>82</v>
       </c>
       <c r="E14" t="n">
         <v>87</v>
       </c>
       <c r="F14" t="n">
         <v>93</v>
       </c>
       <c r="G14" t="n">
         <v>95</v>
       </c>
       <c r="H14" t="n">
         <v>92</v>
       </c>
       <c r="I14" t="n">
         <v>97</v>
       </c>
       <c r="J14" t="n">
         <v>93</v>
       </c>
       <c r="K14" t="n">
         <v>89</v>
       </c>
       <c r="L14" t="n">
         <v>90</v>
       </c>
       <c r="M14" t="n">
         <v>90</v>
       </c>
       <c r="N14" t="n">
         <v>88</v>
       </c>
       <c r="O14" t="n">
         <v>87</v>
       </c>
+      <c r="P14" t="n">
+        <v>98</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>86</v>
       </c>
       <c r="C15" t="n">
         <v>84</v>
       </c>
       <c r="D15" t="n">
         <v>86</v>
       </c>
       <c r="E15" t="n">
         <v>85</v>
       </c>
       <c r="F15" t="n">
         <v>92</v>
       </c>
       <c r="G15" t="n">
         <v>92</v>
       </c>
       <c r="H15" t="n">
         <v>93</v>
       </c>
       <c r="I15" t="n">
         <v>92</v>
       </c>
       <c r="J15" t="n">
         <v>91</v>
       </c>
       <c r="K15" t="n">
         <v>89</v>
       </c>
       <c r="L15" t="n">
         <v>91</v>
       </c>
       <c r="M15" t="n">
         <v>82</v>
       </c>
       <c r="N15" t="n">
         <v>83</v>
       </c>
       <c r="O15" t="n">
+        <v>85</v>
+      </c>
+      <c r="P15" t="n">
         <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about NHS provision, on a scale of 0 to 10, where 0 means not important at all and 10 means extremely important, how important, if at all, are each of the following to you? Having a hospital/GP close to your home</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-03-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4468,753 +4709,801 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-11-20</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-05-06</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-11-04</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Not important at all</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>10 - Extremely important</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>580</v>
       </c>
       <c r="C14" t="n">
         <v>596</v>
       </c>
       <c r="D14" t="n">
         <v>602</v>
       </c>
       <c r="E14" t="n">
         <v>612</v>
       </c>
       <c r="F14" t="n">
         <v>615</v>
       </c>
       <c r="G14" t="n">
         <v>627</v>
       </c>
       <c r="H14" t="n">
         <v>617</v>
       </c>
       <c r="I14" t="n">
         <v>603</v>
       </c>
       <c r="J14" t="n">
         <v>609</v>
       </c>
       <c r="K14" t="n">
         <v>596</v>
       </c>
       <c r="L14" t="n">
         <v>597</v>
       </c>
       <c r="M14" t="n">
         <v>296</v>
       </c>
       <c r="N14" t="n">
         <v>265</v>
       </c>
       <c r="O14" t="n">
         <v>272</v>
       </c>
+      <c r="P14" t="n">
+        <v>289</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>562</v>
       </c>
       <c r="C15" t="n">
         <v>558</v>
       </c>
       <c r="D15" t="n">
         <v>570</v>
       </c>
       <c r="E15" t="n">
         <v>569</v>
       </c>
       <c r="F15" t="n">
         <v>622</v>
       </c>
       <c r="G15" t="n">
         <v>624</v>
       </c>
       <c r="H15" t="n">
         <v>627</v>
       </c>
       <c r="I15" t="n">
         <v>621</v>
       </c>
       <c r="J15" t="n">
         <v>622</v>
       </c>
       <c r="K15" t="n">
         <v>603</v>
       </c>
       <c r="L15" t="n">
         <v>612</v>
       </c>
       <c r="M15" t="n">
         <v>309</v>
       </c>
       <c r="N15" t="n">
         <v>313</v>
       </c>
       <c r="O15" t="n">
         <v>317</v>
+      </c>
+      <c r="P15" t="n">
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about NHS provision, on a scale of 0 to 10, where 0 means not important at all and 10 means extremely important, how important, if at all, are each of the following to you? Having a hospital/GP close to your home</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-03-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5249,753 +5538,801 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-11-20</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-05-06</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-11-04</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Not important at all</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.01</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>10 - Extremely important</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>555</v>
       </c>
       <c r="C14" t="n">
         <v>449</v>
       </c>
       <c r="D14" t="n">
         <v>479</v>
       </c>
       <c r="E14" t="n">
         <v>451</v>
       </c>
       <c r="F14" t="n">
         <v>457</v>
       </c>
       <c r="G14" t="n">
         <v>445</v>
       </c>
       <c r="H14" t="n">
         <v>451</v>
       </c>
       <c r="I14" t="n">
         <v>463</v>
       </c>
       <c r="J14" t="n">
         <v>457</v>
       </c>
       <c r="K14" t="n">
         <v>437</v>
       </c>
       <c r="L14" t="n">
         <v>432</v>
       </c>
       <c r="M14" t="n">
         <v>472</v>
       </c>
       <c r="N14" t="n">
         <v>502</v>
       </c>
       <c r="O14" t="n">
         <v>500</v>
       </c>
+      <c r="P14" t="n">
+        <v>488</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>535</v>
       </c>
       <c r="C15" t="n">
         <v>408</v>
       </c>
       <c r="D15" t="n">
         <v>419</v>
       </c>
       <c r="E15" t="n">
         <v>415</v>
       </c>
       <c r="F15" t="n">
         <v>459</v>
       </c>
       <c r="G15" t="n">
         <v>469</v>
       </c>
       <c r="H15" t="n">
         <v>463</v>
       </c>
       <c r="I15" t="n">
         <v>467</v>
       </c>
       <c r="J15" t="n">
         <v>464</v>
       </c>
       <c r="K15" t="n">
         <v>448</v>
       </c>
       <c r="L15" t="n">
         <v>449</v>
       </c>
       <c r="M15" t="n">
         <v>439</v>
       </c>
       <c r="N15" t="n">
         <v>448</v>
       </c>
       <c r="O15" t="n">
         <v>455</v>
+      </c>
+      <c r="P15" t="n">
+        <v>458</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about NHS provision, on a scale of 0 to 10, where 0 means not important at all and 10 means extremely important, how important, if at all, are each of the following to you? Having a hospital/GP close to your home</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-03-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6030,753 +6367,801 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-11-20</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-05-06</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-11-04</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Not important at all</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>10 - Extremely important</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>104</v>
       </c>
       <c r="C14" t="n">
         <v>156</v>
       </c>
       <c r="D14" t="n">
         <v>169</v>
       </c>
       <c r="E14" t="n">
         <v>175</v>
       </c>
       <c r="F14" t="n">
         <v>160</v>
       </c>
       <c r="G14" t="n">
         <v>165</v>
       </c>
       <c r="H14" t="n">
         <v>168</v>
       </c>
       <c r="I14" t="n">
         <v>168</v>
       </c>
       <c r="J14" t="n">
         <v>160</v>
       </c>
       <c r="K14" t="n">
         <v>147</v>
       </c>
       <c r="L14" t="n">
         <v>162</v>
       </c>
       <c r="M14" t="n">
         <v>178</v>
       </c>
       <c r="N14" t="n">
         <v>173</v>
       </c>
       <c r="O14" t="n">
         <v>167</v>
       </c>
+      <c r="P14" t="n">
+        <v>165</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>98</v>
       </c>
       <c r="C15" t="n">
         <v>148</v>
       </c>
       <c r="D15" t="n">
         <v>151</v>
       </c>
       <c r="E15" t="n">
         <v>152</v>
       </c>
       <c r="F15" t="n">
         <v>163</v>
       </c>
       <c r="G15" t="n">
         <v>165</v>
       </c>
       <c r="H15" t="n">
         <v>165</v>
       </c>
       <c r="I15" t="n">
         <v>165</v>
       </c>
       <c r="J15" t="n">
         <v>162</v>
       </c>
       <c r="K15" t="n">
         <v>158</v>
       </c>
       <c r="L15" t="n">
         <v>164</v>
       </c>
       <c r="M15" t="n">
         <v>157</v>
       </c>
       <c r="N15" t="n">
         <v>160</v>
       </c>
       <c r="O15" t="n">
         <v>162</v>
+      </c>
+      <c r="P15" t="n">
+        <v>163</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about NHS provision, on a scale of 0 to 10, where 0 means not important at all and 10 means extremely important, how important, if at all, are each of the following to you? Having a hospital/GP close to your home</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-03-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6811,753 +7196,801 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-11-20</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-05-06</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-11-04</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Not important at all</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.01</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>10 - Extremely important</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>743</v>
       </c>
       <c r="C14" t="n">
         <v>730</v>
       </c>
       <c r="D14" t="n">
         <v>758</v>
       </c>
       <c r="E14" t="n">
         <v>751</v>
       </c>
       <c r="F14" t="n">
         <v>722</v>
       </c>
       <c r="G14" t="n">
         <v>757</v>
       </c>
       <c r="H14" t="n">
         <v>748</v>
       </c>
       <c r="I14" t="n">
         <v>713</v>
       </c>
       <c r="J14" t="n">
         <v>745</v>
       </c>
       <c r="K14" t="n">
         <v>704</v>
       </c>
       <c r="L14" t="n">
         <v>728</v>
       </c>
       <c r="M14" t="n">
         <v>711</v>
       </c>
       <c r="N14" t="n">
         <v>703</v>
       </c>
       <c r="O14" t="n">
         <v>674</v>
       </c>
+      <c r="P14" t="n">
+        <v>657</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>647</v>
       </c>
       <c r="C15" t="n">
         <v>611</v>
       </c>
       <c r="D15" t="n">
         <v>624</v>
       </c>
       <c r="E15" t="n">
         <v>618</v>
       </c>
       <c r="F15" t="n">
         <v>671</v>
       </c>
       <c r="G15" t="n">
         <v>672</v>
       </c>
       <c r="H15" t="n">
         <v>675</v>
       </c>
       <c r="I15" t="n">
         <v>667</v>
       </c>
       <c r="J15" t="n">
         <v>664</v>
       </c>
       <c r="K15" t="n">
         <v>648</v>
       </c>
       <c r="L15" t="n">
         <v>659</v>
       </c>
       <c r="M15" t="n">
         <v>634</v>
       </c>
       <c r="N15" t="n">
         <v>645</v>
       </c>
       <c r="O15" t="n">
         <v>654</v>
+      </c>
+      <c r="P15" t="n">
+        <v>659</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about NHS provision, on a scale of 0 to 10, where 0 means not important at all and 10 means extremely important, how important, if at all, are each of the following to you? Having a hospital/GP close to your home</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-03-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7592,753 +8025,801 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-11-20</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-05-06</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-11-04</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Not important at all</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>10 - Extremely important</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>674</v>
       </c>
       <c r="C14" t="n">
         <v>677</v>
       </c>
       <c r="D14" t="n">
         <v>666</v>
       </c>
       <c r="E14" t="n">
         <v>675</v>
       </c>
       <c r="F14" t="n">
         <v>724</v>
       </c>
       <c r="G14" t="n">
         <v>706</v>
       </c>
       <c r="H14" t="n">
         <v>686</v>
       </c>
       <c r="I14" t="n">
         <v>686</v>
       </c>
       <c r="J14" t="n">
         <v>655</v>
       </c>
       <c r="K14" t="n">
         <v>661</v>
       </c>
       <c r="L14" t="n">
         <v>622</v>
       </c>
       <c r="M14" t="n">
         <v>609</v>
       </c>
       <c r="N14" t="n">
         <v>623</v>
       </c>
       <c r="O14" t="n">
         <v>638</v>
       </c>
+      <c r="P14" t="n">
+        <v>624</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>692</v>
       </c>
       <c r="C15" t="n">
         <v>652</v>
       </c>
       <c r="D15" t="n">
         <v>666</v>
       </c>
       <c r="E15" t="n">
         <v>660</v>
       </c>
       <c r="F15" t="n">
         <v>716</v>
       </c>
       <c r="G15" t="n">
         <v>718</v>
       </c>
       <c r="H15" t="n">
         <v>721</v>
       </c>
       <c r="I15" t="n">
         <v>712</v>
       </c>
       <c r="J15" t="n">
         <v>708</v>
       </c>
       <c r="K15" t="n">
         <v>692</v>
       </c>
       <c r="L15" t="n">
         <v>704</v>
       </c>
       <c r="M15" t="n">
         <v>677</v>
       </c>
       <c r="N15" t="n">
         <v>689</v>
       </c>
       <c r="O15" t="n">
         <v>698</v>
+      </c>
+      <c r="P15" t="n">
+        <v>703</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about NHS provision, on a scale of 0 to 10, where 0 means not important at all and 10 means extremely important, how important, if at all, are each of the following to you? Having a hospital/GP close to your home</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-03-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8373,753 +8854,801 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-11-20</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-05-06</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-11-04</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Not important at all</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>10 - Extremely important</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>234</v>
       </c>
       <c r="C14" t="n">
         <v>223</v>
       </c>
       <c r="D14" t="n">
         <v>226</v>
       </c>
       <c r="E14" t="n">
         <v>209</v>
       </c>
       <c r="F14" t="n">
         <v>329</v>
       </c>
       <c r="G14" t="n">
         <v>299</v>
       </c>
       <c r="H14" t="n">
         <v>347</v>
       </c>
       <c r="I14" t="n">
         <v>362</v>
       </c>
       <c r="J14" t="n">
         <v>327</v>
       </c>
       <c r="K14" t="n">
         <v>343</v>
       </c>
       <c r="L14" t="n">
         <v>401</v>
       </c>
       <c r="M14" t="n">
         <v>360</v>
       </c>
       <c r="N14" t="n">
         <v>376</v>
       </c>
       <c r="O14" t="n">
         <v>411</v>
       </c>
+      <c r="P14" t="n">
+        <v>452</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>305</v>
       </c>
       <c r="C15" t="n">
         <v>358</v>
       </c>
       <c r="D15" t="n">
         <v>350</v>
       </c>
       <c r="E15" t="n">
         <v>347</v>
       </c>
       <c r="F15" t="n">
         <v>384</v>
       </c>
       <c r="G15" t="n">
         <v>367</v>
       </c>
       <c r="H15" t="n">
         <v>380</v>
       </c>
       <c r="I15" t="n">
         <v>381</v>
       </c>
       <c r="J15" t="n">
         <v>344</v>
       </c>
       <c r="K15" t="n">
         <v>366</v>
       </c>
       <c r="L15" t="n">
         <v>390</v>
       </c>
       <c r="M15" t="n">
         <v>375</v>
       </c>
       <c r="N15" t="n">
         <v>374</v>
       </c>
       <c r="O15" t="n">
         <v>386</v>
+      </c>
+      <c r="P15" t="n">
+        <v>388</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about NHS provision, on a scale of 0 to 10, where 0 means not important at all and 10 means extremely important, how important, if at all, are each of the following to you? Having a hospital/GP close to your home</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-03-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9154,753 +9683,801 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-11-20</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-05-06</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-11-04</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Not important at all</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>10 - Extremely important</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>142</v>
       </c>
       <c r="C14" t="n">
         <v>132</v>
       </c>
       <c r="D14" t="n">
         <v>143</v>
       </c>
       <c r="E14" t="n">
         <v>96</v>
       </c>
       <c r="F14" t="n">
         <v>173</v>
       </c>
       <c r="G14" t="n">
         <v>176</v>
       </c>
       <c r="H14" t="n">
         <v>182</v>
       </c>
       <c r="I14" t="n">
         <v>177</v>
       </c>
       <c r="J14" t="n">
         <v>198</v>
       </c>
       <c r="K14" t="n">
         <v>169</v>
       </c>
       <c r="L14" t="n">
         <v>174</v>
       </c>
       <c r="M14" t="n">
         <v>161</v>
       </c>
       <c r="N14" t="n">
         <v>150</v>
       </c>
       <c r="O14" t="n">
         <v>116</v>
       </c>
+      <c r="P14" t="n">
+        <v>127</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>185</v>
       </c>
       <c r="C15" t="n">
         <v>179</v>
       </c>
       <c r="D15" t="n">
         <v>183</v>
       </c>
       <c r="E15" t="n">
         <v>182</v>
       </c>
       <c r="F15" t="n">
         <v>197</v>
       </c>
       <c r="G15" t="n">
         <v>198</v>
       </c>
       <c r="H15" t="n">
         <v>198</v>
       </c>
       <c r="I15" t="n">
         <v>196</v>
       </c>
       <c r="J15" t="n">
         <v>195</v>
       </c>
       <c r="K15" t="n">
         <v>190</v>
       </c>
       <c r="L15" t="n">
         <v>194</v>
       </c>
       <c r="M15" t="n">
         <v>186</v>
       </c>
       <c r="N15" t="n">
         <v>190</v>
       </c>
       <c r="O15" t="n">
         <v>192</v>
+      </c>
+      <c r="P15" t="n">
+        <v>193</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about NHS provision, on a scale of 0 to 10, where 0 means not important at all and 10 means extremely important, how important, if at all, are each of the following to you? Having a hospital/GP close to your home</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-03-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9935,753 +10512,801 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-11-20</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-05-06</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-11-04</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Not important at all</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.05</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>10 - Extremely important</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>29</v>
       </c>
       <c r="C14" t="n">
         <v>16</v>
       </c>
       <c r="D14" t="n">
         <v>32</v>
       </c>
       <c r="E14" t="n">
         <v>31</v>
       </c>
       <c r="F14" t="n">
         <v>33</v>
       </c>
       <c r="G14" t="n">
         <v>50</v>
       </c>
       <c r="H14" t="n">
         <v>39</v>
       </c>
       <c r="I14" t="n">
         <v>37</v>
       </c>
       <c r="J14" t="n">
         <v>62</v>
       </c>
       <c r="K14" t="n">
         <v>39</v>
       </c>
       <c r="L14" t="n">
         <v>26</v>
       </c>
       <c r="M14" t="n">
         <v>30</v>
       </c>
       <c r="N14" t="n">
         <v>37</v>
       </c>
       <c r="O14" t="n">
         <v>40</v>
       </c>
+      <c r="P14" t="n">
+        <v>42</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>36</v>
       </c>
       <c r="C15" t="n">
         <v>26</v>
       </c>
       <c r="D15" t="n">
         <v>42</v>
       </c>
       <c r="E15" t="n">
         <v>42</v>
       </c>
       <c r="F15" t="n">
         <v>38</v>
       </c>
       <c r="G15" t="n">
         <v>55</v>
       </c>
       <c r="H15" t="n">
         <v>44</v>
       </c>
       <c r="I15" t="n">
         <v>38</v>
       </c>
       <c r="J15" t="n">
         <v>73</v>
       </c>
       <c r="K15" t="n">
         <v>41</v>
       </c>
       <c r="L15" t="n">
         <v>24</v>
       </c>
       <c r="M15" t="n">
         <v>23</v>
       </c>
       <c r="N15" t="n">
         <v>31</v>
       </c>
       <c r="O15" t="n">
         <v>25</v>
+      </c>
+      <c r="P15" t="n">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about NHS provision, on a scale of 0 to 10, where 0 means not important at all and 10 means extremely important, how important, if at all, are each of the following to you? Having a hospital/GP close to your home</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-03-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10716,753 +11341,801 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-11-20</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-05-06</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-11-04</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Not important at all</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>10 - Extremely important</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>1019</v>
       </c>
       <c r="C14" t="n">
         <v>974</v>
       </c>
       <c r="D14" t="n">
         <v>1003</v>
       </c>
       <c r="E14" t="n">
         <v>990</v>
       </c>
       <c r="F14" t="n">
         <v>1063</v>
       </c>
       <c r="G14" t="n">
         <v>1081</v>
       </c>
       <c r="H14" t="n">
         <v>1067</v>
       </c>
       <c r="I14" t="n">
         <v>1090</v>
       </c>
       <c r="J14" t="n">
         <v>1056</v>
       </c>
       <c r="K14" t="n">
         <v>1030</v>
       </c>
       <c r="L14" t="n">
         <v>1054</v>
       </c>
       <c r="M14" t="n">
         <v>1021</v>
       </c>
       <c r="N14" t="n">
         <v>1041</v>
       </c>
       <c r="O14" t="n">
         <v>1040</v>
       </c>
+      <c r="P14" t="n">
+        <v>1047</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>958</v>
       </c>
       <c r="C15" t="n">
         <v>938</v>
       </c>
       <c r="D15" t="n">
         <v>959</v>
       </c>
       <c r="E15" t="n">
         <v>950</v>
       </c>
       <c r="F15" t="n">
         <v>1031</v>
       </c>
       <c r="G15" t="n">
         <v>1033</v>
       </c>
       <c r="H15" t="n">
         <v>1037</v>
       </c>
       <c r="I15" t="n">
         <v>1025</v>
       </c>
       <c r="J15" t="n">
         <v>1020</v>
       </c>
       <c r="K15" t="n">
         <v>996</v>
       </c>
       <c r="L15" t="n">
         <v>1013</v>
       </c>
       <c r="M15" t="n">
         <v>975</v>
       </c>
       <c r="N15" t="n">
         <v>991</v>
       </c>
       <c r="O15" t="n">
         <v>1005</v>
+      </c>
+      <c r="P15" t="n">
+        <v>1012</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about NHS provision, on a scale of 0 to 10, where 0 means not important at all and 10 means extremely important, how important, if at all, are each of the following to you? Having a hospital/GP close to your home</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-03-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11497,753 +12170,801 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-11-20</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-05-06</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-11-04</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Not important at all</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>10 - Extremely important</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>661</v>
       </c>
       <c r="C14" t="n">
         <v>672</v>
       </c>
       <c r="D14" t="n">
         <v>679</v>
       </c>
       <c r="E14" t="n">
         <v>676</v>
       </c>
       <c r="F14" t="n">
         <v>745</v>
       </c>
       <c r="G14" t="n">
         <v>731</v>
       </c>
       <c r="H14" t="n">
         <v>753</v>
       </c>
       <c r="I14" t="n">
         <v>708</v>
       </c>
       <c r="J14" t="n">
         <v>733</v>
       </c>
       <c r="K14" t="n">
         <v>717</v>
       </c>
       <c r="L14" t="n">
         <v>723</v>
       </c>
       <c r="M14" t="n">
         <v>689</v>
       </c>
       <c r="N14" t="n">
         <v>698</v>
       </c>
       <c r="O14" t="n">
         <v>723</v>
       </c>
+      <c r="P14" t="n">
+        <v>728</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>722</v>
       </c>
       <c r="C15" t="n">
         <v>708</v>
       </c>
       <c r="D15" t="n">
         <v>723</v>
       </c>
       <c r="E15" t="n">
         <v>716</v>
       </c>
       <c r="F15" t="n">
         <v>777</v>
       </c>
       <c r="G15" t="n">
         <v>779</v>
       </c>
       <c r="H15" t="n">
         <v>783</v>
       </c>
       <c r="I15" t="n">
         <v>773</v>
       </c>
       <c r="J15" t="n">
         <v>769</v>
       </c>
       <c r="K15" t="n">
         <v>751</v>
       </c>
       <c r="L15" t="n">
         <v>764</v>
       </c>
       <c r="M15" t="n">
         <v>735</v>
       </c>
       <c r="N15" t="n">
         <v>748</v>
       </c>
       <c r="O15" t="n">
         <v>758</v>
+      </c>
+      <c r="P15" t="n">
+        <v>763</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about NHS provision, on a scale of 0 to 10, where 0 means not important at all and 10 means extremely important, how important, if at all, are each of the following to you? Having a hospital/GP close to your home</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-03-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12278,753 +12999,801 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-11-20</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-05-06</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-11-04</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Not important at all</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>10 - Extremely important</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>682</v>
       </c>
       <c r="C14" t="n">
         <v>667</v>
       </c>
       <c r="D14" t="n">
         <v>679</v>
       </c>
       <c r="E14" t="n">
         <v>696</v>
       </c>
       <c r="F14" t="n">
         <v>753</v>
       </c>
       <c r="G14" t="n">
         <v>714</v>
       </c>
       <c r="H14" t="n">
         <v>753</v>
       </c>
       <c r="I14" t="n">
         <v>719</v>
       </c>
       <c r="J14" t="n">
         <v>730</v>
       </c>
       <c r="K14" t="n">
         <v>699</v>
       </c>
       <c r="L14" t="n">
         <v>715</v>
       </c>
       <c r="M14" t="n">
         <v>656</v>
       </c>
       <c r="N14" t="n">
         <v>694</v>
       </c>
       <c r="O14" t="n">
         <v>720</v>
       </c>
+      <c r="P14" t="n">
+        <v>731</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>707</v>
       </c>
       <c r="C15" t="n">
         <v>686</v>
       </c>
       <c r="D15" t="n">
         <v>701</v>
       </c>
       <c r="E15" t="n">
         <v>695</v>
       </c>
       <c r="F15" t="n">
         <v>754</v>
       </c>
       <c r="G15" t="n">
         <v>756</v>
       </c>
       <c r="H15" t="n">
         <v>759</v>
       </c>
       <c r="I15" t="n">
         <v>750</v>
       </c>
       <c r="J15" t="n">
         <v>746</v>
       </c>
       <c r="K15" t="n">
         <v>728</v>
       </c>
       <c r="L15" t="n">
         <v>741</v>
       </c>
       <c r="M15" t="n">
         <v>713</v>
       </c>
       <c r="N15" t="n">
         <v>725</v>
       </c>
       <c r="O15" t="n">
         <v>735</v>
+      </c>
+      <c r="P15" t="n">
+        <v>740</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about NHS provision, on a scale of 0 to 10, where 0 means not important at all and 10 means extremely important, how important, if at all, are each of the following to you? Having a hospital/GP close to your home</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-03-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13059,753 +13828,801 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-11-20</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-05-06</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-11-04</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Not important at all</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>10 - Extremely important</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>404</v>
       </c>
       <c r="C14" t="n">
         <v>399</v>
       </c>
       <c r="D14" t="n">
         <v>394</v>
       </c>
       <c r="E14" t="n">
         <v>404</v>
       </c>
       <c r="F14" t="n">
         <v>439</v>
       </c>
       <c r="G14" t="n">
         <v>435</v>
       </c>
       <c r="H14" t="n">
         <v>424</v>
       </c>
       <c r="I14" t="n">
         <v>449</v>
       </c>
       <c r="J14" t="n">
         <v>430</v>
       </c>
       <c r="K14" t="n">
         <v>410</v>
       </c>
       <c r="L14" t="n">
         <v>428</v>
       </c>
       <c r="M14" t="n">
         <v>442</v>
       </c>
       <c r="N14" t="n">
         <v>425</v>
       </c>
       <c r="O14" t="n">
         <v>426</v>
       </c>
+      <c r="P14" t="n">
+        <v>422</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>400</v>
       </c>
       <c r="C15" t="n">
         <v>397</v>
       </c>
       <c r="D15" t="n">
         <v>405</v>
       </c>
       <c r="E15" t="n">
         <v>402</v>
       </c>
       <c r="F15" t="n">
         <v>436</v>
       </c>
       <c r="G15" t="n">
         <v>437</v>
       </c>
       <c r="H15" t="n">
         <v>439</v>
       </c>
       <c r="I15" t="n">
         <v>433</v>
       </c>
       <c r="J15" t="n">
         <v>431</v>
       </c>
       <c r="K15" t="n">
         <v>421</v>
       </c>
       <c r="L15" t="n">
         <v>428</v>
       </c>
       <c r="M15" t="n">
         <v>412</v>
       </c>
       <c r="N15" t="n">
         <v>419</v>
       </c>
       <c r="O15" t="n">
         <v>425</v>
+      </c>
+      <c r="P15" t="n">
+        <v>428</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about NHS provision, on a scale of 0 to 10, where 0 means not important at all and 10 means extremely important, how important, if at all, are each of the following to you? Having a hospital/GP close to your home</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-03-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13840,753 +14657,801 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-11-20</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-05-06</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-11-04</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Not important at all</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.01</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>10 - Extremely important</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>452</v>
       </c>
       <c r="C14" t="n">
         <v>448</v>
       </c>
       <c r="D14" t="n">
         <v>466</v>
       </c>
       <c r="E14" t="n">
         <v>470</v>
       </c>
       <c r="F14" t="n">
         <v>443</v>
       </c>
       <c r="G14" t="n">
         <v>487</v>
       </c>
       <c r="H14" t="n">
         <v>461</v>
       </c>
       <c r="I14" t="n">
         <v>453</v>
       </c>
       <c r="J14" t="n">
         <v>431</v>
       </c>
       <c r="K14" t="n">
         <v>469</v>
       </c>
       <c r="L14" t="n">
         <v>460</v>
       </c>
       <c r="M14" t="n">
         <v>451</v>
       </c>
       <c r="N14" t="n">
         <v>470</v>
       </c>
       <c r="O14" t="n">
         <v>501</v>
       </c>
+      <c r="P14" t="n">
+        <v>495</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>388</v>
       </c>
       <c r="C15" t="n">
         <v>384</v>
       </c>
       <c r="D15" t="n">
         <v>392</v>
       </c>
       <c r="E15" t="n">
         <v>388</v>
       </c>
       <c r="F15" t="n">
         <v>421</v>
       </c>
       <c r="G15" t="n">
         <v>422</v>
       </c>
       <c r="H15" t="n">
         <v>424</v>
       </c>
       <c r="I15" t="n">
         <v>419</v>
       </c>
       <c r="J15" t="n">
         <v>417</v>
       </c>
       <c r="K15" t="n">
         <v>407</v>
       </c>
       <c r="L15" t="n">
         <v>414</v>
       </c>
       <c r="M15" t="n">
         <v>398</v>
       </c>
       <c r="N15" t="n">
         <v>405</v>
       </c>
       <c r="O15" t="n">
         <v>411</v>
+      </c>
+      <c r="P15" t="n">
+        <v>414</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about NHS provision, on a scale of 0 to 10, where 0 means not important at all and 10 means extremely important, how important, if at all, are each of the following to you? Having a hospital/GP close to your home</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-03-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14621,753 +15486,801 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-11-20</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-05-06</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-11-04</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Not important at all</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>10 - Extremely important</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>732</v>
       </c>
       <c r="C14" t="n">
         <v>715</v>
       </c>
       <c r="D14" t="n">
         <v>720</v>
       </c>
       <c r="E14" t="n">
         <v>728</v>
       </c>
       <c r="F14" t="n">
         <v>797</v>
       </c>
       <c r="G14" t="n">
         <v>820</v>
       </c>
       <c r="H14" t="n">
         <v>832</v>
       </c>
       <c r="I14" t="n">
         <v>802</v>
       </c>
       <c r="J14" t="n">
         <v>784</v>
       </c>
       <c r="K14" t="n">
         <v>786</v>
       </c>
       <c r="L14" t="n">
         <v>805</v>
       </c>
       <c r="M14" t="n">
         <v>806</v>
       </c>
       <c r="N14" t="n">
         <v>785</v>
       </c>
       <c r="O14" t="n">
         <v>792</v>
       </c>
+      <c r="P14" t="n">
+        <v>823</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>813</v>
       </c>
       <c r="C15" t="n">
         <v>800</v>
       </c>
       <c r="D15" t="n">
         <v>817</v>
       </c>
       <c r="E15" t="n">
         <v>810</v>
       </c>
       <c r="F15" t="n">
         <v>879</v>
       </c>
       <c r="G15" t="n">
         <v>881</v>
       </c>
       <c r="H15" t="n">
         <v>885</v>
       </c>
       <c r="I15" t="n">
         <v>874</v>
       </c>
       <c r="J15" t="n">
         <v>869</v>
       </c>
       <c r="K15" t="n">
         <v>849</v>
       </c>
       <c r="L15" t="n">
         <v>864</v>
       </c>
       <c r="M15" t="n">
         <v>831</v>
       </c>
       <c r="N15" t="n">
         <v>845</v>
       </c>
       <c r="O15" t="n">
         <v>857</v>
+      </c>
+      <c r="P15" t="n">
+        <v>863</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about NHS provision, on a scale of 0 to 10, where 0 means not important at all and 10 means extremely important, how important, if at all, are each of the following to you? Having a hospital/GP close to your home</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-03-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15402,753 +16315,801 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-11-20</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-05-06</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-11-04</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Not important at all</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>10 - Extremely important</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>948</v>
       </c>
       <c r="C14" t="n">
         <v>931</v>
       </c>
       <c r="D14" t="n">
         <v>962</v>
       </c>
       <c r="E14" t="n">
         <v>938</v>
       </c>
       <c r="F14" t="n">
         <v>1011</v>
       </c>
       <c r="G14" t="n">
         <v>992</v>
       </c>
       <c r="H14" t="n">
         <v>988</v>
       </c>
       <c r="I14" t="n">
         <v>996</v>
       </c>
       <c r="J14" t="n">
         <v>1005</v>
       </c>
       <c r="K14" t="n">
         <v>961</v>
       </c>
       <c r="L14" t="n">
         <v>972</v>
       </c>
       <c r="M14" t="n">
         <v>904</v>
       </c>
       <c r="N14" t="n">
         <v>954</v>
       </c>
       <c r="O14" t="n">
         <v>971</v>
       </c>
+      <c r="P14" t="n">
+        <v>952</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>867</v>
       </c>
       <c r="C15" t="n">
         <v>846</v>
       </c>
       <c r="D15" t="n">
         <v>865</v>
       </c>
       <c r="E15" t="n">
         <v>856</v>
       </c>
       <c r="F15" t="n">
         <v>929</v>
       </c>
       <c r="G15" t="n">
         <v>931</v>
       </c>
       <c r="H15" t="n">
         <v>935</v>
       </c>
       <c r="I15" t="n">
         <v>924</v>
       </c>
       <c r="J15" t="n">
         <v>920</v>
       </c>
       <c r="K15" t="n">
         <v>898</v>
       </c>
       <c r="L15" t="n">
         <v>913</v>
       </c>
       <c r="M15" t="n">
         <v>879</v>
       </c>
       <c r="N15" t="n">
         <v>894</v>
       </c>
       <c r="O15" t="n">
         <v>906</v>
+      </c>
+      <c r="P15" t="n">
+        <v>912</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about NHS provision, on a scale of 0 to 10, where 0 means not important at all and 10 means extremely important, how important, if at all, are each of the following to you? Having a hospital/GP close to your home</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-03-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16183,753 +17144,801 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-11-20</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-05-06</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-11-04</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Not important at all</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.01</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.02</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>10 - Extremely important</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>198</v>
       </c>
       <c r="C14" t="n">
         <v>147</v>
       </c>
       <c r="D14" t="n">
         <v>198</v>
       </c>
       <c r="E14" t="n">
         <v>171</v>
       </c>
       <c r="F14" t="n">
         <v>217</v>
       </c>
       <c r="G14" t="n">
         <v>193</v>
       </c>
       <c r="H14" t="n">
         <v>204</v>
       </c>
       <c r="I14" t="n">
         <v>209</v>
       </c>
       <c r="J14" t="n">
         <v>203</v>
       </c>
       <c r="K14" t="n">
         <v>207</v>
       </c>
       <c r="L14" t="n">
         <v>206</v>
       </c>
       <c r="M14" t="n">
         <v>191</v>
       </c>
       <c r="N14" t="n">
         <v>204</v>
       </c>
       <c r="O14" t="n">
         <v>184</v>
       </c>
+      <c r="P14" t="n">
+        <v>166</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>202</v>
       </c>
       <c r="C15" t="n">
         <v>193</v>
       </c>
       <c r="D15" t="n">
         <v>202</v>
       </c>
       <c r="E15" t="n">
         <v>200</v>
       </c>
       <c r="F15" t="n">
         <v>217</v>
       </c>
       <c r="G15" t="n">
         <v>217</v>
       </c>
       <c r="H15" t="n">
         <v>218</v>
       </c>
       <c r="I15" t="n">
         <v>216</v>
       </c>
       <c r="J15" t="n">
         <v>215</v>
       </c>
       <c r="K15" t="n">
         <v>210</v>
       </c>
       <c r="L15" t="n">
         <v>213</v>
       </c>
       <c r="M15" t="n">
         <v>207</v>
       </c>
       <c r="N15" t="n">
         <v>210</v>
       </c>
       <c r="O15" t="n">
         <v>213</v>
+      </c>
+      <c r="P15" t="n">
+        <v>215</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about NHS provision, on a scale of 0 to 10, where 0 means not important at all and 10 means extremely important, how important, if at all, are each of the following to you? Having a hospital/GP close to your home</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-09</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-03-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16964,713 +17973,760 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2023-11-20</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-05-06</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-11-04</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Not important at all</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P11" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>10 - Extremely important</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="P12" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P13" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>569</v>
       </c>
       <c r="C14" t="n">
         <v>578</v>
       </c>
       <c r="D14" t="n">
         <v>583</v>
       </c>
       <c r="E14" t="n">
         <v>572</v>
       </c>
       <c r="F14" t="n">
         <v>612</v>
       </c>
       <c r="G14" t="n">
         <v>619</v>
       </c>
       <c r="H14" t="n">
         <v>616</v>
       </c>
       <c r="I14" t="n">
         <v>612</v>
       </c>
       <c r="J14" t="n">
         <v>606</v>
       </c>
       <c r="K14" t="n">
         <v>589</v>
       </c>
       <c r="L14" t="n">
         <v>601</v>
       </c>
       <c r="M14" t="n">
         <v>594</v>
       </c>
       <c r="N14" t="n">
         <v>583</v>
       </c>
       <c r="O14" t="n">
         <v>637</v>
       </c>
+      <c r="P14" t="n">
+        <v>637</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>561</v>
       </c>
       <c r="C15" t="n">
         <v>557</v>
       </c>
       <c r="D15" t="n">
         <v>565</v>
       </c>
       <c r="E15" t="n">
         <v>560</v>
       </c>
       <c r="F15" t="n">
         <v>607</v>
       </c>
       <c r="G15" t="n">
         <v>609</v>
       </c>
       <c r="H15" t="n">
         <v>612</v>
       </c>
       <c r="I15" t="n">
         <v>604</v>
       </c>
       <c r="J15" t="n">
         <v>601</v>
       </c>
       <c r="K15" t="n">
         <v>587</v>
       </c>
       <c r="L15" t="n">
         <v>597</v>
       </c>
       <c r="M15" t="n">
         <v>587</v>
       </c>
       <c r="N15" t="n">
         <v>596</v>
       </c>
       <c r="O15" t="n">
         <v>605</v>
+      </c>
+      <c r="P15" t="n">
+        <v>609</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>