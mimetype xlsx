--- v0 (2026-09-04)
+++ v1 (2026-10-24)
@@ -462,4719 +462,5907 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Nigel Farage is doing well or badly as leader of Reform UK?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="G2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="G3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="G4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="G5" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="G6" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1777</v>
       </c>
       <c r="C7" t="n">
         <v>1791</v>
       </c>
       <c r="D7" t="n">
         <v>1764</v>
       </c>
       <c r="E7" t="n">
         <v>1778</v>
       </c>
       <c r="F7" t="n">
         <v>1783</v>
       </c>
+      <c r="G7" t="n">
+        <v>1782</v>
+      </c>
+      <c r="H7" t="n">
+        <v>1757</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1777</v>
       </c>
       <c r="C8" t="n">
         <v>1791</v>
       </c>
       <c r="D8" t="n">
         <v>1764</v>
       </c>
       <c r="E8" t="n">
         <v>1778</v>
       </c>
       <c r="F8" t="n">
         <v>1783</v>
+      </c>
+      <c r="G8" t="n">
+        <v>1782</v>
+      </c>
+      <c r="H8" t="n">
+        <v>1757</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Nigel Farage is doing well or badly as leader of Reform UK?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="G2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="G3" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="G4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="G5" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="G6" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>302</v>
       </c>
       <c r="C7" t="n">
         <v>284</v>
       </c>
       <c r="D7" t="n">
         <v>294</v>
       </c>
       <c r="E7" t="n">
         <v>313</v>
       </c>
       <c r="F7" t="n">
         <v>298</v>
       </c>
+      <c r="G7" t="n">
+        <v>299</v>
+      </c>
+      <c r="H7" t="n">
+        <v>303</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>291</v>
       </c>
       <c r="C8" t="n">
         <v>294</v>
       </c>
       <c r="D8" t="n">
         <v>289</v>
       </c>
       <c r="E8" t="n">
         <v>292</v>
       </c>
       <c r="F8" t="n">
         <v>292</v>
+      </c>
+      <c r="G8" t="n">
+        <v>292</v>
+      </c>
+      <c r="H8" t="n">
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Nigel Farage is doing well or badly as leader of Reform UK?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="G2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="G3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="G4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="G5" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="G6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>444</v>
       </c>
       <c r="C7" t="n">
         <v>439</v>
       </c>
       <c r="D7" t="n">
         <v>418</v>
       </c>
       <c r="E7" t="n">
         <v>421</v>
       </c>
       <c r="F7" t="n">
         <v>439</v>
       </c>
+      <c r="G7" t="n">
+        <v>445</v>
+      </c>
+      <c r="H7" t="n">
+        <v>436</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>421</v>
       </c>
       <c r="C8" t="n">
         <v>424</v>
       </c>
       <c r="D8" t="n">
         <v>418</v>
       </c>
       <c r="E8" t="n">
         <v>421</v>
       </c>
       <c r="F8" t="n">
         <v>423</v>
+      </c>
+      <c r="G8" t="n">
+        <v>422</v>
+      </c>
+      <c r="H8" t="n">
+        <v>416</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Nigel Farage is doing well or badly as leader of Reform UK?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="G2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="G3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="G4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="G5" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="G6" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>140</v>
       </c>
       <c r="C7" t="n">
         <v>147</v>
       </c>
       <c r="D7" t="n">
         <v>151</v>
       </c>
       <c r="E7" t="n">
         <v>162</v>
       </c>
       <c r="F7" t="n">
         <v>157</v>
       </c>
+      <c r="G7" t="n">
+        <v>152</v>
+      </c>
+      <c r="H7" t="n">
+        <v>169</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>155</v>
       </c>
       <c r="C8" t="n">
         <v>156</v>
       </c>
       <c r="D8" t="n">
         <v>153</v>
       </c>
       <c r="E8" t="n">
         <v>155</v>
       </c>
       <c r="F8" t="n">
         <v>155</v>
+      </c>
+      <c r="G8" t="n">
+        <v>155</v>
+      </c>
+      <c r="H8" t="n">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Nigel Farage is doing well or badly as leader of Reform UK?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="G2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="G3" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="G4" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="G5" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="G6" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>87</v>
       </c>
       <c r="C7" t="n">
         <v>96</v>
       </c>
       <c r="D7" t="n">
         <v>90</v>
       </c>
       <c r="E7" t="n">
         <v>91</v>
       </c>
       <c r="F7" t="n">
         <v>92</v>
       </c>
+      <c r="G7" t="n">
+        <v>93</v>
+      </c>
+      <c r="H7" t="n">
+        <v>97</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>85</v>
       </c>
       <c r="C8" t="n">
         <v>86</v>
       </c>
       <c r="D8" t="n">
         <v>85</v>
       </c>
       <c r="E8" t="n">
         <v>85</v>
       </c>
       <c r="F8" t="n">
         <v>86</v>
+      </c>
+      <c r="G8" t="n">
+        <v>86</v>
+      </c>
+      <c r="H8" t="n">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Nigel Farage is doing well or badly as leader of Reform UK?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="G2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="G3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="G4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="G5" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="G6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>265</v>
       </c>
       <c r="C7" t="n">
         <v>302</v>
       </c>
       <c r="D7" t="n">
         <v>278</v>
       </c>
       <c r="E7" t="n">
         <v>289</v>
       </c>
       <c r="F7" t="n">
         <v>265</v>
       </c>
+      <c r="G7" t="n">
+        <v>287</v>
+      </c>
+      <c r="H7" t="n">
+        <v>258</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>320</v>
       </c>
       <c r="C8" t="n">
         <v>322</v>
       </c>
       <c r="D8" t="n">
         <v>319</v>
       </c>
       <c r="E8" t="n">
         <v>324</v>
       </c>
       <c r="F8" t="n">
         <v>325</v>
+      </c>
+      <c r="G8" t="n">
+        <v>328</v>
+      </c>
+      <c r="H8" t="n">
+        <v>320</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Nigel Farage is doing well or badly as leader of Reform UK?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="G2" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="G3" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="G4" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.65</v>
       </c>
+      <c r="G5" s="1" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.65</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="G6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>478</v>
       </c>
       <c r="C7" t="n">
         <v>470</v>
       </c>
       <c r="D7" t="n">
         <v>460</v>
       </c>
       <c r="E7" t="n">
         <v>502</v>
       </c>
       <c r="F7" t="n">
         <v>475</v>
       </c>
+      <c r="G7" t="n">
+        <v>466</v>
+      </c>
+      <c r="H7" t="n">
+        <v>464</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>458</v>
       </c>
       <c r="C8" t="n">
         <v>460</v>
       </c>
       <c r="D8" t="n">
         <v>457</v>
       </c>
       <c r="E8" t="n">
         <v>465</v>
       </c>
       <c r="F8" t="n">
         <v>465</v>
+      </c>
+      <c r="G8" t="n">
+        <v>466</v>
+      </c>
+      <c r="H8" t="n">
+        <v>458</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Nigel Farage is doing well or badly as leader of Reform UK?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="G2" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="G3" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="G4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="G5" s="1" t="n">
+        <v>0.66</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="G6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>161</v>
       </c>
       <c r="C7" t="n">
         <v>160</v>
       </c>
       <c r="D7" t="n">
         <v>170</v>
       </c>
       <c r="E7" t="n">
         <v>159</v>
       </c>
       <c r="F7" t="n">
         <v>168</v>
       </c>
+      <c r="G7" t="n">
+        <v>154</v>
+      </c>
+      <c r="H7" t="n">
+        <v>154</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>163</v>
       </c>
       <c r="C8" t="n">
         <v>165</v>
       </c>
       <c r="D8" t="n">
         <v>164</v>
       </c>
       <c r="E8" t="n">
         <v>164</v>
       </c>
       <c r="F8" t="n">
+        <v>164</v>
+      </c>
+      <c r="G8" t="n">
+        <v>165</v>
+      </c>
+      <c r="H8" t="n">
         <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Nigel Farage is doing well or badly as leader of Reform UK?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="G2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="G3" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="G4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="G5" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.64</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="G6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>639</v>
       </c>
       <c r="C7" t="n">
         <v>662</v>
       </c>
       <c r="D7" t="n">
         <v>644</v>
       </c>
       <c r="E7" t="n">
         <v>656</v>
       </c>
       <c r="F7" t="n">
         <v>648</v>
       </c>
+      <c r="G7" t="n">
+        <v>651</v>
+      </c>
+      <c r="H7" t="n">
+        <v>652</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>659</v>
       </c>
       <c r="C8" t="n">
         <v>664</v>
       </c>
       <c r="D8" t="n">
         <v>654</v>
       </c>
       <c r="E8" t="n">
         <v>660</v>
       </c>
       <c r="F8" t="n">
         <v>661</v>
+      </c>
+      <c r="G8" t="n">
+        <v>661</v>
+      </c>
+      <c r="H8" t="n">
+        <v>652</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Nigel Farage is doing well or badly as leader of Reform UK?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="G2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="G3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="G4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="G5" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="G6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>638</v>
       </c>
       <c r="C7" t="n">
         <v>650</v>
       </c>
       <c r="D7" t="n">
         <v>595</v>
       </c>
       <c r="E7" t="n">
         <v>609</v>
       </c>
       <c r="F7" t="n">
         <v>628</v>
       </c>
+      <c r="G7" t="n">
+        <v>634</v>
+      </c>
+      <c r="H7" t="n">
+        <v>599</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>704</v>
       </c>
       <c r="C8" t="n">
         <v>709</v>
       </c>
       <c r="D8" t="n">
         <v>699</v>
       </c>
       <c r="E8" t="n">
         <v>704</v>
       </c>
       <c r="F8" t="n">
         <v>706</v>
+      </c>
+      <c r="G8" t="n">
+        <v>706</v>
+      </c>
+      <c r="H8" t="n">
+        <v>696</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Nigel Farage is doing well or badly as leader of Reform UK?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="G2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="G3" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="G4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="G5" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="G6" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>451</v>
       </c>
       <c r="C7" t="n">
         <v>433</v>
       </c>
       <c r="D7" t="n">
         <v>487</v>
       </c>
       <c r="E7" t="n">
         <v>458</v>
       </c>
       <c r="F7" t="n">
         <v>448</v>
       </c>
+      <c r="G7" t="n">
+        <v>460</v>
+      </c>
+      <c r="H7" t="n">
+        <v>465</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>385</v>
       </c>
       <c r="C8" t="n">
         <v>390</v>
       </c>
       <c r="D8" t="n">
         <v>390</v>
       </c>
       <c r="E8" t="n">
         <v>381</v>
       </c>
       <c r="F8" t="n">
         <v>379</v>
+      </c>
+      <c r="G8" t="n">
+        <v>391</v>
+      </c>
+      <c r="H8" t="n">
+        <v>387</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Nigel Farage is doing well or badly as leader of Reform UK?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="G2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="G3" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="G4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="G5" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="G6" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>141</v>
       </c>
       <c r="C7" t="n">
         <v>131</v>
       </c>
       <c r="D7" t="n">
         <v>173</v>
       </c>
       <c r="E7" t="n">
         <v>161</v>
       </c>
       <c r="F7" t="n">
         <v>163</v>
       </c>
+      <c r="G7" t="n">
+        <v>162</v>
+      </c>
+      <c r="H7" t="n">
+        <v>149</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>194</v>
       </c>
       <c r="C8" t="n">
         <v>195</v>
       </c>
       <c r="D8" t="n">
         <v>192</v>
       </c>
       <c r="E8" t="n">
         <v>194</v>
       </c>
       <c r="F8" t="n">
         <v>194</v>
+      </c>
+      <c r="G8" t="n">
+        <v>194</v>
+      </c>
+      <c r="H8" t="n">
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Nigel Farage is doing well or badly as leader of Reform UK?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="G2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="G3" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="G4" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="G5" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="G6" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>49</v>
       </c>
       <c r="C7" t="n">
         <v>46</v>
       </c>
       <c r="D7" t="n">
         <v>38</v>
       </c>
       <c r="E7" t="n">
         <v>55</v>
       </c>
       <c r="F7" t="n">
         <v>59</v>
       </c>
+      <c r="G7" t="n">
+        <v>37</v>
+      </c>
+      <c r="H7" t="n">
+        <v>41</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>29</v>
       </c>
       <c r="C8" t="n">
         <v>27</v>
       </c>
       <c r="D8" t="n">
         <v>21</v>
       </c>
       <c r="E8" t="n">
         <v>33</v>
       </c>
       <c r="F8" t="n">
         <v>36</v>
+      </c>
+      <c r="G8" t="n">
+        <v>24</v>
+      </c>
+      <c r="H8" t="n">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Nigel Farage is doing well or badly as leader of Reform UK?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="G2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="G3" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="G4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="G5" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="G6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1022</v>
       </c>
       <c r="C7" t="n">
         <v>1065</v>
       </c>
       <c r="D7" t="n">
         <v>1054</v>
       </c>
       <c r="E7" t="n">
         <v>1029</v>
       </c>
       <c r="F7" t="n">
         <v>1057</v>
       </c>
+      <c r="G7" t="n">
+        <v>1031</v>
+      </c>
+      <c r="H7" t="n">
+        <v>1053</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1013</v>
       </c>
       <c r="C8" t="n">
         <v>1021</v>
       </c>
       <c r="D8" t="n">
         <v>1005</v>
       </c>
       <c r="E8" t="n">
         <v>1013</v>
       </c>
       <c r="F8" t="n">
         <v>1016</v>
+      </c>
+      <c r="G8" t="n">
+        <v>1016</v>
+      </c>
+      <c r="H8" t="n">
+        <v>1001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Nigel Farage is doing well or badly as leader of Reform UK?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="G2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="G3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="G4" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="G5" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="G6" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>755</v>
       </c>
       <c r="C7" t="n">
         <v>726</v>
       </c>
       <c r="D7" t="n">
         <v>710</v>
       </c>
       <c r="E7" t="n">
         <v>749</v>
       </c>
       <c r="F7" t="n">
         <v>726</v>
       </c>
+      <c r="G7" t="n">
+        <v>751</v>
+      </c>
+      <c r="H7" t="n">
+        <v>704</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>764</v>
       </c>
       <c r="C8" t="n">
         <v>770</v>
       </c>
       <c r="D8" t="n">
         <v>759</v>
       </c>
       <c r="E8" t="n">
         <v>765</v>
       </c>
       <c r="F8" t="n">
         <v>767</v>
+      </c>
+      <c r="G8" t="n">
+        <v>766</v>
+      </c>
+      <c r="H8" t="n">
+        <v>756</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Nigel Farage is doing well or badly as leader of Reform UK?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="G2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="G3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="G4" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="G5" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="G6" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>745</v>
       </c>
       <c r="C7" t="n">
         <v>739</v>
       </c>
       <c r="D7" t="n">
         <v>691</v>
       </c>
       <c r="E7" t="n">
         <v>703</v>
       </c>
       <c r="F7" t="n">
         <v>698</v>
       </c>
+      <c r="G7" t="n">
+        <v>702</v>
+      </c>
+      <c r="H7" t="n">
+        <v>706</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>741</v>
       </c>
       <c r="C8" t="n">
         <v>747</v>
       </c>
       <c r="D8" t="n">
         <v>736</v>
       </c>
       <c r="E8" t="n">
         <v>741</v>
       </c>
       <c r="F8" t="n">
         <v>744</v>
+      </c>
+      <c r="G8" t="n">
+        <v>743</v>
+      </c>
+      <c r="H8" t="n">
+        <v>733</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Nigel Farage is doing well or badly as leader of Reform UK?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="G2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="G3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="G4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="G5" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="G6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>423</v>
       </c>
       <c r="C7" t="n">
         <v>423</v>
       </c>
       <c r="D7" t="n">
         <v>421</v>
       </c>
       <c r="E7" t="n">
         <v>429</v>
       </c>
       <c r="F7" t="n">
         <v>429</v>
       </c>
+      <c r="G7" t="n">
+        <v>438</v>
+      </c>
+      <c r="H7" t="n">
+        <v>410</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>428</v>
       </c>
       <c r="C8" t="n">
         <v>432</v>
       </c>
       <c r="D8" t="n">
         <v>425</v>
       </c>
       <c r="E8" t="n">
         <v>428</v>
       </c>
       <c r="F8" t="n">
         <v>430</v>
+      </c>
+      <c r="G8" t="n">
+        <v>429</v>
+      </c>
+      <c r="H8" t="n">
+        <v>423</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Nigel Farage is doing well or badly as leader of Reform UK?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="G2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="G3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="G4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="G5" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="G6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>468</v>
       </c>
       <c r="C7" t="n">
         <v>498</v>
       </c>
       <c r="D7" t="n">
         <v>479</v>
       </c>
       <c r="E7" t="n">
         <v>485</v>
       </c>
       <c r="F7" t="n">
         <v>493</v>
       </c>
+      <c r="G7" t="n">
+        <v>480</v>
+      </c>
+      <c r="H7" t="n">
+        <v>492</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>414</v>
       </c>
       <c r="C8" t="n">
         <v>417</v>
       </c>
       <c r="D8" t="n">
         <v>411</v>
       </c>
       <c r="E8" t="n">
         <v>414</v>
       </c>
       <c r="F8" t="n">
         <v>415</v>
+      </c>
+      <c r="G8" t="n">
+        <v>415</v>
+      </c>
+      <c r="H8" t="n">
+        <v>409</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Nigel Farage is doing well or badly as leader of Reform UK?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="G2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="G3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="G4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="G5" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="G6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>826</v>
       </c>
       <c r="C7" t="n">
         <v>815</v>
       </c>
       <c r="D7" t="n">
         <v>789</v>
       </c>
       <c r="E7" t="n">
         <v>785</v>
       </c>
       <c r="F7" t="n">
         <v>784</v>
       </c>
+      <c r="G7" t="n">
+        <v>800</v>
+      </c>
+      <c r="H7" t="n">
+        <v>780</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>864</v>
       </c>
       <c r="C8" t="n">
         <v>870</v>
       </c>
       <c r="D8" t="n">
         <v>857</v>
       </c>
       <c r="E8" t="n">
         <v>864</v>
       </c>
       <c r="F8" t="n">
         <v>867</v>
+      </c>
+      <c r="G8" t="n">
+        <v>866</v>
+      </c>
+      <c r="H8" t="n">
+        <v>854</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Nigel Farage is doing well or badly as leader of Reform UK?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="G2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="G3" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="G4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="G5" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="G6" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>951</v>
       </c>
       <c r="C7" t="n">
         <v>976</v>
       </c>
       <c r="D7" t="n">
         <v>975</v>
       </c>
       <c r="E7" t="n">
         <v>993</v>
       </c>
       <c r="F7" t="n">
         <v>999</v>
       </c>
+      <c r="G7" t="n">
+        <v>982</v>
+      </c>
+      <c r="H7" t="n">
+        <v>977</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>913</v>
       </c>
       <c r="C8" t="n">
         <v>921</v>
       </c>
       <c r="D8" t="n">
         <v>907</v>
       </c>
       <c r="E8" t="n">
         <v>914</v>
       </c>
       <c r="F8" t="n">
         <v>916</v>
+      </c>
+      <c r="G8" t="n">
+        <v>916</v>
+      </c>
+      <c r="H8" t="n">
+        <v>903</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Nigel Farage is doing well or badly as leader of Reform UK?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="G2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="G3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="G4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="G5" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="G6" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>168</v>
       </c>
       <c r="C7" t="n">
         <v>198</v>
       </c>
       <c r="D7" t="n">
         <v>172</v>
       </c>
       <c r="E7" t="n">
         <v>183</v>
       </c>
       <c r="F7" t="n">
         <v>159</v>
       </c>
+      <c r="G7" t="n">
+        <v>169</v>
+      </c>
+      <c r="H7" t="n">
+        <v>156</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>215</v>
       </c>
       <c r="C8" t="n">
         <v>217</v>
       </c>
       <c r="D8" t="n">
         <v>213</v>
       </c>
       <c r="E8" t="n">
         <v>215</v>
       </c>
       <c r="F8" t="n">
         <v>216</v>
+      </c>
+      <c r="G8" t="n">
+        <v>216</v>
+      </c>
+      <c r="H8" t="n">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Nigel Farage is doing well or badly as leader of Reform UK?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="G2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly well</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="G3" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly badly</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="G4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very badly</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="G5" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="G6" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>636</v>
       </c>
       <c r="C7" t="n">
         <v>627</v>
       </c>
       <c r="D7" t="n">
         <v>639</v>
       </c>
       <c r="E7" t="n">
         <v>608</v>
       </c>
       <c r="F7" t="n">
         <v>638</v>
       </c>
+      <c r="G7" t="n">
+        <v>624</v>
+      </c>
+      <c r="H7" t="n">
+        <v>596</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>610</v>
       </c>
       <c r="C8" t="n">
         <v>614</v>
       </c>
       <c r="D8" t="n">
         <v>605</v>
       </c>
       <c r="E8" t="n">
         <v>610</v>
       </c>
       <c r="F8" t="n">
         <v>612</v>
+      </c>
+      <c r="G8" t="n">
+        <v>611</v>
+      </c>
+      <c r="H8" t="n">
+        <v>603</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>