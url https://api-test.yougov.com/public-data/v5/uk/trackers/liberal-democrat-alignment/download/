--- v2 (2026-09-07)
+++ v3 (2026-10-24)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT11"/>
+  <dimension ref="A1:AU11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -516,50 +516,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Liberal Democrats</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -749,50 +750,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -891,50 +897,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -1033,50 +1042,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -1175,50 +1187,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -1317,50 +1332,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -1459,50 +1477,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -1601,50 +1622,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -1743,50 +1767,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -1885,50 +1912,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>1679</v>
       </c>
       <c r="C10" t="n">
         <v>1700</v>
       </c>
       <c r="D10" t="n">
         <v>1679</v>
       </c>
       <c r="E10" t="n">
         <v>1673</v>
       </c>
       <c r="F10" t="n">
         <v>1633</v>
       </c>
       <c r="G10" t="n">
         <v>1643</v>
       </c>
@@ -2027,50 +2057,53 @@
       </c>
       <c r="AM10" t="n">
         <v>1702</v>
       </c>
       <c r="AN10" t="n">
         <v>1763</v>
       </c>
       <c r="AO10" t="n">
         <v>1752</v>
       </c>
       <c r="AP10" t="n">
         <v>1744</v>
       </c>
       <c r="AQ10" t="n">
         <v>1771</v>
       </c>
       <c r="AR10" t="n">
         <v>1777</v>
       </c>
       <c r="AS10" t="n">
         <v>1764</v>
       </c>
       <c r="AT10" t="n">
         <v>1783</v>
       </c>
+      <c r="AU10" t="n">
+        <v>1757</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>1679</v>
       </c>
       <c r="C11" t="n">
         <v>1700</v>
       </c>
       <c r="D11" t="n">
         <v>1679</v>
       </c>
       <c r="E11" t="n">
         <v>1673</v>
       </c>
       <c r="F11" t="n">
         <v>1633</v>
       </c>
       <c r="G11" t="n">
         <v>1643</v>
       </c>
@@ -2168,64 +2201,67 @@
         <v>1734</v>
       </c>
       <c r="AM11" t="n">
         <v>1702</v>
       </c>
       <c r="AN11" t="n">
         <v>1763</v>
       </c>
       <c r="AO11" t="n">
         <v>1752</v>
       </c>
       <c r="AP11" t="n">
         <v>1744</v>
       </c>
       <c r="AQ11" t="n">
         <v>1771</v>
       </c>
       <c r="AR11" t="n">
         <v>1777</v>
       </c>
       <c r="AS11" t="n">
         <v>1764</v>
       </c>
       <c r="AT11" t="n">
         <v>1783</v>
+      </c>
+      <c r="AU11" t="n">
+        <v>1757</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT11"/>
+  <dimension ref="A1:AU11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2235,50 +2271,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Liberal Democrats</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2468,50 +2505,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -2610,50 +2652,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -2752,50 +2797,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -2894,50 +2942,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -3036,50 +3087,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -3178,50 +3232,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3320,50 +3377,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -3462,50 +3522,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -3604,50 +3667,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>273</v>
       </c>
       <c r="C10" t="n">
         <v>290</v>
       </c>
       <c r="D10" t="n">
         <v>280</v>
       </c>
       <c r="E10" t="n">
         <v>279</v>
       </c>
       <c r="F10" t="n">
         <v>263</v>
       </c>
       <c r="G10" t="n">
         <v>274</v>
       </c>
@@ -3746,50 +3812,53 @@
       </c>
       <c r="AM10" t="n">
         <v>279</v>
       </c>
       <c r="AN10" t="n">
         <v>287</v>
       </c>
       <c r="AO10" t="n">
         <v>298</v>
       </c>
       <c r="AP10" t="n">
         <v>296</v>
       </c>
       <c r="AQ10" t="n">
         <v>316</v>
       </c>
       <c r="AR10" t="n">
         <v>302</v>
       </c>
       <c r="AS10" t="n">
         <v>294</v>
       </c>
       <c r="AT10" t="n">
         <v>298</v>
       </c>
+      <c r="AU10" t="n">
+        <v>303</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>277</v>
       </c>
       <c r="C11" t="n">
         <v>281</v>
       </c>
       <c r="D11" t="n">
         <v>277</v>
       </c>
       <c r="E11" t="n">
         <v>276</v>
       </c>
       <c r="F11" t="n">
         <v>271</v>
       </c>
       <c r="G11" t="n">
         <v>273</v>
       </c>
@@ -3887,64 +3956,67 @@
         <v>284</v>
       </c>
       <c r="AM11" t="n">
         <v>279</v>
       </c>
       <c r="AN11" t="n">
         <v>289</v>
       </c>
       <c r="AO11" t="n">
         <v>287</v>
       </c>
       <c r="AP11" t="n">
         <v>286</v>
       </c>
       <c r="AQ11" t="n">
         <v>290</v>
       </c>
       <c r="AR11" t="n">
         <v>291</v>
       </c>
       <c r="AS11" t="n">
         <v>289</v>
       </c>
       <c r="AT11" t="n">
         <v>292</v>
+      </c>
+      <c r="AU11" t="n">
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT11"/>
+  <dimension ref="A1:AU11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -3954,50 +4026,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Liberal Democrats</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4187,50 +4260,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -4329,50 +4407,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -4471,50 +4552,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -4613,50 +4697,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -4755,50 +4842,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -4897,50 +4987,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -5039,50 +5132,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -5181,50 +5277,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -5323,50 +5422,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>422</v>
       </c>
       <c r="C10" t="n">
         <v>407</v>
       </c>
       <c r="D10" t="n">
         <v>431</v>
       </c>
       <c r="E10" t="n">
         <v>418</v>
       </c>
       <c r="F10" t="n">
         <v>395</v>
       </c>
       <c r="G10" t="n">
         <v>409</v>
       </c>
@@ -5465,50 +5567,53 @@
       </c>
       <c r="AM10" t="n">
         <v>422</v>
       </c>
       <c r="AN10" t="n">
         <v>434</v>
       </c>
       <c r="AO10" t="n">
         <v>419</v>
       </c>
       <c r="AP10" t="n">
         <v>421</v>
       </c>
       <c r="AQ10" t="n">
         <v>378</v>
       </c>
       <c r="AR10" t="n">
         <v>444</v>
       </c>
       <c r="AS10" t="n">
         <v>418</v>
       </c>
       <c r="AT10" t="n">
         <v>439</v>
       </c>
+      <c r="AU10" t="n">
+        <v>436</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>410</v>
       </c>
       <c r="C11" t="n">
         <v>415</v>
       </c>
       <c r="D11" t="n">
         <v>410</v>
       </c>
       <c r="E11" t="n">
         <v>408</v>
       </c>
       <c r="F11" t="n">
         <v>394</v>
       </c>
       <c r="G11" t="n">
         <v>396</v>
       </c>
@@ -5606,64 +5711,67 @@
         <v>411</v>
       </c>
       <c r="AM11" t="n">
         <v>403</v>
       </c>
       <c r="AN11" t="n">
         <v>418</v>
       </c>
       <c r="AO11" t="n">
         <v>415</v>
       </c>
       <c r="AP11" t="n">
         <v>413</v>
       </c>
       <c r="AQ11" t="n">
         <v>420</v>
       </c>
       <c r="AR11" t="n">
         <v>421</v>
       </c>
       <c r="AS11" t="n">
         <v>418</v>
       </c>
       <c r="AT11" t="n">
         <v>423</v>
+      </c>
+      <c r="AU11" t="n">
+        <v>416</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT11"/>
+  <dimension ref="A1:AU11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5673,50 +5781,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Liberal Democrats</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5906,50 +6015,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -6048,50 +6162,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -6190,50 +6307,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -6332,50 +6452,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -6474,50 +6597,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -6616,50 +6742,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -6758,50 +6887,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -6900,50 +7032,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -7042,50 +7177,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>148</v>
       </c>
       <c r="C10" t="n">
         <v>144</v>
       </c>
       <c r="D10" t="n">
         <v>152</v>
       </c>
       <c r="E10" t="n">
         <v>147</v>
       </c>
       <c r="F10" t="n">
         <v>151</v>
       </c>
       <c r="G10" t="n">
         <v>148</v>
       </c>
@@ -7184,50 +7322,53 @@
       </c>
       <c r="AM10" t="n">
         <v>149</v>
       </c>
       <c r="AN10" t="n">
         <v>152</v>
       </c>
       <c r="AO10" t="n">
         <v>159</v>
       </c>
       <c r="AP10" t="n">
         <v>152</v>
       </c>
       <c r="AQ10" t="n">
         <v>163</v>
       </c>
       <c r="AR10" t="n">
         <v>140</v>
       </c>
       <c r="AS10" t="n">
         <v>151</v>
       </c>
       <c r="AT10" t="n">
         <v>157</v>
       </c>
+      <c r="AU10" t="n">
+        <v>169</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>144</v>
       </c>
       <c r="C11" t="n">
         <v>146</v>
       </c>
       <c r="D11" t="n">
         <v>144</v>
       </c>
       <c r="E11" t="n">
         <v>144</v>
       </c>
       <c r="F11" t="n">
         <v>140</v>
       </c>
       <c r="G11" t="n">
         <v>141</v>
       </c>
@@ -7325,64 +7466,67 @@
         <v>151</v>
       </c>
       <c r="AM11" t="n">
         <v>148</v>
       </c>
       <c r="AN11" t="n">
         <v>153</v>
       </c>
       <c r="AO11" t="n">
         <v>152</v>
       </c>
       <c r="AP11" t="n">
         <v>152</v>
       </c>
       <c r="AQ11" t="n">
         <v>154</v>
       </c>
       <c r="AR11" t="n">
         <v>155</v>
       </c>
       <c r="AS11" t="n">
         <v>153</v>
       </c>
       <c r="AT11" t="n">
         <v>155</v>
+      </c>
+      <c r="AU11" t="n">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT11"/>
+  <dimension ref="A1:AU11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7392,50 +7536,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Liberal Democrats</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7625,50 +7770,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -7767,50 +7917,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -7909,50 +8062,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -8051,50 +8207,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -8193,50 +8352,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -8335,50 +8497,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -8477,50 +8642,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -8619,50 +8787,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -8761,50 +8932,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>85</v>
       </c>
       <c r="C10" t="n">
         <v>88</v>
       </c>
       <c r="D10" t="n">
         <v>85</v>
       </c>
       <c r="E10" t="n">
         <v>91</v>
       </c>
       <c r="F10" t="n">
         <v>87</v>
       </c>
       <c r="G10" t="n">
         <v>80</v>
       </c>
@@ -8903,50 +9077,53 @@
       </c>
       <c r="AM10" t="n">
         <v>91</v>
       </c>
       <c r="AN10" t="n">
         <v>88</v>
       </c>
       <c r="AO10" t="n">
         <v>92</v>
       </c>
       <c r="AP10" t="n">
         <v>94</v>
       </c>
       <c r="AQ10" t="n">
         <v>84</v>
       </c>
       <c r="AR10" t="n">
         <v>87</v>
       </c>
       <c r="AS10" t="n">
         <v>90</v>
       </c>
       <c r="AT10" t="n">
         <v>92</v>
       </c>
+      <c r="AU10" t="n">
+        <v>97</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>86</v>
       </c>
       <c r="C11" t="n">
         <v>87</v>
       </c>
       <c r="D11" t="n">
         <v>86</v>
       </c>
       <c r="E11" t="n">
         <v>85</v>
       </c>
       <c r="F11" t="n">
         <v>83</v>
       </c>
       <c r="G11" t="n">
         <v>84</v>
       </c>
@@ -9044,64 +9221,67 @@
         <v>83</v>
       </c>
       <c r="AM11" t="n">
         <v>82</v>
       </c>
       <c r="AN11" t="n">
         <v>85</v>
       </c>
       <c r="AO11" t="n">
         <v>84</v>
       </c>
       <c r="AP11" t="n">
         <v>84</v>
       </c>
       <c r="AQ11" t="n">
         <v>85</v>
       </c>
       <c r="AR11" t="n">
         <v>85</v>
       </c>
       <c r="AS11" t="n">
         <v>85</v>
       </c>
       <c r="AT11" t="n">
         <v>86</v>
+      </c>
+      <c r="AU11" t="n">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT11"/>
+  <dimension ref="A1:AU11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9111,50 +9291,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Liberal Democrats</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9344,50 +9525,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -9486,50 +9672,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -9628,50 +9817,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -9770,50 +9962,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -9912,50 +10107,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -10054,50 +10252,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -10196,50 +10397,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -10338,50 +10542,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -10480,50 +10687,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>587</v>
       </c>
       <c r="C10" t="n">
         <v>591</v>
       </c>
       <c r="D10" t="n">
         <v>573</v>
       </c>
       <c r="E10" t="n">
         <v>106</v>
       </c>
       <c r="F10" t="n">
         <v>593</v>
       </c>
       <c r="G10" t="n">
         <v>611</v>
       </c>
@@ -10622,50 +10832,53 @@
       </c>
       <c r="AM10" t="n">
         <v>252</v>
       </c>
       <c r="AN10" t="n">
         <v>285</v>
       </c>
       <c r="AO10" t="n">
         <v>280</v>
       </c>
       <c r="AP10" t="n">
         <v>280</v>
       </c>
       <c r="AQ10" t="n">
         <v>277</v>
       </c>
       <c r="AR10" t="n">
         <v>265</v>
       </c>
       <c r="AS10" t="n">
         <v>278</v>
       </c>
       <c r="AT10" t="n">
         <v>265</v>
       </c>
+      <c r="AU10" t="n">
+        <v>258</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>566</v>
       </c>
       <c r="C11" t="n">
         <v>571</v>
       </c>
       <c r="D11" t="n">
         <v>562</v>
       </c>
       <c r="E11" t="n">
         <v>101</v>
       </c>
       <c r="F11" t="n">
         <v>554</v>
       </c>
       <c r="G11" t="n">
         <v>561</v>
       </c>
@@ -10763,64 +10976,67 @@
         <v>312</v>
       </c>
       <c r="AM11" t="n">
         <v>306</v>
       </c>
       <c r="AN11" t="n">
         <v>318</v>
       </c>
       <c r="AO11" t="n">
         <v>315</v>
       </c>
       <c r="AP11" t="n">
         <v>315</v>
       </c>
       <c r="AQ11" t="n">
         <v>319</v>
       </c>
       <c r="AR11" t="n">
         <v>320</v>
       </c>
       <c r="AS11" t="n">
         <v>319</v>
       </c>
       <c r="AT11" t="n">
         <v>325</v>
+      </c>
+      <c r="AU11" t="n">
+        <v>320</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT11"/>
+  <dimension ref="A1:AU11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10830,50 +11046,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Liberal Democrats</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11063,50 +11280,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -11205,50 +11427,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -11347,50 +11572,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -11489,50 +11717,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -11631,50 +11862,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -11773,50 +12007,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -11915,50 +12152,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -12057,50 +12297,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -12199,50 +12442,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>544</v>
       </c>
       <c r="C10" t="n">
         <v>546</v>
       </c>
       <c r="D10" t="n">
         <v>548</v>
       </c>
       <c r="E10" t="n">
         <v>89</v>
       </c>
       <c r="F10" t="n">
         <v>444</v>
       </c>
       <c r="G10" t="n">
         <v>413</v>
       </c>
@@ -12341,50 +12587,53 @@
       </c>
       <c r="AM10" t="n">
         <v>522</v>
       </c>
       <c r="AN10" t="n">
         <v>473</v>
       </c>
       <c r="AO10" t="n">
         <v>487</v>
       </c>
       <c r="AP10" t="n">
         <v>464</v>
       </c>
       <c r="AQ10" t="n">
         <v>478</v>
       </c>
       <c r="AR10" t="n">
         <v>478</v>
       </c>
       <c r="AS10" t="n">
         <v>460</v>
       </c>
       <c r="AT10" t="n">
         <v>475</v>
       </c>
+      <c r="AU10" t="n">
+        <v>464</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>536</v>
       </c>
       <c r="C11" t="n">
         <v>538</v>
       </c>
       <c r="D11" t="n">
         <v>534</v>
       </c>
       <c r="E11" t="n">
         <v>99</v>
       </c>
       <c r="F11" t="n">
         <v>406</v>
       </c>
       <c r="G11" t="n">
         <v>409</v>
       </c>
@@ -12482,64 +12731,67 @@
         <v>446</v>
       </c>
       <c r="AM11" t="n">
         <v>437</v>
       </c>
       <c r="AN11" t="n">
         <v>453</v>
       </c>
       <c r="AO11" t="n">
         <v>450</v>
       </c>
       <c r="AP11" t="n">
         <v>448</v>
       </c>
       <c r="AQ11" t="n">
         <v>456</v>
       </c>
       <c r="AR11" t="n">
         <v>458</v>
       </c>
       <c r="AS11" t="n">
         <v>457</v>
       </c>
       <c r="AT11" t="n">
         <v>465</v>
+      </c>
+      <c r="AU11" t="n">
+        <v>458</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT11"/>
+  <dimension ref="A1:AU11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12549,50 +12801,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Liberal Democrats</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12782,50 +13035,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -12924,50 +13182,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -13066,50 +13327,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -13208,50 +13472,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -13350,50 +13617,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -13492,50 +13762,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -13634,50 +13907,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -13776,50 +14052,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -13918,50 +14197,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>107</v>
       </c>
       <c r="C10" t="n">
         <v>108</v>
       </c>
       <c r="D10" t="n">
         <v>105</v>
       </c>
       <c r="E10" t="n">
         <v>35</v>
       </c>
       <c r="F10" t="n">
         <v>171</v>
       </c>
       <c r="G10" t="n">
         <v>210</v>
       </c>
@@ -14060,50 +14342,53 @@
       </c>
       <c r="AM10" t="n">
         <v>180</v>
       </c>
       <c r="AN10" t="n">
         <v>174</v>
       </c>
       <c r="AO10" t="n">
         <v>173</v>
       </c>
       <c r="AP10" t="n">
         <v>159</v>
       </c>
       <c r="AQ10" t="n">
         <v>168</v>
       </c>
       <c r="AR10" t="n">
         <v>161</v>
       </c>
       <c r="AS10" t="n">
         <v>170</v>
       </c>
       <c r="AT10" t="n">
         <v>168</v>
       </c>
+      <c r="AU10" t="n">
+        <v>154</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>96</v>
       </c>
       <c r="C11" t="n">
         <v>96</v>
       </c>
       <c r="D11" t="n">
         <v>95</v>
       </c>
       <c r="E11" t="n">
         <v>33</v>
       </c>
       <c r="F11" t="n">
         <v>147</v>
       </c>
       <c r="G11" t="n">
         <v>148</v>
       </c>
@@ -14200,65 +14485,68 @@
       <c r="AL11" t="n">
         <v>160</v>
       </c>
       <c r="AM11" t="n">
         <v>157</v>
       </c>
       <c r="AN11" t="n">
         <v>162</v>
       </c>
       <c r="AO11" t="n">
         <v>161</v>
       </c>
       <c r="AP11" t="n">
         <v>162</v>
       </c>
       <c r="AQ11" t="n">
         <v>163</v>
       </c>
       <c r="AR11" t="n">
         <v>163</v>
       </c>
       <c r="AS11" t="n">
         <v>164</v>
       </c>
       <c r="AT11" t="n">
+        <v>164</v>
+      </c>
+      <c r="AU11" t="n">
         <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT11"/>
+  <dimension ref="A1:AU11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14268,50 +14556,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Liberal Democrats</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14501,50 +14790,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -14643,50 +14937,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -14785,50 +15082,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -14927,50 +15227,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -15069,50 +15372,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -15211,50 +15517,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -15353,50 +15662,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -15495,50 +15807,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -15637,50 +15952,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>746</v>
       </c>
       <c r="C10" t="n">
         <v>782</v>
       </c>
       <c r="D10" t="n">
         <v>747</v>
       </c>
       <c r="E10" t="n">
         <v>738</v>
       </c>
       <c r="F10" t="n">
         <v>745</v>
       </c>
       <c r="G10" t="n">
         <v>763</v>
       </c>
@@ -15779,50 +16097,53 @@
       </c>
       <c r="AM10" t="n">
         <v>728</v>
       </c>
       <c r="AN10" t="n">
         <v>639</v>
       </c>
       <c r="AO10" t="n">
         <v>656</v>
       </c>
       <c r="AP10" t="n">
         <v>652</v>
       </c>
       <c r="AQ10" t="n">
         <v>655</v>
       </c>
       <c r="AR10" t="n">
         <v>639</v>
       </c>
       <c r="AS10" t="n">
         <v>644</v>
       </c>
       <c r="AT10" t="n">
         <v>648</v>
       </c>
+      <c r="AU10" t="n">
+        <v>652</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>646</v>
       </c>
       <c r="C11" t="n">
         <v>655</v>
       </c>
       <c r="D11" t="n">
         <v>646</v>
       </c>
       <c r="E11" t="n">
         <v>644</v>
       </c>
       <c r="F11" t="n">
         <v>606</v>
       </c>
       <c r="G11" t="n">
         <v>610</v>
       </c>
@@ -15920,64 +16241,67 @@
         <v>643</v>
       </c>
       <c r="AM11" t="n">
         <v>631</v>
       </c>
       <c r="AN11" t="n">
         <v>654</v>
       </c>
       <c r="AO11" t="n">
         <v>650</v>
       </c>
       <c r="AP11" t="n">
         <v>647</v>
       </c>
       <c r="AQ11" t="n">
         <v>657</v>
       </c>
       <c r="AR11" t="n">
         <v>659</v>
       </c>
       <c r="AS11" t="n">
         <v>654</v>
       </c>
       <c r="AT11" t="n">
         <v>661</v>
+      </c>
+      <c r="AU11" t="n">
+        <v>652</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT11"/>
+  <dimension ref="A1:AU11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15987,50 +16311,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Liberal Democrats</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16220,50 +16545,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -16362,50 +16692,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -16504,50 +16837,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -16646,50 +16982,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -16788,50 +17127,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -16930,50 +17272,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -17072,50 +17417,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -17214,50 +17562,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -17356,50 +17707,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>685</v>
       </c>
       <c r="C10" t="n">
         <v>674</v>
       </c>
       <c r="D10" t="n">
         <v>672</v>
       </c>
       <c r="E10" t="n">
         <v>694</v>
       </c>
       <c r="F10" t="n">
         <v>648</v>
       </c>
       <c r="G10" t="n">
         <v>633</v>
       </c>
@@ -17498,50 +17852,53 @@
       </c>
       <c r="AM10" t="n">
         <v>584</v>
       </c>
       <c r="AN10" t="n">
         <v>642</v>
       </c>
       <c r="AO10" t="n">
         <v>632</v>
       </c>
       <c r="AP10" t="n">
         <v>659</v>
       </c>
       <c r="AQ10" t="n">
         <v>634</v>
       </c>
       <c r="AR10" t="n">
         <v>638</v>
       </c>
       <c r="AS10" t="n">
         <v>595</v>
       </c>
       <c r="AT10" t="n">
         <v>628</v>
       </c>
+      <c r="AU10" t="n">
+        <v>599</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>692</v>
       </c>
       <c r="C11" t="n">
         <v>700</v>
       </c>
       <c r="D11" t="n">
         <v>692</v>
       </c>
       <c r="E11" t="n">
         <v>689</v>
       </c>
       <c r="F11" t="n">
         <v>647</v>
       </c>
       <c r="G11" t="n">
         <v>651</v>
       </c>
@@ -17639,64 +17996,67 @@
         <v>687</v>
       </c>
       <c r="AM11" t="n">
         <v>674</v>
       </c>
       <c r="AN11" t="n">
         <v>698</v>
       </c>
       <c r="AO11" t="n">
         <v>694</v>
       </c>
       <c r="AP11" t="n">
         <v>691</v>
       </c>
       <c r="AQ11" t="n">
         <v>701</v>
       </c>
       <c r="AR11" t="n">
         <v>704</v>
       </c>
       <c r="AS11" t="n">
         <v>699</v>
       </c>
       <c r="AT11" t="n">
         <v>706</v>
+      </c>
+      <c r="AU11" t="n">
+        <v>696</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT11"/>
+  <dimension ref="A1:AU11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17706,50 +18066,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Liberal Democrats</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17939,50 +18300,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -18081,50 +18447,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -18223,50 +18592,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -18365,50 +18737,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -18507,50 +18882,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -18649,50 +19027,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -18791,50 +19172,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -18933,50 +19317,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -19075,50 +19462,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>209</v>
       </c>
       <c r="C10" t="n">
         <v>214</v>
       </c>
       <c r="D10" t="n">
         <v>234</v>
       </c>
       <c r="E10" t="n">
         <v>213</v>
       </c>
       <c r="F10" t="n">
         <v>217</v>
       </c>
       <c r="G10" t="n">
         <v>228</v>
       </c>
@@ -19217,50 +19607,53 @@
       </c>
       <c r="AM10" t="n">
         <v>356</v>
       </c>
       <c r="AN10" t="n">
         <v>442</v>
       </c>
       <c r="AO10" t="n">
         <v>424</v>
       </c>
       <c r="AP10" t="n">
         <v>386</v>
       </c>
       <c r="AQ10" t="n">
         <v>436</v>
       </c>
       <c r="AR10" t="n">
         <v>451</v>
       </c>
       <c r="AS10" t="n">
         <v>487</v>
       </c>
       <c r="AT10" t="n">
         <v>448</v>
       </c>
+      <c r="AU10" t="n">
+        <v>465</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>281</v>
       </c>
       <c r="C11" t="n">
         <v>300</v>
       </c>
       <c r="D11" t="n">
         <v>308</v>
       </c>
       <c r="E11" t="n">
         <v>294</v>
       </c>
       <c r="F11" t="n">
         <v>350</v>
       </c>
       <c r="G11" t="n">
         <v>353</v>
       </c>
@@ -19358,64 +19751,67 @@
         <v>385</v>
       </c>
       <c r="AM11" t="n">
         <v>366</v>
       </c>
       <c r="AN11" t="n">
         <v>385</v>
       </c>
       <c r="AO11" t="n">
         <v>385</v>
       </c>
       <c r="AP11" t="n">
         <v>381</v>
       </c>
       <c r="AQ11" t="n">
         <v>384</v>
       </c>
       <c r="AR11" t="n">
         <v>385</v>
       </c>
       <c r="AS11" t="n">
         <v>390</v>
       </c>
       <c r="AT11" t="n">
         <v>379</v>
+      </c>
+      <c r="AU11" t="n">
+        <v>387</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT11"/>
+  <dimension ref="A1:AU11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19425,50 +19821,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Liberal Democrats</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19658,50 +20055,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -19800,50 +20202,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -19942,50 +20347,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -20084,50 +20492,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -20226,50 +20637,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -20368,50 +20782,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -20510,50 +20927,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -20652,50 +21072,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -20794,50 +21217,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>143</v>
       </c>
       <c r="C10" t="n">
         <v>136</v>
       </c>
       <c r="D10" t="n">
         <v>164</v>
       </c>
       <c r="E10" t="n">
         <v>154</v>
       </c>
       <c r="F10" t="n">
         <v>138</v>
       </c>
       <c r="G10" t="n">
         <v>142</v>
       </c>
@@ -20936,50 +21362,53 @@
       </c>
       <c r="AM10" t="n">
         <v>146</v>
       </c>
       <c r="AN10" t="n">
         <v>143</v>
       </c>
       <c r="AO10" t="n">
         <v>120</v>
       </c>
       <c r="AP10" t="n">
         <v>106</v>
       </c>
       <c r="AQ10" t="n">
         <v>149</v>
       </c>
       <c r="AR10" t="n">
         <v>141</v>
       </c>
       <c r="AS10" t="n">
         <v>173</v>
       </c>
       <c r="AT10" t="n">
         <v>163</v>
       </c>
+      <c r="AU10" t="n">
+        <v>149</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>185</v>
       </c>
       <c r="C11" t="n">
         <v>187</v>
       </c>
       <c r="D11" t="n">
         <v>185</v>
       </c>
       <c r="E11" t="n">
         <v>184</v>
       </c>
       <c r="F11" t="n">
         <v>178</v>
       </c>
       <c r="G11" t="n">
         <v>179</v>
       </c>
@@ -21077,64 +21506,67 @@
         <v>189</v>
       </c>
       <c r="AM11" t="n">
         <v>186</v>
       </c>
       <c r="AN11" t="n">
         <v>192</v>
       </c>
       <c r="AO11" t="n">
         <v>191</v>
       </c>
       <c r="AP11" t="n">
         <v>190</v>
       </c>
       <c r="AQ11" t="n">
         <v>193</v>
       </c>
       <c r="AR11" t="n">
         <v>194</v>
       </c>
       <c r="AS11" t="n">
         <v>192</v>
       </c>
       <c r="AT11" t="n">
         <v>194</v>
+      </c>
+      <c r="AU11" t="n">
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT11"/>
+  <dimension ref="A1:AU11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21144,50 +21576,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Liberal Democrats</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21377,50 +21810,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -21519,50 +21957,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
@@ -21661,50 +22102,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -21803,50 +22247,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -21945,50 +22392,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -22087,50 +22537,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
@@ -22229,50 +22682,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -22371,50 +22827,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.87</v>
       </c>
@@ -22513,50 +22972,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.72</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.67</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>39</v>
       </c>
       <c r="C10" t="n">
         <v>30</v>
       </c>
       <c r="D10" t="n">
         <v>26</v>
       </c>
       <c r="E10" t="n">
         <v>28</v>
       </c>
       <c r="F10" t="n">
         <v>23</v>
       </c>
       <c r="G10" t="n">
         <v>19</v>
       </c>
@@ -22655,50 +23117,53 @@
       </c>
       <c r="AM10" t="n">
         <v>34</v>
       </c>
       <c r="AN10" t="n">
         <v>40</v>
       </c>
       <c r="AO10" t="n">
         <v>40</v>
       </c>
       <c r="AP10" t="n">
         <v>47</v>
       </c>
       <c r="AQ10" t="n">
         <v>46</v>
       </c>
       <c r="AR10" t="n">
         <v>49</v>
       </c>
       <c r="AS10" t="n">
         <v>38</v>
       </c>
       <c r="AT10" t="n">
         <v>59</v>
       </c>
+      <c r="AU10" t="n">
+        <v>41</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>60</v>
       </c>
       <c r="C11" t="n">
         <v>45</v>
       </c>
       <c r="D11" t="n">
         <v>33</v>
       </c>
       <c r="E11" t="n">
         <v>46</v>
       </c>
       <c r="F11" t="n">
         <v>31</v>
       </c>
       <c r="G11" t="n">
         <v>30</v>
       </c>
@@ -22796,64 +23261,67 @@
         <v>19</v>
       </c>
       <c r="AM11" t="n">
         <v>30</v>
       </c>
       <c r="AN11" t="n">
         <v>26</v>
       </c>
       <c r="AO11" t="n">
         <v>24</v>
       </c>
       <c r="AP11" t="n">
         <v>26</v>
       </c>
       <c r="AQ11" t="n">
         <v>29</v>
       </c>
       <c r="AR11" t="n">
         <v>29</v>
       </c>
       <c r="AS11" t="n">
         <v>21</v>
       </c>
       <c r="AT11" t="n">
         <v>36</v>
+      </c>
+      <c r="AU11" t="n">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT11"/>
+  <dimension ref="A1:AU11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22863,50 +23331,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Liberal Democrats</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23096,50 +23565,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -23238,50 +23712,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -23380,50 +23857,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -23522,50 +24002,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -23664,50 +24147,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -23806,50 +24292,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -23948,50 +24437,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -24090,50 +24582,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -24232,50 +24727,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>970</v>
       </c>
       <c r="C10" t="n">
         <v>1023</v>
       </c>
       <c r="D10" t="n">
         <v>1006</v>
       </c>
       <c r="E10" t="n">
         <v>995</v>
       </c>
       <c r="F10" t="n">
         <v>981</v>
       </c>
       <c r="G10" t="n">
         <v>989</v>
       </c>
@@ -24374,50 +24872,53 @@
       </c>
       <c r="AM10" t="n">
         <v>995</v>
       </c>
       <c r="AN10" t="n">
         <v>1042</v>
       </c>
       <c r="AO10" t="n">
         <v>1044</v>
       </c>
       <c r="AP10" t="n">
         <v>1071</v>
       </c>
       <c r="AQ10" t="n">
         <v>1048</v>
       </c>
       <c r="AR10" t="n">
         <v>1022</v>
       </c>
       <c r="AS10" t="n">
         <v>1054</v>
       </c>
       <c r="AT10" t="n">
         <v>1057</v>
       </c>
+      <c r="AU10" t="n">
+        <v>1053</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>957</v>
       </c>
       <c r="C11" t="n">
         <v>969</v>
       </c>
       <c r="D11" t="n">
         <v>957</v>
       </c>
       <c r="E11" t="n">
         <v>954</v>
       </c>
       <c r="F11" t="n">
         <v>931</v>
       </c>
       <c r="G11" t="n">
         <v>937</v>
       </c>
@@ -24515,64 +25016,67 @@
         <v>988</v>
       </c>
       <c r="AM11" t="n">
         <v>970</v>
       </c>
       <c r="AN11" t="n">
         <v>1005</v>
       </c>
       <c r="AO11" t="n">
         <v>999</v>
       </c>
       <c r="AP11" t="n">
         <v>994</v>
       </c>
       <c r="AQ11" t="n">
         <v>1009</v>
       </c>
       <c r="AR11" t="n">
         <v>1013</v>
       </c>
       <c r="AS11" t="n">
         <v>1005</v>
       </c>
       <c r="AT11" t="n">
         <v>1016</v>
+      </c>
+      <c r="AU11" t="n">
+        <v>1001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT11"/>
+  <dimension ref="A1:AU11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -24582,50 +25086,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Liberal Democrats</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -24815,50 +25320,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -24957,50 +25467,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -25099,50 +25612,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -25241,50 +25757,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -25383,50 +25902,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -25525,50 +26047,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -25667,50 +26192,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -25809,50 +26337,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -25951,50 +26482,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>709</v>
       </c>
       <c r="C10" t="n">
         <v>677</v>
       </c>
       <c r="D10" t="n">
         <v>673</v>
       </c>
       <c r="E10" t="n">
         <v>678</v>
       </c>
       <c r="F10" t="n">
         <v>652</v>
       </c>
       <c r="G10" t="n">
         <v>654</v>
       </c>
@@ -26093,50 +26627,53 @@
       </c>
       <c r="AM10" t="n">
         <v>707</v>
       </c>
       <c r="AN10" t="n">
         <v>721</v>
       </c>
       <c r="AO10" t="n">
         <v>708</v>
       </c>
       <c r="AP10" t="n">
         <v>673</v>
       </c>
       <c r="AQ10" t="n">
         <v>723</v>
       </c>
       <c r="AR10" t="n">
         <v>755</v>
       </c>
       <c r="AS10" t="n">
         <v>710</v>
       </c>
       <c r="AT10" t="n">
         <v>726</v>
       </c>
+      <c r="AU10" t="n">
+        <v>704</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>722</v>
       </c>
       <c r="C11" t="n">
         <v>731</v>
       </c>
       <c r="D11" t="n">
         <v>722</v>
       </c>
       <c r="E11" t="n">
         <v>719</v>
       </c>
       <c r="F11" t="n">
         <v>702</v>
       </c>
       <c r="G11" t="n">
         <v>706</v>
       </c>
@@ -26234,64 +26771,67 @@
         <v>746</v>
       </c>
       <c r="AM11" t="n">
         <v>732</v>
       </c>
       <c r="AN11" t="n">
         <v>758</v>
       </c>
       <c r="AO11" t="n">
         <v>753</v>
       </c>
       <c r="AP11" t="n">
         <v>750</v>
       </c>
       <c r="AQ11" t="n">
         <v>762</v>
       </c>
       <c r="AR11" t="n">
         <v>764</v>
       </c>
       <c r="AS11" t="n">
         <v>759</v>
       </c>
       <c r="AT11" t="n">
         <v>767</v>
+      </c>
+      <c r="AU11" t="n">
+        <v>756</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT11"/>
+  <dimension ref="A1:AU11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -26301,50 +26841,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Liberal Democrats</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -26534,50 +27075,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -26676,50 +27222,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -26818,50 +27367,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -26960,50 +27512,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -27102,50 +27657,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -27244,50 +27802,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -27386,50 +27947,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -27528,50 +28092,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -27670,50 +28237,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>681</v>
       </c>
       <c r="C10" t="n">
         <v>716</v>
       </c>
       <c r="D10" t="n">
         <v>668</v>
       </c>
       <c r="E10" t="n">
         <v>660</v>
       </c>
       <c r="F10" t="n">
         <v>658</v>
       </c>
       <c r="G10" t="n">
         <v>650</v>
       </c>
@@ -27812,50 +28382,53 @@
       </c>
       <c r="AM10" t="n">
         <v>656</v>
       </c>
       <c r="AN10" t="n">
         <v>706</v>
       </c>
       <c r="AO10" t="n">
         <v>732</v>
       </c>
       <c r="AP10" t="n">
         <v>722</v>
       </c>
       <c r="AQ10" t="n">
         <v>721</v>
       </c>
       <c r="AR10" t="n">
         <v>745</v>
       </c>
       <c r="AS10" t="n">
         <v>691</v>
       </c>
       <c r="AT10" t="n">
         <v>698</v>
       </c>
+      <c r="AU10" t="n">
+        <v>706</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>707</v>
       </c>
       <c r="C11" t="n">
         <v>716</v>
       </c>
       <c r="D11" t="n">
         <v>707</v>
       </c>
       <c r="E11" t="n">
         <v>704</v>
       </c>
       <c r="F11" t="n">
         <v>681</v>
       </c>
       <c r="G11" t="n">
         <v>685</v>
       </c>
@@ -27953,64 +28526,67 @@
         <v>723</v>
       </c>
       <c r="AM11" t="n">
         <v>710</v>
       </c>
       <c r="AN11" t="n">
         <v>735</v>
       </c>
       <c r="AO11" t="n">
         <v>731</v>
       </c>
       <c r="AP11" t="n">
         <v>727</v>
       </c>
       <c r="AQ11" t="n">
         <v>739</v>
       </c>
       <c r="AR11" t="n">
         <v>741</v>
       </c>
       <c r="AS11" t="n">
         <v>736</v>
       </c>
       <c r="AT11" t="n">
         <v>744</v>
+      </c>
+      <c r="AU11" t="n">
+        <v>733</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT11"/>
+  <dimension ref="A1:AU11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -28020,50 +28596,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Liberal Democrats</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -28253,50 +28830,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -28395,50 +28977,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -28537,50 +29122,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -28679,50 +29267,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -28821,50 +29412,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -28963,50 +29557,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -29105,50 +29702,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -29247,50 +29847,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -29389,50 +29992,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>412</v>
       </c>
       <c r="C10" t="n">
         <v>417</v>
       </c>
       <c r="D10" t="n">
         <v>416</v>
       </c>
       <c r="E10" t="n">
         <v>405</v>
       </c>
       <c r="F10" t="n">
         <v>383</v>
       </c>
       <c r="G10" t="n">
         <v>413</v>
       </c>
@@ -29531,50 +30137,53 @@
       </c>
       <c r="AM10" t="n">
         <v>428</v>
       </c>
       <c r="AN10" t="n">
         <v>429</v>
       </c>
       <c r="AO10" t="n">
         <v>422</v>
       </c>
       <c r="AP10" t="n">
         <v>411</v>
       </c>
       <c r="AQ10" t="n">
         <v>435</v>
       </c>
       <c r="AR10" t="n">
         <v>423</v>
       </c>
       <c r="AS10" t="n">
         <v>421</v>
       </c>
       <c r="AT10" t="n">
         <v>429</v>
       </c>
+      <c r="AU10" t="n">
+        <v>410</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>400</v>
       </c>
       <c r="C11" t="n">
         <v>405</v>
       </c>
       <c r="D11" t="n">
         <v>400</v>
       </c>
       <c r="E11" t="n">
         <v>398</v>
       </c>
       <c r="F11" t="n">
         <v>394</v>
       </c>
       <c r="G11" t="n">
         <v>396</v>
       </c>
@@ -29672,64 +30281,67 @@
         <v>418</v>
       </c>
       <c r="AM11" t="n">
         <v>410</v>
       </c>
       <c r="AN11" t="n">
         <v>425</v>
       </c>
       <c r="AO11" t="n">
         <v>422</v>
       </c>
       <c r="AP11" t="n">
         <v>420</v>
       </c>
       <c r="AQ11" t="n">
         <v>427</v>
       </c>
       <c r="AR11" t="n">
         <v>428</v>
       </c>
       <c r="AS11" t="n">
         <v>425</v>
       </c>
       <c r="AT11" t="n">
         <v>430</v>
+      </c>
+      <c r="AU11" t="n">
+        <v>423</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT11"/>
+  <dimension ref="A1:AU11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -29739,50 +30351,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Liberal Democrats</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -29972,50 +30585,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -30114,50 +30732,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -30256,50 +30877,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -30398,50 +31022,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -30540,50 +31167,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -30682,50 +31312,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -30824,50 +31457,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -30966,50 +31602,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -31108,50 +31747,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>443</v>
       </c>
       <c r="C10" t="n">
         <v>431</v>
       </c>
       <c r="D10" t="n">
         <v>431</v>
       </c>
       <c r="E10" t="n">
         <v>454</v>
       </c>
       <c r="F10" t="n">
         <v>454</v>
       </c>
       <c r="G10" t="n">
         <v>438</v>
       </c>
@@ -31250,50 +31892,53 @@
       </c>
       <c r="AM10" t="n">
         <v>472</v>
       </c>
       <c r="AN10" t="n">
         <v>485</v>
       </c>
       <c r="AO10" t="n">
         <v>478</v>
       </c>
       <c r="AP10" t="n">
         <v>505</v>
       </c>
       <c r="AQ10" t="n">
         <v>466</v>
       </c>
       <c r="AR10" t="n">
         <v>468</v>
       </c>
       <c r="AS10" t="n">
         <v>479</v>
       </c>
       <c r="AT10" t="n">
         <v>493</v>
       </c>
+      <c r="AU10" t="n">
+        <v>492</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>388</v>
       </c>
       <c r="C11" t="n">
         <v>393</v>
       </c>
       <c r="D11" t="n">
         <v>388</v>
       </c>
       <c r="E11" t="n">
         <v>386</v>
       </c>
       <c r="F11" t="n">
         <v>380</v>
       </c>
       <c r="G11" t="n">
         <v>383</v>
       </c>
@@ -31391,64 +32036,67 @@
         <v>404</v>
       </c>
       <c r="AM11" t="n">
         <v>397</v>
       </c>
       <c r="AN11" t="n">
         <v>411</v>
       </c>
       <c r="AO11" t="n">
         <v>408</v>
       </c>
       <c r="AP11" t="n">
         <v>406</v>
       </c>
       <c r="AQ11" t="n">
         <v>413</v>
       </c>
       <c r="AR11" t="n">
         <v>414</v>
       </c>
       <c r="AS11" t="n">
         <v>411</v>
       </c>
       <c r="AT11" t="n">
         <v>415</v>
+      </c>
+      <c r="AU11" t="n">
+        <v>409</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT11"/>
+  <dimension ref="A1:AU11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -31458,50 +32106,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Liberal Democrats</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -31691,50 +32340,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -31833,50 +32487,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -31975,50 +32632,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -32117,50 +32777,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -32259,50 +32922,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -32401,50 +33067,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -32543,50 +33212,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -32685,50 +33357,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -32827,50 +33502,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>749</v>
       </c>
       <c r="C10" t="n">
         <v>754</v>
       </c>
       <c r="D10" t="n">
         <v>750</v>
       </c>
       <c r="E10" t="n">
         <v>723</v>
       </c>
       <c r="F10" t="n">
         <v>710</v>
       </c>
       <c r="G10" t="n">
         <v>699</v>
       </c>
@@ -32969,50 +33647,53 @@
       </c>
       <c r="AM10" t="n">
         <v>748</v>
       </c>
       <c r="AN10" t="n">
         <v>784</v>
       </c>
       <c r="AO10" t="n">
         <v>823</v>
       </c>
       <c r="AP10" t="n">
         <v>795</v>
       </c>
       <c r="AQ10" t="n">
         <v>808</v>
       </c>
       <c r="AR10" t="n">
         <v>826</v>
       </c>
       <c r="AS10" t="n">
         <v>789</v>
       </c>
       <c r="AT10" t="n">
         <v>784</v>
       </c>
+      <c r="AU10" t="n">
+        <v>780</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>813</v>
       </c>
       <c r="C11" t="n">
         <v>823</v>
       </c>
       <c r="D11" t="n">
         <v>813</v>
       </c>
       <c r="E11" t="n">
         <v>810</v>
       </c>
       <c r="F11" t="n">
         <v>794</v>
       </c>
       <c r="G11" t="n">
         <v>798</v>
       </c>
@@ -33110,64 +33791,67 @@
         <v>843</v>
       </c>
       <c r="AM11" t="n">
         <v>827</v>
       </c>
       <c r="AN11" t="n">
         <v>857</v>
       </c>
       <c r="AO11" t="n">
         <v>851</v>
       </c>
       <c r="AP11" t="n">
         <v>848</v>
       </c>
       <c r="AQ11" t="n">
         <v>861</v>
       </c>
       <c r="AR11" t="n">
         <v>864</v>
       </c>
       <c r="AS11" t="n">
         <v>857</v>
       </c>
       <c r="AT11" t="n">
         <v>867</v>
+      </c>
+      <c r="AU11" t="n">
+        <v>854</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT11"/>
+  <dimension ref="A1:AU11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -33177,50 +33861,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Liberal Democrats</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -33410,50 +34095,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -33552,50 +34242,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -33694,50 +34387,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -33836,50 +34532,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -33978,50 +34677,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -34120,50 +34822,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -34262,50 +34967,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -34404,50 +35112,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -34546,50 +35257,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>930</v>
       </c>
       <c r="C10" t="n">
         <v>946</v>
       </c>
       <c r="D10" t="n">
         <v>929</v>
       </c>
       <c r="E10" t="n">
         <v>950</v>
       </c>
       <c r="F10" t="n">
         <v>923</v>
       </c>
       <c r="G10" t="n">
         <v>944</v>
       </c>
@@ -34688,50 +35402,53 @@
       </c>
       <c r="AM10" t="n">
         <v>954</v>
       </c>
       <c r="AN10" t="n">
         <v>979</v>
       </c>
       <c r="AO10" t="n">
         <v>929</v>
       </c>
       <c r="AP10" t="n">
         <v>949</v>
       </c>
       <c r="AQ10" t="n">
         <v>963</v>
       </c>
       <c r="AR10" t="n">
         <v>951</v>
       </c>
       <c r="AS10" t="n">
         <v>975</v>
       </c>
       <c r="AT10" t="n">
         <v>999</v>
       </c>
+      <c r="AU10" t="n">
+        <v>977</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>866</v>
       </c>
       <c r="C11" t="n">
         <v>877</v>
       </c>
       <c r="D11" t="n">
         <v>866</v>
       </c>
       <c r="E11" t="n">
         <v>863</v>
       </c>
       <c r="F11" t="n">
         <v>839</v>
       </c>
       <c r="G11" t="n">
         <v>845</v>
       </c>
@@ -34829,64 +35546,67 @@
         <v>891</v>
       </c>
       <c r="AM11" t="n">
         <v>875</v>
       </c>
       <c r="AN11" t="n">
         <v>906</v>
       </c>
       <c r="AO11" t="n">
         <v>901</v>
       </c>
       <c r="AP11" t="n">
         <v>896</v>
       </c>
       <c r="AQ11" t="n">
         <v>910</v>
       </c>
       <c r="AR11" t="n">
         <v>913</v>
       </c>
       <c r="AS11" t="n">
         <v>907</v>
       </c>
       <c r="AT11" t="n">
         <v>916</v>
+      </c>
+      <c r="AU11" t="n">
+        <v>903</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT11"/>
+  <dimension ref="A1:AU11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -34896,50 +35616,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Liberal Democrats</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -35129,50 +35850,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -35271,50 +35997,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -35413,50 +36142,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -35555,50 +36287,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -35697,50 +36432,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -35839,50 +36577,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -35981,50 +36722,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -36123,50 +36867,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -36265,50 +37012,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>172</v>
       </c>
       <c r="C10" t="n">
         <v>184</v>
       </c>
       <c r="D10" t="n">
         <v>150</v>
       </c>
       <c r="E10" t="n">
         <v>156</v>
       </c>
       <c r="F10" t="n">
         <v>198</v>
       </c>
       <c r="G10" t="n">
         <v>171</v>
       </c>
@@ -36407,50 +37157,53 @@
       </c>
       <c r="AM10" t="n">
         <v>180</v>
       </c>
       <c r="AN10" t="n">
         <v>166</v>
       </c>
       <c r="AO10" t="n">
         <v>167</v>
       </c>
       <c r="AP10" t="n">
         <v>148</v>
       </c>
       <c r="AQ10" t="n">
         <v>175</v>
       </c>
       <c r="AR10" t="n">
         <v>168</v>
       </c>
       <c r="AS10" t="n">
         <v>172</v>
       </c>
       <c r="AT10" t="n">
         <v>159</v>
       </c>
+      <c r="AU10" t="n">
+        <v>156</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>201</v>
       </c>
       <c r="C11" t="n">
         <v>204</v>
       </c>
       <c r="D11" t="n">
         <v>201</v>
       </c>
       <c r="E11" t="n">
         <v>201</v>
       </c>
       <c r="F11" t="n">
         <v>196</v>
       </c>
       <c r="G11" t="n">
         <v>197</v>
       </c>
@@ -36548,64 +37301,67 @@
         <v>210</v>
       </c>
       <c r="AM11" t="n">
         <v>206</v>
       </c>
       <c r="AN11" t="n">
         <v>213</v>
       </c>
       <c r="AO11" t="n">
         <v>212</v>
       </c>
       <c r="AP11" t="n">
         <v>211</v>
       </c>
       <c r="AQ11" t="n">
         <v>214</v>
       </c>
       <c r="AR11" t="n">
         <v>215</v>
       </c>
       <c r="AS11" t="n">
         <v>213</v>
       </c>
       <c r="AT11" t="n">
         <v>216</v>
+      </c>
+      <c r="AU11" t="n">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT11"/>
+  <dimension ref="A1:AU11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -36615,50 +37371,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Liberal Democrats</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -36848,50 +37605,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -36990,50 +37752,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -37132,50 +37897,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -37274,50 +38042,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -37416,50 +38187,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -37558,50 +38332,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -37700,50 +38477,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -37842,50 +38622,53 @@
       </c>
       <c r="AM8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AN8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AR8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AS8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -37984,50 +38767,53 @@
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AQ9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AT9" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AU9" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>579</v>
       </c>
       <c r="C10" t="n">
         <v>587</v>
       </c>
       <c r="D10" t="n">
         <v>581</v>
       </c>
       <c r="E10" t="n">
         <v>582</v>
       </c>
       <c r="F10" t="n">
         <v>539</v>
       </c>
       <c r="G10" t="n">
         <v>561</v>
       </c>
@@ -38126,50 +38912,53 @@
       </c>
       <c r="AM10" t="n">
         <v>581</v>
       </c>
       <c r="AN10" t="n">
         <v>636</v>
       </c>
       <c r="AO10" t="n">
         <v>617</v>
       </c>
       <c r="AP10" t="n">
         <v>633</v>
       </c>
       <c r="AQ10" t="n">
         <v>655</v>
       </c>
       <c r="AR10" t="n">
         <v>636</v>
       </c>
       <c r="AS10" t="n">
         <v>639</v>
       </c>
       <c r="AT10" t="n">
         <v>638</v>
       </c>
+      <c r="AU10" t="n">
+        <v>596</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>561</v>
       </c>
       <c r="C11" t="n">
         <v>568</v>
       </c>
       <c r="D11" t="n">
         <v>561</v>
       </c>
       <c r="E11" t="n">
         <v>559</v>
       </c>
       <c r="F11" t="n">
         <v>549</v>
       </c>
       <c r="G11" t="n">
         <v>552</v>
       </c>
@@ -38267,46 +39056,49 @@
         <v>595</v>
       </c>
       <c r="AM11" t="n">
         <v>584</v>
       </c>
       <c r="AN11" t="n">
         <v>605</v>
       </c>
       <c r="AO11" t="n">
         <v>601</v>
       </c>
       <c r="AP11" t="n">
         <v>598</v>
       </c>
       <c r="AQ11" t="n">
         <v>607</v>
       </c>
       <c r="AR11" t="n">
         <v>610</v>
       </c>
       <c r="AS11" t="n">
         <v>605</v>
       </c>
       <c r="AT11" t="n">
         <v>612</v>
+      </c>
+      <c r="AU11" t="n">
+        <v>603</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>