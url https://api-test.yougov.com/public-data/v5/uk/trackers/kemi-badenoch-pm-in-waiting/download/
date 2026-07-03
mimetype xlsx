--- v0 (2026-04-17)
+++ v1 (2026-07-03)
@@ -462,77 +462,80 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:V6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
+    <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -587,50 +590,65 @@
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -648,50 +666,59 @@
       </c>
       <c r="L2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="T2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -709,50 +736,59 @@
       </c>
       <c r="L3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="T3" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -770,50 +806,59 @@
       </c>
       <c r="L4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="T4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1683</v>
       </c>
       <c r="C5" t="n">
         <v>1722</v>
       </c>
       <c r="D5" t="n">
         <v>1698</v>
       </c>
       <c r="E5" t="n">
         <v>1688</v>
       </c>
       <c r="F5" t="n">
         <v>1707</v>
       </c>
       <c r="G5" t="n">
         <v>1713</v>
       </c>
@@ -831,50 +876,59 @@
       </c>
       <c r="L5" t="n">
         <v>1763</v>
       </c>
       <c r="M5" t="n">
         <v>1748</v>
       </c>
       <c r="N5" t="n">
         <v>1752</v>
       </c>
       <c r="O5" t="n">
         <v>1762</v>
       </c>
       <c r="P5" t="n">
         <v>1744</v>
       </c>
       <c r="Q5" t="n">
         <v>1755</v>
       </c>
       <c r="R5" t="n">
         <v>1771</v>
       </c>
       <c r="S5" t="n">
         <v>1815</v>
       </c>
+      <c r="T5" t="n">
+        <v>1777</v>
+      </c>
+      <c r="U5" t="n">
+        <v>1791</v>
+      </c>
+      <c r="V5" t="n">
+        <v>1764</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1683</v>
       </c>
       <c r="C6" t="n">
         <v>1722</v>
       </c>
       <c r="D6" t="n">
         <v>1698</v>
       </c>
       <c r="E6" t="n">
         <v>1688</v>
       </c>
       <c r="F6" t="n">
         <v>1707</v>
       </c>
       <c r="G6" t="n">
         <v>1713</v>
       </c>
@@ -891,90 +945,102 @@
         <v>1744</v>
       </c>
       <c r="L6" t="n">
         <v>1763</v>
       </c>
       <c r="M6" t="n">
         <v>1748</v>
       </c>
       <c r="N6" t="n">
         <v>1752</v>
       </c>
       <c r="O6" t="n">
         <v>1762</v>
       </c>
       <c r="P6" t="n">
         <v>1744</v>
       </c>
       <c r="Q6" t="n">
         <v>1755</v>
       </c>
       <c r="R6" t="n">
         <v>1771</v>
       </c>
       <c r="S6" t="n">
         <v>1815</v>
+      </c>
+      <c r="T6" t="n">
+        <v>1777</v>
+      </c>
+      <c r="U6" t="n">
+        <v>1791</v>
+      </c>
+      <c r="V6" t="n">
+        <v>1764</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:V6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
+    <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1029,50 +1095,65 @@
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -1090,50 +1171,59 @@
       </c>
       <c r="L2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="T2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.59</v>
       </c>
@@ -1151,50 +1241,59 @@
       </c>
       <c r="L3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="T3" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -1212,50 +1311,59 @@
       </c>
       <c r="L4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="T4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>283</v>
       </c>
       <c r="C5" t="n">
         <v>286</v>
       </c>
       <c r="D5" t="n">
         <v>288</v>
       </c>
       <c r="E5" t="n">
         <v>285</v>
       </c>
       <c r="F5" t="n">
         <v>290</v>
       </c>
       <c r="G5" t="n">
         <v>286</v>
       </c>
@@ -1273,50 +1381,59 @@
       </c>
       <c r="L5" t="n">
         <v>287</v>
       </c>
       <c r="M5" t="n">
         <v>281</v>
       </c>
       <c r="N5" t="n">
         <v>298</v>
       </c>
       <c r="O5" t="n">
         <v>295</v>
       </c>
       <c r="P5" t="n">
         <v>296</v>
       </c>
       <c r="Q5" t="n">
         <v>292</v>
       </c>
       <c r="R5" t="n">
         <v>316</v>
       </c>
       <c r="S5" t="n">
         <v>303</v>
       </c>
+      <c r="T5" t="n">
+        <v>302</v>
+      </c>
+      <c r="U5" t="n">
+        <v>284</v>
+      </c>
+      <c r="V5" t="n">
+        <v>294</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>276</v>
       </c>
       <c r="C6" t="n">
         <v>282</v>
       </c>
       <c r="D6" t="n">
         <v>278</v>
       </c>
       <c r="E6" t="n">
         <v>277</v>
       </c>
       <c r="F6" t="n">
         <v>280</v>
       </c>
       <c r="G6" t="n">
         <v>281</v>
       </c>
@@ -1333,90 +1450,102 @@
         <v>286</v>
       </c>
       <c r="L6" t="n">
         <v>289</v>
       </c>
       <c r="M6" t="n">
         <v>287</v>
       </c>
       <c r="N6" t="n">
         <v>287</v>
       </c>
       <c r="O6" t="n">
         <v>289</v>
       </c>
       <c r="P6" t="n">
         <v>286</v>
       </c>
       <c r="Q6" t="n">
         <v>288</v>
       </c>
       <c r="R6" t="n">
         <v>290</v>
       </c>
       <c r="S6" t="n">
         <v>298</v>
+      </c>
+      <c r="T6" t="n">
+        <v>291</v>
+      </c>
+      <c r="U6" t="n">
+        <v>294</v>
+      </c>
+      <c r="V6" t="n">
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:V6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
+    <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1471,50 +1600,65 @@
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -1532,50 +1676,59 @@
       </c>
       <c r="L2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="T2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.59</v>
       </c>
@@ -1593,50 +1746,59 @@
       </c>
       <c r="L3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="T3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -1654,50 +1816,59 @@
       </c>
       <c r="L4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="T4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>421</v>
       </c>
       <c r="C5" t="n">
         <v>421</v>
       </c>
       <c r="D5" t="n">
         <v>415</v>
       </c>
       <c r="E5" t="n">
         <v>409</v>
       </c>
       <c r="F5" t="n">
         <v>415</v>
       </c>
       <c r="G5" t="n">
         <v>416</v>
       </c>
@@ -1715,50 +1886,59 @@
       </c>
       <c r="L5" t="n">
         <v>434</v>
       </c>
       <c r="M5" t="n">
         <v>446</v>
       </c>
       <c r="N5" t="n">
         <v>419</v>
       </c>
       <c r="O5" t="n">
         <v>430</v>
       </c>
       <c r="P5" t="n">
         <v>421</v>
       </c>
       <c r="Q5" t="n">
         <v>448</v>
       </c>
       <c r="R5" t="n">
         <v>378</v>
       </c>
       <c r="S5" t="n">
         <v>424</v>
       </c>
+      <c r="T5" t="n">
+        <v>444</v>
+      </c>
+      <c r="U5" t="n">
+        <v>439</v>
+      </c>
+      <c r="V5" t="n">
+        <v>418</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>399</v>
       </c>
       <c r="C6" t="n">
         <v>408</v>
       </c>
       <c r="D6" t="n">
         <v>402</v>
       </c>
       <c r="E6" t="n">
         <v>400</v>
       </c>
       <c r="F6" t="n">
         <v>405</v>
       </c>
       <c r="G6" t="n">
         <v>406</v>
       </c>
@@ -1775,90 +1955,102 @@
         <v>413</v>
       </c>
       <c r="L6" t="n">
         <v>418</v>
       </c>
       <c r="M6" t="n">
         <v>414</v>
       </c>
       <c r="N6" t="n">
         <v>415</v>
       </c>
       <c r="O6" t="n">
         <v>418</v>
       </c>
       <c r="P6" t="n">
         <v>413</v>
       </c>
       <c r="Q6" t="n">
         <v>416</v>
       </c>
       <c r="R6" t="n">
         <v>420</v>
       </c>
       <c r="S6" t="n">
         <v>430</v>
+      </c>
+      <c r="T6" t="n">
+        <v>421</v>
+      </c>
+      <c r="U6" t="n">
+        <v>424</v>
+      </c>
+      <c r="V6" t="n">
+        <v>418</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:V6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
+    <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1913,50 +2105,65 @@
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1974,50 +2181,59 @@
       </c>
       <c r="L2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="T2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.62</v>
       </c>
@@ -2035,50 +2251,59 @@
       </c>
       <c r="L3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="T3" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.61</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -2096,50 +2321,59 @@
       </c>
       <c r="L4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="T4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>145</v>
       </c>
       <c r="C5" t="n">
         <v>145</v>
       </c>
       <c r="D5" t="n">
         <v>142</v>
       </c>
       <c r="E5" t="n">
         <v>145</v>
       </c>
       <c r="F5" t="n">
         <v>138</v>
       </c>
       <c r="G5" t="n">
         <v>148</v>
       </c>
@@ -2157,50 +2391,59 @@
       </c>
       <c r="L5" t="n">
         <v>152</v>
       </c>
       <c r="M5" t="n">
         <v>141</v>
       </c>
       <c r="N5" t="n">
         <v>159</v>
       </c>
       <c r="O5" t="n">
         <v>104</v>
       </c>
       <c r="P5" t="n">
         <v>152</v>
       </c>
       <c r="Q5" t="n">
         <v>141</v>
       </c>
       <c r="R5" t="n">
         <v>163</v>
       </c>
       <c r="S5" t="n">
         <v>180</v>
       </c>
+      <c r="T5" t="n">
+        <v>140</v>
+      </c>
+      <c r="U5" t="n">
+        <v>147</v>
+      </c>
+      <c r="V5" t="n">
+        <v>151</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>146</v>
       </c>
       <c r="C6" t="n">
         <v>150</v>
       </c>
       <c r="D6" t="n">
         <v>148</v>
       </c>
       <c r="E6" t="n">
         <v>147</v>
       </c>
       <c r="F6" t="n">
         <v>149</v>
       </c>
       <c r="G6" t="n">
         <v>149</v>
       </c>
@@ -2217,90 +2460,102 @@
         <v>152</v>
       </c>
       <c r="L6" t="n">
         <v>153</v>
       </c>
       <c r="M6" t="n">
         <v>152</v>
       </c>
       <c r="N6" t="n">
         <v>152</v>
       </c>
       <c r="O6" t="n">
         <v>153</v>
       </c>
       <c r="P6" t="n">
         <v>152</v>
       </c>
       <c r="Q6" t="n">
         <v>153</v>
       </c>
       <c r="R6" t="n">
         <v>154</v>
       </c>
       <c r="S6" t="n">
         <v>158</v>
+      </c>
+      <c r="T6" t="n">
+        <v>155</v>
+      </c>
+      <c r="U6" t="n">
+        <v>156</v>
+      </c>
+      <c r="V6" t="n">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:V6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
+    <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2355,50 +2610,65 @@
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -2416,50 +2686,59 @@
       </c>
       <c r="L2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="T2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -2477,50 +2756,59 @@
       </c>
       <c r="L3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="T3" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -2538,50 +2826,59 @@
       </c>
       <c r="L4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="T4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>86</v>
       </c>
       <c r="C5" t="n">
         <v>91</v>
       </c>
       <c r="D5" t="n">
         <v>86</v>
       </c>
       <c r="E5" t="n">
         <v>82</v>
       </c>
       <c r="F5" t="n">
         <v>92</v>
       </c>
       <c r="G5" t="n">
         <v>94</v>
       </c>
@@ -2599,50 +2896,59 @@
       </c>
       <c r="L5" t="n">
         <v>88</v>
       </c>
       <c r="M5" t="n">
         <v>89</v>
       </c>
       <c r="N5" t="n">
         <v>92</v>
       </c>
       <c r="O5" t="n">
         <v>91</v>
       </c>
       <c r="P5" t="n">
         <v>94</v>
       </c>
       <c r="Q5" t="n">
         <v>63</v>
       </c>
       <c r="R5" t="n">
         <v>84</v>
       </c>
       <c r="S5" t="n">
         <v>97</v>
       </c>
+      <c r="T5" t="n">
+        <v>87</v>
+      </c>
+      <c r="U5" t="n">
+        <v>96</v>
+      </c>
+      <c r="V5" t="n">
+        <v>90</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>81</v>
       </c>
       <c r="C6" t="n">
         <v>83</v>
       </c>
       <c r="D6" t="n">
         <v>82</v>
       </c>
       <c r="E6" t="n">
         <v>81</v>
       </c>
       <c r="F6" t="n">
         <v>82</v>
       </c>
       <c r="G6" t="n">
         <v>82</v>
       </c>
@@ -2659,90 +2965,102 @@
         <v>84</v>
       </c>
       <c r="L6" t="n">
         <v>85</v>
       </c>
       <c r="M6" t="n">
         <v>84</v>
       </c>
       <c r="N6" t="n">
         <v>84</v>
       </c>
       <c r="O6" t="n">
         <v>85</v>
       </c>
       <c r="P6" t="n">
         <v>84</v>
       </c>
       <c r="Q6" t="n">
         <v>84</v>
       </c>
       <c r="R6" t="n">
         <v>85</v>
       </c>
       <c r="S6" t="n">
         <v>87</v>
+      </c>
+      <c r="T6" t="n">
+        <v>85</v>
+      </c>
+      <c r="U6" t="n">
+        <v>86</v>
+      </c>
+      <c r="V6" t="n">
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:V6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
+    <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2797,50 +3115,65 @@
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -2858,50 +3191,59 @@
       </c>
       <c r="L2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="T2" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.58</v>
       </c>
@@ -2919,50 +3261,59 @@
       </c>
       <c r="L3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="T3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -2980,50 +3331,59 @@
       </c>
       <c r="L4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="T4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>262</v>
       </c>
       <c r="C5" t="n">
         <v>278</v>
       </c>
       <c r="D5" t="n">
         <v>258</v>
       </c>
       <c r="E5" t="n">
         <v>264</v>
       </c>
       <c r="F5" t="n">
         <v>252</v>
       </c>
       <c r="G5" t="n">
         <v>281</v>
       </c>
@@ -3041,50 +3401,59 @@
       </c>
       <c r="L5" t="n">
         <v>285</v>
       </c>
       <c r="M5" t="n">
         <v>269</v>
       </c>
       <c r="N5" t="n">
         <v>280</v>
       </c>
       <c r="O5" t="n">
         <v>304</v>
       </c>
       <c r="P5" t="n">
         <v>280</v>
       </c>
       <c r="Q5" t="n">
         <v>284</v>
       </c>
       <c r="R5" t="n">
         <v>277</v>
       </c>
       <c r="S5" t="n">
         <v>295</v>
       </c>
+      <c r="T5" t="n">
+        <v>265</v>
+      </c>
+      <c r="U5" t="n">
+        <v>302</v>
+      </c>
+      <c r="V5" t="n">
+        <v>278</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>304</v>
       </c>
       <c r="C6" t="n">
         <v>310</v>
       </c>
       <c r="D6" t="n">
         <v>306</v>
       </c>
       <c r="E6" t="n">
         <v>304</v>
       </c>
       <c r="F6" t="n">
         <v>307</v>
       </c>
       <c r="G6" t="n">
         <v>308</v>
       </c>
@@ -3101,90 +3470,102 @@
         <v>314</v>
       </c>
       <c r="L6" t="n">
         <v>318</v>
       </c>
       <c r="M6" t="n">
         <v>315</v>
       </c>
       <c r="N6" t="n">
         <v>315</v>
       </c>
       <c r="O6" t="n">
         <v>317</v>
       </c>
       <c r="P6" t="n">
         <v>315</v>
       </c>
       <c r="Q6" t="n">
         <v>317</v>
       </c>
       <c r="R6" t="n">
         <v>319</v>
       </c>
       <c r="S6" t="n">
         <v>328</v>
+      </c>
+      <c r="T6" t="n">
+        <v>320</v>
+      </c>
+      <c r="U6" t="n">
+        <v>322</v>
+      </c>
+      <c r="V6" t="n">
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:V6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
+    <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3239,50 +3620,65 @@
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -3300,50 +3696,59 @@
       </c>
       <c r="L2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="T2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.72</v>
       </c>
@@ -3361,50 +3766,59 @@
       </c>
       <c r="L3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.73</v>
       </c>
+      <c r="T3" s="1" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.65</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -3422,50 +3836,59 @@
       </c>
       <c r="L4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="T4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>511</v>
       </c>
       <c r="C5" t="n">
         <v>502</v>
       </c>
       <c r="D5" t="n">
         <v>522</v>
       </c>
       <c r="E5" t="n">
         <v>513</v>
       </c>
       <c r="F5" t="n">
         <v>508</v>
       </c>
       <c r="G5" t="n">
         <v>485</v>
       </c>
@@ -3483,50 +3906,59 @@
       </c>
       <c r="L5" t="n">
         <v>473</v>
       </c>
       <c r="M5" t="n">
         <v>484</v>
       </c>
       <c r="N5" t="n">
         <v>487</v>
       </c>
       <c r="O5" t="n">
         <v>464</v>
       </c>
       <c r="P5" t="n">
         <v>464</v>
       </c>
       <c r="Q5" t="n">
         <v>448</v>
       </c>
       <c r="R5" t="n">
         <v>478</v>
       </c>
       <c r="S5" t="n">
         <v>489</v>
       </c>
+      <c r="T5" t="n">
+        <v>478</v>
+      </c>
+      <c r="U5" t="n">
+        <v>470</v>
+      </c>
+      <c r="V5" t="n">
+        <v>460</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>433</v>
       </c>
       <c r="C6" t="n">
         <v>443</v>
       </c>
       <c r="D6" t="n">
         <v>439</v>
       </c>
       <c r="E6" t="n">
         <v>435</v>
       </c>
       <c r="F6" t="n">
         <v>440</v>
       </c>
       <c r="G6" t="n">
         <v>441</v>
       </c>
@@ -3543,90 +3975,102 @@
         <v>450</v>
       </c>
       <c r="L6" t="n">
         <v>453</v>
       </c>
       <c r="M6" t="n">
         <v>450</v>
       </c>
       <c r="N6" t="n">
         <v>450</v>
       </c>
       <c r="O6" t="n">
         <v>453</v>
       </c>
       <c r="P6" t="n">
         <v>448</v>
       </c>
       <c r="Q6" t="n">
         <v>452</v>
       </c>
       <c r="R6" t="n">
         <v>456</v>
       </c>
       <c r="S6" t="n">
         <v>466</v>
+      </c>
+      <c r="T6" t="n">
+        <v>458</v>
+      </c>
+      <c r="U6" t="n">
+        <v>460</v>
+      </c>
+      <c r="V6" t="n">
+        <v>457</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:V6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
+    <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3681,50 +4125,65 @@
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -3742,50 +4201,59 @@
       </c>
       <c r="L2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="T2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.66</v>
       </c>
@@ -3803,50 +4271,59 @@
       </c>
       <c r="L3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.66</v>
       </c>
+      <c r="T3" s="1" t="n">
+        <v>0.66</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.66</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -3864,50 +4341,59 @@
       </c>
       <c r="L4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="T4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>172</v>
       </c>
       <c r="C5" t="n">
         <v>212</v>
       </c>
       <c r="D5" t="n">
         <v>189</v>
       </c>
       <c r="E5" t="n">
         <v>196</v>
       </c>
       <c r="F5" t="n">
         <v>182</v>
       </c>
       <c r="G5" t="n">
         <v>172</v>
       </c>
@@ -3925,50 +4411,59 @@
       </c>
       <c r="L5" t="n">
         <v>174</v>
       </c>
       <c r="M5" t="n">
         <v>152</v>
       </c>
       <c r="N5" t="n">
         <v>173</v>
       </c>
       <c r="O5" t="n">
         <v>170</v>
       </c>
       <c r="P5" t="n">
         <v>159</v>
       </c>
       <c r="Q5" t="n">
         <v>182</v>
       </c>
       <c r="R5" t="n">
         <v>168</v>
       </c>
       <c r="S5" t="n">
         <v>178</v>
       </c>
+      <c r="T5" t="n">
+        <v>161</v>
+      </c>
+      <c r="U5" t="n">
+        <v>160</v>
+      </c>
+      <c r="V5" t="n">
+        <v>170</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>155</v>
       </c>
       <c r="C6" t="n">
         <v>158</v>
       </c>
       <c r="D6" t="n">
         <v>156</v>
       </c>
       <c r="E6" t="n">
         <v>157</v>
       </c>
       <c r="F6" t="n">
         <v>157</v>
       </c>
       <c r="G6" t="n">
         <v>158</v>
       </c>
@@ -3985,90 +4480,102 @@
         <v>160</v>
       </c>
       <c r="L6" t="n">
         <v>162</v>
       </c>
       <c r="M6" t="n">
         <v>161</v>
       </c>
       <c r="N6" t="n">
         <v>161</v>
       </c>
       <c r="O6" t="n">
         <v>162</v>
       </c>
       <c r="P6" t="n">
         <v>162</v>
       </c>
       <c r="Q6" t="n">
         <v>162</v>
       </c>
       <c r="R6" t="n">
         <v>163</v>
       </c>
       <c r="S6" t="n">
         <v>167</v>
+      </c>
+      <c r="T6" t="n">
+        <v>163</v>
+      </c>
+      <c r="U6" t="n">
+        <v>165</v>
+      </c>
+      <c r="V6" t="n">
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:V6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
+    <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4123,50 +4630,65 @@
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -4184,50 +4706,59 @@
       </c>
       <c r="L2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="T2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.7</v>
       </c>
@@ -4245,50 +4776,59 @@
       </c>
       <c r="L3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
+      <c r="T3" s="1" t="n">
+        <v>0.66</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.65</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -4306,50 +4846,59 @@
       </c>
       <c r="L4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="T4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>681</v>
       </c>
       <c r="C5" t="n">
         <v>710</v>
       </c>
       <c r="D5" t="n">
         <v>681</v>
       </c>
       <c r="E5" t="n">
         <v>697</v>
       </c>
       <c r="F5" t="n">
         <v>706</v>
       </c>
       <c r="G5" t="n">
         <v>703</v>
       </c>
@@ -4367,50 +4916,59 @@
       </c>
       <c r="L5" t="n">
         <v>639</v>
       </c>
       <c r="M5" t="n">
         <v>655</v>
       </c>
       <c r="N5" t="n">
         <v>656</v>
       </c>
       <c r="O5" t="n">
         <v>656</v>
       </c>
       <c r="P5" t="n">
         <v>652</v>
       </c>
       <c r="Q5" t="n">
         <v>640</v>
       </c>
       <c r="R5" t="n">
         <v>655</v>
       </c>
       <c r="S5" t="n">
         <v>708</v>
       </c>
+      <c r="T5" t="n">
+        <v>639</v>
+      </c>
+      <c r="U5" t="n">
+        <v>662</v>
+      </c>
+      <c r="V5" t="n">
+        <v>644</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>624</v>
       </c>
       <c r="C6" t="n">
         <v>639</v>
       </c>
       <c r="D6" t="n">
         <v>630</v>
       </c>
       <c r="E6" t="n">
         <v>626</v>
       </c>
       <c r="F6" t="n">
         <v>633</v>
       </c>
       <c r="G6" t="n">
         <v>636</v>
       </c>
@@ -4427,90 +4985,102 @@
         <v>647</v>
       </c>
       <c r="L6" t="n">
         <v>654</v>
       </c>
       <c r="M6" t="n">
         <v>649</v>
       </c>
       <c r="N6" t="n">
         <v>650</v>
       </c>
       <c r="O6" t="n">
         <v>654</v>
       </c>
       <c r="P6" t="n">
         <v>647</v>
       </c>
       <c r="Q6" t="n">
         <v>651</v>
       </c>
       <c r="R6" t="n">
         <v>657</v>
       </c>
       <c r="S6" t="n">
         <v>673</v>
+      </c>
+      <c r="T6" t="n">
+        <v>659</v>
+      </c>
+      <c r="U6" t="n">
+        <v>664</v>
+      </c>
+      <c r="V6" t="n">
+        <v>654</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:V6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
+    <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4565,50 +5135,65 @@
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -4626,50 +5211,59 @@
       </c>
       <c r="L2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="T2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -4687,50 +5281,59 @@
       </c>
       <c r="L3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="T3" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -4748,50 +5351,59 @@
       </c>
       <c r="L4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="T4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>606</v>
       </c>
       <c r="C5" t="n">
         <v>629</v>
       </c>
       <c r="D5" t="n">
         <v>642</v>
       </c>
       <c r="E5" t="n">
         <v>602</v>
       </c>
       <c r="F5" t="n">
         <v>616</v>
       </c>
       <c r="G5" t="n">
         <v>604</v>
       </c>
@@ -4809,50 +5421,59 @@
       </c>
       <c r="L5" t="n">
         <v>642</v>
       </c>
       <c r="M5" t="n">
         <v>606</v>
       </c>
       <c r="N5" t="n">
         <v>632</v>
       </c>
       <c r="O5" t="n">
         <v>649</v>
       </c>
       <c r="P5" t="n">
         <v>659</v>
       </c>
       <c r="Q5" t="n">
         <v>648</v>
       </c>
       <c r="R5" t="n">
         <v>634</v>
       </c>
       <c r="S5" t="n">
         <v>650</v>
       </c>
+      <c r="T5" t="n">
+        <v>638</v>
+      </c>
+      <c r="U5" t="n">
+        <v>650</v>
+      </c>
+      <c r="V5" t="n">
+        <v>595</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>666</v>
       </c>
       <c r="C6" t="n">
         <v>682</v>
       </c>
       <c r="D6" t="n">
         <v>672</v>
       </c>
       <c r="E6" t="n">
         <v>668</v>
       </c>
       <c r="F6" t="n">
         <v>676</v>
       </c>
       <c r="G6" t="n">
         <v>678</v>
       </c>
@@ -4869,90 +5490,102 @@
         <v>691</v>
       </c>
       <c r="L6" t="n">
         <v>698</v>
       </c>
       <c r="M6" t="n">
         <v>692</v>
       </c>
       <c r="N6" t="n">
         <v>694</v>
       </c>
       <c r="O6" t="n">
         <v>698</v>
       </c>
       <c r="P6" t="n">
         <v>691</v>
       </c>
       <c r="Q6" t="n">
         <v>695</v>
       </c>
       <c r="R6" t="n">
         <v>701</v>
       </c>
       <c r="S6" t="n">
         <v>719</v>
+      </c>
+      <c r="T6" t="n">
+        <v>704</v>
+      </c>
+      <c r="U6" t="n">
+        <v>709</v>
+      </c>
+      <c r="V6" t="n">
+        <v>699</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:V6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
+    <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5007,50 +5640,65 @@
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -5068,50 +5716,59 @@
       </c>
       <c r="L2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="T2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -5129,50 +5786,59 @@
       </c>
       <c r="L3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="T3" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -5190,50 +5856,59 @@
       </c>
       <c r="L4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="T4" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>374</v>
       </c>
       <c r="C5" t="n">
         <v>346</v>
       </c>
       <c r="D5" t="n">
         <v>348</v>
       </c>
       <c r="E5" t="n">
         <v>361</v>
       </c>
       <c r="F5" t="n">
         <v>350</v>
       </c>
       <c r="G5" t="n">
         <v>372</v>
       </c>
@@ -5251,50 +5926,59 @@
       </c>
       <c r="L5" t="n">
         <v>442</v>
       </c>
       <c r="M5" t="n">
         <v>443</v>
       </c>
       <c r="N5" t="n">
         <v>424</v>
       </c>
       <c r="O5" t="n">
         <v>423</v>
       </c>
       <c r="P5" t="n">
         <v>386</v>
       </c>
       <c r="Q5" t="n">
         <v>421</v>
       </c>
       <c r="R5" t="n">
         <v>436</v>
       </c>
       <c r="S5" t="n">
         <v>414</v>
       </c>
+      <c r="T5" t="n">
+        <v>451</v>
+      </c>
+      <c r="U5" t="n">
+        <v>433</v>
+      </c>
+      <c r="V5" t="n">
+        <v>487</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>370</v>
       </c>
       <c r="C6" t="n">
         <v>366</v>
       </c>
       <c r="D6" t="n">
         <v>367</v>
       </c>
       <c r="E6" t="n">
         <v>370</v>
       </c>
       <c r="F6" t="n">
         <v>371</v>
       </c>
       <c r="G6" t="n">
         <v>368</v>
       </c>
@@ -5311,90 +5995,102 @@
         <v>380</v>
       </c>
       <c r="L6" t="n">
         <v>385</v>
       </c>
       <c r="M6" t="n">
         <v>380</v>
       </c>
       <c r="N6" t="n">
         <v>385</v>
       </c>
       <c r="O6" t="n">
         <v>388</v>
       </c>
       <c r="P6" t="n">
         <v>381</v>
       </c>
       <c r="Q6" t="n">
         <v>380</v>
       </c>
       <c r="R6" t="n">
         <v>384</v>
       </c>
       <c r="S6" t="n">
         <v>396</v>
+      </c>
+      <c r="T6" t="n">
+        <v>385</v>
+      </c>
+      <c r="U6" t="n">
+        <v>390</v>
+      </c>
+      <c r="V6" t="n">
+        <v>390</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:V6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
+    <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5449,50 +6145,65 @@
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -5510,50 +6221,59 @@
       </c>
       <c r="L2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="T2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -5571,50 +6291,59 @@
       </c>
       <c r="L3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="T3" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -5632,50 +6361,59 @@
       </c>
       <c r="L4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="T4" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>148</v>
       </c>
       <c r="C5" t="n">
         <v>149</v>
       </c>
       <c r="D5" t="n">
         <v>150</v>
       </c>
       <c r="E5" t="n">
         <v>148</v>
       </c>
       <c r="F5" t="n">
         <v>134</v>
       </c>
       <c r="G5" t="n">
         <v>161</v>
       </c>
@@ -5693,50 +6431,59 @@
       </c>
       <c r="L5" t="n">
         <v>143</v>
       </c>
       <c r="M5" t="n">
         <v>121</v>
       </c>
       <c r="N5" t="n">
         <v>120</v>
       </c>
       <c r="O5" t="n">
         <v>114</v>
       </c>
       <c r="P5" t="n">
         <v>106</v>
       </c>
       <c r="Q5" t="n">
         <v>125</v>
       </c>
       <c r="R5" t="n">
         <v>149</v>
       </c>
       <c r="S5" t="n">
         <v>111</v>
       </c>
+      <c r="T5" t="n">
+        <v>141</v>
+      </c>
+      <c r="U5" t="n">
+        <v>131</v>
+      </c>
+      <c r="V5" t="n">
+        <v>173</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>183</v>
       </c>
       <c r="C6" t="n">
         <v>188</v>
       </c>
       <c r="D6" t="n">
         <v>185</v>
       </c>
       <c r="E6" t="n">
         <v>184</v>
       </c>
       <c r="F6" t="n">
         <v>186</v>
       </c>
       <c r="G6" t="n">
         <v>187</v>
       </c>
@@ -5753,90 +6500,102 @@
         <v>190</v>
       </c>
       <c r="L6" t="n">
         <v>192</v>
       </c>
       <c r="M6" t="n">
         <v>191</v>
       </c>
       <c r="N6" t="n">
         <v>191</v>
       </c>
       <c r="O6" t="n">
         <v>192</v>
       </c>
       <c r="P6" t="n">
         <v>190</v>
       </c>
       <c r="Q6" t="n">
         <v>191</v>
       </c>
       <c r="R6" t="n">
         <v>193</v>
       </c>
       <c r="S6" t="n">
         <v>198</v>
+      </c>
+      <c r="T6" t="n">
+        <v>194</v>
+      </c>
+      <c r="U6" t="n">
+        <v>195</v>
+      </c>
+      <c r="V6" t="n">
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:V6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
+    <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5891,50 +6650,65 @@
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -5952,50 +6726,59 @@
       </c>
       <c r="L2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="T2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -6013,50 +6796,59 @@
       </c>
       <c r="L3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="T3" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -6074,50 +6866,59 @@
       </c>
       <c r="L4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="T4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>22</v>
       </c>
       <c r="C5" t="n">
         <v>37</v>
       </c>
       <c r="D5" t="n">
         <v>27</v>
       </c>
       <c r="E5" t="n">
         <v>28</v>
       </c>
       <c r="F5" t="n">
         <v>35</v>
       </c>
       <c r="G5" t="n">
         <v>34</v>
       </c>
@@ -6135,50 +6936,59 @@
       </c>
       <c r="L5" t="n">
         <v>40</v>
       </c>
       <c r="M5" t="n">
         <v>44</v>
       </c>
       <c r="N5" t="n">
         <v>40</v>
       </c>
       <c r="O5" t="n">
         <v>34</v>
       </c>
       <c r="P5" t="n">
         <v>47</v>
       </c>
       <c r="Q5" t="n">
         <v>46</v>
       </c>
       <c r="R5" t="n">
         <v>46</v>
       </c>
       <c r="S5" t="n">
         <v>43</v>
       </c>
+      <c r="T5" t="n">
+        <v>49</v>
+      </c>
+      <c r="U5" t="n">
+        <v>46</v>
+      </c>
+      <c r="V5" t="n">
+        <v>38</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>22</v>
       </c>
       <c r="C6" t="n">
         <v>36</v>
       </c>
       <c r="D6" t="n">
         <v>29</v>
       </c>
       <c r="E6" t="n">
         <v>23</v>
       </c>
       <c r="F6" t="n">
         <v>27</v>
       </c>
       <c r="G6" t="n">
         <v>31</v>
       </c>
@@ -6195,90 +7005,102 @@
         <v>27</v>
       </c>
       <c r="L6" t="n">
         <v>26</v>
       </c>
       <c r="M6" t="n">
         <v>27</v>
       </c>
       <c r="N6" t="n">
         <v>24</v>
       </c>
       <c r="O6" t="n">
         <v>22</v>
       </c>
       <c r="P6" t="n">
         <v>26</v>
       </c>
       <c r="Q6" t="n">
         <v>29</v>
       </c>
       <c r="R6" t="n">
         <v>29</v>
       </c>
       <c r="S6" t="n">
         <v>27</v>
+      </c>
+      <c r="T6" t="n">
+        <v>29</v>
+      </c>
+      <c r="U6" t="n">
+        <v>27</v>
+      </c>
+      <c r="V6" t="n">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:V6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
+    <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6333,50 +7155,65 @@
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6394,50 +7231,59 @@
       </c>
       <c r="L2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="T2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.64</v>
       </c>
@@ -6455,50 +7301,59 @@
       </c>
       <c r="L3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="T3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -6516,50 +7371,59 @@
       </c>
       <c r="L4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="T4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1011</v>
       </c>
       <c r="C5" t="n">
         <v>1024</v>
       </c>
       <c r="D5" t="n">
         <v>998</v>
       </c>
       <c r="E5" t="n">
         <v>992</v>
       </c>
       <c r="F5" t="n">
         <v>1009</v>
       </c>
       <c r="G5" t="n">
         <v>1027</v>
       </c>
@@ -6577,50 +7441,59 @@
       </c>
       <c r="L5" t="n">
         <v>1042</v>
       </c>
       <c r="M5" t="n">
         <v>987</v>
       </c>
       <c r="N5" t="n">
         <v>1044</v>
       </c>
       <c r="O5" t="n">
         <v>1062</v>
       </c>
       <c r="P5" t="n">
         <v>1071</v>
       </c>
       <c r="Q5" t="n">
         <v>1059</v>
       </c>
       <c r="R5" t="n">
         <v>1048</v>
       </c>
       <c r="S5" t="n">
         <v>1095</v>
       </c>
+      <c r="T5" t="n">
+        <v>1022</v>
+      </c>
+      <c r="U5" t="n">
+        <v>1065</v>
+      </c>
+      <c r="V5" t="n">
+        <v>1054</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>959</v>
       </c>
       <c r="C6" t="n">
         <v>982</v>
       </c>
       <c r="D6" t="n">
         <v>968</v>
       </c>
       <c r="E6" t="n">
         <v>962</v>
       </c>
       <c r="F6" t="n">
         <v>973</v>
       </c>
       <c r="G6" t="n">
         <v>976</v>
       </c>
@@ -6637,90 +7510,102 @@
         <v>994</v>
       </c>
       <c r="L6" t="n">
         <v>1005</v>
       </c>
       <c r="M6" t="n">
         <v>996</v>
       </c>
       <c r="N6" t="n">
         <v>999</v>
       </c>
       <c r="O6" t="n">
         <v>1004</v>
       </c>
       <c r="P6" t="n">
         <v>994</v>
       </c>
       <c r="Q6" t="n">
         <v>1000</v>
       </c>
       <c r="R6" t="n">
         <v>1009</v>
       </c>
       <c r="S6" t="n">
         <v>1035</v>
+      </c>
+      <c r="T6" t="n">
+        <v>1013</v>
+      </c>
+      <c r="U6" t="n">
+        <v>1021</v>
+      </c>
+      <c r="V6" t="n">
+        <v>1005</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:V6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
+    <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6775,50 +7660,65 @@
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -6836,50 +7736,59 @@
       </c>
       <c r="L2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="T2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -6897,50 +7806,59 @@
       </c>
       <c r="L3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="T3" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -6958,50 +7876,59 @@
       </c>
       <c r="L4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="T4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>672</v>
       </c>
       <c r="C5" t="n">
         <v>698</v>
       </c>
       <c r="D5" t="n">
         <v>700</v>
       </c>
       <c r="E5" t="n">
         <v>696</v>
       </c>
       <c r="F5" t="n">
         <v>698</v>
       </c>
       <c r="G5" t="n">
         <v>686</v>
       </c>
@@ -7019,50 +7946,59 @@
       </c>
       <c r="L5" t="n">
         <v>721</v>
       </c>
       <c r="M5" t="n">
         <v>761</v>
       </c>
       <c r="N5" t="n">
         <v>708</v>
       </c>
       <c r="O5" t="n">
         <v>700</v>
       </c>
       <c r="P5" t="n">
         <v>673</v>
       </c>
       <c r="Q5" t="n">
         <v>696</v>
       </c>
       <c r="R5" t="n">
         <v>723</v>
       </c>
       <c r="S5" t="n">
         <v>720</v>
       </c>
+      <c r="T5" t="n">
+        <v>755</v>
+      </c>
+      <c r="U5" t="n">
+        <v>726</v>
+      </c>
+      <c r="V5" t="n">
+        <v>710</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>724</v>
       </c>
       <c r="C6" t="n">
         <v>740</v>
       </c>
       <c r="D6" t="n">
         <v>730</v>
       </c>
       <c r="E6" t="n">
         <v>726</v>
       </c>
       <c r="F6" t="n">
         <v>734</v>
       </c>
       <c r="G6" t="n">
         <v>737</v>
       </c>
@@ -7079,90 +8015,102 @@
         <v>750</v>
       </c>
       <c r="L6" t="n">
         <v>758</v>
       </c>
       <c r="M6" t="n">
         <v>752</v>
       </c>
       <c r="N6" t="n">
         <v>753</v>
       </c>
       <c r="O6" t="n">
         <v>758</v>
       </c>
       <c r="P6" t="n">
         <v>750</v>
       </c>
       <c r="Q6" t="n">
         <v>755</v>
       </c>
       <c r="R6" t="n">
         <v>762</v>
       </c>
       <c r="S6" t="n">
         <v>780</v>
+      </c>
+      <c r="T6" t="n">
+        <v>764</v>
+      </c>
+      <c r="U6" t="n">
+        <v>770</v>
+      </c>
+      <c r="V6" t="n">
+        <v>759</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:V6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
+    <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7217,50 +8165,65 @@
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -7278,50 +8241,59 @@
       </c>
       <c r="L2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="T2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -7339,50 +8311,59 @@
       </c>
       <c r="L3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="T3" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -7400,50 +8381,59 @@
       </c>
       <c r="L4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="T4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>636</v>
       </c>
       <c r="C5" t="n">
         <v>686</v>
       </c>
       <c r="D5" t="n">
         <v>666</v>
       </c>
       <c r="E5" t="n">
         <v>668</v>
       </c>
       <c r="F5" t="n">
         <v>670</v>
       </c>
       <c r="G5" t="n">
         <v>663</v>
       </c>
@@ -7461,50 +8451,59 @@
       </c>
       <c r="L5" t="n">
         <v>706</v>
       </c>
       <c r="M5" t="n">
         <v>736</v>
       </c>
       <c r="N5" t="n">
         <v>732</v>
       </c>
       <c r="O5" t="n">
         <v>738</v>
       </c>
       <c r="P5" t="n">
         <v>722</v>
       </c>
       <c r="Q5" t="n">
         <v>724</v>
       </c>
       <c r="R5" t="n">
         <v>721</v>
       </c>
       <c r="S5" t="n">
         <v>719</v>
       </c>
+      <c r="T5" t="n">
+        <v>745</v>
+      </c>
+      <c r="U5" t="n">
+        <v>739</v>
+      </c>
+      <c r="V5" t="n">
+        <v>691</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>702</v>
       </c>
       <c r="C6" t="n">
         <v>718</v>
       </c>
       <c r="D6" t="n">
         <v>708</v>
       </c>
       <c r="E6" t="n">
         <v>704</v>
       </c>
       <c r="F6" t="n">
         <v>712</v>
       </c>
       <c r="G6" t="n">
         <v>714</v>
       </c>
@@ -7521,90 +8520,102 @@
         <v>727</v>
       </c>
       <c r="L6" t="n">
         <v>735</v>
       </c>
       <c r="M6" t="n">
         <v>729</v>
       </c>
       <c r="N6" t="n">
         <v>731</v>
       </c>
       <c r="O6" t="n">
         <v>735</v>
       </c>
       <c r="P6" t="n">
         <v>727</v>
       </c>
       <c r="Q6" t="n">
         <v>732</v>
       </c>
       <c r="R6" t="n">
         <v>739</v>
       </c>
       <c r="S6" t="n">
         <v>757</v>
+      </c>
+      <c r="T6" t="n">
+        <v>741</v>
+      </c>
+      <c r="U6" t="n">
+        <v>747</v>
+      </c>
+      <c r="V6" t="n">
+        <v>736</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:V6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
+    <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7659,50 +8670,65 @@
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -7720,50 +8746,59 @@
       </c>
       <c r="L2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="T2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.72</v>
       </c>
@@ -7781,50 +8816,59 @@
       </c>
       <c r="L3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.62</v>
       </c>
+      <c r="T3" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -7842,50 +8886,59 @@
       </c>
       <c r="L4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="T4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>422</v>
       </c>
       <c r="C5" t="n">
         <v>416</v>
       </c>
       <c r="D5" t="n">
         <v>413</v>
       </c>
       <c r="E5" t="n">
         <v>419</v>
       </c>
       <c r="F5" t="n">
         <v>425</v>
       </c>
       <c r="G5" t="n">
         <v>418</v>
       </c>
@@ -7903,50 +8956,59 @@
       </c>
       <c r="L5" t="n">
         <v>429</v>
       </c>
       <c r="M5" t="n">
         <v>417</v>
       </c>
       <c r="N5" t="n">
         <v>422</v>
       </c>
       <c r="O5" t="n">
         <v>414</v>
       </c>
       <c r="P5" t="n">
         <v>411</v>
       </c>
       <c r="Q5" t="n">
         <v>421</v>
       </c>
       <c r="R5" t="n">
         <v>435</v>
       </c>
       <c r="S5" t="n">
         <v>464</v>
       </c>
+      <c r="T5" t="n">
+        <v>423</v>
+      </c>
+      <c r="U5" t="n">
+        <v>423</v>
+      </c>
+      <c r="V5" t="n">
+        <v>421</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>406</v>
       </c>
       <c r="C6" t="n">
         <v>415</v>
       </c>
       <c r="D6" t="n">
         <v>409</v>
       </c>
       <c r="E6" t="n">
         <v>407</v>
       </c>
       <c r="F6" t="n">
         <v>411</v>
       </c>
       <c r="G6" t="n">
         <v>413</v>
       </c>
@@ -7963,90 +9025,102 @@
         <v>420</v>
       </c>
       <c r="L6" t="n">
         <v>425</v>
       </c>
       <c r="M6" t="n">
         <v>421</v>
       </c>
       <c r="N6" t="n">
         <v>422</v>
       </c>
       <c r="O6" t="n">
         <v>425</v>
       </c>
       <c r="P6" t="n">
         <v>420</v>
       </c>
       <c r="Q6" t="n">
         <v>423</v>
       </c>
       <c r="R6" t="n">
         <v>427</v>
       </c>
       <c r="S6" t="n">
         <v>437</v>
+      </c>
+      <c r="T6" t="n">
+        <v>428</v>
+      </c>
+      <c r="U6" t="n">
+        <v>432</v>
+      </c>
+      <c r="V6" t="n">
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:V6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
+    <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8101,50 +9175,65 @@
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -8162,50 +9251,59 @@
       </c>
       <c r="L2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="T2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.67</v>
       </c>
@@ -8223,50 +9321,59 @@
       </c>
       <c r="L3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="T3" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -8284,50 +9391,59 @@
       </c>
       <c r="L4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="T4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>477</v>
       </c>
       <c r="C5" t="n">
         <v>471</v>
       </c>
       <c r="D5" t="n">
         <v>469</v>
       </c>
       <c r="E5" t="n">
         <v>453</v>
       </c>
       <c r="F5" t="n">
         <v>478</v>
       </c>
       <c r="G5" t="n">
         <v>471</v>
       </c>
@@ -8345,50 +9461,59 @@
       </c>
       <c r="L5" t="n">
         <v>485</v>
       </c>
       <c r="M5" t="n">
         <v>474</v>
       </c>
       <c r="N5" t="n">
         <v>478</v>
       </c>
       <c r="O5" t="n">
         <v>496</v>
       </c>
       <c r="P5" t="n">
         <v>505</v>
       </c>
       <c r="Q5" t="n">
         <v>485</v>
       </c>
       <c r="R5" t="n">
         <v>466</v>
       </c>
       <c r="S5" t="n">
         <v>521</v>
       </c>
+      <c r="T5" t="n">
+        <v>468</v>
+      </c>
+      <c r="U5" t="n">
+        <v>498</v>
+      </c>
+      <c r="V5" t="n">
+        <v>479</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>392</v>
       </c>
       <c r="C6" t="n">
         <v>401</v>
       </c>
       <c r="D6" t="n">
         <v>396</v>
       </c>
       <c r="E6" t="n">
         <v>393</v>
       </c>
       <c r="F6" t="n">
         <v>398</v>
       </c>
       <c r="G6" t="n">
         <v>399</v>
       </c>
@@ -8405,90 +9530,102 @@
         <v>406</v>
       </c>
       <c r="L6" t="n">
         <v>411</v>
       </c>
       <c r="M6" t="n">
         <v>407</v>
       </c>
       <c r="N6" t="n">
         <v>408</v>
       </c>
       <c r="O6" t="n">
         <v>411</v>
       </c>
       <c r="P6" t="n">
         <v>406</v>
       </c>
       <c r="Q6" t="n">
         <v>409</v>
       </c>
       <c r="R6" t="n">
         <v>413</v>
       </c>
       <c r="S6" t="n">
         <v>423</v>
+      </c>
+      <c r="T6" t="n">
+        <v>414</v>
+      </c>
+      <c r="U6" t="n">
+        <v>417</v>
+      </c>
+      <c r="V6" t="n">
+        <v>411</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:V6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
+    <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8543,50 +9680,65 @@
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -8604,50 +9756,59 @@
       </c>
       <c r="L2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="T2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.71</v>
       </c>
@@ -8665,50 +9826,59 @@
       </c>
       <c r="L3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.64</v>
       </c>
+      <c r="T3" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -8726,50 +9896,59 @@
       </c>
       <c r="L4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="T4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>746</v>
       </c>
       <c r="C5" t="n">
         <v>777</v>
       </c>
       <c r="D5" t="n">
         <v>746</v>
       </c>
       <c r="E5" t="n">
         <v>753</v>
       </c>
       <c r="F5" t="n">
         <v>786</v>
       </c>
       <c r="G5" t="n">
         <v>745</v>
       </c>
@@ -8787,50 +9966,59 @@
       </c>
       <c r="L5" t="n">
         <v>784</v>
       </c>
       <c r="M5" t="n">
         <v>793</v>
       </c>
       <c r="N5" t="n">
         <v>823</v>
       </c>
       <c r="O5" t="n">
         <v>820</v>
       </c>
       <c r="P5" t="n">
         <v>795</v>
       </c>
       <c r="Q5" t="n">
         <v>804</v>
       </c>
       <c r="R5" t="n">
         <v>808</v>
       </c>
       <c r="S5" t="n">
         <v>817</v>
       </c>
+      <c r="T5" t="n">
+        <v>826</v>
+      </c>
+      <c r="U5" t="n">
+        <v>815</v>
+      </c>
+      <c r="V5" t="n">
+        <v>789</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>818</v>
       </c>
       <c r="C6" t="n">
         <v>837</v>
       </c>
       <c r="D6" t="n">
         <v>825</v>
       </c>
       <c r="E6" t="n">
         <v>820</v>
       </c>
       <c r="F6" t="n">
         <v>830</v>
       </c>
       <c r="G6" t="n">
         <v>833</v>
       </c>
@@ -8847,90 +10035,102 @@
         <v>848</v>
       </c>
       <c r="L6" t="n">
         <v>857</v>
       </c>
       <c r="M6" t="n">
         <v>850</v>
       </c>
       <c r="N6" t="n">
         <v>851</v>
       </c>
       <c r="O6" t="n">
         <v>856</v>
       </c>
       <c r="P6" t="n">
         <v>848</v>
       </c>
       <c r="Q6" t="n">
         <v>853</v>
       </c>
       <c r="R6" t="n">
         <v>861</v>
       </c>
       <c r="S6" t="n">
         <v>882</v>
+      </c>
+      <c r="T6" t="n">
+        <v>864</v>
+      </c>
+      <c r="U6" t="n">
+        <v>870</v>
+      </c>
+      <c r="V6" t="n">
+        <v>857</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:V6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
+    <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8985,50 +10185,65 @@
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -9046,50 +10261,59 @@
       </c>
       <c r="L2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="T2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -9107,50 +10331,59 @@
       </c>
       <c r="L3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="T3" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -9168,50 +10401,59 @@
       </c>
       <c r="L4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="T4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>937</v>
       </c>
       <c r="C5" t="n">
         <v>945</v>
       </c>
       <c r="D5" t="n">
         <v>952</v>
       </c>
       <c r="E5" t="n">
         <v>935</v>
       </c>
       <c r="F5" t="n">
         <v>921</v>
       </c>
       <c r="G5" t="n">
         <v>968</v>
       </c>
@@ -9229,50 +10471,59 @@
       </c>
       <c r="L5" t="n">
         <v>979</v>
       </c>
       <c r="M5" t="n">
         <v>955</v>
       </c>
       <c r="N5" t="n">
         <v>929</v>
       </c>
       <c r="O5" t="n">
         <v>942</v>
       </c>
       <c r="P5" t="n">
         <v>949</v>
       </c>
       <c r="Q5" t="n">
         <v>951</v>
       </c>
       <c r="R5" t="n">
         <v>963</v>
       </c>
       <c r="S5" t="n">
         <v>998</v>
       </c>
+      <c r="T5" t="n">
+        <v>951</v>
+      </c>
+      <c r="U5" t="n">
+        <v>976</v>
+      </c>
+      <c r="V5" t="n">
+        <v>975</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>865</v>
       </c>
       <c r="C6" t="n">
         <v>885</v>
       </c>
       <c r="D6" t="n">
         <v>873</v>
       </c>
       <c r="E6" t="n">
         <v>868</v>
       </c>
       <c r="F6" t="n">
         <v>877</v>
       </c>
       <c r="G6" t="n">
         <v>880</v>
       </c>
@@ -9289,90 +10540,102 @@
         <v>896</v>
       </c>
       <c r="L6" t="n">
         <v>906</v>
       </c>
       <c r="M6" t="n">
         <v>898</v>
       </c>
       <c r="N6" t="n">
         <v>901</v>
       </c>
       <c r="O6" t="n">
         <v>906</v>
       </c>
       <c r="P6" t="n">
         <v>896</v>
       </c>
       <c r="Q6" t="n">
         <v>902</v>
       </c>
       <c r="R6" t="n">
         <v>910</v>
       </c>
       <c r="S6" t="n">
         <v>933</v>
+      </c>
+      <c r="T6" t="n">
+        <v>913</v>
+      </c>
+      <c r="U6" t="n">
+        <v>921</v>
+      </c>
+      <c r="V6" t="n">
+        <v>907</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:V6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
+    <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9427,50 +10690,65 @@
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -9488,50 +10766,59 @@
       </c>
       <c r="L2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="T2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.66</v>
       </c>
@@ -9549,50 +10836,59 @@
       </c>
       <c r="L3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="T3" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -9610,50 +10906,59 @@
       </c>
       <c r="L4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="T4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>156</v>
       </c>
       <c r="C5" t="n">
         <v>179</v>
       </c>
       <c r="D5" t="n">
         <v>182</v>
       </c>
       <c r="E5" t="n">
         <v>179</v>
       </c>
       <c r="F5" t="n">
         <v>195</v>
       </c>
       <c r="G5" t="n">
         <v>192</v>
       </c>
@@ -9671,50 +10976,59 @@
       </c>
       <c r="L5" t="n">
         <v>166</v>
       </c>
       <c r="M5" t="n">
         <v>172</v>
       </c>
       <c r="N5" t="n">
         <v>167</v>
       </c>
       <c r="O5" t="n">
         <v>174</v>
       </c>
       <c r="P5" t="n">
         <v>148</v>
       </c>
       <c r="Q5" t="n">
         <v>165</v>
       </c>
       <c r="R5" t="n">
         <v>175</v>
       </c>
       <c r="S5" t="n">
         <v>200</v>
       </c>
+      <c r="T5" t="n">
+        <v>168</v>
+      </c>
+      <c r="U5" t="n">
+        <v>198</v>
+      </c>
+      <c r="V5" t="n">
+        <v>172</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>204</v>
       </c>
       <c r="C6" t="n">
         <v>208</v>
       </c>
       <c r="D6" t="n">
         <v>205</v>
       </c>
       <c r="E6" t="n">
         <v>204</v>
       </c>
       <c r="F6" t="n">
         <v>207</v>
       </c>
       <c r="G6" t="n">
         <v>207</v>
       </c>
@@ -9731,90 +11045,102 @@
         <v>211</v>
       </c>
       <c r="L6" t="n">
         <v>213</v>
       </c>
       <c r="M6" t="n">
         <v>212</v>
       </c>
       <c r="N6" t="n">
         <v>212</v>
       </c>
       <c r="O6" t="n">
         <v>213</v>
       </c>
       <c r="P6" t="n">
         <v>211</v>
       </c>
       <c r="Q6" t="n">
         <v>212</v>
       </c>
       <c r="R6" t="n">
         <v>214</v>
       </c>
       <c r="S6" t="n">
         <v>220</v>
+      </c>
+      <c r="T6" t="n">
+        <v>215</v>
+      </c>
+      <c r="U6" t="n">
+        <v>217</v>
+      </c>
+      <c r="V6" t="n">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:V6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
+    <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9869,50 +11195,65 @@
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -9930,50 +11271,59 @@
       </c>
       <c r="L2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="T2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.62</v>
       </c>
@@ -9991,50 +11341,59 @@
       </c>
       <c r="L3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="T3" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -10052,50 +11411,59 @@
       </c>
       <c r="L4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="T4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>592</v>
       </c>
       <c r="C5" t="n">
         <v>600</v>
       </c>
       <c r="D5" t="n">
         <v>585</v>
       </c>
       <c r="E5" t="n">
         <v>588</v>
       </c>
       <c r="F5" t="n">
         <v>577</v>
       </c>
       <c r="G5" t="n">
         <v>577</v>
       </c>
@@ -10113,50 +11481,59 @@
       </c>
       <c r="L5" t="n">
         <v>636</v>
       </c>
       <c r="M5" t="n">
         <v>619</v>
       </c>
       <c r="N5" t="n">
         <v>617</v>
       </c>
       <c r="O5" t="n">
         <v>668</v>
       </c>
       <c r="P5" t="n">
         <v>633</v>
       </c>
       <c r="Q5" t="n">
         <v>646</v>
       </c>
       <c r="R5" t="n">
         <v>655</v>
       </c>
       <c r="S5" t="n">
         <v>611</v>
       </c>
+      <c r="T5" t="n">
+        <v>636</v>
+      </c>
+      <c r="U5" t="n">
+        <v>627</v>
+      </c>
+      <c r="V5" t="n">
+        <v>639</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>577</v>
       </c>
       <c r="C6" t="n">
         <v>591</v>
       </c>
       <c r="D6" t="n">
         <v>582</v>
       </c>
       <c r="E6" t="n">
         <v>579</v>
       </c>
       <c r="F6" t="n">
         <v>586</v>
       </c>
       <c r="G6" t="n">
         <v>588</v>
       </c>
@@ -10173,46 +11550,55 @@
         <v>598</v>
       </c>
       <c r="L6" t="n">
         <v>605</v>
       </c>
       <c r="M6" t="n">
         <v>600</v>
       </c>
       <c r="N6" t="n">
         <v>601</v>
       </c>
       <c r="O6" t="n">
         <v>604</v>
       </c>
       <c r="P6" t="n">
         <v>598</v>
       </c>
       <c r="Q6" t="n">
         <v>602</v>
       </c>
       <c r="R6" t="n">
         <v>607</v>
       </c>
       <c r="S6" t="n">
         <v>623</v>
+      </c>
+      <c r="T6" t="n">
+        <v>610</v>
+      </c>
+      <c r="U6" t="n">
+        <v>614</v>
+      </c>
+      <c r="V6" t="n">
+        <v>605</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>