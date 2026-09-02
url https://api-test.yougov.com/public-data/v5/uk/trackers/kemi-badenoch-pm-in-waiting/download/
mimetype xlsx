--- v1 (2026-07-03)
+++ v2 (2026-09-02)
@@ -462,80 +462,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -605,50 +607,60 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -675,50 +687,56 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -745,50 +763,56 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -815,50 +839,56 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1683</v>
       </c>
       <c r="C5" t="n">
         <v>1722</v>
       </c>
       <c r="D5" t="n">
         <v>1698</v>
       </c>
       <c r="E5" t="n">
         <v>1688</v>
       </c>
       <c r="F5" t="n">
         <v>1707</v>
       </c>
       <c r="G5" t="n">
         <v>1713</v>
       </c>
@@ -885,50 +915,56 @@
       </c>
       <c r="O5" t="n">
         <v>1762</v>
       </c>
       <c r="P5" t="n">
         <v>1744</v>
       </c>
       <c r="Q5" t="n">
         <v>1755</v>
       </c>
       <c r="R5" t="n">
         <v>1771</v>
       </c>
       <c r="S5" t="n">
         <v>1815</v>
       </c>
       <c r="T5" t="n">
         <v>1777</v>
       </c>
       <c r="U5" t="n">
         <v>1791</v>
       </c>
       <c r="V5" t="n">
         <v>1764</v>
       </c>
+      <c r="W5" t="n">
+        <v>1778</v>
+      </c>
+      <c r="X5" t="n">
+        <v>1783</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1683</v>
       </c>
       <c r="C6" t="n">
         <v>1722</v>
       </c>
       <c r="D6" t="n">
         <v>1698</v>
       </c>
       <c r="E6" t="n">
         <v>1688</v>
       </c>
       <c r="F6" t="n">
         <v>1707</v>
       </c>
       <c r="G6" t="n">
         <v>1713</v>
       </c>
@@ -954,93 +990,101 @@
         <v>1752</v>
       </c>
       <c r="O6" t="n">
         <v>1762</v>
       </c>
       <c r="P6" t="n">
         <v>1744</v>
       </c>
       <c r="Q6" t="n">
         <v>1755</v>
       </c>
       <c r="R6" t="n">
         <v>1771</v>
       </c>
       <c r="S6" t="n">
         <v>1815</v>
       </c>
       <c r="T6" t="n">
         <v>1777</v>
       </c>
       <c r="U6" t="n">
         <v>1791</v>
       </c>
       <c r="V6" t="n">
         <v>1764</v>
+      </c>
+      <c r="W6" t="n">
+        <v>1778</v>
+      </c>
+      <c r="X6" t="n">
+        <v>1783</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1110,50 +1154,60 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -1180,50 +1234,56 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.59</v>
       </c>
@@ -1250,50 +1310,56 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -1320,50 +1386,56 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>283</v>
       </c>
       <c r="C5" t="n">
         <v>286</v>
       </c>
       <c r="D5" t="n">
         <v>288</v>
       </c>
       <c r="E5" t="n">
         <v>285</v>
       </c>
       <c r="F5" t="n">
         <v>290</v>
       </c>
       <c r="G5" t="n">
         <v>286</v>
       </c>
@@ -1390,50 +1462,56 @@
       </c>
       <c r="O5" t="n">
         <v>295</v>
       </c>
       <c r="P5" t="n">
         <v>296</v>
       </c>
       <c r="Q5" t="n">
         <v>292</v>
       </c>
       <c r="R5" t="n">
         <v>316</v>
       </c>
       <c r="S5" t="n">
         <v>303</v>
       </c>
       <c r="T5" t="n">
         <v>302</v>
       </c>
       <c r="U5" t="n">
         <v>284</v>
       </c>
       <c r="V5" t="n">
         <v>294</v>
       </c>
+      <c r="W5" t="n">
+        <v>313</v>
+      </c>
+      <c r="X5" t="n">
+        <v>298</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>276</v>
       </c>
       <c r="C6" t="n">
         <v>282</v>
       </c>
       <c r="D6" t="n">
         <v>278</v>
       </c>
       <c r="E6" t="n">
         <v>277</v>
       </c>
       <c r="F6" t="n">
         <v>280</v>
       </c>
       <c r="G6" t="n">
         <v>281</v>
       </c>
@@ -1459,93 +1537,101 @@
         <v>287</v>
       </c>
       <c r="O6" t="n">
         <v>289</v>
       </c>
       <c r="P6" t="n">
         <v>286</v>
       </c>
       <c r="Q6" t="n">
         <v>288</v>
       </c>
       <c r="R6" t="n">
         <v>290</v>
       </c>
       <c r="S6" t="n">
         <v>298</v>
       </c>
       <c r="T6" t="n">
         <v>291</v>
       </c>
       <c r="U6" t="n">
         <v>294</v>
       </c>
       <c r="V6" t="n">
         <v>289</v>
+      </c>
+      <c r="W6" t="n">
+        <v>292</v>
+      </c>
+      <c r="X6" t="n">
+        <v>292</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1615,50 +1701,60 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -1685,50 +1781,56 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.59</v>
       </c>
@@ -1755,50 +1857,56 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -1825,50 +1933,56 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>421</v>
       </c>
       <c r="C5" t="n">
         <v>421</v>
       </c>
       <c r="D5" t="n">
         <v>415</v>
       </c>
       <c r="E5" t="n">
         <v>409</v>
       </c>
       <c r="F5" t="n">
         <v>415</v>
       </c>
       <c r="G5" t="n">
         <v>416</v>
       </c>
@@ -1895,50 +2009,56 @@
       </c>
       <c r="O5" t="n">
         <v>430</v>
       </c>
       <c r="P5" t="n">
         <v>421</v>
       </c>
       <c r="Q5" t="n">
         <v>448</v>
       </c>
       <c r="R5" t="n">
         <v>378</v>
       </c>
       <c r="S5" t="n">
         <v>424</v>
       </c>
       <c r="T5" t="n">
         <v>444</v>
       </c>
       <c r="U5" t="n">
         <v>439</v>
       </c>
       <c r="V5" t="n">
         <v>418</v>
       </c>
+      <c r="W5" t="n">
+        <v>421</v>
+      </c>
+      <c r="X5" t="n">
+        <v>439</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>399</v>
       </c>
       <c r="C6" t="n">
         <v>408</v>
       </c>
       <c r="D6" t="n">
         <v>402</v>
       </c>
       <c r="E6" t="n">
         <v>400</v>
       </c>
       <c r="F6" t="n">
         <v>405</v>
       </c>
       <c r="G6" t="n">
         <v>406</v>
       </c>
@@ -1964,93 +2084,101 @@
         <v>415</v>
       </c>
       <c r="O6" t="n">
         <v>418</v>
       </c>
       <c r="P6" t="n">
         <v>413</v>
       </c>
       <c r="Q6" t="n">
         <v>416</v>
       </c>
       <c r="R6" t="n">
         <v>420</v>
       </c>
       <c r="S6" t="n">
         <v>430</v>
       </c>
       <c r="T6" t="n">
         <v>421</v>
       </c>
       <c r="U6" t="n">
         <v>424</v>
       </c>
       <c r="V6" t="n">
         <v>418</v>
+      </c>
+      <c r="W6" t="n">
+        <v>421</v>
+      </c>
+      <c r="X6" t="n">
+        <v>423</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2120,50 +2248,60 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -2190,50 +2328,56 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.62</v>
       </c>
@@ -2260,50 +2404,56 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.61</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -2330,50 +2480,56 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>145</v>
       </c>
       <c r="C5" t="n">
         <v>145</v>
       </c>
       <c r="D5" t="n">
         <v>142</v>
       </c>
       <c r="E5" t="n">
         <v>145</v>
       </c>
       <c r="F5" t="n">
         <v>138</v>
       </c>
       <c r="G5" t="n">
         <v>148</v>
       </c>
@@ -2400,50 +2556,56 @@
       </c>
       <c r="O5" t="n">
         <v>104</v>
       </c>
       <c r="P5" t="n">
         <v>152</v>
       </c>
       <c r="Q5" t="n">
         <v>141</v>
       </c>
       <c r="R5" t="n">
         <v>163</v>
       </c>
       <c r="S5" t="n">
         <v>180</v>
       </c>
       <c r="T5" t="n">
         <v>140</v>
       </c>
       <c r="U5" t="n">
         <v>147</v>
       </c>
       <c r="V5" t="n">
         <v>151</v>
       </c>
+      <c r="W5" t="n">
+        <v>162</v>
+      </c>
+      <c r="X5" t="n">
+        <v>157</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>146</v>
       </c>
       <c r="C6" t="n">
         <v>150</v>
       </c>
       <c r="D6" t="n">
         <v>148</v>
       </c>
       <c r="E6" t="n">
         <v>147</v>
       </c>
       <c r="F6" t="n">
         <v>149</v>
       </c>
       <c r="G6" t="n">
         <v>149</v>
       </c>
@@ -2469,93 +2631,101 @@
         <v>152</v>
       </c>
       <c r="O6" t="n">
         <v>153</v>
       </c>
       <c r="P6" t="n">
         <v>152</v>
       </c>
       <c r="Q6" t="n">
         <v>153</v>
       </c>
       <c r="R6" t="n">
         <v>154</v>
       </c>
       <c r="S6" t="n">
         <v>158</v>
       </c>
       <c r="T6" t="n">
         <v>155</v>
       </c>
       <c r="U6" t="n">
         <v>156</v>
       </c>
       <c r="V6" t="n">
         <v>153</v>
+      </c>
+      <c r="W6" t="n">
+        <v>155</v>
+      </c>
+      <c r="X6" t="n">
+        <v>155</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2625,50 +2795,60 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -2695,50 +2875,56 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -2765,50 +2951,56 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -2835,50 +3027,56 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>86</v>
       </c>
       <c r="C5" t="n">
         <v>91</v>
       </c>
       <c r="D5" t="n">
         <v>86</v>
       </c>
       <c r="E5" t="n">
         <v>82</v>
       </c>
       <c r="F5" t="n">
         <v>92</v>
       </c>
       <c r="G5" t="n">
         <v>94</v>
       </c>
@@ -2905,50 +3103,56 @@
       </c>
       <c r="O5" t="n">
         <v>91</v>
       </c>
       <c r="P5" t="n">
         <v>94</v>
       </c>
       <c r="Q5" t="n">
         <v>63</v>
       </c>
       <c r="R5" t="n">
         <v>84</v>
       </c>
       <c r="S5" t="n">
         <v>97</v>
       </c>
       <c r="T5" t="n">
         <v>87</v>
       </c>
       <c r="U5" t="n">
         <v>96</v>
       </c>
       <c r="V5" t="n">
         <v>90</v>
       </c>
+      <c r="W5" t="n">
+        <v>91</v>
+      </c>
+      <c r="X5" t="n">
+        <v>92</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>81</v>
       </c>
       <c r="C6" t="n">
         <v>83</v>
       </c>
       <c r="D6" t="n">
         <v>82</v>
       </c>
       <c r="E6" t="n">
         <v>81</v>
       </c>
       <c r="F6" t="n">
         <v>82</v>
       </c>
       <c r="G6" t="n">
         <v>82</v>
       </c>
@@ -2974,93 +3178,101 @@
         <v>84</v>
       </c>
       <c r="O6" t="n">
         <v>85</v>
       </c>
       <c r="P6" t="n">
         <v>84</v>
       </c>
       <c r="Q6" t="n">
         <v>84</v>
       </c>
       <c r="R6" t="n">
         <v>85</v>
       </c>
       <c r="S6" t="n">
         <v>87</v>
       </c>
       <c r="T6" t="n">
         <v>85</v>
       </c>
       <c r="U6" t="n">
         <v>86</v>
       </c>
       <c r="V6" t="n">
         <v>85</v>
+      </c>
+      <c r="W6" t="n">
+        <v>85</v>
+      </c>
+      <c r="X6" t="n">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3130,50 +3342,60 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -3200,50 +3422,56 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.58</v>
       </c>
@@ -3270,50 +3498,56 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -3340,50 +3574,56 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>262</v>
       </c>
       <c r="C5" t="n">
         <v>278</v>
       </c>
       <c r="D5" t="n">
         <v>258</v>
       </c>
       <c r="E5" t="n">
         <v>264</v>
       </c>
       <c r="F5" t="n">
         <v>252</v>
       </c>
       <c r="G5" t="n">
         <v>281</v>
       </c>
@@ -3410,50 +3650,56 @@
       </c>
       <c r="O5" t="n">
         <v>304</v>
       </c>
       <c r="P5" t="n">
         <v>280</v>
       </c>
       <c r="Q5" t="n">
         <v>284</v>
       </c>
       <c r="R5" t="n">
         <v>277</v>
       </c>
       <c r="S5" t="n">
         <v>295</v>
       </c>
       <c r="T5" t="n">
         <v>265</v>
       </c>
       <c r="U5" t="n">
         <v>302</v>
       </c>
       <c r="V5" t="n">
         <v>278</v>
       </c>
+      <c r="W5" t="n">
+        <v>289</v>
+      </c>
+      <c r="X5" t="n">
+        <v>265</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>304</v>
       </c>
       <c r="C6" t="n">
         <v>310</v>
       </c>
       <c r="D6" t="n">
         <v>306</v>
       </c>
       <c r="E6" t="n">
         <v>304</v>
       </c>
       <c r="F6" t="n">
         <v>307</v>
       </c>
       <c r="G6" t="n">
         <v>308</v>
       </c>
@@ -3479,93 +3725,101 @@
         <v>315</v>
       </c>
       <c r="O6" t="n">
         <v>317</v>
       </c>
       <c r="P6" t="n">
         <v>315</v>
       </c>
       <c r="Q6" t="n">
         <v>317</v>
       </c>
       <c r="R6" t="n">
         <v>319</v>
       </c>
       <c r="S6" t="n">
         <v>328</v>
       </c>
       <c r="T6" t="n">
         <v>320</v>
       </c>
       <c r="U6" t="n">
         <v>322</v>
       </c>
       <c r="V6" t="n">
         <v>319</v>
+      </c>
+      <c r="W6" t="n">
+        <v>324</v>
+      </c>
+      <c r="X6" t="n">
+        <v>325</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3635,50 +3889,60 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -3705,50 +3969,56 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.72</v>
       </c>
@@ -3775,50 +4045,56 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.65</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.72</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -3845,50 +4121,56 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>511</v>
       </c>
       <c r="C5" t="n">
         <v>502</v>
       </c>
       <c r="D5" t="n">
         <v>522</v>
       </c>
       <c r="E5" t="n">
         <v>513</v>
       </c>
       <c r="F5" t="n">
         <v>508</v>
       </c>
       <c r="G5" t="n">
         <v>485</v>
       </c>
@@ -3915,50 +4197,56 @@
       </c>
       <c r="O5" t="n">
         <v>464</v>
       </c>
       <c r="P5" t="n">
         <v>464</v>
       </c>
       <c r="Q5" t="n">
         <v>448</v>
       </c>
       <c r="R5" t="n">
         <v>478</v>
       </c>
       <c r="S5" t="n">
         <v>489</v>
       </c>
       <c r="T5" t="n">
         <v>478</v>
       </c>
       <c r="U5" t="n">
         <v>470</v>
       </c>
       <c r="V5" t="n">
         <v>460</v>
       </c>
+      <c r="W5" t="n">
+        <v>502</v>
+      </c>
+      <c r="X5" t="n">
+        <v>475</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>433</v>
       </c>
       <c r="C6" t="n">
         <v>443</v>
       </c>
       <c r="D6" t="n">
         <v>439</v>
       </c>
       <c r="E6" t="n">
         <v>435</v>
       </c>
       <c r="F6" t="n">
         <v>440</v>
       </c>
       <c r="G6" t="n">
         <v>441</v>
       </c>
@@ -3984,93 +4272,101 @@
         <v>450</v>
       </c>
       <c r="O6" t="n">
         <v>453</v>
       </c>
       <c r="P6" t="n">
         <v>448</v>
       </c>
       <c r="Q6" t="n">
         <v>452</v>
       </c>
       <c r="R6" t="n">
         <v>456</v>
       </c>
       <c r="S6" t="n">
         <v>466</v>
       </c>
       <c r="T6" t="n">
         <v>458</v>
       </c>
       <c r="U6" t="n">
         <v>460</v>
       </c>
       <c r="V6" t="n">
         <v>457</v>
+      </c>
+      <c r="W6" t="n">
+        <v>465</v>
+      </c>
+      <c r="X6" t="n">
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4140,50 +4436,60 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -4210,50 +4516,56 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.66</v>
       </c>
@@ -4280,50 +4592,56 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.66</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.63</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -4350,50 +4668,56 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>172</v>
       </c>
       <c r="C5" t="n">
         <v>212</v>
       </c>
       <c r="D5" t="n">
         <v>189</v>
       </c>
       <c r="E5" t="n">
         <v>196</v>
       </c>
       <c r="F5" t="n">
         <v>182</v>
       </c>
       <c r="G5" t="n">
         <v>172</v>
       </c>
@@ -4420,50 +4744,56 @@
       </c>
       <c r="O5" t="n">
         <v>170</v>
       </c>
       <c r="P5" t="n">
         <v>159</v>
       </c>
       <c r="Q5" t="n">
         <v>182</v>
       </c>
       <c r="R5" t="n">
         <v>168</v>
       </c>
       <c r="S5" t="n">
         <v>178</v>
       </c>
       <c r="T5" t="n">
         <v>161</v>
       </c>
       <c r="U5" t="n">
         <v>160</v>
       </c>
       <c r="V5" t="n">
         <v>170</v>
       </c>
+      <c r="W5" t="n">
+        <v>159</v>
+      </c>
+      <c r="X5" t="n">
+        <v>168</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>155</v>
       </c>
       <c r="C6" t="n">
         <v>158</v>
       </c>
       <c r="D6" t="n">
         <v>156</v>
       </c>
       <c r="E6" t="n">
         <v>157</v>
       </c>
       <c r="F6" t="n">
         <v>157</v>
       </c>
       <c r="G6" t="n">
         <v>158</v>
       </c>
@@ -4488,94 +4818,102 @@
       <c r="N6" t="n">
         <v>161</v>
       </c>
       <c r="O6" t="n">
         <v>162</v>
       </c>
       <c r="P6" t="n">
         <v>162</v>
       </c>
       <c r="Q6" t="n">
         <v>162</v>
       </c>
       <c r="R6" t="n">
         <v>163</v>
       </c>
       <c r="S6" t="n">
         <v>167</v>
       </c>
       <c r="T6" t="n">
         <v>163</v>
       </c>
       <c r="U6" t="n">
         <v>165</v>
       </c>
       <c r="V6" t="n">
+        <v>164</v>
+      </c>
+      <c r="W6" t="n">
+        <v>164</v>
+      </c>
+      <c r="X6" t="n">
         <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4645,50 +4983,60 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -4715,50 +5063,56 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.7</v>
       </c>
@@ -4785,50 +5139,56 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.65</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -4855,50 +5215,56 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>681</v>
       </c>
       <c r="C5" t="n">
         <v>710</v>
       </c>
       <c r="D5" t="n">
         <v>681</v>
       </c>
       <c r="E5" t="n">
         <v>697</v>
       </c>
       <c r="F5" t="n">
         <v>706</v>
       </c>
       <c r="G5" t="n">
         <v>703</v>
       </c>
@@ -4925,50 +5291,56 @@
       </c>
       <c r="O5" t="n">
         <v>656</v>
       </c>
       <c r="P5" t="n">
         <v>652</v>
       </c>
       <c r="Q5" t="n">
         <v>640</v>
       </c>
       <c r="R5" t="n">
         <v>655</v>
       </c>
       <c r="S5" t="n">
         <v>708</v>
       </c>
       <c r="T5" t="n">
         <v>639</v>
       </c>
       <c r="U5" t="n">
         <v>662</v>
       </c>
       <c r="V5" t="n">
         <v>644</v>
       </c>
+      <c r="W5" t="n">
+        <v>656</v>
+      </c>
+      <c r="X5" t="n">
+        <v>648</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>624</v>
       </c>
       <c r="C6" t="n">
         <v>639</v>
       </c>
       <c r="D6" t="n">
         <v>630</v>
       </c>
       <c r="E6" t="n">
         <v>626</v>
       </c>
       <c r="F6" t="n">
         <v>633</v>
       </c>
       <c r="G6" t="n">
         <v>636</v>
       </c>
@@ -4994,93 +5366,101 @@
         <v>650</v>
       </c>
       <c r="O6" t="n">
         <v>654</v>
       </c>
       <c r="P6" t="n">
         <v>647</v>
       </c>
       <c r="Q6" t="n">
         <v>651</v>
       </c>
       <c r="R6" t="n">
         <v>657</v>
       </c>
       <c r="S6" t="n">
         <v>673</v>
       </c>
       <c r="T6" t="n">
         <v>659</v>
       </c>
       <c r="U6" t="n">
         <v>664</v>
       </c>
       <c r="V6" t="n">
         <v>654</v>
+      </c>
+      <c r="W6" t="n">
+        <v>660</v>
+      </c>
+      <c r="X6" t="n">
+        <v>661</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5150,50 +5530,60 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -5220,50 +5610,56 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -5290,50 +5686,56 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -5360,50 +5762,56 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>606</v>
       </c>
       <c r="C5" t="n">
         <v>629</v>
       </c>
       <c r="D5" t="n">
         <v>642</v>
       </c>
       <c r="E5" t="n">
         <v>602</v>
       </c>
       <c r="F5" t="n">
         <v>616</v>
       </c>
       <c r="G5" t="n">
         <v>604</v>
       </c>
@@ -5430,50 +5838,56 @@
       </c>
       <c r="O5" t="n">
         <v>649</v>
       </c>
       <c r="P5" t="n">
         <v>659</v>
       </c>
       <c r="Q5" t="n">
         <v>648</v>
       </c>
       <c r="R5" t="n">
         <v>634</v>
       </c>
       <c r="S5" t="n">
         <v>650</v>
       </c>
       <c r="T5" t="n">
         <v>638</v>
       </c>
       <c r="U5" t="n">
         <v>650</v>
       </c>
       <c r="V5" t="n">
         <v>595</v>
       </c>
+      <c r="W5" t="n">
+        <v>609</v>
+      </c>
+      <c r="X5" t="n">
+        <v>628</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>666</v>
       </c>
       <c r="C6" t="n">
         <v>682</v>
       </c>
       <c r="D6" t="n">
         <v>672</v>
       </c>
       <c r="E6" t="n">
         <v>668</v>
       </c>
       <c r="F6" t="n">
         <v>676</v>
       </c>
       <c r="G6" t="n">
         <v>678</v>
       </c>
@@ -5499,93 +5913,101 @@
         <v>694</v>
       </c>
       <c r="O6" t="n">
         <v>698</v>
       </c>
       <c r="P6" t="n">
         <v>691</v>
       </c>
       <c r="Q6" t="n">
         <v>695</v>
       </c>
       <c r="R6" t="n">
         <v>701</v>
       </c>
       <c r="S6" t="n">
         <v>719</v>
       </c>
       <c r="T6" t="n">
         <v>704</v>
       </c>
       <c r="U6" t="n">
         <v>709</v>
       </c>
       <c r="V6" t="n">
         <v>699</v>
+      </c>
+      <c r="W6" t="n">
+        <v>704</v>
+      </c>
+      <c r="X6" t="n">
+        <v>706</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5655,50 +6077,60 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -5725,50 +6157,56 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -5795,50 +6233,56 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -5865,50 +6309,56 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>374</v>
       </c>
       <c r="C5" t="n">
         <v>346</v>
       </c>
       <c r="D5" t="n">
         <v>348</v>
       </c>
       <c r="E5" t="n">
         <v>361</v>
       </c>
       <c r="F5" t="n">
         <v>350</v>
       </c>
       <c r="G5" t="n">
         <v>372</v>
       </c>
@@ -5935,50 +6385,56 @@
       </c>
       <c r="O5" t="n">
         <v>423</v>
       </c>
       <c r="P5" t="n">
         <v>386</v>
       </c>
       <c r="Q5" t="n">
         <v>421</v>
       </c>
       <c r="R5" t="n">
         <v>436</v>
       </c>
       <c r="S5" t="n">
         <v>414</v>
       </c>
       <c r="T5" t="n">
         <v>451</v>
       </c>
       <c r="U5" t="n">
         <v>433</v>
       </c>
       <c r="V5" t="n">
         <v>487</v>
       </c>
+      <c r="W5" t="n">
+        <v>458</v>
+      </c>
+      <c r="X5" t="n">
+        <v>448</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>370</v>
       </c>
       <c r="C6" t="n">
         <v>366</v>
       </c>
       <c r="D6" t="n">
         <v>367</v>
       </c>
       <c r="E6" t="n">
         <v>370</v>
       </c>
       <c r="F6" t="n">
         <v>371</v>
       </c>
       <c r="G6" t="n">
         <v>368</v>
       </c>
@@ -6004,93 +6460,101 @@
         <v>385</v>
       </c>
       <c r="O6" t="n">
         <v>388</v>
       </c>
       <c r="P6" t="n">
         <v>381</v>
       </c>
       <c r="Q6" t="n">
         <v>380</v>
       </c>
       <c r="R6" t="n">
         <v>384</v>
       </c>
       <c r="S6" t="n">
         <v>396</v>
       </c>
       <c r="T6" t="n">
         <v>385</v>
       </c>
       <c r="U6" t="n">
         <v>390</v>
       </c>
       <c r="V6" t="n">
         <v>390</v>
+      </c>
+      <c r="W6" t="n">
+        <v>381</v>
+      </c>
+      <c r="X6" t="n">
+        <v>379</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6160,50 +6624,60 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -6230,50 +6704,56 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -6300,50 +6780,56 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -6370,50 +6856,56 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>148</v>
       </c>
       <c r="C5" t="n">
         <v>149</v>
       </c>
       <c r="D5" t="n">
         <v>150</v>
       </c>
       <c r="E5" t="n">
         <v>148</v>
       </c>
       <c r="F5" t="n">
         <v>134</v>
       </c>
       <c r="G5" t="n">
         <v>161</v>
       </c>
@@ -6440,50 +6932,56 @@
       </c>
       <c r="O5" t="n">
         <v>114</v>
       </c>
       <c r="P5" t="n">
         <v>106</v>
       </c>
       <c r="Q5" t="n">
         <v>125</v>
       </c>
       <c r="R5" t="n">
         <v>149</v>
       </c>
       <c r="S5" t="n">
         <v>111</v>
       </c>
       <c r="T5" t="n">
         <v>141</v>
       </c>
       <c r="U5" t="n">
         <v>131</v>
       </c>
       <c r="V5" t="n">
         <v>173</v>
       </c>
+      <c r="W5" t="n">
+        <v>161</v>
+      </c>
+      <c r="X5" t="n">
+        <v>163</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>183</v>
       </c>
       <c r="C6" t="n">
         <v>188</v>
       </c>
       <c r="D6" t="n">
         <v>185</v>
       </c>
       <c r="E6" t="n">
         <v>184</v>
       </c>
       <c r="F6" t="n">
         <v>186</v>
       </c>
       <c r="G6" t="n">
         <v>187</v>
       </c>
@@ -6509,93 +7007,101 @@
         <v>191</v>
       </c>
       <c r="O6" t="n">
         <v>192</v>
       </c>
       <c r="P6" t="n">
         <v>190</v>
       </c>
       <c r="Q6" t="n">
         <v>191</v>
       </c>
       <c r="R6" t="n">
         <v>193</v>
       </c>
       <c r="S6" t="n">
         <v>198</v>
       </c>
       <c r="T6" t="n">
         <v>194</v>
       </c>
       <c r="U6" t="n">
         <v>195</v>
       </c>
       <c r="V6" t="n">
         <v>192</v>
+      </c>
+      <c r="W6" t="n">
+        <v>194</v>
+      </c>
+      <c r="X6" t="n">
+        <v>194</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6665,50 +7171,60 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -6735,50 +7251,56 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -6805,50 +7327,56 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -6875,50 +7403,56 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>22</v>
       </c>
       <c r="C5" t="n">
         <v>37</v>
       </c>
       <c r="D5" t="n">
         <v>27</v>
       </c>
       <c r="E5" t="n">
         <v>28</v>
       </c>
       <c r="F5" t="n">
         <v>35</v>
       </c>
       <c r="G5" t="n">
         <v>34</v>
       </c>
@@ -6945,50 +7479,56 @@
       </c>
       <c r="O5" t="n">
         <v>34</v>
       </c>
       <c r="P5" t="n">
         <v>47</v>
       </c>
       <c r="Q5" t="n">
         <v>46</v>
       </c>
       <c r="R5" t="n">
         <v>46</v>
       </c>
       <c r="S5" t="n">
         <v>43</v>
       </c>
       <c r="T5" t="n">
         <v>49</v>
       </c>
       <c r="U5" t="n">
         <v>46</v>
       </c>
       <c r="V5" t="n">
         <v>38</v>
       </c>
+      <c r="W5" t="n">
+        <v>55</v>
+      </c>
+      <c r="X5" t="n">
+        <v>59</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>22</v>
       </c>
       <c r="C6" t="n">
         <v>36</v>
       </c>
       <c r="D6" t="n">
         <v>29</v>
       </c>
       <c r="E6" t="n">
         <v>23</v>
       </c>
       <c r="F6" t="n">
         <v>27</v>
       </c>
       <c r="G6" t="n">
         <v>31</v>
       </c>
@@ -7014,93 +7554,101 @@
         <v>24</v>
       </c>
       <c r="O6" t="n">
         <v>22</v>
       </c>
       <c r="P6" t="n">
         <v>26</v>
       </c>
       <c r="Q6" t="n">
         <v>29</v>
       </c>
       <c r="R6" t="n">
         <v>29</v>
       </c>
       <c r="S6" t="n">
         <v>27</v>
       </c>
       <c r="T6" t="n">
         <v>29</v>
       </c>
       <c r="U6" t="n">
         <v>27</v>
       </c>
       <c r="V6" t="n">
         <v>21</v>
+      </c>
+      <c r="W6" t="n">
+        <v>33</v>
+      </c>
+      <c r="X6" t="n">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7170,50 +7718,60 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -7240,50 +7798,56 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.64</v>
       </c>
@@ -7310,50 +7874,56 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -7380,50 +7950,56 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1011</v>
       </c>
       <c r="C5" t="n">
         <v>1024</v>
       </c>
       <c r="D5" t="n">
         <v>998</v>
       </c>
       <c r="E5" t="n">
         <v>992</v>
       </c>
       <c r="F5" t="n">
         <v>1009</v>
       </c>
       <c r="G5" t="n">
         <v>1027</v>
       </c>
@@ -7450,50 +8026,56 @@
       </c>
       <c r="O5" t="n">
         <v>1062</v>
       </c>
       <c r="P5" t="n">
         <v>1071</v>
       </c>
       <c r="Q5" t="n">
         <v>1059</v>
       </c>
       <c r="R5" t="n">
         <v>1048</v>
       </c>
       <c r="S5" t="n">
         <v>1095</v>
       </c>
       <c r="T5" t="n">
         <v>1022</v>
       </c>
       <c r="U5" t="n">
         <v>1065</v>
       </c>
       <c r="V5" t="n">
         <v>1054</v>
       </c>
+      <c r="W5" t="n">
+        <v>1029</v>
+      </c>
+      <c r="X5" t="n">
+        <v>1057</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>959</v>
       </c>
       <c r="C6" t="n">
         <v>982</v>
       </c>
       <c r="D6" t="n">
         <v>968</v>
       </c>
       <c r="E6" t="n">
         <v>962</v>
       </c>
       <c r="F6" t="n">
         <v>973</v>
       </c>
       <c r="G6" t="n">
         <v>976</v>
       </c>
@@ -7519,93 +8101,101 @@
         <v>999</v>
       </c>
       <c r="O6" t="n">
         <v>1004</v>
       </c>
       <c r="P6" t="n">
         <v>994</v>
       </c>
       <c r="Q6" t="n">
         <v>1000</v>
       </c>
       <c r="R6" t="n">
         <v>1009</v>
       </c>
       <c r="S6" t="n">
         <v>1035</v>
       </c>
       <c r="T6" t="n">
         <v>1013</v>
       </c>
       <c r="U6" t="n">
         <v>1021</v>
       </c>
       <c r="V6" t="n">
         <v>1005</v>
+      </c>
+      <c r="W6" t="n">
+        <v>1013</v>
+      </c>
+      <c r="X6" t="n">
+        <v>1016</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7675,50 +8265,60 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -7745,50 +8345,56 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -7815,50 +8421,56 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -7885,50 +8497,56 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>672</v>
       </c>
       <c r="C5" t="n">
         <v>698</v>
       </c>
       <c r="D5" t="n">
         <v>700</v>
       </c>
       <c r="E5" t="n">
         <v>696</v>
       </c>
       <c r="F5" t="n">
         <v>698</v>
       </c>
       <c r="G5" t="n">
         <v>686</v>
       </c>
@@ -7955,50 +8573,56 @@
       </c>
       <c r="O5" t="n">
         <v>700</v>
       </c>
       <c r="P5" t="n">
         <v>673</v>
       </c>
       <c r="Q5" t="n">
         <v>696</v>
       </c>
       <c r="R5" t="n">
         <v>723</v>
       </c>
       <c r="S5" t="n">
         <v>720</v>
       </c>
       <c r="T5" t="n">
         <v>755</v>
       </c>
       <c r="U5" t="n">
         <v>726</v>
       </c>
       <c r="V5" t="n">
         <v>710</v>
       </c>
+      <c r="W5" t="n">
+        <v>749</v>
+      </c>
+      <c r="X5" t="n">
+        <v>726</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>724</v>
       </c>
       <c r="C6" t="n">
         <v>740</v>
       </c>
       <c r="D6" t="n">
         <v>730</v>
       </c>
       <c r="E6" t="n">
         <v>726</v>
       </c>
       <c r="F6" t="n">
         <v>734</v>
       </c>
       <c r="G6" t="n">
         <v>737</v>
       </c>
@@ -8024,93 +8648,101 @@
         <v>753</v>
       </c>
       <c r="O6" t="n">
         <v>758</v>
       </c>
       <c r="P6" t="n">
         <v>750</v>
       </c>
       <c r="Q6" t="n">
         <v>755</v>
       </c>
       <c r="R6" t="n">
         <v>762</v>
       </c>
       <c r="S6" t="n">
         <v>780</v>
       </c>
       <c r="T6" t="n">
         <v>764</v>
       </c>
       <c r="U6" t="n">
         <v>770</v>
       </c>
       <c r="V6" t="n">
         <v>759</v>
+      </c>
+      <c r="W6" t="n">
+        <v>765</v>
+      </c>
+      <c r="X6" t="n">
+        <v>767</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8180,50 +8812,60 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -8250,50 +8892,56 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -8320,50 +8968,56 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -8390,50 +9044,56 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>636</v>
       </c>
       <c r="C5" t="n">
         <v>686</v>
       </c>
       <c r="D5" t="n">
         <v>666</v>
       </c>
       <c r="E5" t="n">
         <v>668</v>
       </c>
       <c r="F5" t="n">
         <v>670</v>
       </c>
       <c r="G5" t="n">
         <v>663</v>
       </c>
@@ -8460,50 +9120,56 @@
       </c>
       <c r="O5" t="n">
         <v>738</v>
       </c>
       <c r="P5" t="n">
         <v>722</v>
       </c>
       <c r="Q5" t="n">
         <v>724</v>
       </c>
       <c r="R5" t="n">
         <v>721</v>
       </c>
       <c r="S5" t="n">
         <v>719</v>
       </c>
       <c r="T5" t="n">
         <v>745</v>
       </c>
       <c r="U5" t="n">
         <v>739</v>
       </c>
       <c r="V5" t="n">
         <v>691</v>
       </c>
+      <c r="W5" t="n">
+        <v>703</v>
+      </c>
+      <c r="X5" t="n">
+        <v>698</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>702</v>
       </c>
       <c r="C6" t="n">
         <v>718</v>
       </c>
       <c r="D6" t="n">
         <v>708</v>
       </c>
       <c r="E6" t="n">
         <v>704</v>
       </c>
       <c r="F6" t="n">
         <v>712</v>
       </c>
       <c r="G6" t="n">
         <v>714</v>
       </c>
@@ -8529,93 +9195,101 @@
         <v>731</v>
       </c>
       <c r="O6" t="n">
         <v>735</v>
       </c>
       <c r="P6" t="n">
         <v>727</v>
       </c>
       <c r="Q6" t="n">
         <v>732</v>
       </c>
       <c r="R6" t="n">
         <v>739</v>
       </c>
       <c r="S6" t="n">
         <v>757</v>
       </c>
       <c r="T6" t="n">
         <v>741</v>
       </c>
       <c r="U6" t="n">
         <v>747</v>
       </c>
       <c r="V6" t="n">
         <v>736</v>
+      </c>
+      <c r="W6" t="n">
+        <v>741</v>
+      </c>
+      <c r="X6" t="n">
+        <v>744</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8685,50 +9359,60 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -8755,50 +9439,56 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.72</v>
       </c>
@@ -8825,50 +9515,56 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -8895,50 +9591,56 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>422</v>
       </c>
       <c r="C5" t="n">
         <v>416</v>
       </c>
       <c r="D5" t="n">
         <v>413</v>
       </c>
       <c r="E5" t="n">
         <v>419</v>
       </c>
       <c r="F5" t="n">
         <v>425</v>
       </c>
       <c r="G5" t="n">
         <v>418</v>
       </c>
@@ -8965,50 +9667,56 @@
       </c>
       <c r="O5" t="n">
         <v>414</v>
       </c>
       <c r="P5" t="n">
         <v>411</v>
       </c>
       <c r="Q5" t="n">
         <v>421</v>
       </c>
       <c r="R5" t="n">
         <v>435</v>
       </c>
       <c r="S5" t="n">
         <v>464</v>
       </c>
       <c r="T5" t="n">
         <v>423</v>
       </c>
       <c r="U5" t="n">
         <v>423</v>
       </c>
       <c r="V5" t="n">
         <v>421</v>
       </c>
+      <c r="W5" t="n">
+        <v>429</v>
+      </c>
+      <c r="X5" t="n">
+        <v>429</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>406</v>
       </c>
       <c r="C6" t="n">
         <v>415</v>
       </c>
       <c r="D6" t="n">
         <v>409</v>
       </c>
       <c r="E6" t="n">
         <v>407</v>
       </c>
       <c r="F6" t="n">
         <v>411</v>
       </c>
       <c r="G6" t="n">
         <v>413</v>
       </c>
@@ -9034,93 +9742,101 @@
         <v>422</v>
       </c>
       <c r="O6" t="n">
         <v>425</v>
       </c>
       <c r="P6" t="n">
         <v>420</v>
       </c>
       <c r="Q6" t="n">
         <v>423</v>
       </c>
       <c r="R6" t="n">
         <v>427</v>
       </c>
       <c r="S6" t="n">
         <v>437</v>
       </c>
       <c r="T6" t="n">
         <v>428</v>
       </c>
       <c r="U6" t="n">
         <v>432</v>
       </c>
       <c r="V6" t="n">
         <v>425</v>
+      </c>
+      <c r="W6" t="n">
+        <v>428</v>
+      </c>
+      <c r="X6" t="n">
+        <v>430</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9190,50 +9906,60 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -9260,50 +9986,56 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.67</v>
       </c>
@@ -9330,50 +10062,56 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -9400,50 +10138,56 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>477</v>
       </c>
       <c r="C5" t="n">
         <v>471</v>
       </c>
       <c r="D5" t="n">
         <v>469</v>
       </c>
       <c r="E5" t="n">
         <v>453</v>
       </c>
       <c r="F5" t="n">
         <v>478</v>
       </c>
       <c r="G5" t="n">
         <v>471</v>
       </c>
@@ -9470,50 +10214,56 @@
       </c>
       <c r="O5" t="n">
         <v>496</v>
       </c>
       <c r="P5" t="n">
         <v>505</v>
       </c>
       <c r="Q5" t="n">
         <v>485</v>
       </c>
       <c r="R5" t="n">
         <v>466</v>
       </c>
       <c r="S5" t="n">
         <v>521</v>
       </c>
       <c r="T5" t="n">
         <v>468</v>
       </c>
       <c r="U5" t="n">
         <v>498</v>
       </c>
       <c r="V5" t="n">
         <v>479</v>
       </c>
+      <c r="W5" t="n">
+        <v>485</v>
+      </c>
+      <c r="X5" t="n">
+        <v>493</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>392</v>
       </c>
       <c r="C6" t="n">
         <v>401</v>
       </c>
       <c r="D6" t="n">
         <v>396</v>
       </c>
       <c r="E6" t="n">
         <v>393</v>
       </c>
       <c r="F6" t="n">
         <v>398</v>
       </c>
       <c r="G6" t="n">
         <v>399</v>
       </c>
@@ -9539,93 +10289,101 @@
         <v>408</v>
       </c>
       <c r="O6" t="n">
         <v>411</v>
       </c>
       <c r="P6" t="n">
         <v>406</v>
       </c>
       <c r="Q6" t="n">
         <v>409</v>
       </c>
       <c r="R6" t="n">
         <v>413</v>
       </c>
       <c r="S6" t="n">
         <v>423</v>
       </c>
       <c r="T6" t="n">
         <v>414</v>
       </c>
       <c r="U6" t="n">
         <v>417</v>
       </c>
       <c r="V6" t="n">
         <v>411</v>
+      </c>
+      <c r="W6" t="n">
+        <v>414</v>
+      </c>
+      <c r="X6" t="n">
+        <v>415</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9695,50 +10453,60 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -9765,50 +10533,56 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.71</v>
       </c>
@@ -9835,50 +10609,56 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -9905,50 +10685,56 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>746</v>
       </c>
       <c r="C5" t="n">
         <v>777</v>
       </c>
       <c r="D5" t="n">
         <v>746</v>
       </c>
       <c r="E5" t="n">
         <v>753</v>
       </c>
       <c r="F5" t="n">
         <v>786</v>
       </c>
       <c r="G5" t="n">
         <v>745</v>
       </c>
@@ -9975,50 +10761,56 @@
       </c>
       <c r="O5" t="n">
         <v>820</v>
       </c>
       <c r="P5" t="n">
         <v>795</v>
       </c>
       <c r="Q5" t="n">
         <v>804</v>
       </c>
       <c r="R5" t="n">
         <v>808</v>
       </c>
       <c r="S5" t="n">
         <v>817</v>
       </c>
       <c r="T5" t="n">
         <v>826</v>
       </c>
       <c r="U5" t="n">
         <v>815</v>
       </c>
       <c r="V5" t="n">
         <v>789</v>
       </c>
+      <c r="W5" t="n">
+        <v>785</v>
+      </c>
+      <c r="X5" t="n">
+        <v>784</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>818</v>
       </c>
       <c r="C6" t="n">
         <v>837</v>
       </c>
       <c r="D6" t="n">
         <v>825</v>
       </c>
       <c r="E6" t="n">
         <v>820</v>
       </c>
       <c r="F6" t="n">
         <v>830</v>
       </c>
       <c r="G6" t="n">
         <v>833</v>
       </c>
@@ -10044,93 +10836,101 @@
         <v>851</v>
       </c>
       <c r="O6" t="n">
         <v>856</v>
       </c>
       <c r="P6" t="n">
         <v>848</v>
       </c>
       <c r="Q6" t="n">
         <v>853</v>
       </c>
       <c r="R6" t="n">
         <v>861</v>
       </c>
       <c r="S6" t="n">
         <v>882</v>
       </c>
       <c r="T6" t="n">
         <v>864</v>
       </c>
       <c r="U6" t="n">
         <v>870</v>
       </c>
       <c r="V6" t="n">
         <v>857</v>
+      </c>
+      <c r="W6" t="n">
+        <v>864</v>
+      </c>
+      <c r="X6" t="n">
+        <v>867</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10200,50 +11000,60 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -10270,50 +11080,56 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -10340,50 +11156,56 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -10410,50 +11232,56 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>937</v>
       </c>
       <c r="C5" t="n">
         <v>945</v>
       </c>
       <c r="D5" t="n">
         <v>952</v>
       </c>
       <c r="E5" t="n">
         <v>935</v>
       </c>
       <c r="F5" t="n">
         <v>921</v>
       </c>
       <c r="G5" t="n">
         <v>968</v>
       </c>
@@ -10480,50 +11308,56 @@
       </c>
       <c r="O5" t="n">
         <v>942</v>
       </c>
       <c r="P5" t="n">
         <v>949</v>
       </c>
       <c r="Q5" t="n">
         <v>951</v>
       </c>
       <c r="R5" t="n">
         <v>963</v>
       </c>
       <c r="S5" t="n">
         <v>998</v>
       </c>
       <c r="T5" t="n">
         <v>951</v>
       </c>
       <c r="U5" t="n">
         <v>976</v>
       </c>
       <c r="V5" t="n">
         <v>975</v>
       </c>
+      <c r="W5" t="n">
+        <v>993</v>
+      </c>
+      <c r="X5" t="n">
+        <v>999</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>865</v>
       </c>
       <c r="C6" t="n">
         <v>885</v>
       </c>
       <c r="D6" t="n">
         <v>873</v>
       </c>
       <c r="E6" t="n">
         <v>868</v>
       </c>
       <c r="F6" t="n">
         <v>877</v>
       </c>
       <c r="G6" t="n">
         <v>880</v>
       </c>
@@ -10549,93 +11383,101 @@
         <v>901</v>
       </c>
       <c r="O6" t="n">
         <v>906</v>
       </c>
       <c r="P6" t="n">
         <v>896</v>
       </c>
       <c r="Q6" t="n">
         <v>902</v>
       </c>
       <c r="R6" t="n">
         <v>910</v>
       </c>
       <c r="S6" t="n">
         <v>933</v>
       </c>
       <c r="T6" t="n">
         <v>913</v>
       </c>
       <c r="U6" t="n">
         <v>921</v>
       </c>
       <c r="V6" t="n">
         <v>907</v>
+      </c>
+      <c r="W6" t="n">
+        <v>914</v>
+      </c>
+      <c r="X6" t="n">
+        <v>916</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10705,50 +11547,60 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -10775,50 +11627,56 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.66</v>
       </c>
@@ -10845,50 +11703,56 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -10915,50 +11779,56 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>156</v>
       </c>
       <c r="C5" t="n">
         <v>179</v>
       </c>
       <c r="D5" t="n">
         <v>182</v>
       </c>
       <c r="E5" t="n">
         <v>179</v>
       </c>
       <c r="F5" t="n">
         <v>195</v>
       </c>
       <c r="G5" t="n">
         <v>192</v>
       </c>
@@ -10985,50 +11855,56 @@
       </c>
       <c r="O5" t="n">
         <v>174</v>
       </c>
       <c r="P5" t="n">
         <v>148</v>
       </c>
       <c r="Q5" t="n">
         <v>165</v>
       </c>
       <c r="R5" t="n">
         <v>175</v>
       </c>
       <c r="S5" t="n">
         <v>200</v>
       </c>
       <c r="T5" t="n">
         <v>168</v>
       </c>
       <c r="U5" t="n">
         <v>198</v>
       </c>
       <c r="V5" t="n">
         <v>172</v>
       </c>
+      <c r="W5" t="n">
+        <v>183</v>
+      </c>
+      <c r="X5" t="n">
+        <v>159</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>204</v>
       </c>
       <c r="C6" t="n">
         <v>208</v>
       </c>
       <c r="D6" t="n">
         <v>205</v>
       </c>
       <c r="E6" t="n">
         <v>204</v>
       </c>
       <c r="F6" t="n">
         <v>207</v>
       </c>
       <c r="G6" t="n">
         <v>207</v>
       </c>
@@ -11054,93 +11930,101 @@
         <v>212</v>
       </c>
       <c r="O6" t="n">
         <v>213</v>
       </c>
       <c r="P6" t="n">
         <v>211</v>
       </c>
       <c r="Q6" t="n">
         <v>212</v>
       </c>
       <c r="R6" t="n">
         <v>214</v>
       </c>
       <c r="S6" t="n">
         <v>220</v>
       </c>
       <c r="T6" t="n">
         <v>215</v>
       </c>
       <c r="U6" t="n">
         <v>217</v>
       </c>
       <c r="V6" t="n">
         <v>213</v>
+      </c>
+      <c r="W6" t="n">
+        <v>215</v>
+      </c>
+      <c r="X6" t="n">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe that at the moment Kemi Badenoch does or does not look like a Prime Minister in waiting?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-11-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-12-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-01-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11210,50 +12094,60 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>She does look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -11280,50 +12174,56 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>She does not look like a Prime Minster in waiting</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.62</v>
       </c>
@@ -11350,50 +12250,56 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -11420,50 +12326,56 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>592</v>
       </c>
       <c r="C5" t="n">
         <v>600</v>
       </c>
       <c r="D5" t="n">
         <v>585</v>
       </c>
       <c r="E5" t="n">
         <v>588</v>
       </c>
       <c r="F5" t="n">
         <v>577</v>
       </c>
       <c r="G5" t="n">
         <v>577</v>
       </c>
@@ -11490,50 +12402,56 @@
       </c>
       <c r="O5" t="n">
         <v>668</v>
       </c>
       <c r="P5" t="n">
         <v>633</v>
       </c>
       <c r="Q5" t="n">
         <v>646</v>
       </c>
       <c r="R5" t="n">
         <v>655</v>
       </c>
       <c r="S5" t="n">
         <v>611</v>
       </c>
       <c r="T5" t="n">
         <v>636</v>
       </c>
       <c r="U5" t="n">
         <v>627</v>
       </c>
       <c r="V5" t="n">
         <v>639</v>
       </c>
+      <c r="W5" t="n">
+        <v>608</v>
+      </c>
+      <c r="X5" t="n">
+        <v>638</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>577</v>
       </c>
       <c r="C6" t="n">
         <v>591</v>
       </c>
       <c r="D6" t="n">
         <v>582</v>
       </c>
       <c r="E6" t="n">
         <v>579</v>
       </c>
       <c r="F6" t="n">
         <v>586</v>
       </c>
       <c r="G6" t="n">
         <v>588</v>
       </c>
@@ -11559,46 +12477,52 @@
         <v>601</v>
       </c>
       <c r="O6" t="n">
         <v>604</v>
       </c>
       <c r="P6" t="n">
         <v>598</v>
       </c>
       <c r="Q6" t="n">
         <v>602</v>
       </c>
       <c r="R6" t="n">
         <v>607</v>
       </c>
       <c r="S6" t="n">
         <v>623</v>
       </c>
       <c r="T6" t="n">
         <v>610</v>
       </c>
       <c r="U6" t="n">
         <v>614</v>
       </c>
       <c r="V6" t="n">
         <v>605</v>
+      </c>
+      <c r="W6" t="n">
+        <v>610</v>
+      </c>
+      <c r="X6" t="n">
+        <v>612</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>