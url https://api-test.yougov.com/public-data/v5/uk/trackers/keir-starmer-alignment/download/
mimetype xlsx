--- v0 (2026-05-04)
+++ v1 (2026-07-05)
@@ -462,97 +462,98 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM11"/>
+  <dimension ref="A1:AN11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Keir Starmer</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -707,50 +708,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -828,50 +834,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -949,50 +958,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -1070,50 +1082,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -1191,50 +1206,53 @@
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -1312,50 +1330,53 @@
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -1433,50 +1454,53 @@
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -1554,50 +1578,53 @@
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AJ8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AN8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -1675,50 +1702,53 @@
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AJ9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AN9" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>1643</v>
       </c>
       <c r="C10" t="n">
         <v>1638</v>
       </c>
       <c r="D10" t="n">
         <v>1657</v>
       </c>
       <c r="E10" t="n">
         <v>1681</v>
       </c>
       <c r="F10" t="n">
         <v>1633</v>
       </c>
       <c r="G10" t="n">
         <v>1680</v>
       </c>
@@ -1796,50 +1826,53 @@
       </c>
       <c r="AF10" t="n">
         <v>1707</v>
       </c>
       <c r="AG10" t="n">
         <v>1734</v>
       </c>
       <c r="AH10" t="n">
         <v>1702</v>
       </c>
       <c r="AI10" t="n">
         <v>1763</v>
       </c>
       <c r="AJ10" t="n">
         <v>1752</v>
       </c>
       <c r="AK10" t="n">
         <v>1744</v>
       </c>
       <c r="AL10" t="n">
         <v>1771</v>
       </c>
       <c r="AM10" t="n">
         <v>1777</v>
       </c>
+      <c r="AN10" t="n">
+        <v>1764</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>1643</v>
       </c>
       <c r="C11" t="n">
         <v>1638</v>
       </c>
       <c r="D11" t="n">
         <v>1657</v>
       </c>
       <c r="E11" t="n">
         <v>1681</v>
       </c>
       <c r="F11" t="n">
         <v>1633</v>
       </c>
       <c r="G11" t="n">
         <v>1680</v>
       </c>
@@ -1916,110 +1949,114 @@
         <v>1698</v>
       </c>
       <c r="AF11" t="n">
         <v>1707</v>
       </c>
       <c r="AG11" t="n">
         <v>1734</v>
       </c>
       <c r="AH11" t="n">
         <v>1702</v>
       </c>
       <c r="AI11" t="n">
         <v>1763</v>
       </c>
       <c r="AJ11" t="n">
         <v>1752</v>
       </c>
       <c r="AK11" t="n">
         <v>1744</v>
       </c>
       <c r="AL11" t="n">
         <v>1771</v>
       </c>
       <c r="AM11" t="n">
         <v>1777</v>
+      </c>
+      <c r="AN11" t="n">
+        <v>1764</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM11"/>
+  <dimension ref="A1:AN11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Keir Starmer</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2174,50 +2211,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -2295,50 +2337,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -2416,50 +2461,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -2537,50 +2585,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -2658,50 +2709,53 @@
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -2779,50 +2833,53 @@
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -2900,50 +2957,53 @@
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -3021,50 +3081,53 @@
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AJ8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AN8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -3142,50 +3205,53 @@
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AJ9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AN9" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>274</v>
       </c>
       <c r="C10" t="n">
         <v>265</v>
       </c>
       <c r="D10" t="n">
         <v>286</v>
       </c>
       <c r="E10" t="n">
         <v>271</v>
       </c>
       <c r="F10" t="n">
         <v>280</v>
       </c>
       <c r="G10" t="n">
         <v>270</v>
       </c>
@@ -3263,50 +3329,53 @@
       </c>
       <c r="AF10" t="n">
         <v>290</v>
       </c>
       <c r="AG10" t="n">
         <v>296</v>
       </c>
       <c r="AH10" t="n">
         <v>279</v>
       </c>
       <c r="AI10" t="n">
         <v>287</v>
       </c>
       <c r="AJ10" t="n">
         <v>298</v>
       </c>
       <c r="AK10" t="n">
         <v>296</v>
       </c>
       <c r="AL10" t="n">
         <v>316</v>
       </c>
       <c r="AM10" t="n">
         <v>302</v>
       </c>
+      <c r="AN10" t="n">
+        <v>294</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>273</v>
       </c>
       <c r="C11" t="n">
         <v>272</v>
       </c>
       <c r="D11" t="n">
         <v>275</v>
       </c>
       <c r="E11" t="n">
         <v>279</v>
       </c>
       <c r="F11" t="n">
         <v>271</v>
       </c>
       <c r="G11" t="n">
         <v>279</v>
       </c>
@@ -3383,110 +3452,114 @@
         <v>278</v>
       </c>
       <c r="AF11" t="n">
         <v>280</v>
       </c>
       <c r="AG11" t="n">
         <v>284</v>
       </c>
       <c r="AH11" t="n">
         <v>279</v>
       </c>
       <c r="AI11" t="n">
         <v>289</v>
       </c>
       <c r="AJ11" t="n">
         <v>287</v>
       </c>
       <c r="AK11" t="n">
         <v>286</v>
       </c>
       <c r="AL11" t="n">
         <v>290</v>
       </c>
       <c r="AM11" t="n">
         <v>291</v>
+      </c>
+      <c r="AN11" t="n">
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM11"/>
+  <dimension ref="A1:AN11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Keir Starmer</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3641,50 +3714,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -3762,50 +3840,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -3883,50 +3964,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -4004,50 +4088,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -4125,50 +4212,53 @@
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -4246,50 +4336,53 @@
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -4367,50 +4460,53 @@
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -4488,50 +4584,53 @@
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AJ8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AN8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -4609,50 +4708,53 @@
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AJ9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AN9" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>409</v>
       </c>
       <c r="C10" t="n">
         <v>402</v>
       </c>
       <c r="D10" t="n">
         <v>405</v>
       </c>
       <c r="E10" t="n">
         <v>412</v>
       </c>
       <c r="F10" t="n">
         <v>411</v>
       </c>
       <c r="G10" t="n">
         <v>404</v>
       </c>
@@ -4730,50 +4832,53 @@
       </c>
       <c r="AF10" t="n">
         <v>415</v>
       </c>
       <c r="AG10" t="n">
         <v>416</v>
       </c>
       <c r="AH10" t="n">
         <v>422</v>
       </c>
       <c r="AI10" t="n">
         <v>434</v>
       </c>
       <c r="AJ10" t="n">
         <v>419</v>
       </c>
       <c r="AK10" t="n">
         <v>421</v>
       </c>
       <c r="AL10" t="n">
         <v>378</v>
       </c>
       <c r="AM10" t="n">
         <v>444</v>
       </c>
+      <c r="AN10" t="n">
+        <v>418</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>396</v>
       </c>
       <c r="C11" t="n">
         <v>395</v>
       </c>
       <c r="D11" t="n">
         <v>399</v>
       </c>
       <c r="E11" t="n">
         <v>405</v>
       </c>
       <c r="F11" t="n">
         <v>394</v>
       </c>
       <c r="G11" t="n">
         <v>405</v>
       </c>
@@ -4850,110 +4955,114 @@
         <v>402</v>
       </c>
       <c r="AF11" t="n">
         <v>405</v>
       </c>
       <c r="AG11" t="n">
         <v>411</v>
       </c>
       <c r="AH11" t="n">
         <v>403</v>
       </c>
       <c r="AI11" t="n">
         <v>418</v>
       </c>
       <c r="AJ11" t="n">
         <v>415</v>
       </c>
       <c r="AK11" t="n">
         <v>413</v>
       </c>
       <c r="AL11" t="n">
         <v>420</v>
       </c>
       <c r="AM11" t="n">
         <v>421</v>
+      </c>
+      <c r="AN11" t="n">
+        <v>418</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM11"/>
+  <dimension ref="A1:AN11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Keir Starmer</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5108,50 +5217,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -5229,50 +5343,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -5350,50 +5467,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -5471,50 +5591,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -5592,50 +5715,53 @@
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -5713,50 +5839,53 @@
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -5834,50 +5963,53 @@
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -5955,50 +6087,53 @@
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AJ8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AN8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -6076,50 +6211,53 @@
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AJ9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AN9" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>148</v>
       </c>
       <c r="C10" t="n">
         <v>149</v>
       </c>
       <c r="D10" t="n">
         <v>139</v>
       </c>
       <c r="E10" t="n">
         <v>138</v>
       </c>
       <c r="F10" t="n">
         <v>152</v>
       </c>
       <c r="G10" t="n">
         <v>129</v>
       </c>
@@ -6197,50 +6335,53 @@
       </c>
       <c r="AF10" t="n">
         <v>138</v>
       </c>
       <c r="AG10" t="n">
         <v>147</v>
       </c>
       <c r="AH10" t="n">
         <v>149</v>
       </c>
       <c r="AI10" t="n">
         <v>152</v>
       </c>
       <c r="AJ10" t="n">
         <v>159</v>
       </c>
       <c r="AK10" t="n">
         <v>152</v>
       </c>
       <c r="AL10" t="n">
         <v>163</v>
       </c>
       <c r="AM10" t="n">
         <v>140</v>
       </c>
+      <c r="AN10" t="n">
+        <v>151</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>141</v>
       </c>
       <c r="C11" t="n">
         <v>141</v>
       </c>
       <c r="D11" t="n">
         <v>143</v>
       </c>
       <c r="E11" t="n">
         <v>145</v>
       </c>
       <c r="F11" t="n">
         <v>140</v>
       </c>
       <c r="G11" t="n">
         <v>144</v>
       </c>
@@ -6317,110 +6458,114 @@
         <v>148</v>
       </c>
       <c r="AF11" t="n">
         <v>149</v>
       </c>
       <c r="AG11" t="n">
         <v>151</v>
       </c>
       <c r="AH11" t="n">
         <v>148</v>
       </c>
       <c r="AI11" t="n">
         <v>153</v>
       </c>
       <c r="AJ11" t="n">
         <v>152</v>
       </c>
       <c r="AK11" t="n">
         <v>152</v>
       </c>
       <c r="AL11" t="n">
         <v>154</v>
       </c>
       <c r="AM11" t="n">
         <v>155</v>
+      </c>
+      <c r="AN11" t="n">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM11"/>
+  <dimension ref="A1:AN11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Keir Starmer</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6575,50 +6720,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -6696,50 +6846,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -6817,50 +6970,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -6938,50 +7094,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -7059,50 +7218,53 @@
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -7180,50 +7342,53 @@
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -7301,50 +7466,53 @@
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -7422,50 +7590,53 @@
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AJ8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AN8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -7543,50 +7714,53 @@
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AJ9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AN9" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>80</v>
       </c>
       <c r="C10" t="n">
         <v>86</v>
       </c>
       <c r="D10" t="n">
         <v>77</v>
       </c>
       <c r="E10" t="n">
         <v>93</v>
       </c>
       <c r="F10" t="n">
         <v>91</v>
       </c>
       <c r="G10" t="n">
         <v>91</v>
       </c>
@@ -7664,50 +7838,53 @@
       </c>
       <c r="AF10" t="n">
         <v>92</v>
       </c>
       <c r="AG10" t="n">
         <v>91</v>
       </c>
       <c r="AH10" t="n">
         <v>91</v>
       </c>
       <c r="AI10" t="n">
         <v>88</v>
       </c>
       <c r="AJ10" t="n">
         <v>92</v>
       </c>
       <c r="AK10" t="n">
         <v>94</v>
       </c>
       <c r="AL10" t="n">
         <v>84</v>
       </c>
       <c r="AM10" t="n">
         <v>87</v>
       </c>
+      <c r="AN10" t="n">
+        <v>90</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>84</v>
       </c>
       <c r="C11" t="n">
         <v>84</v>
       </c>
       <c r="D11" t="n">
         <v>85</v>
       </c>
       <c r="E11" t="n">
         <v>86</v>
       </c>
       <c r="F11" t="n">
         <v>83</v>
       </c>
       <c r="G11" t="n">
         <v>86</v>
       </c>
@@ -7783,111 +7960,115 @@
       <c r="AE11" t="n">
         <v>82</v>
       </c>
       <c r="AF11" t="n">
         <v>82</v>
       </c>
       <c r="AG11" t="n">
         <v>83</v>
       </c>
       <c r="AH11" t="n">
         <v>82</v>
       </c>
       <c r="AI11" t="n">
         <v>85</v>
       </c>
       <c r="AJ11" t="n">
         <v>84</v>
       </c>
       <c r="AK11" t="n">
         <v>84</v>
       </c>
       <c r="AL11" t="n">
         <v>85</v>
       </c>
       <c r="AM11" t="n">
+        <v>85</v>
+      </c>
+      <c r="AN11" t="n">
         <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM11"/>
+  <dimension ref="A1:AN11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Keir Starmer</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8042,50 +8223,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -8163,50 +8349,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -8284,50 +8473,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -8405,50 +8597,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -8526,50 +8721,53 @@
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -8647,50 +8845,53 @@
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -8768,50 +8969,53 @@
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -8889,50 +9093,53 @@
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AJ8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AN8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -9010,50 +9217,53 @@
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AJ9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AN9" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>611</v>
       </c>
       <c r="C10" t="n">
         <v>601</v>
       </c>
       <c r="D10" t="n">
         <v>603</v>
       </c>
       <c r="E10" t="n">
         <v>593</v>
       </c>
       <c r="F10" t="n">
         <v>617</v>
       </c>
       <c r="G10" t="n">
         <v>628</v>
       </c>
@@ -9131,50 +9341,53 @@
       </c>
       <c r="AF10" t="n">
         <v>252</v>
       </c>
       <c r="AG10" t="n">
         <v>274</v>
       </c>
       <c r="AH10" t="n">
         <v>252</v>
       </c>
       <c r="AI10" t="n">
         <v>285</v>
       </c>
       <c r="AJ10" t="n">
         <v>280</v>
       </c>
       <c r="AK10" t="n">
         <v>280</v>
       </c>
       <c r="AL10" t="n">
         <v>277</v>
       </c>
       <c r="AM10" t="n">
         <v>265</v>
       </c>
+      <c r="AN10" t="n">
+        <v>278</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>561</v>
       </c>
       <c r="C11" t="n">
         <v>560</v>
       </c>
       <c r="D11" t="n">
         <v>565</v>
       </c>
       <c r="E11" t="n">
         <v>570</v>
       </c>
       <c r="F11" t="n">
         <v>554</v>
       </c>
       <c r="G11" t="n">
         <v>571</v>
       </c>
@@ -9251,110 +9464,114 @@
         <v>306</v>
       </c>
       <c r="AF11" t="n">
         <v>307</v>
       </c>
       <c r="AG11" t="n">
         <v>312</v>
       </c>
       <c r="AH11" t="n">
         <v>306</v>
       </c>
       <c r="AI11" t="n">
         <v>318</v>
       </c>
       <c r="AJ11" t="n">
         <v>315</v>
       </c>
       <c r="AK11" t="n">
         <v>315</v>
       </c>
       <c r="AL11" t="n">
         <v>319</v>
       </c>
       <c r="AM11" t="n">
         <v>320</v>
+      </c>
+      <c r="AN11" t="n">
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM11"/>
+  <dimension ref="A1:AN11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Keir Starmer</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9509,50 +9726,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -9630,50 +9852,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -9751,50 +9976,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -9872,50 +10100,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -9993,50 +10224,53 @@
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -10114,50 +10348,53 @@
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -10235,50 +10472,53 @@
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -10356,50 +10596,53 @@
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AJ8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AN8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -10477,50 +10720,53 @@
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AJ9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AN9" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>413</v>
       </c>
       <c r="C10" t="n">
         <v>431</v>
       </c>
       <c r="D10" t="n">
         <v>454</v>
       </c>
       <c r="E10" t="n">
         <v>456</v>
       </c>
       <c r="F10" t="n">
         <v>427</v>
       </c>
       <c r="G10" t="n">
         <v>444</v>
       </c>
@@ -10598,50 +10844,53 @@
       </c>
       <c r="AF10" t="n">
         <v>508</v>
       </c>
       <c r="AG10" t="n">
         <v>533</v>
       </c>
       <c r="AH10" t="n">
         <v>522</v>
       </c>
       <c r="AI10" t="n">
         <v>473</v>
       </c>
       <c r="AJ10" t="n">
         <v>487</v>
       </c>
       <c r="AK10" t="n">
         <v>464</v>
       </c>
       <c r="AL10" t="n">
         <v>478</v>
       </c>
       <c r="AM10" t="n">
         <v>478</v>
       </c>
+      <c r="AN10" t="n">
+        <v>460</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>409</v>
       </c>
       <c r="C11" t="n">
         <v>408</v>
       </c>
       <c r="D11" t="n">
         <v>412</v>
       </c>
       <c r="E11" t="n">
         <v>419</v>
       </c>
       <c r="F11" t="n">
         <v>406</v>
       </c>
       <c r="G11" t="n">
         <v>419</v>
       </c>
@@ -10718,110 +10967,114 @@
         <v>439</v>
       </c>
       <c r="AF11" t="n">
         <v>440</v>
       </c>
       <c r="AG11" t="n">
         <v>446</v>
       </c>
       <c r="AH11" t="n">
         <v>437</v>
       </c>
       <c r="AI11" t="n">
         <v>453</v>
       </c>
       <c r="AJ11" t="n">
         <v>450</v>
       </c>
       <c r="AK11" t="n">
         <v>448</v>
       </c>
       <c r="AL11" t="n">
         <v>456</v>
       </c>
       <c r="AM11" t="n">
         <v>458</v>
+      </c>
+      <c r="AN11" t="n">
+        <v>457</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM11"/>
+  <dimension ref="A1:AN11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Keir Starmer</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10976,50 +11229,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -11097,50 +11355,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -11218,50 +11479,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -11339,50 +11603,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -11460,50 +11727,53 @@
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -11581,50 +11851,53 @@
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -11702,50 +11975,53 @@
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -11823,50 +12099,53 @@
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AJ8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AN8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -11944,50 +12223,53 @@
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AJ9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AN9" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>210</v>
       </c>
       <c r="C10" t="n">
         <v>165</v>
       </c>
       <c r="D10" t="n">
         <v>175</v>
       </c>
       <c r="E10" t="n">
         <v>173</v>
       </c>
       <c r="F10" t="n">
         <v>165</v>
       </c>
       <c r="G10" t="n">
         <v>162</v>
       </c>
@@ -12065,50 +12347,53 @@
       </c>
       <c r="AF10" t="n">
         <v>182</v>
       </c>
       <c r="AG10" t="n">
         <v>174</v>
       </c>
       <c r="AH10" t="n">
         <v>180</v>
       </c>
       <c r="AI10" t="n">
         <v>174</v>
       </c>
       <c r="AJ10" t="n">
         <v>173</v>
       </c>
       <c r="AK10" t="n">
         <v>159</v>
       </c>
       <c r="AL10" t="n">
         <v>168</v>
       </c>
       <c r="AM10" t="n">
         <v>161</v>
       </c>
+      <c r="AN10" t="n">
+        <v>170</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>148</v>
       </c>
       <c r="C11" t="n">
         <v>147</v>
       </c>
       <c r="D11" t="n">
         <v>149</v>
       </c>
       <c r="E11" t="n">
         <v>151</v>
       </c>
       <c r="F11" t="n">
         <v>149</v>
       </c>
       <c r="G11" t="n">
         <v>151</v>
       </c>
@@ -12185,110 +12470,114 @@
         <v>156</v>
       </c>
       <c r="AF11" t="n">
         <v>157</v>
       </c>
       <c r="AG11" t="n">
         <v>160</v>
       </c>
       <c r="AH11" t="n">
         <v>157</v>
       </c>
       <c r="AI11" t="n">
         <v>162</v>
       </c>
       <c r="AJ11" t="n">
         <v>161</v>
       </c>
       <c r="AK11" t="n">
         <v>162</v>
       </c>
       <c r="AL11" t="n">
         <v>163</v>
       </c>
       <c r="AM11" t="n">
         <v>163</v>
+      </c>
+      <c r="AN11" t="n">
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM11"/>
+  <dimension ref="A1:AN11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Keir Starmer</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12443,50 +12732,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -12564,50 +12858,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -12685,50 +12982,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -12806,50 +13106,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -12927,50 +13230,53 @@
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -13048,50 +13354,53 @@
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -13169,50 +13478,53 @@
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -13290,50 +13602,53 @@
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AJ8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AN8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -13411,50 +13726,53 @@
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AJ9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AN9" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>763</v>
       </c>
       <c r="C10" t="n">
         <v>714</v>
       </c>
       <c r="D10" t="n">
         <v>708</v>
       </c>
       <c r="E10" t="n">
         <v>746</v>
       </c>
       <c r="F10" t="n">
         <v>714</v>
       </c>
       <c r="G10" t="n">
         <v>750</v>
       </c>
@@ -13532,50 +13850,53 @@
       </c>
       <c r="AF10" t="n">
         <v>706</v>
       </c>
       <c r="AG10" t="n">
         <v>738</v>
       </c>
       <c r="AH10" t="n">
         <v>728</v>
       </c>
       <c r="AI10" t="n">
         <v>639</v>
       </c>
       <c r="AJ10" t="n">
         <v>656</v>
       </c>
       <c r="AK10" t="n">
         <v>652</v>
       </c>
       <c r="AL10" t="n">
         <v>655</v>
       </c>
       <c r="AM10" t="n">
         <v>639</v>
       </c>
+      <c r="AN10" t="n">
+        <v>644</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>610</v>
       </c>
       <c r="C11" t="n">
         <v>608</v>
       </c>
       <c r="D11" t="n">
         <v>615</v>
       </c>
       <c r="E11" t="n">
         <v>624</v>
       </c>
       <c r="F11" t="n">
         <v>606</v>
       </c>
       <c r="G11" t="n">
         <v>623</v>
       </c>
@@ -13652,110 +13973,114 @@
         <v>630</v>
       </c>
       <c r="AF11" t="n">
         <v>633</v>
       </c>
       <c r="AG11" t="n">
         <v>643</v>
       </c>
       <c r="AH11" t="n">
         <v>631</v>
       </c>
       <c r="AI11" t="n">
         <v>654</v>
       </c>
       <c r="AJ11" t="n">
         <v>650</v>
       </c>
       <c r="AK11" t="n">
         <v>647</v>
       </c>
       <c r="AL11" t="n">
         <v>657</v>
       </c>
       <c r="AM11" t="n">
         <v>659</v>
+      </c>
+      <c r="AN11" t="n">
+        <v>654</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM11"/>
+  <dimension ref="A1:AN11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Keir Starmer</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13910,50 +14235,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -14031,50 +14361,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -14152,50 +14485,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -14273,50 +14609,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -14394,50 +14733,53 @@
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -14515,50 +14857,53 @@
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -14636,50 +14981,53 @@
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -14757,50 +15105,53 @@
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AJ8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AN8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -14878,50 +15229,53 @@
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AJ9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AN9" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>633</v>
       </c>
       <c r="C10" t="n">
         <v>681</v>
       </c>
       <c r="D10" t="n">
         <v>665</v>
       </c>
       <c r="E10" t="n">
         <v>675</v>
       </c>
       <c r="F10" t="n">
         <v>690</v>
       </c>
       <c r="G10" t="n">
         <v>684</v>
       </c>
@@ -14999,50 +15353,53 @@
       </c>
       <c r="AF10" t="n">
         <v>616</v>
       </c>
       <c r="AG10" t="n">
         <v>590</v>
       </c>
       <c r="AH10" t="n">
         <v>584</v>
       </c>
       <c r="AI10" t="n">
         <v>642</v>
       </c>
       <c r="AJ10" t="n">
         <v>632</v>
       </c>
       <c r="AK10" t="n">
         <v>659</v>
       </c>
       <c r="AL10" t="n">
         <v>634</v>
       </c>
       <c r="AM10" t="n">
         <v>638</v>
       </c>
+      <c r="AN10" t="n">
+        <v>595</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>651</v>
       </c>
       <c r="C11" t="n">
         <v>649</v>
       </c>
       <c r="D11" t="n">
         <v>656</v>
       </c>
       <c r="E11" t="n">
         <v>666</v>
       </c>
       <c r="F11" t="n">
         <v>647</v>
       </c>
       <c r="G11" t="n">
         <v>665</v>
       </c>
@@ -15119,110 +15476,114 @@
         <v>672</v>
       </c>
       <c r="AF11" t="n">
         <v>676</v>
       </c>
       <c r="AG11" t="n">
         <v>687</v>
       </c>
       <c r="AH11" t="n">
         <v>674</v>
       </c>
       <c r="AI11" t="n">
         <v>698</v>
       </c>
       <c r="AJ11" t="n">
         <v>694</v>
       </c>
       <c r="AK11" t="n">
         <v>691</v>
       </c>
       <c r="AL11" t="n">
         <v>701</v>
       </c>
       <c r="AM11" t="n">
         <v>704</v>
+      </c>
+      <c r="AN11" t="n">
+        <v>699</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM11"/>
+  <dimension ref="A1:AN11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Keir Starmer</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15377,50 +15738,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -15498,50 +15864,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -15619,50 +15988,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -15740,50 +16112,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -15861,50 +16236,53 @@
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -15982,50 +16360,53 @@
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -16103,50 +16484,53 @@
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -16224,50 +16608,53 @@
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AJ8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AN8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -16345,50 +16732,53 @@
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AJ9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AN9" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>228</v>
       </c>
       <c r="C10" t="n">
         <v>213</v>
       </c>
       <c r="D10" t="n">
         <v>257</v>
       </c>
       <c r="E10" t="n">
         <v>228</v>
       </c>
       <c r="F10" t="n">
         <v>203</v>
       </c>
       <c r="G10" t="n">
         <v>215</v>
       </c>
@@ -16466,50 +16856,53 @@
       </c>
       <c r="AF10" t="n">
         <v>350</v>
       </c>
       <c r="AG10" t="n">
         <v>383</v>
       </c>
       <c r="AH10" t="n">
         <v>356</v>
       </c>
       <c r="AI10" t="n">
         <v>442</v>
       </c>
       <c r="AJ10" t="n">
         <v>424</v>
       </c>
       <c r="AK10" t="n">
         <v>386</v>
       </c>
       <c r="AL10" t="n">
         <v>436</v>
       </c>
       <c r="AM10" t="n">
         <v>451</v>
       </c>
+      <c r="AN10" t="n">
+        <v>487</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>353</v>
       </c>
       <c r="C11" t="n">
         <v>330</v>
       </c>
       <c r="D11" t="n">
         <v>341</v>
       </c>
       <c r="E11" t="n">
         <v>344</v>
       </c>
       <c r="F11" t="n">
         <v>328</v>
       </c>
       <c r="G11" t="n">
         <v>353</v>
       </c>
@@ -16586,110 +16979,114 @@
         <v>367</v>
       </c>
       <c r="AF11" t="n">
         <v>371</v>
       </c>
       <c r="AG11" t="n">
         <v>385</v>
       </c>
       <c r="AH11" t="n">
         <v>366</v>
       </c>
       <c r="AI11" t="n">
         <v>385</v>
       </c>
       <c r="AJ11" t="n">
         <v>385</v>
       </c>
       <c r="AK11" t="n">
         <v>381</v>
       </c>
       <c r="AL11" t="n">
         <v>384</v>
       </c>
       <c r="AM11" t="n">
         <v>385</v>
+      </c>
+      <c r="AN11" t="n">
+        <v>390</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM11"/>
+  <dimension ref="A1:AN11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Keir Starmer</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16844,50 +17241,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -16965,50 +17367,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -17086,50 +17491,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -17207,50 +17615,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -17328,50 +17739,53 @@
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -17449,50 +17863,53 @@
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
@@ -17570,50 +17987,53 @@
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -17691,50 +18111,53 @@
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AJ8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AN8" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -17812,50 +18235,53 @@
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AJ9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="AN9" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>142</v>
       </c>
       <c r="C10" t="n">
         <v>115</v>
       </c>
       <c r="D10" t="n">
         <v>117</v>
       </c>
       <c r="E10" t="n">
         <v>118</v>
       </c>
       <c r="F10" t="n">
         <v>105</v>
       </c>
       <c r="G10" t="n">
         <v>118</v>
       </c>
@@ -17933,50 +18359,53 @@
       </c>
       <c r="AF10" t="n">
         <v>134</v>
       </c>
       <c r="AG10" t="n">
         <v>155</v>
       </c>
       <c r="AH10" t="n">
         <v>146</v>
       </c>
       <c r="AI10" t="n">
         <v>143</v>
       </c>
       <c r="AJ10" t="n">
         <v>120</v>
       </c>
       <c r="AK10" t="n">
         <v>106</v>
       </c>
       <c r="AL10" t="n">
         <v>149</v>
       </c>
       <c r="AM10" t="n">
         <v>141</v>
       </c>
+      <c r="AN10" t="n">
+        <v>173</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>179</v>
       </c>
       <c r="C11" t="n">
         <v>179</v>
       </c>
       <c r="D11" t="n">
         <v>181</v>
       </c>
       <c r="E11" t="n">
         <v>183</v>
       </c>
       <c r="F11" t="n">
         <v>178</v>
       </c>
       <c r="G11" t="n">
         <v>183</v>
       </c>
@@ -18053,110 +18482,114 @@
         <v>185</v>
       </c>
       <c r="AF11" t="n">
         <v>186</v>
       </c>
       <c r="AG11" t="n">
         <v>189</v>
       </c>
       <c r="AH11" t="n">
         <v>186</v>
       </c>
       <c r="AI11" t="n">
         <v>192</v>
       </c>
       <c r="AJ11" t="n">
         <v>191</v>
       </c>
       <c r="AK11" t="n">
         <v>190</v>
       </c>
       <c r="AL11" t="n">
         <v>193</v>
       </c>
       <c r="AM11" t="n">
         <v>194</v>
+      </c>
+      <c r="AN11" t="n">
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM11"/>
+  <dimension ref="A1:AN11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Keir Starmer</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18311,50 +18744,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -18432,50 +18870,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -18553,50 +18994,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -18674,50 +19118,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -18795,50 +19242,53 @@
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -18916,50 +19366,53 @@
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AN6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -19037,50 +19490,53 @@
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AN7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -19158,50 +19614,53 @@
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AJ8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AN8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -19279,50 +19738,53 @@
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AJ9" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AN9" s="1" t="n">
+        <v>0.66</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>19</v>
       </c>
       <c r="C10" t="n">
         <v>30</v>
       </c>
       <c r="D10" t="n">
         <v>27</v>
       </c>
       <c r="E10" t="n">
         <v>32</v>
       </c>
       <c r="F10" t="n">
         <v>26</v>
       </c>
       <c r="G10" t="n">
         <v>31</v>
       </c>
@@ -19400,50 +19862,53 @@
       </c>
       <c r="AF10" t="n">
         <v>35</v>
       </c>
       <c r="AG10" t="n">
         <v>23</v>
       </c>
       <c r="AH10" t="n">
         <v>34</v>
       </c>
       <c r="AI10" t="n">
         <v>40</v>
       </c>
       <c r="AJ10" t="n">
         <v>40</v>
       </c>
       <c r="AK10" t="n">
         <v>47</v>
       </c>
       <c r="AL10" t="n">
         <v>46</v>
       </c>
       <c r="AM10" t="n">
         <v>49</v>
       </c>
+      <c r="AN10" t="n">
+        <v>38</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>30</v>
       </c>
       <c r="C11" t="n">
         <v>51</v>
       </c>
       <c r="D11" t="n">
         <v>46</v>
       </c>
       <c r="E11" t="n">
         <v>48</v>
       </c>
       <c r="F11" t="n">
         <v>52</v>
       </c>
       <c r="G11" t="n">
         <v>39</v>
       </c>
@@ -19520,110 +19985,114 @@
         <v>29</v>
       </c>
       <c r="AF11" t="n">
         <v>27</v>
       </c>
       <c r="AG11" t="n">
         <v>19</v>
       </c>
       <c r="AH11" t="n">
         <v>30</v>
       </c>
       <c r="AI11" t="n">
         <v>26</v>
       </c>
       <c r="AJ11" t="n">
         <v>24</v>
       </c>
       <c r="AK11" t="n">
         <v>26</v>
       </c>
       <c r="AL11" t="n">
         <v>29</v>
       </c>
       <c r="AM11" t="n">
         <v>29</v>
+      </c>
+      <c r="AN11" t="n">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM11"/>
+  <dimension ref="A1:AN11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Keir Starmer</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19778,50 +20247,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -19899,50 +20373,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -20020,50 +20497,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -20141,50 +20621,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -20262,50 +20745,53 @@
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -20383,50 +20869,53 @@
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -20504,50 +20993,53 @@
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -20625,50 +21117,53 @@
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AJ8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AN8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -20746,50 +21241,53 @@
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AJ9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AN9" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>989</v>
       </c>
       <c r="C10" t="n">
         <v>978</v>
       </c>
       <c r="D10" t="n">
         <v>1000</v>
       </c>
       <c r="E10" t="n">
         <v>993</v>
       </c>
       <c r="F10" t="n">
         <v>986</v>
       </c>
       <c r="G10" t="n">
         <v>956</v>
       </c>
@@ -20867,50 +21365,53 @@
       </c>
       <c r="AF10" t="n">
         <v>1009</v>
       </c>
       <c r="AG10" t="n">
         <v>1013</v>
       </c>
       <c r="AH10" t="n">
         <v>995</v>
       </c>
       <c r="AI10" t="n">
         <v>1042</v>
       </c>
       <c r="AJ10" t="n">
         <v>1044</v>
       </c>
       <c r="AK10" t="n">
         <v>1071</v>
       </c>
       <c r="AL10" t="n">
         <v>1048</v>
       </c>
       <c r="AM10" t="n">
         <v>1022</v>
       </c>
+      <c r="AN10" t="n">
+        <v>1054</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>937</v>
       </c>
       <c r="C11" t="n">
         <v>934</v>
       </c>
       <c r="D11" t="n">
         <v>944</v>
       </c>
       <c r="E11" t="n">
         <v>958</v>
       </c>
       <c r="F11" t="n">
         <v>931</v>
       </c>
       <c r="G11" t="n">
         <v>958</v>
       </c>
@@ -20987,110 +21488,114 @@
         <v>968</v>
       </c>
       <c r="AF11" t="n">
         <v>973</v>
       </c>
       <c r="AG11" t="n">
         <v>988</v>
       </c>
       <c r="AH11" t="n">
         <v>970</v>
       </c>
       <c r="AI11" t="n">
         <v>1005</v>
       </c>
       <c r="AJ11" t="n">
         <v>999</v>
       </c>
       <c r="AK11" t="n">
         <v>994</v>
       </c>
       <c r="AL11" t="n">
         <v>1009</v>
       </c>
       <c r="AM11" t="n">
         <v>1013</v>
+      </c>
+      <c r="AN11" t="n">
+        <v>1005</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM11"/>
+  <dimension ref="A1:AN11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Keir Starmer</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21245,50 +21750,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -21366,50 +21876,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -21487,50 +22000,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -21608,50 +22124,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -21729,50 +22248,53 @@
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -21850,50 +22372,53 @@
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -21971,50 +22496,53 @@
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -22092,50 +22620,53 @@
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AJ8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AN8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -22213,50 +22744,53 @@
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AJ9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AN9" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>654</v>
       </c>
       <c r="C10" t="n">
         <v>660</v>
       </c>
       <c r="D10" t="n">
         <v>657</v>
       </c>
       <c r="E10" t="n">
         <v>688</v>
       </c>
       <c r="F10" t="n">
         <v>647</v>
       </c>
       <c r="G10" t="n">
         <v>724</v>
       </c>
@@ -22334,50 +22868,53 @@
       </c>
       <c r="AF10" t="n">
         <v>698</v>
       </c>
       <c r="AG10" t="n">
         <v>721</v>
       </c>
       <c r="AH10" t="n">
         <v>707</v>
       </c>
       <c r="AI10" t="n">
         <v>721</v>
       </c>
       <c r="AJ10" t="n">
         <v>708</v>
       </c>
       <c r="AK10" t="n">
         <v>673</v>
       </c>
       <c r="AL10" t="n">
         <v>723</v>
       </c>
       <c r="AM10" t="n">
         <v>755</v>
       </c>
+      <c r="AN10" t="n">
+        <v>710</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>706</v>
       </c>
       <c r="C11" t="n">
         <v>704</v>
       </c>
       <c r="D11" t="n">
         <v>713</v>
       </c>
       <c r="E11" t="n">
         <v>723</v>
       </c>
       <c r="F11" t="n">
         <v>702</v>
       </c>
       <c r="G11" t="n">
         <v>722</v>
       </c>
@@ -22454,110 +22991,114 @@
         <v>730</v>
       </c>
       <c r="AF11" t="n">
         <v>734</v>
       </c>
       <c r="AG11" t="n">
         <v>746</v>
       </c>
       <c r="AH11" t="n">
         <v>732</v>
       </c>
       <c r="AI11" t="n">
         <v>758</v>
       </c>
       <c r="AJ11" t="n">
         <v>753</v>
       </c>
       <c r="AK11" t="n">
         <v>750</v>
       </c>
       <c r="AL11" t="n">
         <v>762</v>
       </c>
       <c r="AM11" t="n">
         <v>764</v>
+      </c>
+      <c r="AN11" t="n">
+        <v>759</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM11"/>
+  <dimension ref="A1:AN11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Keir Starmer</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22712,50 +23253,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -22833,50 +23379,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -22954,50 +23503,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -23075,50 +23627,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -23196,50 +23751,53 @@
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -23317,50 +23875,53 @@
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -23438,50 +23999,53 @@
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -23559,50 +24123,53 @@
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AJ8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AN8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -23680,50 +24247,53 @@
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AJ9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AN9" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>650</v>
       </c>
       <c r="C10" t="n">
         <v>665</v>
       </c>
       <c r="D10" t="n">
         <v>676</v>
       </c>
       <c r="E10" t="n">
         <v>701</v>
       </c>
       <c r="F10" t="n">
         <v>649</v>
       </c>
       <c r="G10" t="n">
         <v>685</v>
       </c>
@@ -23801,50 +24371,53 @@
       </c>
       <c r="AF10" t="n">
         <v>670</v>
       </c>
       <c r="AG10" t="n">
         <v>699</v>
       </c>
       <c r="AH10" t="n">
         <v>656</v>
       </c>
       <c r="AI10" t="n">
         <v>706</v>
       </c>
       <c r="AJ10" t="n">
         <v>732</v>
       </c>
       <c r="AK10" t="n">
         <v>722</v>
       </c>
       <c r="AL10" t="n">
         <v>721</v>
       </c>
       <c r="AM10" t="n">
         <v>745</v>
       </c>
+      <c r="AN10" t="n">
+        <v>691</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>685</v>
       </c>
       <c r="C11" t="n">
         <v>683</v>
       </c>
       <c r="D11" t="n">
         <v>691</v>
       </c>
       <c r="E11" t="n">
         <v>701</v>
       </c>
       <c r="F11" t="n">
         <v>681</v>
       </c>
       <c r="G11" t="n">
         <v>701</v>
       </c>
@@ -23921,110 +24494,114 @@
         <v>708</v>
       </c>
       <c r="AF11" t="n">
         <v>712</v>
       </c>
       <c r="AG11" t="n">
         <v>723</v>
       </c>
       <c r="AH11" t="n">
         <v>710</v>
       </c>
       <c r="AI11" t="n">
         <v>735</v>
       </c>
       <c r="AJ11" t="n">
         <v>731</v>
       </c>
       <c r="AK11" t="n">
         <v>727</v>
       </c>
       <c r="AL11" t="n">
         <v>739</v>
       </c>
       <c r="AM11" t="n">
         <v>741</v>
+      </c>
+      <c r="AN11" t="n">
+        <v>736</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM11"/>
+  <dimension ref="A1:AN11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Keir Starmer</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -24179,50 +24756,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -24300,50 +24882,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -24421,50 +25006,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -24542,50 +25130,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -24663,50 +25254,53 @@
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -24784,50 +25378,53 @@
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -24905,50 +25502,53 @@
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -25026,50 +25626,53 @@
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AJ8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AN8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -25147,50 +25750,53 @@
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AJ9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AN9" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>413</v>
       </c>
       <c r="C10" t="n">
         <v>404</v>
       </c>
       <c r="D10" t="n">
         <v>401</v>
       </c>
       <c r="E10" t="n">
         <v>410</v>
       </c>
       <c r="F10" t="n">
         <v>393</v>
       </c>
       <c r="G10" t="n">
         <v>398</v>
       </c>
@@ -25268,50 +25874,53 @@
       </c>
       <c r="AF10" t="n">
         <v>425</v>
       </c>
       <c r="AG10" t="n">
         <v>422</v>
       </c>
       <c r="AH10" t="n">
         <v>428</v>
       </c>
       <c r="AI10" t="n">
         <v>429</v>
       </c>
       <c r="AJ10" t="n">
         <v>422</v>
       </c>
       <c r="AK10" t="n">
         <v>411</v>
       </c>
       <c r="AL10" t="n">
         <v>435</v>
       </c>
       <c r="AM10" t="n">
         <v>423</v>
       </c>
+      <c r="AN10" t="n">
+        <v>421</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>396</v>
       </c>
       <c r="C11" t="n">
         <v>395</v>
       </c>
       <c r="D11" t="n">
         <v>399</v>
       </c>
       <c r="E11" t="n">
         <v>405</v>
       </c>
       <c r="F11" t="n">
         <v>394</v>
       </c>
       <c r="G11" t="n">
         <v>405</v>
       </c>
@@ -25388,110 +25997,114 @@
         <v>409</v>
       </c>
       <c r="AF11" t="n">
         <v>411</v>
       </c>
       <c r="AG11" t="n">
         <v>418</v>
       </c>
       <c r="AH11" t="n">
         <v>410</v>
       </c>
       <c r="AI11" t="n">
         <v>425</v>
       </c>
       <c r="AJ11" t="n">
         <v>422</v>
       </c>
       <c r="AK11" t="n">
         <v>420</v>
       </c>
       <c r="AL11" t="n">
         <v>427</v>
       </c>
       <c r="AM11" t="n">
         <v>428</v>
+      </c>
+      <c r="AN11" t="n">
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM11"/>
+  <dimension ref="A1:AN11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Keir Starmer</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25646,50 +26259,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -25767,50 +26385,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -25888,50 +26509,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -26009,50 +26633,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -26130,50 +26757,53 @@
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -26251,50 +26881,53 @@
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -26372,50 +27005,53 @@
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -26493,50 +27129,53 @@
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AJ8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AN8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -26614,50 +27253,53 @@
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AJ9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AN9" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>438</v>
       </c>
       <c r="C10" t="n">
         <v>454</v>
       </c>
       <c r="D10" t="n">
         <v>463</v>
       </c>
       <c r="E10" t="n">
         <v>452</v>
       </c>
       <c r="F10" t="n">
         <v>486</v>
       </c>
       <c r="G10" t="n">
         <v>479</v>
       </c>
@@ -26735,50 +27377,53 @@
       </c>
       <c r="AF10" t="n">
         <v>478</v>
       </c>
       <c r="AG10" t="n">
         <v>458</v>
       </c>
       <c r="AH10" t="n">
         <v>472</v>
       </c>
       <c r="AI10" t="n">
         <v>485</v>
       </c>
       <c r="AJ10" t="n">
         <v>478</v>
       </c>
       <c r="AK10" t="n">
         <v>505</v>
       </c>
       <c r="AL10" t="n">
         <v>466</v>
       </c>
       <c r="AM10" t="n">
         <v>468</v>
       </c>
+      <c r="AN10" t="n">
+        <v>479</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>383</v>
       </c>
       <c r="C11" t="n">
         <v>382</v>
       </c>
       <c r="D11" t="n">
         <v>386</v>
       </c>
       <c r="E11" t="n">
         <v>392</v>
       </c>
       <c r="F11" t="n">
         <v>380</v>
       </c>
       <c r="G11" t="n">
         <v>391</v>
       </c>
@@ -26855,110 +27500,114 @@
         <v>396</v>
       </c>
       <c r="AF11" t="n">
         <v>398</v>
       </c>
       <c r="AG11" t="n">
         <v>404</v>
       </c>
       <c r="AH11" t="n">
         <v>397</v>
       </c>
       <c r="AI11" t="n">
         <v>411</v>
       </c>
       <c r="AJ11" t="n">
         <v>408</v>
       </c>
       <c r="AK11" t="n">
         <v>406</v>
       </c>
       <c r="AL11" t="n">
         <v>413</v>
       </c>
       <c r="AM11" t="n">
         <v>414</v>
+      </c>
+      <c r="AN11" t="n">
+        <v>411</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM11"/>
+  <dimension ref="A1:AN11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Keir Starmer</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27113,50 +27762,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -27234,50 +27888,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -27355,50 +28012,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -27476,50 +28136,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -27597,50 +28260,53 @@
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -27718,50 +28384,53 @@
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -27839,50 +28508,53 @@
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -27960,50 +28632,53 @@
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AJ8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AN8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -28081,50 +28756,53 @@
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AJ9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AN9" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>699</v>
       </c>
       <c r="C10" t="n">
         <v>704</v>
       </c>
       <c r="D10" t="n">
         <v>709</v>
       </c>
       <c r="E10" t="n">
         <v>739</v>
       </c>
       <c r="F10" t="n">
         <v>729</v>
       </c>
       <c r="G10" t="n">
         <v>737</v>
       </c>
@@ -28202,50 +28880,53 @@
       </c>
       <c r="AF10" t="n">
         <v>786</v>
       </c>
       <c r="AG10" t="n">
         <v>781</v>
       </c>
       <c r="AH10" t="n">
         <v>748</v>
       </c>
       <c r="AI10" t="n">
         <v>784</v>
       </c>
       <c r="AJ10" t="n">
         <v>823</v>
       </c>
       <c r="AK10" t="n">
         <v>795</v>
       </c>
       <c r="AL10" t="n">
         <v>808</v>
       </c>
       <c r="AM10" t="n">
         <v>826</v>
       </c>
+      <c r="AN10" t="n">
+        <v>789</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>798</v>
       </c>
       <c r="C11" t="n">
         <v>796</v>
       </c>
       <c r="D11" t="n">
         <v>805</v>
       </c>
       <c r="E11" t="n">
         <v>817</v>
       </c>
       <c r="F11" t="n">
         <v>794</v>
       </c>
       <c r="G11" t="n">
         <v>816</v>
       </c>
@@ -28322,110 +29003,114 @@
         <v>825</v>
       </c>
       <c r="AF11" t="n">
         <v>830</v>
       </c>
       <c r="AG11" t="n">
         <v>843</v>
       </c>
       <c r="AH11" t="n">
         <v>827</v>
       </c>
       <c r="AI11" t="n">
         <v>857</v>
       </c>
       <c r="AJ11" t="n">
         <v>851</v>
       </c>
       <c r="AK11" t="n">
         <v>848</v>
       </c>
       <c r="AL11" t="n">
         <v>861</v>
       </c>
       <c r="AM11" t="n">
         <v>864</v>
+      </c>
+      <c r="AN11" t="n">
+        <v>857</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM11"/>
+  <dimension ref="A1:AN11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Keir Starmer</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -28580,50 +29265,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -28701,50 +29391,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -28822,50 +29515,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -28943,50 +29639,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -29064,50 +29763,53 @@
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -29185,50 +29887,53 @@
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -29306,50 +30011,53 @@
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -29427,50 +30135,53 @@
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AJ8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AN8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -29548,50 +30259,53 @@
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AJ9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AN9" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>944</v>
       </c>
       <c r="C10" t="n">
         <v>934</v>
       </c>
       <c r="D10" t="n">
         <v>948</v>
       </c>
       <c r="E10" t="n">
         <v>942</v>
       </c>
       <c r="F10" t="n">
         <v>904</v>
       </c>
       <c r="G10" t="n">
         <v>943</v>
       </c>
@@ -29669,50 +30383,53 @@
       </c>
       <c r="AF10" t="n">
         <v>921</v>
       </c>
       <c r="AG10" t="n">
         <v>953</v>
       </c>
       <c r="AH10" t="n">
         <v>954</v>
       </c>
       <c r="AI10" t="n">
         <v>979</v>
       </c>
       <c r="AJ10" t="n">
         <v>929</v>
       </c>
       <c r="AK10" t="n">
         <v>949</v>
       </c>
       <c r="AL10" t="n">
         <v>963</v>
       </c>
       <c r="AM10" t="n">
         <v>951</v>
       </c>
+      <c r="AN10" t="n">
+        <v>975</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>845</v>
       </c>
       <c r="C11" t="n">
         <v>842</v>
       </c>
       <c r="D11" t="n">
         <v>852</v>
       </c>
       <c r="E11" t="n">
         <v>864</v>
       </c>
       <c r="F11" t="n">
         <v>839</v>
       </c>
       <c r="G11" t="n">
         <v>864</v>
       </c>
@@ -29789,110 +30506,114 @@
         <v>873</v>
       </c>
       <c r="AF11" t="n">
         <v>877</v>
       </c>
       <c r="AG11" t="n">
         <v>891</v>
       </c>
       <c r="AH11" t="n">
         <v>875</v>
       </c>
       <c r="AI11" t="n">
         <v>906</v>
       </c>
       <c r="AJ11" t="n">
         <v>901</v>
       </c>
       <c r="AK11" t="n">
         <v>896</v>
       </c>
       <c r="AL11" t="n">
         <v>910</v>
       </c>
       <c r="AM11" t="n">
         <v>913</v>
+      </c>
+      <c r="AN11" t="n">
+        <v>907</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM11"/>
+  <dimension ref="A1:AN11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Keir Starmer</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -30047,50 +30768,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -30168,50 +30894,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -30289,50 +31018,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -30410,50 +31142,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -30531,50 +31266,53 @@
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -30652,50 +31390,53 @@
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -30773,50 +31514,53 @@
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -30894,50 +31638,53 @@
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AJ8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AN8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -31015,50 +31762,53 @@
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AJ9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AN9" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>171</v>
       </c>
       <c r="C10" t="n">
         <v>162</v>
       </c>
       <c r="D10" t="n">
         <v>189</v>
       </c>
       <c r="E10" t="n">
         <v>211</v>
       </c>
       <c r="F10" t="n">
         <v>143</v>
       </c>
       <c r="G10" t="n">
         <v>207</v>
       </c>
@@ -31136,50 +31886,53 @@
       </c>
       <c r="AF10" t="n">
         <v>195</v>
       </c>
       <c r="AG10" t="n">
         <v>190</v>
       </c>
       <c r="AH10" t="n">
         <v>180</v>
       </c>
       <c r="AI10" t="n">
         <v>166</v>
       </c>
       <c r="AJ10" t="n">
         <v>167</v>
       </c>
       <c r="AK10" t="n">
         <v>148</v>
       </c>
       <c r="AL10" t="n">
         <v>175</v>
       </c>
       <c r="AM10" t="n">
         <v>168</v>
       </c>
+      <c r="AN10" t="n">
+        <v>172</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>197</v>
       </c>
       <c r="C11" t="n">
         <v>197</v>
       </c>
       <c r="D11" t="n">
         <v>199</v>
       </c>
       <c r="E11" t="n">
         <v>202</v>
       </c>
       <c r="F11" t="n">
         <v>196</v>
       </c>
       <c r="G11" t="n">
         <v>202</v>
       </c>
@@ -31256,110 +32009,114 @@
         <v>205</v>
       </c>
       <c r="AF11" t="n">
         <v>207</v>
       </c>
       <c r="AG11" t="n">
         <v>210</v>
       </c>
       <c r="AH11" t="n">
         <v>206</v>
       </c>
       <c r="AI11" t="n">
         <v>213</v>
       </c>
       <c r="AJ11" t="n">
         <v>212</v>
       </c>
       <c r="AK11" t="n">
         <v>211</v>
       </c>
       <c r="AL11" t="n">
         <v>214</v>
       </c>
       <c r="AM11" t="n">
         <v>215</v>
+      </c>
+      <c r="AN11" t="n">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM11"/>
+  <dimension ref="A1:AN11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Keir Starmer</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-05-18</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-08</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-31</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -31514,50 +32271,55 @@
       <c r="AI1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -31635,50 +32397,53 @@
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -31756,50 +32521,53 @@
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -31877,50 +32645,53 @@
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -31998,50 +32769,53 @@
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -32119,50 +32893,53 @@
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -32240,50 +33017,53 @@
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -32361,50 +33141,53 @@
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AJ8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AK8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AL8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AN8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -32482,50 +33265,53 @@
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AJ9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AK9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AL9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM9" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AN9" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>561</v>
       </c>
       <c r="C10" t="n">
         <v>574</v>
       </c>
       <c r="D10" t="n">
         <v>561</v>
       </c>
       <c r="E10" t="n">
         <v>556</v>
       </c>
       <c r="F10" t="n">
         <v>556</v>
       </c>
       <c r="G10" t="n">
         <v>579</v>
       </c>
@@ -32603,50 +33389,53 @@
       </c>
       <c r="AF10" t="n">
         <v>577</v>
       </c>
       <c r="AG10" t="n">
         <v>594</v>
       </c>
       <c r="AH10" t="n">
         <v>581</v>
       </c>
       <c r="AI10" t="n">
         <v>636</v>
       </c>
       <c r="AJ10" t="n">
         <v>617</v>
       </c>
       <c r="AK10" t="n">
         <v>633</v>
       </c>
       <c r="AL10" t="n">
         <v>655</v>
       </c>
       <c r="AM10" t="n">
         <v>636</v>
       </c>
+      <c r="AN10" t="n">
+        <v>639</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>552</v>
       </c>
       <c r="C11" t="n">
         <v>550</v>
       </c>
       <c r="D11" t="n">
         <v>557</v>
       </c>
       <c r="E11" t="n">
         <v>565</v>
       </c>
       <c r="F11" t="n">
         <v>549</v>
       </c>
       <c r="G11" t="n">
         <v>564</v>
       </c>
@@ -32723,46 +33512,49 @@
         <v>582</v>
       </c>
       <c r="AF11" t="n">
         <v>586</v>
       </c>
       <c r="AG11" t="n">
         <v>595</v>
       </c>
       <c r="AH11" t="n">
         <v>584</v>
       </c>
       <c r="AI11" t="n">
         <v>605</v>
       </c>
       <c r="AJ11" t="n">
         <v>601</v>
       </c>
       <c r="AK11" t="n">
         <v>598</v>
       </c>
       <c r="AL11" t="n">
         <v>607</v>
       </c>
       <c r="AM11" t="n">
         <v>610</v>
+      </c>
+      <c r="AN11" t="n">
+        <v>605</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>