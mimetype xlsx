--- v0 (2026-05-20)
+++ v1 (2026-09-15)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT7"/>
+  <dimension ref="A1:AU7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -516,50 +516,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think the Labour party is strong or weak?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -749,50 +750,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-06</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strong</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -891,50 +897,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Weak</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.59</v>
       </c>
@@ -1033,50 +1042,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.71</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -1175,50 +1187,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -1317,50 +1332,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1675</v>
       </c>
       <c r="C6" t="n">
         <v>1674</v>
       </c>
       <c r="D6" t="n">
         <v>1693</v>
       </c>
       <c r="E6" t="n">
         <v>1692</v>
       </c>
       <c r="F6" t="n">
         <v>1646</v>
       </c>
       <c r="G6" t="n">
         <v>1623</v>
       </c>
@@ -1459,50 +1477,53 @@
       </c>
       <c r="AM6" t="n">
         <v>1713</v>
       </c>
       <c r="AN6" t="n">
         <v>1700</v>
       </c>
       <c r="AO6" t="n">
         <v>1744</v>
       </c>
       <c r="AP6" t="n">
         <v>1748</v>
       </c>
       <c r="AQ6" t="n">
         <v>1762</v>
       </c>
       <c r="AR6" t="n">
         <v>1755</v>
       </c>
       <c r="AS6" t="n">
         <v>1815</v>
       </c>
       <c r="AT6" t="n">
         <v>1791</v>
       </c>
+      <c r="AU6" t="n">
+        <v>1778</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1675</v>
       </c>
       <c r="C7" t="n">
         <v>1674</v>
       </c>
       <c r="D7" t="n">
         <v>1693</v>
       </c>
       <c r="E7" t="n">
         <v>1692</v>
       </c>
       <c r="F7" t="n">
         <v>1646</v>
       </c>
       <c r="G7" t="n">
         <v>1623</v>
       </c>
@@ -1600,64 +1621,67 @@
         <v>1688</v>
       </c>
       <c r="AM7" t="n">
         <v>1713</v>
       </c>
       <c r="AN7" t="n">
         <v>1700</v>
       </c>
       <c r="AO7" t="n">
         <v>1744</v>
       </c>
       <c r="AP7" t="n">
         <v>1748</v>
       </c>
       <c r="AQ7" t="n">
         <v>1762</v>
       </c>
       <c r="AR7" t="n">
         <v>1755</v>
       </c>
       <c r="AS7" t="n">
         <v>1815</v>
       </c>
       <c r="AT7" t="n">
         <v>1791</v>
+      </c>
+      <c r="AU7" t="n">
+        <v>1778</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT7"/>
+  <dimension ref="A1:AU7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -1667,50 +1691,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think the Labour party is strong or weak?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1900,50 +1925,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-06</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strong</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -2042,50 +2072,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Weak</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -2184,50 +2217,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.74</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -2326,50 +2362,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -2468,50 +2507,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>283</v>
       </c>
       <c r="C6" t="n">
         <v>293</v>
       </c>
       <c r="D6" t="n">
         <v>288</v>
       </c>
       <c r="E6" t="n">
         <v>292</v>
       </c>
       <c r="F6" t="n">
         <v>274</v>
       </c>
       <c r="G6" t="n">
         <v>253</v>
       </c>
@@ -2610,50 +2652,53 @@
       </c>
       <c r="AM6" t="n">
         <v>286</v>
       </c>
       <c r="AN6" t="n">
         <v>297</v>
       </c>
       <c r="AO6" t="n">
         <v>282</v>
       </c>
       <c r="AP6" t="n">
         <v>281</v>
       </c>
       <c r="AQ6" t="n">
         <v>295</v>
       </c>
       <c r="AR6" t="n">
         <v>292</v>
       </c>
       <c r="AS6" t="n">
         <v>303</v>
       </c>
       <c r="AT6" t="n">
         <v>284</v>
       </c>
+      <c r="AU6" t="n">
+        <v>313</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>276</v>
       </c>
       <c r="C7" t="n">
         <v>276</v>
       </c>
       <c r="D7" t="n">
         <v>279</v>
       </c>
       <c r="E7" t="n">
         <v>279</v>
       </c>
       <c r="F7" t="n">
         <v>273</v>
       </c>
       <c r="G7" t="n">
         <v>269</v>
       </c>
@@ -2751,64 +2796,67 @@
         <v>277</v>
       </c>
       <c r="AM7" t="n">
         <v>281</v>
       </c>
       <c r="AN7" t="n">
         <v>279</v>
       </c>
       <c r="AO7" t="n">
         <v>286</v>
       </c>
       <c r="AP7" t="n">
         <v>287</v>
       </c>
       <c r="AQ7" t="n">
         <v>289</v>
       </c>
       <c r="AR7" t="n">
         <v>288</v>
       </c>
       <c r="AS7" t="n">
         <v>298</v>
       </c>
       <c r="AT7" t="n">
         <v>294</v>
+      </c>
+      <c r="AU7" t="n">
+        <v>292</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT7"/>
+  <dimension ref="A1:AU7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2818,50 +2866,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think the Labour party is strong or weak?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3051,50 +3100,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-06</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strong</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -3193,50 +3247,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Weak</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.62</v>
       </c>
@@ -3335,50 +3392,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -3477,50 +3537,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -3619,50 +3682,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>425</v>
       </c>
       <c r="C6" t="n">
         <v>399</v>
       </c>
       <c r="D6" t="n">
         <v>402</v>
       </c>
       <c r="E6" t="n">
         <v>418</v>
       </c>
       <c r="F6" t="n">
         <v>408</v>
       </c>
       <c r="G6" t="n">
         <v>383</v>
       </c>
@@ -3761,50 +3827,53 @@
       </c>
       <c r="AM6" t="n">
         <v>416</v>
       </c>
       <c r="AN6" t="n">
         <v>417</v>
       </c>
       <c r="AO6" t="n">
         <v>441</v>
       </c>
       <c r="AP6" t="n">
         <v>446</v>
       </c>
       <c r="AQ6" t="n">
         <v>430</v>
       </c>
       <c r="AR6" t="n">
         <v>448</v>
       </c>
       <c r="AS6" t="n">
         <v>424</v>
       </c>
       <c r="AT6" t="n">
         <v>439</v>
       </c>
+      <c r="AU6" t="n">
+        <v>421</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>409</v>
       </c>
       <c r="C7" t="n">
         <v>408</v>
       </c>
       <c r="D7" t="n">
         <v>413</v>
       </c>
       <c r="E7" t="n">
         <v>413</v>
       </c>
       <c r="F7" t="n">
         <v>397</v>
       </c>
       <c r="G7" t="n">
         <v>391</v>
       </c>
@@ -3902,64 +3971,67 @@
         <v>400</v>
       </c>
       <c r="AM7" t="n">
         <v>406</v>
       </c>
       <c r="AN7" t="n">
         <v>403</v>
       </c>
       <c r="AO7" t="n">
         <v>413</v>
       </c>
       <c r="AP7" t="n">
         <v>414</v>
       </c>
       <c r="AQ7" t="n">
         <v>418</v>
       </c>
       <c r="AR7" t="n">
         <v>416</v>
       </c>
       <c r="AS7" t="n">
         <v>430</v>
       </c>
       <c r="AT7" t="n">
         <v>424</v>
+      </c>
+      <c r="AU7" t="n">
+        <v>421</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT7"/>
+  <dimension ref="A1:AU7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -3969,50 +4041,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think the Labour party is strong or weak?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4202,50 +4275,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-06</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strong</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -4344,50 +4422,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Weak</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.67</v>
       </c>
@@ -4486,50 +4567,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.74</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -4628,50 +4712,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -4770,50 +4857,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>139</v>
       </c>
       <c r="C6" t="n">
         <v>151</v>
       </c>
       <c r="D6" t="n">
         <v>152</v>
       </c>
       <c r="E6" t="n">
         <v>155</v>
       </c>
       <c r="F6" t="n">
         <v>126</v>
       </c>
       <c r="G6" t="n">
         <v>152</v>
       </c>
@@ -4912,50 +5002,53 @@
       </c>
       <c r="AM6" t="n">
         <v>148</v>
       </c>
       <c r="AN6" t="n">
         <v>138</v>
       </c>
       <c r="AO6" t="n">
         <v>148</v>
       </c>
       <c r="AP6" t="n">
         <v>141</v>
       </c>
       <c r="AQ6" t="n">
         <v>104</v>
       </c>
       <c r="AR6" t="n">
         <v>141</v>
       </c>
       <c r="AS6" t="n">
         <v>180</v>
       </c>
       <c r="AT6" t="n">
         <v>147</v>
       </c>
+      <c r="AU6" t="n">
+        <v>162</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>144</v>
       </c>
       <c r="C7" t="n">
         <v>144</v>
       </c>
       <c r="D7" t="n">
         <v>146</v>
       </c>
       <c r="E7" t="n">
         <v>146</v>
       </c>
       <c r="F7" t="n">
         <v>142</v>
       </c>
       <c r="G7" t="n">
         <v>140</v>
       </c>
@@ -5053,64 +5146,67 @@
         <v>147</v>
       </c>
       <c r="AM7" t="n">
         <v>149</v>
       </c>
       <c r="AN7" t="n">
         <v>148</v>
       </c>
       <c r="AO7" t="n">
         <v>152</v>
       </c>
       <c r="AP7" t="n">
         <v>152</v>
       </c>
       <c r="AQ7" t="n">
         <v>153</v>
       </c>
       <c r="AR7" t="n">
         <v>153</v>
       </c>
       <c r="AS7" t="n">
         <v>158</v>
       </c>
       <c r="AT7" t="n">
         <v>156</v>
+      </c>
+      <c r="AU7" t="n">
+        <v>155</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT7"/>
+  <dimension ref="A1:AU7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5120,50 +5216,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think the Labour party is strong or weak?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5353,50 +5450,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-06</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strong</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -5495,50 +5597,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Weak</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.52</v>
       </c>
@@ -5637,50 +5742,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.78</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -5779,50 +5887,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -5921,50 +6032,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>89</v>
       </c>
       <c r="C6" t="n">
         <v>78</v>
       </c>
       <c r="D6" t="n">
         <v>85</v>
       </c>
       <c r="E6" t="n">
         <v>83</v>
       </c>
       <c r="F6" t="n">
         <v>88</v>
       </c>
       <c r="G6" t="n">
         <v>81</v>
       </c>
@@ -6063,50 +6177,53 @@
       </c>
       <c r="AM6" t="n">
         <v>94</v>
       </c>
       <c r="AN6" t="n">
         <v>90</v>
       </c>
       <c r="AO6" t="n">
         <v>90</v>
       </c>
       <c r="AP6" t="n">
         <v>89</v>
       </c>
       <c r="AQ6" t="n">
         <v>91</v>
       </c>
       <c r="AR6" t="n">
         <v>63</v>
       </c>
       <c r="AS6" t="n">
         <v>97</v>
       </c>
       <c r="AT6" t="n">
         <v>96</v>
       </c>
+      <c r="AU6" t="n">
+        <v>91</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>85</v>
       </c>
       <c r="C7" t="n">
         <v>85</v>
       </c>
       <c r="D7" t="n">
         <v>86</v>
       </c>
       <c r="E7" t="n">
         <v>86</v>
       </c>
       <c r="F7" t="n">
         <v>84</v>
       </c>
       <c r="G7" t="n">
         <v>83</v>
       </c>
@@ -6204,64 +6321,67 @@
         <v>81</v>
       </c>
       <c r="AM7" t="n">
         <v>82</v>
       </c>
       <c r="AN7" t="n">
         <v>82</v>
       </c>
       <c r="AO7" t="n">
         <v>84</v>
       </c>
       <c r="AP7" t="n">
         <v>84</v>
       </c>
       <c r="AQ7" t="n">
         <v>85</v>
       </c>
       <c r="AR7" t="n">
         <v>84</v>
       </c>
       <c r="AS7" t="n">
         <v>87</v>
       </c>
       <c r="AT7" t="n">
         <v>86</v>
+      </c>
+      <c r="AU7" t="n">
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT7"/>
+  <dimension ref="A1:AU7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6271,50 +6391,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think the Labour party is strong or weak?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6504,50 +6625,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-06</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strong</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -6646,50 +6772,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Weak</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.93</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.92</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.79</v>
       </c>
@@ -6788,50 +6917,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.88</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6930,50 +7062,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -7072,50 +7207,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>575</v>
       </c>
       <c r="C6" t="n">
         <v>589</v>
       </c>
       <c r="D6" t="n">
         <v>581</v>
       </c>
       <c r="E6" t="n">
         <v>594</v>
       </c>
       <c r="F6" t="n">
         <v>590</v>
       </c>
       <c r="G6" t="n">
         <v>604</v>
       </c>
@@ -7214,50 +7352,53 @@
       </c>
       <c r="AM6" t="n">
         <v>281</v>
       </c>
       <c r="AN6" t="n">
         <v>279</v>
       </c>
       <c r="AO6" t="n">
         <v>284</v>
       </c>
       <c r="AP6" t="n">
         <v>269</v>
       </c>
       <c r="AQ6" t="n">
         <v>304</v>
       </c>
       <c r="AR6" t="n">
         <v>284</v>
       </c>
       <c r="AS6" t="n">
         <v>295</v>
       </c>
       <c r="AT6" t="n">
         <v>302</v>
       </c>
+      <c r="AU6" t="n">
+        <v>289</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>560</v>
       </c>
       <c r="C7" t="n">
         <v>557</v>
       </c>
       <c r="D7" t="n">
         <v>566</v>
       </c>
       <c r="E7" t="n">
         <v>566</v>
       </c>
       <c r="F7" t="n">
         <v>558</v>
       </c>
       <c r="G7" t="n">
         <v>556</v>
       </c>
@@ -7355,64 +7496,67 @@
         <v>304</v>
       </c>
       <c r="AM7" t="n">
         <v>308</v>
       </c>
       <c r="AN7" t="n">
         <v>306</v>
       </c>
       <c r="AO7" t="n">
         <v>314</v>
       </c>
       <c r="AP7" t="n">
         <v>315</v>
       </c>
       <c r="AQ7" t="n">
         <v>317</v>
       </c>
       <c r="AR7" t="n">
         <v>317</v>
       </c>
       <c r="AS7" t="n">
         <v>328</v>
       </c>
       <c r="AT7" t="n">
         <v>322</v>
+      </c>
+      <c r="AU7" t="n">
+        <v>324</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT7"/>
+  <dimension ref="A1:AU7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7422,50 +7566,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think the Labour party is strong or weak?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7655,50 +7800,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-06</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strong</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -7797,50 +7947,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Weak</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -7939,50 +8092,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.62</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -8081,50 +8237,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -8223,50 +8382,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>544</v>
       </c>
       <c r="C6" t="n">
         <v>535</v>
       </c>
       <c r="D6" t="n">
         <v>571</v>
       </c>
       <c r="E6" t="n">
         <v>545</v>
       </c>
       <c r="F6" t="n">
         <v>476</v>
       </c>
       <c r="G6" t="n">
         <v>433</v>
       </c>
@@ -8365,50 +8527,53 @@
       </c>
       <c r="AM6" t="n">
         <v>485</v>
       </c>
       <c r="AN6" t="n">
         <v>477</v>
       </c>
       <c r="AO6" t="n">
         <v>477</v>
       </c>
       <c r="AP6" t="n">
         <v>484</v>
       </c>
       <c r="AQ6" t="n">
         <v>464</v>
       </c>
       <c r="AR6" t="n">
         <v>448</v>
       </c>
       <c r="AS6" t="n">
         <v>489</v>
       </c>
       <c r="AT6" t="n">
         <v>470</v>
       </c>
+      <c r="AU6" t="n">
+        <v>502</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>534</v>
       </c>
       <c r="C7" t="n">
         <v>532</v>
       </c>
       <c r="D7" t="n">
         <v>547</v>
       </c>
       <c r="E7" t="n">
         <v>533</v>
       </c>
       <c r="F7" t="n">
         <v>408</v>
       </c>
       <c r="G7" t="n">
         <v>405</v>
       </c>
@@ -8506,64 +8671,67 @@
         <v>435</v>
       </c>
       <c r="AM7" t="n">
         <v>441</v>
       </c>
       <c r="AN7" t="n">
         <v>438</v>
       </c>
       <c r="AO7" t="n">
         <v>450</v>
       </c>
       <c r="AP7" t="n">
         <v>450</v>
       </c>
       <c r="AQ7" t="n">
         <v>453</v>
       </c>
       <c r="AR7" t="n">
         <v>452</v>
       </c>
       <c r="AS7" t="n">
         <v>466</v>
       </c>
       <c r="AT7" t="n">
         <v>460</v>
+      </c>
+      <c r="AU7" t="n">
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT7"/>
+  <dimension ref="A1:AU7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8573,50 +8741,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think the Labour party is strong or weak?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8806,50 +8975,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-06</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strong</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -8948,50 +9122,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Weak</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -9090,50 +9267,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.73</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -9232,50 +9412,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -9374,50 +9557,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>108</v>
       </c>
       <c r="C6" t="n">
         <v>106</v>
       </c>
       <c r="D6" t="n">
         <v>100</v>
       </c>
       <c r="E6" t="n">
         <v>105</v>
       </c>
       <c r="F6" t="n">
         <v>164</v>
       </c>
       <c r="G6" t="n">
         <v>171</v>
       </c>
@@ -9516,50 +9702,53 @@
       </c>
       <c r="AM6" t="n">
         <v>172</v>
       </c>
       <c r="AN6" t="n">
         <v>168</v>
       </c>
       <c r="AO6" t="n">
         <v>160</v>
       </c>
       <c r="AP6" t="n">
         <v>152</v>
       </c>
       <c r="AQ6" t="n">
         <v>170</v>
       </c>
       <c r="AR6" t="n">
         <v>182</v>
       </c>
       <c r="AS6" t="n">
         <v>178</v>
       </c>
       <c r="AT6" t="n">
         <v>160</v>
       </c>
+      <c r="AU6" t="n">
+        <v>159</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>101</v>
       </c>
       <c r="C7" t="n">
         <v>95</v>
       </c>
       <c r="D7" t="n">
         <v>97</v>
       </c>
       <c r="E7" t="n">
         <v>96</v>
       </c>
       <c r="F7" t="n">
         <v>148</v>
       </c>
       <c r="G7" t="n">
         <v>148</v>
       </c>
@@ -9657,64 +9846,67 @@
         <v>157</v>
       </c>
       <c r="AM7" t="n">
         <v>158</v>
       </c>
       <c r="AN7" t="n">
         <v>156</v>
       </c>
       <c r="AO7" t="n">
         <v>160</v>
       </c>
       <c r="AP7" t="n">
         <v>161</v>
       </c>
       <c r="AQ7" t="n">
         <v>162</v>
       </c>
       <c r="AR7" t="n">
         <v>162</v>
       </c>
       <c r="AS7" t="n">
         <v>167</v>
       </c>
       <c r="AT7" t="n">
         <v>165</v>
+      </c>
+      <c r="AU7" t="n">
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT7"/>
+  <dimension ref="A1:AU7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9724,50 +9916,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think the Labour party is strong or weak?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9957,50 +10150,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-06</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strong</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -10099,50 +10297,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Weak</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -10241,50 +10442,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.66</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -10383,50 +10587,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -10525,50 +10732,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>717</v>
       </c>
       <c r="C6" t="n">
         <v>754</v>
       </c>
       <c r="D6" t="n">
         <v>742</v>
       </c>
       <c r="E6" t="n">
         <v>719</v>
       </c>
       <c r="F6" t="n">
         <v>728</v>
       </c>
       <c r="G6" t="n">
         <v>740</v>
       </c>
@@ -10667,50 +10877,53 @@
       </c>
       <c r="AM6" t="n">
         <v>703</v>
       </c>
       <c r="AN6" t="n">
         <v>708</v>
       </c>
       <c r="AO6" t="n">
         <v>657</v>
       </c>
       <c r="AP6" t="n">
         <v>655</v>
       </c>
       <c r="AQ6" t="n">
         <v>656</v>
       </c>
       <c r="AR6" t="n">
         <v>640</v>
       </c>
       <c r="AS6" t="n">
         <v>708</v>
       </c>
       <c r="AT6" t="n">
         <v>662</v>
       </c>
+      <c r="AU6" t="n">
+        <v>656</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>645</v>
       </c>
       <c r="C7" t="n">
         <v>644</v>
       </c>
       <c r="D7" t="n">
         <v>652</v>
       </c>
       <c r="E7" t="n">
         <v>651</v>
       </c>
       <c r="F7" t="n">
         <v>611</v>
       </c>
       <c r="G7" t="n">
         <v>602</v>
       </c>
@@ -10808,64 +11021,67 @@
         <v>626</v>
       </c>
       <c r="AM7" t="n">
         <v>636</v>
       </c>
       <c r="AN7" t="n">
         <v>631</v>
       </c>
       <c r="AO7" t="n">
         <v>647</v>
       </c>
       <c r="AP7" t="n">
         <v>649</v>
       </c>
       <c r="AQ7" t="n">
         <v>654</v>
       </c>
       <c r="AR7" t="n">
         <v>651</v>
       </c>
       <c r="AS7" t="n">
         <v>673</v>
       </c>
       <c r="AT7" t="n">
         <v>664</v>
+      </c>
+      <c r="AU7" t="n">
+        <v>660</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT7"/>
+  <dimension ref="A1:AU7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10875,50 +11091,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think the Labour party is strong or weak?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11108,50 +11325,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-06</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strong</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -11250,50 +11472,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Weak</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.74</v>
       </c>
@@ -11392,50 +11617,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.85</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.61</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -11534,50 +11762,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -11676,50 +11907,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>714</v>
       </c>
       <c r="C6" t="n">
         <v>663</v>
       </c>
       <c r="D6" t="n">
         <v>699</v>
       </c>
       <c r="E6" t="n">
         <v>714</v>
       </c>
       <c r="F6" t="n">
         <v>668</v>
       </c>
       <c r="G6" t="n">
         <v>632</v>
       </c>
@@ -11818,50 +12052,53 @@
       </c>
       <c r="AM6" t="n">
         <v>604</v>
       </c>
       <c r="AN6" t="n">
         <v>618</v>
       </c>
       <c r="AO6" t="n">
         <v>624</v>
       </c>
       <c r="AP6" t="n">
         <v>606</v>
       </c>
       <c r="AQ6" t="n">
         <v>649</v>
       </c>
       <c r="AR6" t="n">
         <v>648</v>
       </c>
       <c r="AS6" t="n">
         <v>650</v>
       </c>
       <c r="AT6" t="n">
         <v>650</v>
       </c>
+      <c r="AU6" t="n">
+        <v>609</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>690</v>
       </c>
       <c r="C7" t="n">
         <v>690</v>
       </c>
       <c r="D7" t="n">
         <v>698</v>
       </c>
       <c r="E7" t="n">
         <v>697</v>
       </c>
       <c r="F7" t="n">
         <v>652</v>
       </c>
       <c r="G7" t="n">
         <v>643</v>
       </c>
@@ -11959,64 +12196,67 @@
         <v>668</v>
       </c>
       <c r="AM7" t="n">
         <v>678</v>
       </c>
       <c r="AN7" t="n">
         <v>673</v>
       </c>
       <c r="AO7" t="n">
         <v>691</v>
       </c>
       <c r="AP7" t="n">
         <v>692</v>
       </c>
       <c r="AQ7" t="n">
         <v>698</v>
       </c>
       <c r="AR7" t="n">
         <v>695</v>
       </c>
       <c r="AS7" t="n">
         <v>719</v>
       </c>
       <c r="AT7" t="n">
         <v>709</v>
+      </c>
+      <c r="AU7" t="n">
+        <v>704</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT7"/>
+  <dimension ref="A1:AU7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12026,50 +12266,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think the Labour party is strong or weak?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12259,50 +12500,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-06</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strong</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -12401,50 +12647,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Weak</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -12543,50 +12792,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -12685,50 +12937,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -12827,50 +13082,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>214</v>
       </c>
       <c r="C6" t="n">
         <v>227</v>
       </c>
       <c r="D6" t="n">
         <v>222</v>
       </c>
       <c r="E6" t="n">
         <v>228</v>
       </c>
       <c r="F6" t="n">
         <v>219</v>
       </c>
       <c r="G6" t="n">
         <v>222</v>
       </c>
@@ -12969,50 +13227,53 @@
       </c>
       <c r="AM6" t="n">
         <v>372</v>
       </c>
       <c r="AN6" t="n">
         <v>344</v>
       </c>
       <c r="AO6" t="n">
         <v>420</v>
       </c>
       <c r="AP6" t="n">
         <v>443</v>
       </c>
       <c r="AQ6" t="n">
         <v>423</v>
       </c>
       <c r="AR6" t="n">
         <v>421</v>
       </c>
       <c r="AS6" t="n">
         <v>414</v>
       </c>
       <c r="AT6" t="n">
         <v>433</v>
       </c>
+      <c r="AU6" t="n">
+        <v>458</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>304</v>
       </c>
       <c r="C7" t="n">
         <v>303</v>
       </c>
       <c r="D7" t="n">
         <v>302</v>
       </c>
       <c r="E7" t="n">
         <v>303</v>
       </c>
       <c r="F7" t="n">
         <v>340</v>
       </c>
       <c r="G7" t="n">
         <v>330</v>
       </c>
@@ -13110,64 +13371,67 @@
         <v>370</v>
       </c>
       <c r="AM7" t="n">
         <v>368</v>
       </c>
       <c r="AN7" t="n">
         <v>374</v>
       </c>
       <c r="AO7" t="n">
         <v>380</v>
       </c>
       <c r="AP7" t="n">
         <v>380</v>
       </c>
       <c r="AQ7" t="n">
         <v>388</v>
       </c>
       <c r="AR7" t="n">
         <v>380</v>
       </c>
       <c r="AS7" t="n">
         <v>396</v>
       </c>
       <c r="AT7" t="n">
         <v>390</v>
+      </c>
+      <c r="AU7" t="n">
+        <v>381</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT7"/>
+  <dimension ref="A1:AU7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13177,50 +13441,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think the Labour party is strong or weak?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13410,50 +13675,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-06</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strong</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -13552,50 +13822,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Weak</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -13694,50 +13967,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -13836,50 +14112,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -13978,50 +14257,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>142</v>
       </c>
       <c r="C6" t="n">
         <v>146</v>
       </c>
       <c r="D6" t="n">
         <v>142</v>
       </c>
       <c r="E6" t="n">
         <v>152</v>
       </c>
       <c r="F6" t="n">
         <v>137</v>
       </c>
       <c r="G6" t="n">
         <v>135</v>
       </c>
@@ -14120,50 +14402,53 @@
       </c>
       <c r="AM6" t="n">
         <v>161</v>
       </c>
       <c r="AN6" t="n">
         <v>119</v>
       </c>
       <c r="AO6" t="n">
         <v>139</v>
       </c>
       <c r="AP6" t="n">
         <v>121</v>
       </c>
       <c r="AQ6" t="n">
         <v>114</v>
       </c>
       <c r="AR6" t="n">
         <v>125</v>
       </c>
       <c r="AS6" t="n">
         <v>111</v>
       </c>
       <c r="AT6" t="n">
         <v>131</v>
       </c>
+      <c r="AU6" t="n">
+        <v>161</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>184</v>
       </c>
       <c r="C7" t="n">
         <v>184</v>
       </c>
       <c r="D7" t="n">
         <v>186</v>
       </c>
       <c r="E7" t="n">
         <v>186</v>
       </c>
       <c r="F7" t="n">
         <v>179</v>
       </c>
       <c r="G7" t="n">
         <v>177</v>
       </c>
@@ -14261,64 +14546,67 @@
         <v>184</v>
       </c>
       <c r="AM7" t="n">
         <v>187</v>
       </c>
       <c r="AN7" t="n">
         <v>185</v>
       </c>
       <c r="AO7" t="n">
         <v>190</v>
       </c>
       <c r="AP7" t="n">
         <v>191</v>
       </c>
       <c r="AQ7" t="n">
         <v>192</v>
       </c>
       <c r="AR7" t="n">
         <v>191</v>
       </c>
       <c r="AS7" t="n">
         <v>198</v>
       </c>
       <c r="AT7" t="n">
         <v>195</v>
+      </c>
+      <c r="AU7" t="n">
+        <v>194</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT7"/>
+  <dimension ref="A1:AU7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14328,50 +14616,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think the Labour party is strong or weak?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14561,50 +14850,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-06</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strong</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -14703,50 +14997,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Weak</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -14845,50 +15142,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -14987,50 +15287,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -15129,50 +15432,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>30</v>
       </c>
       <c r="C6" t="n">
         <v>30</v>
       </c>
       <c r="D6" t="n">
         <v>30</v>
       </c>
       <c r="E6" t="n">
         <v>31</v>
       </c>
       <c r="F6" t="n">
         <v>31</v>
       </c>
       <c r="G6" t="n">
         <v>29</v>
       </c>
@@ -15271,50 +15577,53 @@
       </c>
       <c r="AM6" t="n">
         <v>34</v>
       </c>
       <c r="AN6" t="n">
         <v>30</v>
       </c>
       <c r="AO6" t="n">
         <v>43</v>
       </c>
       <c r="AP6" t="n">
         <v>44</v>
       </c>
       <c r="AQ6" t="n">
         <v>34</v>
       </c>
       <c r="AR6" t="n">
         <v>46</v>
       </c>
       <c r="AS6" t="n">
         <v>43</v>
       </c>
       <c r="AT6" t="n">
         <v>46</v>
       </c>
+      <c r="AU6" t="n">
+        <v>55</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>36</v>
       </c>
       <c r="C7" t="n">
         <v>37</v>
       </c>
       <c r="D7" t="n">
         <v>41</v>
       </c>
       <c r="E7" t="n">
         <v>41</v>
       </c>
       <c r="F7" t="n">
         <v>44</v>
       </c>
       <c r="G7" t="n">
         <v>48</v>
       </c>
@@ -15412,64 +15721,67 @@
         <v>23</v>
       </c>
       <c r="AM7" t="n">
         <v>31</v>
       </c>
       <c r="AN7" t="n">
         <v>22</v>
       </c>
       <c r="AO7" t="n">
         <v>27</v>
       </c>
       <c r="AP7" t="n">
         <v>27</v>
       </c>
       <c r="AQ7" t="n">
         <v>22</v>
       </c>
       <c r="AR7" t="n">
         <v>29</v>
       </c>
       <c r="AS7" t="n">
         <v>27</v>
       </c>
       <c r="AT7" t="n">
         <v>27</v>
+      </c>
+      <c r="AU7" t="n">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT7"/>
+  <dimension ref="A1:AU7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15479,50 +15791,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think the Labour party is strong or weak?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15712,50 +16025,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-06</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strong</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -15854,50 +16172,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Weak</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -15996,50 +16317,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.73</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -16138,50 +16462,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -16280,50 +16607,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1019</v>
       </c>
       <c r="C6" t="n">
         <v>1004</v>
       </c>
       <c r="D6" t="n">
         <v>1013</v>
       </c>
       <c r="E6" t="n">
         <v>1025</v>
       </c>
       <c r="F6" t="n">
         <v>966</v>
       </c>
       <c r="G6" t="n">
         <v>987</v>
       </c>
@@ -16422,50 +16752,53 @@
       </c>
       <c r="AM6" t="n">
         <v>1027</v>
       </c>
       <c r="AN6" t="n">
         <v>1002</v>
       </c>
       <c r="AO6" t="n">
         <v>1058</v>
       </c>
       <c r="AP6" t="n">
         <v>987</v>
       </c>
       <c r="AQ6" t="n">
         <v>1062</v>
       </c>
       <c r="AR6" t="n">
         <v>1059</v>
       </c>
       <c r="AS6" t="n">
         <v>1095</v>
       </c>
       <c r="AT6" t="n">
         <v>1065</v>
       </c>
+      <c r="AU6" t="n">
+        <v>1029</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>955</v>
       </c>
       <c r="C7" t="n">
         <v>954</v>
       </c>
       <c r="D7" t="n">
         <v>965</v>
       </c>
       <c r="E7" t="n">
         <v>964</v>
       </c>
       <c r="F7" t="n">
         <v>938</v>
       </c>
       <c r="G7" t="n">
         <v>925</v>
       </c>
@@ -16563,64 +16896,67 @@
         <v>962</v>
       </c>
       <c r="AM7" t="n">
         <v>976</v>
       </c>
       <c r="AN7" t="n">
         <v>969</v>
       </c>
       <c r="AO7" t="n">
         <v>994</v>
       </c>
       <c r="AP7" t="n">
         <v>996</v>
       </c>
       <c r="AQ7" t="n">
         <v>1004</v>
       </c>
       <c r="AR7" t="n">
         <v>1000</v>
       </c>
       <c r="AS7" t="n">
         <v>1035</v>
       </c>
       <c r="AT7" t="n">
         <v>1021</v>
+      </c>
+      <c r="AU7" t="n">
+        <v>1013</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT7"/>
+  <dimension ref="A1:AU7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16630,50 +16966,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think the Labour party is strong or weak?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16863,50 +17200,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-06</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strong</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -17005,50 +17347,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Weak</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -17147,50 +17492,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -17289,50 +17637,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -17431,50 +17782,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>656</v>
       </c>
       <c r="C6" t="n">
         <v>670</v>
       </c>
       <c r="D6" t="n">
         <v>680</v>
       </c>
       <c r="E6" t="n">
         <v>667</v>
       </c>
       <c r="F6" t="n">
         <v>680</v>
       </c>
       <c r="G6" t="n">
         <v>636</v>
       </c>
@@ -17573,50 +17927,53 @@
       </c>
       <c r="AM6" t="n">
         <v>686</v>
       </c>
       <c r="AN6" t="n">
         <v>698</v>
       </c>
       <c r="AO6" t="n">
         <v>686</v>
       </c>
       <c r="AP6" t="n">
         <v>761</v>
       </c>
       <c r="AQ6" t="n">
         <v>700</v>
       </c>
       <c r="AR6" t="n">
         <v>696</v>
       </c>
       <c r="AS6" t="n">
         <v>720</v>
       </c>
       <c r="AT6" t="n">
         <v>726</v>
       </c>
+      <c r="AU6" t="n">
+        <v>749</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>720</v>
       </c>
       <c r="C7" t="n">
         <v>720</v>
       </c>
       <c r="D7" t="n">
         <v>728</v>
       </c>
       <c r="E7" t="n">
         <v>728</v>
       </c>
       <c r="F7" t="n">
         <v>708</v>
       </c>
       <c r="G7" t="n">
         <v>698</v>
       </c>
@@ -17714,64 +18071,67 @@
         <v>726</v>
       </c>
       <c r="AM7" t="n">
         <v>737</v>
       </c>
       <c r="AN7" t="n">
         <v>731</v>
       </c>
       <c r="AO7" t="n">
         <v>750</v>
       </c>
       <c r="AP7" t="n">
         <v>752</v>
       </c>
       <c r="AQ7" t="n">
         <v>758</v>
       </c>
       <c r="AR7" t="n">
         <v>755</v>
       </c>
       <c r="AS7" t="n">
         <v>780</v>
       </c>
       <c r="AT7" t="n">
         <v>770</v>
+      </c>
+      <c r="AU7" t="n">
+        <v>765</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT7"/>
+  <dimension ref="A1:AU7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17781,50 +18141,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think the Labour party is strong or weak?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18014,50 +18375,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-06</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strong</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -18156,50 +18522,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Weak</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -18298,50 +18667,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.66</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -18440,50 +18812,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -18582,50 +18957,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>686</v>
       </c>
       <c r="C6" t="n">
         <v>668</v>
       </c>
       <c r="D6" t="n">
         <v>712</v>
       </c>
       <c r="E6" t="n">
         <v>670</v>
       </c>
       <c r="F6" t="n">
         <v>679</v>
       </c>
       <c r="G6" t="n">
         <v>654</v>
       </c>
@@ -18724,50 +19102,53 @@
       </c>
       <c r="AM6" t="n">
         <v>663</v>
       </c>
       <c r="AN6" t="n">
         <v>684</v>
       </c>
       <c r="AO6" t="n">
         <v>694</v>
       </c>
       <c r="AP6" t="n">
         <v>736</v>
       </c>
       <c r="AQ6" t="n">
         <v>738</v>
       </c>
       <c r="AR6" t="n">
         <v>724</v>
       </c>
       <c r="AS6" t="n">
         <v>719</v>
       </c>
       <c r="AT6" t="n">
         <v>739</v>
       </c>
+      <c r="AU6" t="n">
+        <v>703</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>705</v>
       </c>
       <c r="C7" t="n">
         <v>705</v>
       </c>
       <c r="D7" t="n">
         <v>713</v>
       </c>
       <c r="E7" t="n">
         <v>712</v>
       </c>
       <c r="F7" t="n">
         <v>686</v>
       </c>
       <c r="G7" t="n">
         <v>677</v>
       </c>
@@ -18865,64 +19246,67 @@
         <v>704</v>
       </c>
       <c r="AM7" t="n">
         <v>714</v>
       </c>
       <c r="AN7" t="n">
         <v>709</v>
       </c>
       <c r="AO7" t="n">
         <v>727</v>
       </c>
       <c r="AP7" t="n">
         <v>729</v>
       </c>
       <c r="AQ7" t="n">
         <v>735</v>
       </c>
       <c r="AR7" t="n">
         <v>732</v>
       </c>
       <c r="AS7" t="n">
         <v>757</v>
       </c>
       <c r="AT7" t="n">
         <v>747</v>
+      </c>
+      <c r="AU7" t="n">
+        <v>741</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT7"/>
+  <dimension ref="A1:AU7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18932,50 +19316,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think the Labour party is strong or weak?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19165,50 +19550,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-06</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strong</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -19307,50 +19697,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Weak</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.72</v>
       </c>
@@ -19449,50 +19842,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.76</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -19591,50 +19987,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -19733,50 +20132,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>413</v>
       </c>
       <c r="C6" t="n">
         <v>414</v>
       </c>
       <c r="D6" t="n">
         <v>404</v>
       </c>
       <c r="E6" t="n">
         <v>417</v>
       </c>
       <c r="F6" t="n">
         <v>401</v>
       </c>
       <c r="G6" t="n">
         <v>403</v>
       </c>
@@ -19875,50 +20277,53 @@
       </c>
       <c r="AM6" t="n">
         <v>418</v>
       </c>
       <c r="AN6" t="n">
         <v>431</v>
       </c>
       <c r="AO6" t="n">
         <v>418</v>
       </c>
       <c r="AP6" t="n">
         <v>417</v>
       </c>
       <c r="AQ6" t="n">
         <v>414</v>
       </c>
       <c r="AR6" t="n">
         <v>421</v>
       </c>
       <c r="AS6" t="n">
         <v>464</v>
       </c>
       <c r="AT6" t="n">
         <v>423</v>
       </c>
+      <c r="AU6" t="n">
+        <v>429</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>399</v>
       </c>
       <c r="C7" t="n">
         <v>398</v>
       </c>
       <c r="D7" t="n">
         <v>403</v>
       </c>
       <c r="E7" t="n">
         <v>403</v>
       </c>
       <c r="F7" t="n">
         <v>397</v>
       </c>
       <c r="G7" t="n">
         <v>391</v>
       </c>
@@ -20016,64 +20421,67 @@
         <v>407</v>
       </c>
       <c r="AM7" t="n">
         <v>413</v>
       </c>
       <c r="AN7" t="n">
         <v>410</v>
       </c>
       <c r="AO7" t="n">
         <v>420</v>
       </c>
       <c r="AP7" t="n">
         <v>421</v>
       </c>
       <c r="AQ7" t="n">
         <v>425</v>
       </c>
       <c r="AR7" t="n">
         <v>423</v>
       </c>
       <c r="AS7" t="n">
         <v>437</v>
       </c>
       <c r="AT7" t="n">
         <v>432</v>
+      </c>
+      <c r="AU7" t="n">
+        <v>428</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT7"/>
+  <dimension ref="A1:AU7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20083,50 +20491,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think the Labour party is strong or weak?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20316,50 +20725,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-06</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strong</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -20458,50 +20872,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Weak</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.72</v>
       </c>
@@ -20600,50 +21017,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.82</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -20742,50 +21162,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -20884,50 +21307,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>434</v>
       </c>
       <c r="C6" t="n">
         <v>446</v>
       </c>
       <c r="D6" t="n">
         <v>435</v>
       </c>
       <c r="E6" t="n">
         <v>453</v>
       </c>
       <c r="F6" t="n">
         <v>429</v>
       </c>
       <c r="G6" t="n">
         <v>431</v>
       </c>
@@ -21026,50 +21452,53 @@
       </c>
       <c r="AM6" t="n">
         <v>471</v>
       </c>
       <c r="AN6" t="n">
         <v>466</v>
       </c>
       <c r="AO6" t="n">
         <v>493</v>
       </c>
       <c r="AP6" t="n">
         <v>474</v>
       </c>
       <c r="AQ6" t="n">
         <v>496</v>
       </c>
       <c r="AR6" t="n">
         <v>485</v>
       </c>
       <c r="AS6" t="n">
         <v>521</v>
       </c>
       <c r="AT6" t="n">
         <v>498</v>
       </c>
+      <c r="AU6" t="n">
+        <v>485</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>387</v>
       </c>
       <c r="C7" t="n">
         <v>387</v>
       </c>
       <c r="D7" t="n">
         <v>391</v>
       </c>
       <c r="E7" t="n">
         <v>391</v>
       </c>
       <c r="F7" t="n">
         <v>384</v>
       </c>
       <c r="G7" t="n">
         <v>378</v>
       </c>
@@ -21167,64 +21596,67 @@
         <v>393</v>
       </c>
       <c r="AM7" t="n">
         <v>399</v>
       </c>
       <c r="AN7" t="n">
         <v>396</v>
       </c>
       <c r="AO7" t="n">
         <v>406</v>
       </c>
       <c r="AP7" t="n">
         <v>407</v>
       </c>
       <c r="AQ7" t="n">
         <v>411</v>
       </c>
       <c r="AR7" t="n">
         <v>409</v>
       </c>
       <c r="AS7" t="n">
         <v>423</v>
       </c>
       <c r="AT7" t="n">
         <v>417</v>
+      </c>
+      <c r="AU7" t="n">
+        <v>414</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT7"/>
+  <dimension ref="A1:AU7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21234,50 +21666,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think the Labour party is strong or weak?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21467,50 +21900,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-06</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strong</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -21609,50 +22047,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Weak</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.65</v>
       </c>
@@ -21751,50 +22192,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.75</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -21893,50 +22337,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -22035,50 +22482,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>733</v>
       </c>
       <c r="C6" t="n">
         <v>719</v>
       </c>
       <c r="D6" t="n">
         <v>745</v>
       </c>
       <c r="E6" t="n">
         <v>727</v>
       </c>
       <c r="F6" t="n">
         <v>729</v>
       </c>
       <c r="G6" t="n">
         <v>699</v>
       </c>
@@ -22177,50 +22627,53 @@
       </c>
       <c r="AM6" t="n">
         <v>745</v>
       </c>
       <c r="AN6" t="n">
         <v>769</v>
       </c>
       <c r="AO6" t="n">
         <v>773</v>
       </c>
       <c r="AP6" t="n">
         <v>793</v>
       </c>
       <c r="AQ6" t="n">
         <v>820</v>
       </c>
       <c r="AR6" t="n">
         <v>804</v>
       </c>
       <c r="AS6" t="n">
         <v>817</v>
       </c>
       <c r="AT6" t="n">
         <v>815</v>
       </c>
+      <c r="AU6" t="n">
+        <v>785</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>811</v>
       </c>
       <c r="C7" t="n">
         <v>810</v>
       </c>
       <c r="D7" t="n">
         <v>819</v>
       </c>
       <c r="E7" t="n">
         <v>819</v>
       </c>
       <c r="F7" t="n">
         <v>800</v>
       </c>
       <c r="G7" t="n">
         <v>789</v>
       </c>
@@ -22318,64 +22771,67 @@
         <v>820</v>
       </c>
       <c r="AM7" t="n">
         <v>833</v>
       </c>
       <c r="AN7" t="n">
         <v>826</v>
       </c>
       <c r="AO7" t="n">
         <v>848</v>
       </c>
       <c r="AP7" t="n">
         <v>850</v>
       </c>
       <c r="AQ7" t="n">
         <v>856</v>
       </c>
       <c r="AR7" t="n">
         <v>853</v>
       </c>
       <c r="AS7" t="n">
         <v>882</v>
       </c>
       <c r="AT7" t="n">
         <v>870</v>
+      </c>
+      <c r="AU7" t="n">
+        <v>864</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT7"/>
+  <dimension ref="A1:AU7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22385,50 +22841,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think the Labour party is strong or weak?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22618,50 +23075,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-06</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strong</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -22760,50 +23222,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Weak</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -22902,50 +23367,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.67</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -23044,50 +23512,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -23186,50 +23657,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>942</v>
       </c>
       <c r="C6" t="n">
         <v>955</v>
       </c>
       <c r="D6" t="n">
         <v>948</v>
       </c>
       <c r="E6" t="n">
         <v>965</v>
       </c>
       <c r="F6" t="n">
         <v>917</v>
       </c>
       <c r="G6" t="n">
         <v>924</v>
       </c>
@@ -23328,50 +23802,53 @@
       </c>
       <c r="AM6" t="n">
         <v>968</v>
       </c>
       <c r="AN6" t="n">
         <v>931</v>
       </c>
       <c r="AO6" t="n">
         <v>971</v>
       </c>
       <c r="AP6" t="n">
         <v>955</v>
       </c>
       <c r="AQ6" t="n">
         <v>942</v>
       </c>
       <c r="AR6" t="n">
         <v>951</v>
       </c>
       <c r="AS6" t="n">
         <v>998</v>
       </c>
       <c r="AT6" t="n">
         <v>976</v>
       </c>
+      <c r="AU6" t="n">
+        <v>993</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>864</v>
       </c>
       <c r="C7" t="n">
         <v>864</v>
       </c>
       <c r="D7" t="n">
         <v>874</v>
       </c>
       <c r="E7" t="n">
         <v>873</v>
       </c>
       <c r="F7" t="n">
         <v>846</v>
       </c>
       <c r="G7" t="n">
         <v>834</v>
       </c>
@@ -23469,64 +23946,67 @@
         <v>868</v>
       </c>
       <c r="AM7" t="n">
         <v>880</v>
       </c>
       <c r="AN7" t="n">
         <v>874</v>
       </c>
       <c r="AO7" t="n">
         <v>896</v>
       </c>
       <c r="AP7" t="n">
         <v>898</v>
       </c>
       <c r="AQ7" t="n">
         <v>906</v>
       </c>
       <c r="AR7" t="n">
         <v>902</v>
       </c>
       <c r="AS7" t="n">
         <v>933</v>
       </c>
       <c r="AT7" t="n">
         <v>921</v>
+      </c>
+      <c r="AU7" t="n">
+        <v>914</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT7"/>
+  <dimension ref="A1:AU7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -23536,50 +24016,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think the Labour party is strong or weak?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23769,50 +24250,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-06</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strong</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -23911,50 +24397,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Weak</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -24053,50 +24542,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.64</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -24195,50 +24687,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -24337,50 +24832,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>159</v>
       </c>
       <c r="C6" t="n">
         <v>180</v>
       </c>
       <c r="D6" t="n">
         <v>200</v>
       </c>
       <c r="E6" t="n">
         <v>173</v>
       </c>
       <c r="F6" t="n">
         <v>182</v>
       </c>
       <c r="G6" t="n">
         <v>182</v>
       </c>
@@ -24479,50 +24977,53 @@
       </c>
       <c r="AM6" t="n">
         <v>192</v>
       </c>
       <c r="AN6" t="n">
         <v>169</v>
       </c>
       <c r="AO6" t="n">
         <v>162</v>
       </c>
       <c r="AP6" t="n">
         <v>172</v>
       </c>
       <c r="AQ6" t="n">
         <v>174</v>
       </c>
       <c r="AR6" t="n">
         <v>165</v>
       </c>
       <c r="AS6" t="n">
         <v>200</v>
       </c>
       <c r="AT6" t="n">
         <v>198</v>
       </c>
+      <c r="AU6" t="n">
+        <v>183</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>201</v>
       </c>
       <c r="C7" t="n">
         <v>201</v>
       </c>
       <c r="D7" t="n">
         <v>203</v>
       </c>
       <c r="E7" t="n">
         <v>203</v>
       </c>
       <c r="F7" t="n">
         <v>198</v>
       </c>
       <c r="G7" t="n">
         <v>195</v>
       </c>
@@ -24620,64 +25121,67 @@
         <v>204</v>
       </c>
       <c r="AM7" t="n">
         <v>207</v>
       </c>
       <c r="AN7" t="n">
         <v>206</v>
       </c>
       <c r="AO7" t="n">
         <v>211</v>
       </c>
       <c r="AP7" t="n">
         <v>212</v>
       </c>
       <c r="AQ7" t="n">
         <v>213</v>
       </c>
       <c r="AR7" t="n">
         <v>212</v>
       </c>
       <c r="AS7" t="n">
         <v>220</v>
       </c>
       <c r="AT7" t="n">
         <v>217</v>
+      </c>
+      <c r="AU7" t="n">
+        <v>215</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT7"/>
+  <dimension ref="A1:AU7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -24687,50 +25191,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think the Labour party is strong or weak?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-22</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -24920,50 +25425,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-10-06</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-12-01</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Strong</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -25062,50 +25572,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Weak</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -25204,50 +25717,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.71</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -25346,50 +25862,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -25488,50 +26007,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>580</v>
       </c>
       <c r="C6" t="n">
         <v>573</v>
       </c>
       <c r="D6" t="n">
         <v>566</v>
       </c>
       <c r="E6" t="n">
         <v>571</v>
       </c>
       <c r="F6" t="n">
         <v>568</v>
       </c>
       <c r="G6" t="n">
         <v>572</v>
       </c>
@@ -25630,50 +26152,53 @@
       </c>
       <c r="AM6" t="n">
         <v>577</v>
       </c>
       <c r="AN6" t="n">
         <v>589</v>
       </c>
       <c r="AO6" t="n">
         <v>621</v>
       </c>
       <c r="AP6" t="n">
         <v>619</v>
       </c>
       <c r="AQ6" t="n">
         <v>668</v>
       </c>
       <c r="AR6" t="n">
         <v>646</v>
       </c>
       <c r="AS6" t="n">
         <v>611</v>
       </c>
       <c r="AT6" t="n">
         <v>627</v>
       </c>
+      <c r="AU6" t="n">
+        <v>608</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>559</v>
       </c>
       <c r="C7" t="n">
         <v>559</v>
       </c>
       <c r="D7" t="n">
         <v>565</v>
       </c>
       <c r="E7" t="n">
         <v>565</v>
       </c>
       <c r="F7" t="n">
         <v>553</v>
       </c>
       <c r="G7" t="n">
         <v>545</v>
       </c>
@@ -25771,46 +26296,49 @@
         <v>579</v>
       </c>
       <c r="AM7" t="n">
         <v>588</v>
       </c>
       <c r="AN7" t="n">
         <v>583</v>
       </c>
       <c r="AO7" t="n">
         <v>598</v>
       </c>
       <c r="AP7" t="n">
         <v>600</v>
       </c>
       <c r="AQ7" t="n">
         <v>604</v>
       </c>
       <c r="AR7" t="n">
         <v>602</v>
       </c>
       <c r="AS7" t="n">
         <v>623</v>
       </c>
       <c r="AT7" t="n">
         <v>614</v>
+      </c>
+      <c r="AU7" t="n">
+        <v>610</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>