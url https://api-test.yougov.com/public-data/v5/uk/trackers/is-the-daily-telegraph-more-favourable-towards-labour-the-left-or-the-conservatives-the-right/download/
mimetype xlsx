--- v0 (2026-05-31)
+++ v1 (2026-09-15)
@@ -462,73 +462,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the following newspapers and media sources, do you think they are generally more favourable towards Labour and the left, to the Conservatives and the right, or are they neutral? Daily Telegraph</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-05</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -563,477 +564,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Is generally neutral</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1686</v>
       </c>
       <c r="C8" t="n">
         <v>1658</v>
       </c>
       <c r="D8" t="n">
         <v>1693</v>
       </c>
       <c r="E8" t="n">
         <v>1784</v>
       </c>
       <c r="F8" t="n">
         <v>1817</v>
       </c>
       <c r="G8" t="n">
         <v>1802</v>
       </c>
       <c r="H8" t="n">
         <v>1780</v>
       </c>
       <c r="I8" t="n">
         <v>1799</v>
       </c>
       <c r="J8" t="n">
         <v>1745</v>
       </c>
       <c r="K8" t="n">
         <v>1786</v>
       </c>
       <c r="L8" t="n">
         <v>1704</v>
       </c>
       <c r="M8" t="n">
         <v>1694</v>
       </c>
       <c r="N8" t="n">
         <v>1750</v>
       </c>
       <c r="O8" t="n">
         <v>1715</v>
       </c>
+      <c r="P8" t="n">
+        <v>1816</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>1686</v>
       </c>
       <c r="C9" t="n">
         <v>1658</v>
       </c>
       <c r="D9" t="n">
         <v>1693</v>
       </c>
       <c r="E9" t="n">
         <v>1784</v>
       </c>
       <c r="F9" t="n">
         <v>1817</v>
       </c>
       <c r="G9" t="n">
         <v>1802</v>
       </c>
       <c r="H9" t="n">
         <v>1780</v>
       </c>
       <c r="I9" t="n">
         <v>1799</v>
       </c>
       <c r="J9" t="n">
         <v>1745</v>
       </c>
       <c r="K9" t="n">
         <v>1786</v>
       </c>
       <c r="L9" t="n">
         <v>1704</v>
       </c>
       <c r="M9" t="n">
         <v>1694</v>
       </c>
       <c r="N9" t="n">
         <v>1750</v>
       </c>
       <c r="O9" t="n">
         <v>1715</v>
+      </c>
+      <c r="P9" t="n">
+        <v>1816</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the following newspapers and media sources, do you think they are generally more favourable towards Labour and the left, to the Conservatives and the right, or are they neutral? Daily Telegraph</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-05</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1068,477 +1099,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Is generally neutral</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>279</v>
       </c>
       <c r="C8" t="n">
         <v>266</v>
       </c>
       <c r="D8" t="n">
         <v>282</v>
       </c>
       <c r="E8" t="n">
         <v>306</v>
       </c>
       <c r="F8" t="n">
         <v>312</v>
       </c>
       <c r="G8" t="n">
         <v>293</v>
       </c>
       <c r="H8" t="n">
         <v>300</v>
       </c>
       <c r="I8" t="n">
         <v>299</v>
       </c>
       <c r="J8" t="n">
         <v>290</v>
       </c>
       <c r="K8" t="n">
         <v>293</v>
       </c>
       <c r="L8" t="n">
         <v>282</v>
       </c>
       <c r="M8" t="n">
         <v>285</v>
       </c>
       <c r="N8" t="n">
         <v>298</v>
       </c>
       <c r="O8" t="n">
         <v>257</v>
       </c>
+      <c r="P8" t="n">
+        <v>303</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>278</v>
       </c>
       <c r="C9" t="n">
         <v>275</v>
       </c>
       <c r="D9" t="n">
         <v>281</v>
       </c>
       <c r="E9" t="n">
         <v>296</v>
       </c>
       <c r="F9" t="n">
         <v>302</v>
       </c>
       <c r="G9" t="n">
         <v>299</v>
       </c>
       <c r="H9" t="n">
         <v>295</v>
       </c>
       <c r="I9" t="n">
         <v>299</v>
       </c>
       <c r="J9" t="n">
         <v>290</v>
       </c>
       <c r="K9" t="n">
         <v>296</v>
       </c>
       <c r="L9" t="n">
         <v>279</v>
       </c>
       <c r="M9" t="n">
         <v>278</v>
       </c>
       <c r="N9" t="n">
         <v>287</v>
       </c>
       <c r="O9" t="n">
         <v>281</v>
+      </c>
+      <c r="P9" t="n">
+        <v>298</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the following newspapers and media sources, do you think they are generally more favourable towards Labour and the left, to the Conservatives and the right, or are they neutral? Daily Telegraph</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-05</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1573,477 +1634,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Is generally neutral</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>412</v>
       </c>
       <c r="C8" t="n">
         <v>414</v>
       </c>
       <c r="D8" t="n">
         <v>415</v>
       </c>
       <c r="E8" t="n">
         <v>429</v>
       </c>
       <c r="F8" t="n">
         <v>437</v>
       </c>
       <c r="G8" t="n">
         <v>438</v>
       </c>
       <c r="H8" t="n">
         <v>432</v>
       </c>
       <c r="I8" t="n">
         <v>433</v>
       </c>
       <c r="J8" t="n">
         <v>435</v>
       </c>
       <c r="K8" t="n">
         <v>437</v>
       </c>
       <c r="L8" t="n">
         <v>422</v>
       </c>
       <c r="M8" t="n">
         <v>409</v>
       </c>
       <c r="N8" t="n">
         <v>427</v>
       </c>
       <c r="O8" t="n">
         <v>421</v>
       </c>
+      <c r="P8" t="n">
+        <v>426</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>411</v>
       </c>
       <c r="C9" t="n">
         <v>400</v>
       </c>
       <c r="D9" t="n">
         <v>408</v>
       </c>
       <c r="E9" t="n">
         <v>430</v>
       </c>
       <c r="F9" t="n">
         <v>438</v>
       </c>
       <c r="G9" t="n">
         <v>434</v>
       </c>
       <c r="H9" t="n">
         <v>429</v>
       </c>
       <c r="I9" t="n">
         <v>434</v>
       </c>
       <c r="J9" t="n">
         <v>421</v>
       </c>
       <c r="K9" t="n">
         <v>430</v>
       </c>
       <c r="L9" t="n">
         <v>404</v>
       </c>
       <c r="M9" t="n">
         <v>401</v>
       </c>
       <c r="N9" t="n">
         <v>415</v>
       </c>
       <c r="O9" t="n">
         <v>406</v>
+      </c>
+      <c r="P9" t="n">
+        <v>430</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the following newspapers and media sources, do you think they are generally more favourable towards Labour and the left, to the Conservatives and the right, or are they neutral? Daily Telegraph</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-05</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2078,477 +2169,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Is generally neutral</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>149</v>
       </c>
       <c r="C8" t="n">
         <v>141</v>
       </c>
       <c r="D8" t="n">
         <v>141</v>
       </c>
       <c r="E8" t="n">
         <v>156</v>
       </c>
       <c r="F8" t="n">
         <v>158</v>
       </c>
       <c r="G8" t="n">
         <v>158</v>
       </c>
       <c r="H8" t="n">
         <v>151</v>
       </c>
       <c r="I8" t="n">
         <v>156</v>
       </c>
       <c r="J8" t="n">
         <v>151</v>
       </c>
       <c r="K8" t="n">
         <v>149</v>
       </c>
       <c r="L8" t="n">
         <v>149</v>
       </c>
       <c r="M8" t="n">
         <v>143</v>
       </c>
       <c r="N8" t="n">
         <v>156</v>
       </c>
       <c r="O8" t="n">
         <v>149</v>
       </c>
+      <c r="P8" t="n">
+        <v>171</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>145</v>
       </c>
       <c r="C9" t="n">
         <v>143</v>
       </c>
       <c r="D9" t="n">
         <v>146</v>
       </c>
       <c r="E9" t="n">
         <v>153</v>
       </c>
       <c r="F9" t="n">
         <v>156</v>
       </c>
       <c r="G9" t="n">
         <v>155</v>
       </c>
       <c r="H9" t="n">
         <v>153</v>
       </c>
       <c r="I9" t="n">
         <v>155</v>
       </c>
       <c r="J9" t="n">
         <v>150</v>
       </c>
       <c r="K9" t="n">
         <v>154</v>
       </c>
       <c r="L9" t="n">
         <v>148</v>
       </c>
       <c r="M9" t="n">
         <v>147</v>
       </c>
       <c r="N9" t="n">
         <v>152</v>
       </c>
       <c r="O9" t="n">
         <v>149</v>
+      </c>
+      <c r="P9" t="n">
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the following newspapers and media sources, do you think they are generally more favourable towards Labour and the left, to the Conservatives and the right, or are they neutral? Daily Telegraph</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-05</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2583,477 +2704,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Is generally neutral</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>90</v>
       </c>
       <c r="C8" t="n">
         <v>87</v>
       </c>
       <c r="D8" t="n">
         <v>87</v>
       </c>
       <c r="E8" t="n">
         <v>89</v>
       </c>
       <c r="F8" t="n">
         <v>97</v>
       </c>
       <c r="G8" t="n">
         <v>99</v>
       </c>
       <c r="H8" t="n">
         <v>93</v>
       </c>
       <c r="I8" t="n">
         <v>96</v>
       </c>
       <c r="J8" t="n">
         <v>90</v>
       </c>
       <c r="K8" t="n">
         <v>94</v>
       </c>
       <c r="L8" t="n">
         <v>88</v>
       </c>
       <c r="M8" t="n">
         <v>91</v>
       </c>
       <c r="N8" t="n">
         <v>92</v>
       </c>
       <c r="O8" t="n">
         <v>93</v>
       </c>
+      <c r="P8" t="n">
+        <v>98</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>86</v>
       </c>
       <c r="C9" t="n">
         <v>85</v>
       </c>
       <c r="D9" t="n">
         <v>86</v>
       </c>
       <c r="E9" t="n">
         <v>91</v>
       </c>
       <c r="F9" t="n">
         <v>93</v>
       </c>
       <c r="G9" t="n">
         <v>92</v>
       </c>
       <c r="H9" t="n">
         <v>91</v>
       </c>
       <c r="I9" t="n">
         <v>92</v>
       </c>
       <c r="J9" t="n">
         <v>89</v>
       </c>
       <c r="K9" t="n">
         <v>91</v>
       </c>
       <c r="L9" t="n">
         <v>82</v>
       </c>
       <c r="M9" t="n">
         <v>81</v>
       </c>
       <c r="N9" t="n">
         <v>84</v>
       </c>
       <c r="O9" t="n">
         <v>82</v>
+      </c>
+      <c r="P9" t="n">
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the following newspapers and media sources, do you think they are generally more favourable towards Labour and the left, to the Conservatives and the right, or are they neutral? Daily Telegraph</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-05</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3088,477 +3239,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Is generally neutral</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>576</v>
       </c>
       <c r="C8" t="n">
         <v>592</v>
       </c>
       <c r="D8" t="n">
         <v>604</v>
       </c>
       <c r="E8" t="n">
         <v>600</v>
       </c>
       <c r="F8" t="n">
         <v>638</v>
       </c>
       <c r="G8" t="n">
         <v>600</v>
       </c>
       <c r="H8" t="n">
         <v>598</v>
       </c>
       <c r="I8" t="n">
         <v>608</v>
       </c>
       <c r="J8" t="n">
         <v>597</v>
       </c>
       <c r="K8" t="n">
         <v>596</v>
       </c>
       <c r="L8" t="n">
         <v>281</v>
       </c>
       <c r="M8" t="n">
         <v>250</v>
       </c>
       <c r="N8" t="n">
         <v>278</v>
       </c>
       <c r="O8" t="n">
         <v>280</v>
       </c>
+      <c r="P8" t="n">
+        <v>290</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>565</v>
       </c>
       <c r="C9" t="n">
         <v>562</v>
       </c>
       <c r="D9" t="n">
         <v>574</v>
       </c>
       <c r="E9" t="n">
         <v>609</v>
       </c>
       <c r="F9" t="n">
         <v>628</v>
       </c>
       <c r="G9" t="n">
         <v>617</v>
       </c>
       <c r="H9" t="n">
         <v>613</v>
       </c>
       <c r="I9" t="n">
         <v>627</v>
       </c>
       <c r="J9" t="n">
         <v>604</v>
       </c>
       <c r="K9" t="n">
         <v>616</v>
       </c>
       <c r="L9" t="n">
         <v>308</v>
       </c>
       <c r="M9" t="n">
         <v>305</v>
       </c>
       <c r="N9" t="n">
         <v>316</v>
       </c>
       <c r="O9" t="n">
         <v>309</v>
+      </c>
+      <c r="P9" t="n">
+        <v>335</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the following newspapers and media sources, do you think they are generally more favourable towards Labour and the left, to the Conservatives and the right, or are they neutral? Daily Telegraph</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-05</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3593,477 +3774,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Is generally neutral</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>487</v>
       </c>
       <c r="C8" t="n">
         <v>484</v>
       </c>
       <c r="D8" t="n">
         <v>491</v>
       </c>
       <c r="E8" t="n">
         <v>444</v>
       </c>
       <c r="F8" t="n">
         <v>462</v>
       </c>
       <c r="G8" t="n">
         <v>473</v>
       </c>
       <c r="H8" t="n">
         <v>450</v>
       </c>
       <c r="I8" t="n">
         <v>460</v>
       </c>
       <c r="J8" t="n">
         <v>439</v>
       </c>
       <c r="K8" t="n">
         <v>444</v>
       </c>
       <c r="L8" t="n">
         <v>510</v>
       </c>
       <c r="M8" t="n">
         <v>490</v>
       </c>
       <c r="N8" t="n">
         <v>464</v>
       </c>
       <c r="O8" t="n">
         <v>486</v>
       </c>
+      <c r="P8" t="n">
+        <v>493</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>457</v>
       </c>
       <c r="C9" t="n">
         <v>413</v>
       </c>
       <c r="D9" t="n">
         <v>420</v>
       </c>
       <c r="E9" t="n">
         <v>450</v>
       </c>
       <c r="F9" t="n">
         <v>469</v>
       </c>
       <c r="G9" t="n">
         <v>458</v>
       </c>
       <c r="H9" t="n">
         <v>457</v>
       </c>
       <c r="I9" t="n">
         <v>460</v>
       </c>
       <c r="J9" t="n">
         <v>449</v>
       </c>
       <c r="K9" t="n">
         <v>452</v>
       </c>
       <c r="L9" t="n">
         <v>438</v>
       </c>
       <c r="M9" t="n">
         <v>435</v>
       </c>
       <c r="N9" t="n">
         <v>451</v>
       </c>
       <c r="O9" t="n">
         <v>443</v>
+      </c>
+      <c r="P9" t="n">
+        <v>475</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the following newspapers and media sources, do you think they are generally more favourable towards Labour and the left, to the Conservatives and the right, or are they neutral? Daily Telegraph</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-05</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4098,477 +4309,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Is generally neutral</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>163</v>
       </c>
       <c r="C8" t="n">
         <v>142</v>
       </c>
       <c r="D8" t="n">
         <v>176</v>
       </c>
       <c r="E8" t="n">
         <v>168</v>
       </c>
       <c r="F8" t="n">
         <v>158</v>
       </c>
       <c r="G8" t="n">
         <v>164</v>
       </c>
       <c r="H8" t="n">
         <v>163</v>
       </c>
       <c r="I8" t="n">
         <v>155</v>
       </c>
       <c r="J8" t="n">
         <v>149</v>
       </c>
       <c r="K8" t="n">
         <v>161</v>
       </c>
       <c r="L8" t="n">
         <v>177</v>
       </c>
       <c r="M8" t="n">
         <v>184</v>
       </c>
       <c r="N8" t="n">
         <v>172</v>
       </c>
       <c r="O8" t="n">
         <v>166</v>
       </c>
+      <c r="P8" t="n">
+        <v>171</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>153</v>
       </c>
       <c r="C9" t="n">
         <v>149</v>
       </c>
       <c r="D9" t="n">
         <v>152</v>
       </c>
       <c r="E9" t="n">
         <v>161</v>
       </c>
       <c r="F9" t="n">
         <v>166</v>
       </c>
       <c r="G9" t="n">
         <v>163</v>
       </c>
       <c r="H9" t="n">
         <v>165</v>
       </c>
       <c r="I9" t="n">
         <v>164</v>
       </c>
       <c r="J9" t="n">
         <v>160</v>
       </c>
       <c r="K9" t="n">
         <v>162</v>
       </c>
       <c r="L9" t="n">
         <v>157</v>
       </c>
       <c r="M9" t="n">
         <v>156</v>
       </c>
       <c r="N9" t="n">
         <v>161</v>
       </c>
       <c r="O9" t="n">
         <v>158</v>
+      </c>
+      <c r="P9" t="n">
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the following newspapers and media sources, do you think they are generally more favourable towards Labour and the left, to the Conservatives and the right, or are they neutral? Daily Telegraph</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-05</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4603,477 +4844,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Is generally neutral</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>742</v>
       </c>
       <c r="C8" t="n">
         <v>708</v>
       </c>
       <c r="D8" t="n">
         <v>778</v>
       </c>
       <c r="E8" t="n">
         <v>722</v>
       </c>
       <c r="F8" t="n">
         <v>764</v>
       </c>
       <c r="G8" t="n">
         <v>702</v>
       </c>
       <c r="H8" t="n">
         <v>747</v>
       </c>
       <c r="I8" t="n">
         <v>754</v>
       </c>
       <c r="J8" t="n">
         <v>681</v>
       </c>
       <c r="K8" t="n">
         <v>717</v>
       </c>
       <c r="L8" t="n">
         <v>694</v>
       </c>
       <c r="M8" t="n">
         <v>697</v>
       </c>
       <c r="N8" t="n">
         <v>656</v>
       </c>
       <c r="O8" t="n">
         <v>637</v>
       </c>
+      <c r="P8" t="n">
+        <v>659</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>649</v>
       </c>
       <c r="C9" t="n">
         <v>615</v>
       </c>
       <c r="D9" t="n">
         <v>628</v>
       </c>
       <c r="E9" t="n">
         <v>662</v>
       </c>
       <c r="F9" t="n">
         <v>674</v>
       </c>
       <c r="G9" t="n">
         <v>669</v>
       </c>
       <c r="H9" t="n">
         <v>660</v>
       </c>
       <c r="I9" t="n">
         <v>667</v>
       </c>
       <c r="J9" t="n">
         <v>647</v>
       </c>
       <c r="K9" t="n">
         <v>663</v>
       </c>
       <c r="L9" t="n">
         <v>632</v>
       </c>
       <c r="M9" t="n">
         <v>628</v>
       </c>
       <c r="N9" t="n">
         <v>649</v>
       </c>
       <c r="O9" t="n">
         <v>636</v>
+      </c>
+      <c r="P9" t="n">
+        <v>674</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the following newspapers and media sources, do you think they are generally more favourable towards Labour and the left, to the Conservatives and the right, or are they neutral? Daily Telegraph</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-05</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5108,477 +5379,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Is generally neutral</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>684</v>
       </c>
       <c r="C8" t="n">
         <v>698</v>
       </c>
       <c r="D8" t="n">
         <v>637</v>
       </c>
       <c r="E8" t="n">
         <v>690</v>
       </c>
       <c r="F8" t="n">
         <v>722</v>
       </c>
       <c r="G8" t="n">
         <v>707</v>
       </c>
       <c r="H8" t="n">
         <v>641</v>
       </c>
       <c r="I8" t="n">
         <v>637</v>
       </c>
       <c r="J8" t="n">
         <v>651</v>
       </c>
       <c r="K8" t="n">
         <v>643</v>
       </c>
       <c r="L8" t="n">
         <v>616</v>
       </c>
       <c r="M8" t="n">
         <v>597</v>
       </c>
       <c r="N8" t="n">
         <v>610</v>
       </c>
       <c r="O8" t="n">
         <v>618</v>
       </c>
+      <c r="P8" t="n">
+        <v>639</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>695</v>
       </c>
       <c r="C9" t="n">
         <v>657</v>
       </c>
       <c r="D9" t="n">
         <v>670</v>
       </c>
       <c r="E9" t="n">
         <v>706</v>
       </c>
       <c r="F9" t="n">
         <v>720</v>
       </c>
       <c r="G9" t="n">
         <v>714</v>
       </c>
       <c r="H9" t="n">
         <v>705</v>
       </c>
       <c r="I9" t="n">
         <v>712</v>
       </c>
       <c r="J9" t="n">
         <v>691</v>
       </c>
       <c r="K9" t="n">
         <v>707</v>
       </c>
       <c r="L9" t="n">
         <v>675</v>
       </c>
       <c r="M9" t="n">
         <v>671</v>
       </c>
       <c r="N9" t="n">
         <v>693</v>
       </c>
       <c r="O9" t="n">
         <v>679</v>
+      </c>
+      <c r="P9" t="n">
+        <v>719</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the following newspapers and media sources, do you think they are generally more favourable towards Labour and the left, to the Conservatives and the right, or are they neutral? Daily Telegraph</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-05</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5613,477 +5914,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Is generally neutral</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>231</v>
       </c>
       <c r="C8" t="n">
         <v>226</v>
       </c>
       <c r="D8" t="n">
         <v>244</v>
       </c>
       <c r="E8" t="n">
         <v>333</v>
       </c>
       <c r="F8" t="n">
         <v>291</v>
       </c>
       <c r="G8" t="n">
         <v>359</v>
       </c>
       <c r="H8" t="n">
         <v>361</v>
       </c>
       <c r="I8" t="n">
         <v>372</v>
       </c>
       <c r="J8" t="n">
         <v>374</v>
       </c>
       <c r="K8" t="n">
         <v>393</v>
       </c>
       <c r="L8" t="n">
         <v>366</v>
       </c>
       <c r="M8" t="n">
         <v>366</v>
       </c>
       <c r="N8" t="n">
         <v>429</v>
       </c>
       <c r="O8" t="n">
         <v>416</v>
       </c>
+      <c r="P8" t="n">
+        <v>478</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>300</v>
       </c>
       <c r="C9" t="n">
         <v>343</v>
       </c>
       <c r="D9" t="n">
         <v>343</v>
       </c>
       <c r="E9" t="n">
         <v>374</v>
       </c>
       <c r="F9" t="n">
         <v>371</v>
       </c>
       <c r="G9" t="n">
         <v>382</v>
       </c>
       <c r="H9" t="n">
         <v>379</v>
       </c>
       <c r="I9" t="n">
         <v>380</v>
       </c>
       <c r="J9" t="n">
         <v>368</v>
       </c>
       <c r="K9" t="n">
         <v>385</v>
       </c>
       <c r="L9" t="n">
         <v>378</v>
       </c>
       <c r="M9" t="n">
         <v>367</v>
       </c>
       <c r="N9" t="n">
         <v>374</v>
       </c>
       <c r="O9" t="n">
         <v>372</v>
+      </c>
+      <c r="P9" t="n">
+        <v>398</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the following newspapers and media sources, do you think they are generally more favourable towards Labour and the left, to the Conservatives and the right, or are they neutral? Daily Telegraph</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-05</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6118,477 +6449,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Is generally neutral</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>148</v>
       </c>
       <c r="C8" t="n">
         <v>139</v>
       </c>
       <c r="D8" t="n">
         <v>137</v>
       </c>
       <c r="E8" t="n">
         <v>171</v>
       </c>
       <c r="F8" t="n">
         <v>149</v>
       </c>
       <c r="G8" t="n">
         <v>176</v>
       </c>
       <c r="H8" t="n">
         <v>178</v>
       </c>
       <c r="I8" t="n">
         <v>199</v>
       </c>
       <c r="J8" t="n">
         <v>172</v>
       </c>
       <c r="K8" t="n">
         <v>173</v>
       </c>
       <c r="L8" t="n">
         <v>154</v>
       </c>
       <c r="M8" t="n">
         <v>141</v>
       </c>
       <c r="N8" t="n">
         <v>127</v>
       </c>
       <c r="O8" t="n">
         <v>155</v>
       </c>
+      <c r="P8" t="n">
+        <v>156</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>185</v>
       </c>
       <c r="C9" t="n">
         <v>181</v>
       </c>
       <c r="D9" t="n">
         <v>185</v>
       </c>
       <c r="E9" t="n">
         <v>194</v>
       </c>
       <c r="F9" t="n">
         <v>198</v>
       </c>
       <c r="G9" t="n">
         <v>196</v>
       </c>
       <c r="H9" t="n">
         <v>194</v>
       </c>
       <c r="I9" t="n">
         <v>196</v>
       </c>
       <c r="J9" t="n">
         <v>190</v>
       </c>
       <c r="K9" t="n">
         <v>195</v>
       </c>
       <c r="L9" t="n">
         <v>186</v>
       </c>
       <c r="M9" t="n">
         <v>185</v>
       </c>
       <c r="N9" t="n">
         <v>191</v>
       </c>
       <c r="O9" t="n">
         <v>187</v>
+      </c>
+      <c r="P9" t="n">
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the following newspapers and media sources, do you think they are generally more favourable towards Labour and the left, to the Conservatives and the right, or are they neutral? Daily Telegraph</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-05</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6623,477 +6984,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Is generally neutral</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.68</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>29</v>
       </c>
       <c r="C8" t="n">
         <v>26</v>
       </c>
       <c r="D8" t="n">
         <v>34</v>
       </c>
       <c r="E8" t="n">
         <v>39</v>
       </c>
       <c r="F8" t="n">
         <v>40</v>
       </c>
       <c r="G8" t="n">
         <v>34</v>
       </c>
       <c r="H8" t="n">
         <v>31</v>
       </c>
       <c r="I8" t="n">
         <v>36</v>
       </c>
       <c r="J8" t="n">
         <v>39</v>
       </c>
       <c r="K8" t="n">
         <v>33</v>
       </c>
       <c r="L8" t="n">
         <v>28</v>
       </c>
       <c r="M8" t="n">
         <v>34</v>
       </c>
       <c r="N8" t="n">
         <v>55</v>
       </c>
       <c r="O8" t="n">
         <v>44</v>
       </c>
+      <c r="P8" t="n">
+        <v>40</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>42</v>
       </c>
       <c r="C9" t="n">
         <v>43</v>
       </c>
       <c r="D9" t="n">
         <v>51</v>
       </c>
       <c r="E9" t="n">
         <v>41</v>
       </c>
       <c r="F9" t="n">
         <v>52</v>
       </c>
       <c r="G9" t="n">
         <v>38</v>
       </c>
       <c r="H9" t="n">
         <v>36</v>
       </c>
       <c r="I9" t="n">
         <v>40</v>
       </c>
       <c r="J9" t="n">
         <v>38</v>
       </c>
       <c r="K9" t="n">
         <v>31</v>
       </c>
       <c r="L9" t="n">
         <v>19</v>
       </c>
       <c r="M9" t="n">
         <v>28</v>
       </c>
       <c r="N9" t="n">
         <v>33</v>
       </c>
       <c r="O9" t="n">
         <v>27</v>
+      </c>
+      <c r="P9" t="n">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the following newspapers and media sources, do you think they are generally more favourable towards Labour and the left, to the Conservatives and the right, or are they neutral? Daily Telegraph</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-05</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7128,477 +7519,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Is generally neutral</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>994</v>
       </c>
       <c r="C8" t="n">
         <v>979</v>
       </c>
       <c r="D8" t="n">
         <v>1025</v>
       </c>
       <c r="E8" t="n">
         <v>1038</v>
       </c>
       <c r="F8" t="n">
         <v>1067</v>
       </c>
       <c r="G8" t="n">
         <v>1087</v>
       </c>
       <c r="H8" t="n">
         <v>1057</v>
       </c>
       <c r="I8" t="n">
         <v>1060</v>
       </c>
       <c r="J8" t="n">
         <v>1027</v>
       </c>
       <c r="K8" t="n">
         <v>1061</v>
       </c>
       <c r="L8" t="n">
         <v>1015</v>
       </c>
       <c r="M8" t="n">
         <v>1017</v>
       </c>
       <c r="N8" t="n">
         <v>1060</v>
       </c>
       <c r="O8" t="n">
         <v>1038</v>
       </c>
+      <c r="P8" t="n">
+        <v>1056</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>961</v>
       </c>
       <c r="C9" t="n">
         <v>945</v>
       </c>
       <c r="D9" t="n">
         <v>965</v>
       </c>
       <c r="E9" t="n">
         <v>1017</v>
       </c>
       <c r="F9" t="n">
         <v>1036</v>
       </c>
       <c r="G9" t="n">
         <v>1027</v>
       </c>
       <c r="H9" t="n">
         <v>1015</v>
       </c>
       <c r="I9" t="n">
         <v>1025</v>
       </c>
       <c r="J9" t="n">
         <v>995</v>
       </c>
       <c r="K9" t="n">
         <v>1018</v>
       </c>
       <c r="L9" t="n">
         <v>971</v>
       </c>
       <c r="M9" t="n">
         <v>966</v>
       </c>
       <c r="N9" t="n">
         <v>997</v>
       </c>
       <c r="O9" t="n">
         <v>978</v>
+      </c>
+      <c r="P9" t="n">
+        <v>1035</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the following newspapers and media sources, do you think they are generally more favourable towards Labour and the left, to the Conservatives and the right, or are they neutral? Daily Telegraph</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-05</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7633,477 +8054,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Is generally neutral</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>692</v>
       </c>
       <c r="C8" t="n">
         <v>679</v>
       </c>
       <c r="D8" t="n">
         <v>668</v>
       </c>
       <c r="E8" t="n">
         <v>746</v>
       </c>
       <c r="F8" t="n">
         <v>750</v>
       </c>
       <c r="G8" t="n">
         <v>715</v>
       </c>
       <c r="H8" t="n">
         <v>723</v>
       </c>
       <c r="I8" t="n">
         <v>739</v>
       </c>
       <c r="J8" t="n">
         <v>718</v>
       </c>
       <c r="K8" t="n">
         <v>725</v>
       </c>
       <c r="L8" t="n">
         <v>689</v>
       </c>
       <c r="M8" t="n">
         <v>677</v>
       </c>
       <c r="N8" t="n">
         <v>690</v>
       </c>
       <c r="O8" t="n">
         <v>677</v>
       </c>
+      <c r="P8" t="n">
+        <v>760</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>725</v>
       </c>
       <c r="C9" t="n">
         <v>713</v>
       </c>
       <c r="D9" t="n">
         <v>728</v>
       </c>
       <c r="E9" t="n">
         <v>767</v>
       </c>
       <c r="F9" t="n">
         <v>781</v>
       </c>
       <c r="G9" t="n">
         <v>775</v>
       </c>
       <c r="H9" t="n">
         <v>765</v>
       </c>
       <c r="I9" t="n">
         <v>774</v>
       </c>
       <c r="J9" t="n">
         <v>750</v>
       </c>
       <c r="K9" t="n">
         <v>768</v>
       </c>
       <c r="L9" t="n">
         <v>733</v>
       </c>
       <c r="M9" t="n">
         <v>728</v>
       </c>
       <c r="N9" t="n">
         <v>753</v>
       </c>
       <c r="O9" t="n">
         <v>737</v>
+      </c>
+      <c r="P9" t="n">
+        <v>781</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the following newspapers and media sources, do you think they are generally more favourable towards Labour and the left, to the Conservatives and the right, or are they neutral? Daily Telegraph</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-05</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8138,477 +8589,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Is generally neutral</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>678</v>
       </c>
       <c r="C8" t="n">
         <v>664</v>
       </c>
       <c r="D8" t="n">
         <v>685</v>
       </c>
       <c r="E8" t="n">
         <v>728</v>
       </c>
       <c r="F8" t="n">
         <v>755</v>
       </c>
       <c r="G8" t="n">
         <v>724</v>
       </c>
       <c r="H8" t="n">
         <v>721</v>
       </c>
       <c r="I8" t="n">
         <v>731</v>
       </c>
       <c r="J8" t="n">
         <v>698</v>
       </c>
       <c r="K8" t="n">
         <v>728</v>
       </c>
       <c r="L8" t="n">
         <v>650</v>
       </c>
       <c r="M8" t="n">
         <v>648</v>
       </c>
       <c r="N8" t="n">
         <v>718</v>
       </c>
       <c r="O8" t="n">
         <v>671</v>
       </c>
+      <c r="P8" t="n">
+        <v>752</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>710</v>
       </c>
       <c r="C9" t="n">
         <v>691</v>
       </c>
       <c r="D9" t="n">
         <v>706</v>
       </c>
       <c r="E9" t="n">
         <v>744</v>
       </c>
       <c r="F9" t="n">
         <v>758</v>
       </c>
       <c r="G9" t="n">
         <v>751</v>
       </c>
       <c r="H9" t="n">
         <v>742</v>
       </c>
       <c r="I9" t="n">
         <v>750</v>
       </c>
       <c r="J9" t="n">
         <v>728</v>
       </c>
       <c r="K9" t="n">
         <v>745</v>
       </c>
       <c r="L9" t="n">
         <v>711</v>
       </c>
       <c r="M9" t="n">
         <v>706</v>
       </c>
       <c r="N9" t="n">
         <v>730</v>
       </c>
       <c r="O9" t="n">
         <v>715</v>
+      </c>
+      <c r="P9" t="n">
+        <v>757</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the following newspapers and media sources, do you think they are generally more favourable towards Labour and the left, to the Conservatives and the right, or are they neutral? Daily Telegraph</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-05</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8643,477 +9124,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Is generally neutral</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>410</v>
       </c>
       <c r="C8" t="n">
         <v>395</v>
       </c>
       <c r="D8" t="n">
         <v>390</v>
       </c>
       <c r="E8" t="n">
         <v>424</v>
       </c>
       <c r="F8" t="n">
         <v>451</v>
       </c>
       <c r="G8" t="n">
         <v>437</v>
       </c>
       <c r="H8" t="n">
         <v>437</v>
       </c>
       <c r="I8" t="n">
         <v>426</v>
       </c>
       <c r="J8" t="n">
         <v>422</v>
       </c>
       <c r="K8" t="n">
         <v>430</v>
       </c>
       <c r="L8" t="n">
         <v>427</v>
       </c>
       <c r="M8" t="n">
         <v>420</v>
       </c>
       <c r="N8" t="n">
         <v>408</v>
       </c>
       <c r="O8" t="n">
         <v>422</v>
       </c>
+      <c r="P8" t="n">
+        <v>431</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>401</v>
       </c>
       <c r="C9" t="n">
         <v>400</v>
       </c>
       <c r="D9" t="n">
         <v>408</v>
       </c>
       <c r="E9" t="n">
         <v>430</v>
       </c>
       <c r="F9" t="n">
         <v>438</v>
       </c>
       <c r="G9" t="n">
         <v>434</v>
       </c>
       <c r="H9" t="n">
         <v>429</v>
       </c>
       <c r="I9" t="n">
         <v>434</v>
       </c>
       <c r="J9" t="n">
         <v>421</v>
       </c>
       <c r="K9" t="n">
         <v>430</v>
       </c>
       <c r="L9" t="n">
         <v>411</v>
       </c>
       <c r="M9" t="n">
         <v>408</v>
       </c>
       <c r="N9" t="n">
         <v>422</v>
       </c>
       <c r="O9" t="n">
         <v>413</v>
+      </c>
+      <c r="P9" t="n">
+        <v>438</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the following newspapers and media sources, do you think they are generally more favourable towards Labour and the left, to the Conservatives and the right, or are they neutral? Daily Telegraph</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-05</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9148,477 +9659,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Is generally neutral</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>450</v>
       </c>
       <c r="C8" t="n">
         <v>460</v>
       </c>
       <c r="D8" t="n">
         <v>481</v>
       </c>
       <c r="E8" t="n">
         <v>461</v>
       </c>
       <c r="F8" t="n">
         <v>462</v>
       </c>
       <c r="G8" t="n">
         <v>465</v>
       </c>
       <c r="H8" t="n">
         <v>444</v>
       </c>
       <c r="I8" t="n">
         <v>443</v>
       </c>
       <c r="J8" t="n">
         <v>453</v>
       </c>
       <c r="K8" t="n">
         <v>455</v>
       </c>
       <c r="L8" t="n">
         <v>473</v>
       </c>
       <c r="M8" t="n">
         <v>485</v>
       </c>
       <c r="N8" t="n">
         <v>497</v>
       </c>
       <c r="O8" t="n">
         <v>467</v>
       </c>
+      <c r="P8" t="n">
+        <v>477</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>389</v>
       </c>
       <c r="C9" t="n">
         <v>386</v>
       </c>
       <c r="D9" t="n">
         <v>394</v>
       </c>
       <c r="E9" t="n">
         <v>416</v>
       </c>
       <c r="F9" t="n">
         <v>423</v>
       </c>
       <c r="G9" t="n">
         <v>420</v>
       </c>
       <c r="H9" t="n">
         <v>415</v>
       </c>
       <c r="I9" t="n">
         <v>419</v>
       </c>
       <c r="J9" t="n">
         <v>407</v>
       </c>
       <c r="K9" t="n">
         <v>416</v>
       </c>
       <c r="L9" t="n">
         <v>397</v>
       </c>
       <c r="M9" t="n">
         <v>395</v>
       </c>
       <c r="N9" t="n">
         <v>408</v>
       </c>
       <c r="O9" t="n">
         <v>400</v>
+      </c>
+      <c r="P9" t="n">
+        <v>423</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the following newspapers and media sources, do you think they are generally more favourable towards Labour and the left, to the Conservatives and the right, or are they neutral? Daily Telegraph</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-05</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9653,477 +10194,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Is generally neutral</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>740</v>
       </c>
       <c r="C8" t="n">
         <v>711</v>
       </c>
       <c r="D8" t="n">
         <v>744</v>
       </c>
       <c r="E8" t="n">
         <v>791</v>
       </c>
       <c r="F8" t="n">
         <v>785</v>
       </c>
       <c r="G8" t="n">
         <v>787</v>
       </c>
       <c r="H8" t="n">
         <v>799</v>
       </c>
       <c r="I8" t="n">
         <v>813</v>
       </c>
       <c r="J8" t="n">
         <v>777</v>
       </c>
       <c r="K8" t="n">
         <v>819</v>
       </c>
       <c r="L8" t="n">
         <v>772</v>
       </c>
       <c r="M8" t="n">
         <v>752</v>
       </c>
       <c r="N8" t="n">
         <v>806</v>
       </c>
       <c r="O8" t="n">
         <v>767</v>
       </c>
+      <c r="P8" t="n">
+        <v>835</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>816</v>
       </c>
       <c r="C9" t="n">
         <v>806</v>
       </c>
       <c r="D9" t="n">
         <v>823</v>
       </c>
       <c r="E9" t="n">
         <v>867</v>
       </c>
       <c r="F9" t="n">
         <v>883</v>
       </c>
       <c r="G9" t="n">
         <v>876</v>
       </c>
       <c r="H9" t="n">
         <v>865</v>
       </c>
       <c r="I9" t="n">
         <v>874</v>
       </c>
       <c r="J9" t="n">
         <v>848</v>
       </c>
       <c r="K9" t="n">
         <v>868</v>
       </c>
       <c r="L9" t="n">
         <v>828</v>
       </c>
       <c r="M9" t="n">
         <v>823</v>
       </c>
       <c r="N9" t="n">
         <v>851</v>
       </c>
       <c r="O9" t="n">
         <v>833</v>
+      </c>
+      <c r="P9" t="n">
+        <v>883</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the following newspapers and media sources, do you think they are generally more favourable towards Labour and the left, to the Conservatives and the right, or are they neutral? Daily Telegraph</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-05</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10158,477 +10729,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Is generally neutral</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>946</v>
       </c>
       <c r="C8" t="n">
         <v>947</v>
       </c>
       <c r="D8" t="n">
         <v>949</v>
       </c>
       <c r="E8" t="n">
         <v>993</v>
       </c>
       <c r="F8" t="n">
         <v>1032</v>
       </c>
       <c r="G8" t="n">
         <v>1015</v>
       </c>
       <c r="H8" t="n">
         <v>981</v>
       </c>
       <c r="I8" t="n">
         <v>986</v>
       </c>
       <c r="J8" t="n">
         <v>968</v>
       </c>
       <c r="K8" t="n">
         <v>967</v>
       </c>
       <c r="L8" t="n">
         <v>932</v>
       </c>
       <c r="M8" t="n">
         <v>942</v>
       </c>
       <c r="N8" t="n">
         <v>944</v>
       </c>
       <c r="O8" t="n">
         <v>948</v>
       </c>
+      <c r="P8" t="n">
+        <v>981</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>870</v>
       </c>
       <c r="C9" t="n">
         <v>852</v>
       </c>
       <c r="D9" t="n">
         <v>870</v>
       </c>
       <c r="E9" t="n">
         <v>917</v>
       </c>
       <c r="F9" t="n">
         <v>934</v>
       </c>
       <c r="G9" t="n">
         <v>926</v>
       </c>
       <c r="H9" t="n">
         <v>915</v>
       </c>
       <c r="I9" t="n">
         <v>925</v>
       </c>
       <c r="J9" t="n">
         <v>897</v>
       </c>
       <c r="K9" t="n">
         <v>918</v>
       </c>
       <c r="L9" t="n">
         <v>876</v>
       </c>
       <c r="M9" t="n">
         <v>871</v>
       </c>
       <c r="N9" t="n">
         <v>899</v>
       </c>
       <c r="O9" t="n">
         <v>882</v>
+      </c>
+      <c r="P9" t="n">
+        <v>933</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the following newspapers and media sources, do you think they are generally more favourable towards Labour and the left, to the Conservatives and the right, or are they neutral? Daily Telegraph</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-05</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10663,477 +11264,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Is generally neutral</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>194</v>
       </c>
       <c r="C8" t="n">
         <v>190</v>
       </c>
       <c r="D8" t="n">
         <v>201</v>
       </c>
       <c r="E8" t="n">
         <v>193</v>
       </c>
       <c r="F8" t="n">
         <v>192</v>
       </c>
       <c r="G8" t="n">
         <v>210</v>
       </c>
       <c r="H8" t="n">
         <v>202</v>
       </c>
       <c r="I8" t="n">
         <v>213</v>
       </c>
       <c r="J8" t="n">
         <v>177</v>
       </c>
       <c r="K8" t="n">
         <v>210</v>
       </c>
       <c r="L8" t="n">
         <v>175</v>
       </c>
       <c r="M8" t="n">
         <v>167</v>
       </c>
       <c r="N8" t="n">
         <v>145</v>
       </c>
       <c r="O8" t="n">
         <v>185</v>
       </c>
+      <c r="P8" t="n">
+        <v>183</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>202</v>
       </c>
       <c r="C9" t="n">
         <v>199</v>
       </c>
       <c r="D9" t="n">
         <v>203</v>
       </c>
       <c r="E9" t="n">
         <v>214</v>
       </c>
       <c r="F9" t="n">
         <v>218</v>
       </c>
       <c r="G9" t="n">
         <v>216</v>
       </c>
       <c r="H9" t="n">
         <v>214</v>
       </c>
       <c r="I9" t="n">
         <v>216</v>
       </c>
       <c r="J9" t="n">
         <v>209</v>
       </c>
       <c r="K9" t="n">
         <v>214</v>
       </c>
       <c r="L9" t="n">
         <v>206</v>
       </c>
       <c r="M9" t="n">
         <v>205</v>
       </c>
       <c r="N9" t="n">
         <v>212</v>
       </c>
       <c r="O9" t="n">
         <v>208</v>
+      </c>
+      <c r="P9" t="n">
+        <v>220</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the following newspapers and media sources, do you think they are generally more favourable towards Labour and the left, to the Conservatives and the right, or are they neutral? Daily Telegraph</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-05</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11168,437 +11799,466 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable towards Labour and/or the left</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Is generally neutral</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Is generally a little more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Is generally much more favourable Conservatives and/or the right</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>562</v>
       </c>
       <c r="C8" t="n">
         <v>560</v>
       </c>
       <c r="D8" t="n">
         <v>567</v>
       </c>
       <c r="E8" t="n">
         <v>611</v>
       </c>
       <c r="F8" t="n">
         <v>621</v>
       </c>
       <c r="G8" t="n">
         <v>604</v>
       </c>
       <c r="H8" t="n">
         <v>602</v>
       </c>
       <c r="I8" t="n">
         <v>602</v>
       </c>
       <c r="J8" t="n">
         <v>602</v>
       </c>
       <c r="K8" t="n">
         <v>603</v>
       </c>
       <c r="L8" t="n">
         <v>588</v>
       </c>
       <c r="M8" t="n">
         <v>599</v>
       </c>
       <c r="N8" t="n">
         <v>632</v>
       </c>
       <c r="O8" t="n">
         <v>610</v>
       </c>
+      <c r="P8" t="n">
+        <v>635</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>563</v>
       </c>
       <c r="C9" t="n">
         <v>557</v>
       </c>
       <c r="D9" t="n">
         <v>569</v>
       </c>
       <c r="E9" t="n">
         <v>599</v>
       </c>
       <c r="F9" t="n">
         <v>611</v>
       </c>
       <c r="G9" t="n">
         <v>605</v>
       </c>
       <c r="H9" t="n">
         <v>598</v>
       </c>
       <c r="I9" t="n">
         <v>604</v>
       </c>
       <c r="J9" t="n">
         <v>586</v>
       </c>
       <c r="K9" t="n">
         <v>600</v>
       </c>
       <c r="L9" t="n">
         <v>584</v>
       </c>
       <c r="M9" t="n">
         <v>581</v>
       </c>
       <c r="N9" t="n">
         <v>600</v>
       </c>
       <c r="O9" t="n">
         <v>588</v>
+      </c>
+      <c r="P9" t="n">
+        <v>623</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>